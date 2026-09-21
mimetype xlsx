--- v10 (2026-08-31)
+++ v11 (2026-09-21)
@@ -208,60 +208,60 @@
   <Override PartName="/xl/worksheets/sheet198.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet199.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet200.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet201.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet202.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet203.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet204.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet205.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet206.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30408"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30425"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E894869\Desktop\Reporting\website cost sharing\Website Cost Sharing Sheets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U351524\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{8ADEA5ED-BAB6-4372-9EC0-B0C4A95846DA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C90862A-045A-4BD6-AE8F-277686A2E5B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9375" yWindow="-16365" windowWidth="29040" windowHeight="15720" tabRatio="903" firstSheet="110" activeTab="110" xr2:uid="{8F798893-6E81-43E9-955E-205961F3B4C0}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="903" xr2:uid="{8F798893-6E81-43E9-955E-205961F3B4C0}"/>
   </bookViews>
   <sheets>
     <sheet name="NOTE" sheetId="231" r:id="rId1"/>
     <sheet name="ANDOVER" sheetId="1" r:id="rId2"/>
     <sheet name="ANSON" sheetId="7" r:id="rId3"/>
     <sheet name="ATHENS" sheetId="8" r:id="rId4"/>
     <sheet name="AUGUSTA K5" sheetId="9" r:id="rId5"/>
     <sheet name="BALDWIN" sheetId="10" r:id="rId6"/>
     <sheet name="BANGOR HYDRO" sheetId="11" r:id="rId7"/>
     <sheet name="BAR MILLS" sheetId="12" r:id="rId8"/>
     <sheet name="BASSETT" sheetId="13" r:id="rId9"/>
     <sheet name="BATH 34" sheetId="14" r:id="rId10"/>
     <sheet name="BATH NORTH END" sheetId="15" r:id="rId11"/>
     <sheet name="BELFAST 115" sheetId="16" r:id="rId12"/>
     <sheet name="BELFAST WEST SIDE" sheetId="17" r:id="rId13"/>
     <sheet name="BERWICK" sheetId="18" r:id="rId14"/>
     <sheet name="BETHEL" sheetId="19" r:id="rId15"/>
     <sheet name="BIDDEFORD INDUSTRIAL PARK" sheetId="20" r:id="rId16"/>
     <sheet name="BIDDEFORD PUMP" sheetId="21" r:id="rId17"/>
     <sheet name="BIGELOW" sheetId="22" r:id="rId18"/>
     <sheet name="BISHOP STREET" sheetId="23" r:id="rId19"/>
     <sheet name="BLAIR ROAD" sheetId="24" r:id="rId20"/>
     <sheet name="BOLT HILL" sheetId="25" r:id="rId21"/>
     <sheet name="BOND BROOK" sheetId="26" r:id="rId22"/>
     <sheet name="BONNY EAGLE" sheetId="27" r:id="rId23"/>
@@ -450,51 +450,51 @@
     <sheet name="YORK HARBOR" sheetId="201" r:id="rId206"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="135">
   <si>
-    <t>Please Note: This Cost Sharing Sheet is up to date as of 8/14/2026. This data is subject to change due to  many variables including but not limited to withdrawals, Fully Executed IA's, and level 2 projects that inject aggregated generation ahead of level 4 projects. Projects highlighted in red have withdrawn; however, they remain responsible for their share of upgrade costs for any facilities placed in service prior to their withdrawal date.</t>
+    <t>Please Note: This Cost Sharing Sheet is up to date as of 9/4/2026. This data is subject to change due to  many variables including but not limited to withdrawals, Fully Executed IA's, and level 2 projects that inject aggregated generation ahead of level 4 projects. Projects highlighted in red have withdrawn; however, they remain responsible for their share of upgrade costs for any facilities placed in service prior to their withdrawal date.</t>
   </si>
   <si>
     <t xml:space="preserve">Triggering Project </t>
   </si>
   <si>
     <t>Circuit</t>
   </si>
   <si>
     <t>Upgrade</t>
   </si>
   <si>
     <t>Cost Sharing PRJ(S)</t>
   </si>
   <si>
     <t>801D1</t>
   </si>
   <si>
     <t>Line Upgrade</t>
   </si>
   <si>
     <t>827D2</t>
   </si>
   <si>
     <t>T-GFOV</t>
   </si>
@@ -2126,53 +2126,51 @@
 
 <file path=xl/worksheets/_rels/sheet95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings92.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings93.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings94.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings95.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings96.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D45665E0-6DCE-4113-96C3-2E6FC218908E}">
   <dimension ref="A1:Y1"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="119" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="138.75" customHeight="1">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
@@ -2795,51 +2793,51 @@
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C9" xr:uid="{82E66FFD-9B2F-4F9F-95A1-51C6236F0593}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet111.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E34BF606-0BAE-4DB9-B250-EEAD006E540B}">
   <dimension ref="A1:D2"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
@@ -12996,59 +12994,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55A99DC3-ACC8-43AA-9451-841F15BB597D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA9E354-C092-4FA1-B77F-36F1C217906E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{30FCCAC8-3501-4E25-A966-38839263100B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38319FF-196E-420D-9625-7A7465C515DE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB03957E-39AE-4D84-BAEE-EAC2E1ECE88E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2B2D8B6-B3CE-42CF-B834-FD118A1C87DF}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>IBERDROLA S.A.</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JACKSON, JOHN</dc:creator>
   <cp:keywords/>
   <dc:description/>