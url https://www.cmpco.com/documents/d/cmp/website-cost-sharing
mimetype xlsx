--- v11 (2026-09-21)
+++ v12 (2026-10-12)
@@ -208,60 +208,60 @@
   <Override PartName="/xl/worksheets/sheet198.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet199.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet200.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet201.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet202.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet203.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet204.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet205.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet206.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30516"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U351524\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E894869\Desktop\Reporting\website cost sharing\Website Cost Sharing Sheets\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2C90862A-045A-4BD6-AE8F-277686A2E5B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{84AFA948-FAAF-4ACF-8022-72E3F056134F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="903" xr2:uid="{8F798893-6E81-43E9-955E-205961F3B4C0}"/>
+    <workbookView xWindow="9375" yWindow="-16365" windowWidth="29040" windowHeight="15720" tabRatio="903" xr2:uid="{8F798893-6E81-43E9-955E-205961F3B4C0}"/>
   </bookViews>
   <sheets>
     <sheet name="NOTE" sheetId="231" r:id="rId1"/>
     <sheet name="ANDOVER" sheetId="1" r:id="rId2"/>
     <sheet name="ANSON" sheetId="7" r:id="rId3"/>
     <sheet name="ATHENS" sheetId="8" r:id="rId4"/>
     <sheet name="AUGUSTA K5" sheetId="9" r:id="rId5"/>
     <sheet name="BALDWIN" sheetId="10" r:id="rId6"/>
     <sheet name="BANGOR HYDRO" sheetId="11" r:id="rId7"/>
     <sheet name="BAR MILLS" sheetId="12" r:id="rId8"/>
     <sheet name="BASSETT" sheetId="13" r:id="rId9"/>
     <sheet name="BATH 34" sheetId="14" r:id="rId10"/>
     <sheet name="BATH NORTH END" sheetId="15" r:id="rId11"/>
     <sheet name="BELFAST 115" sheetId="16" r:id="rId12"/>
     <sheet name="BELFAST WEST SIDE" sheetId="17" r:id="rId13"/>
     <sheet name="BERWICK" sheetId="18" r:id="rId14"/>
     <sheet name="BETHEL" sheetId="19" r:id="rId15"/>
     <sheet name="BIDDEFORD INDUSTRIAL PARK" sheetId="20" r:id="rId16"/>
     <sheet name="BIDDEFORD PUMP" sheetId="21" r:id="rId17"/>
     <sheet name="BIGELOW" sheetId="22" r:id="rId18"/>
     <sheet name="BISHOP STREET" sheetId="23" r:id="rId19"/>
     <sheet name="BLAIR ROAD" sheetId="24" r:id="rId20"/>
     <sheet name="BOLT HILL" sheetId="25" r:id="rId21"/>
     <sheet name="BOND BROOK" sheetId="26" r:id="rId22"/>
     <sheet name="BONNY EAGLE" sheetId="27" r:id="rId23"/>
@@ -450,51 +450,51 @@
     <sheet name="YORK HARBOR" sheetId="201" r:id="rId206"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="135">
   <si>
-    <t>Please Note: This Cost Sharing Sheet is up to date as of 9/4/2026. This data is subject to change due to  many variables including but not limited to withdrawals, Fully Executed IA's, and level 2 projects that inject aggregated generation ahead of level 4 projects. Projects highlighted in red have withdrawn; however, they remain responsible for their share of upgrade costs for any facilities placed in service prior to their withdrawal date.</t>
+    <t>Please Note: This Cost Sharing Sheet is up to date as of 9/25/2026. This data is subject to change due to  many variables including but not limited to withdrawals, Fully Executed IA's, and level 2 projects that inject aggregated generation ahead of level 4 projects. Projects highlighted in red have withdrawn; however, they remain responsible for their share of upgrade costs for any facilities placed in service prior to their withdrawal date.</t>
   </si>
   <si>
     <t xml:space="preserve">Triggering Project </t>
   </si>
   <si>
     <t>Circuit</t>
   </si>
   <si>
     <t>Upgrade</t>
   </si>
   <si>
     <t>Cost Sharing PRJ(S)</t>
   </si>
   <si>
     <t>801D1</t>
   </si>
   <si>
     <t>Line Upgrade</t>
   </si>
   <si>
     <t>827D2</t>
   </si>
   <si>
     <t>T-GFOV</t>
   </si>
@@ -12994,59 +12994,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5AA9E354-C092-4FA1-B77F-36F1C217906E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{627750BC-5A69-472D-A0ED-68DC05E086A0}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D38319FF-196E-420D-9625-7A7465C515DE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BCFE5B-83D6-4BA8-8AE4-A2DAD46A8921}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2B2D8B6-B3CE-42CF-B834-FD118A1C87DF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{988956DD-F3AC-4FF3-8809-37FA56006AF9}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>IBERDROLA S.A.</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JACKSON, JOHN</dc:creator>
   <cp:keywords/>
   <dc:description/>