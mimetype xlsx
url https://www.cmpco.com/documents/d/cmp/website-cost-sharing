--- v12 (2026-10-12)
+++ v13 (2026-11-01)
@@ -208,60 +208,60 @@
   <Override PartName="/xl/worksheets/sheet198.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet199.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet200.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet201.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet202.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet203.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet204.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet205.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet206.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30516"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30619"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E894869\Desktop\Reporting\website cost sharing\Website Cost Sharing Sheets\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\U351524\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{84AFA948-FAAF-4ACF-8022-72E3F056134F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{23CA9F94-68EF-4856-A114-A919540E8005}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9375" yWindow="-16365" windowWidth="29040" windowHeight="15720" tabRatio="903" xr2:uid="{8F798893-6E81-43E9-955E-205961F3B4C0}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="903" xr2:uid="{8F798893-6E81-43E9-955E-205961F3B4C0}"/>
   </bookViews>
   <sheets>
     <sheet name="NOTE" sheetId="231" r:id="rId1"/>
     <sheet name="ANDOVER" sheetId="1" r:id="rId2"/>
     <sheet name="ANSON" sheetId="7" r:id="rId3"/>
     <sheet name="ATHENS" sheetId="8" r:id="rId4"/>
     <sheet name="AUGUSTA K5" sheetId="9" r:id="rId5"/>
     <sheet name="BALDWIN" sheetId="10" r:id="rId6"/>
     <sheet name="BANGOR HYDRO" sheetId="11" r:id="rId7"/>
     <sheet name="BAR MILLS" sheetId="12" r:id="rId8"/>
     <sheet name="BASSETT" sheetId="13" r:id="rId9"/>
     <sheet name="BATH 34" sheetId="14" r:id="rId10"/>
     <sheet name="BATH NORTH END" sheetId="15" r:id="rId11"/>
     <sheet name="BELFAST 115" sheetId="16" r:id="rId12"/>
     <sheet name="BELFAST WEST SIDE" sheetId="17" r:id="rId13"/>
     <sheet name="BERWICK" sheetId="18" r:id="rId14"/>
     <sheet name="BETHEL" sheetId="19" r:id="rId15"/>
     <sheet name="BIDDEFORD INDUSTRIAL PARK" sheetId="20" r:id="rId16"/>
     <sheet name="BIDDEFORD PUMP" sheetId="21" r:id="rId17"/>
     <sheet name="BIGELOW" sheetId="22" r:id="rId18"/>
     <sheet name="BISHOP STREET" sheetId="23" r:id="rId19"/>
     <sheet name="BLAIR ROAD" sheetId="24" r:id="rId20"/>
     <sheet name="BOLT HILL" sheetId="25" r:id="rId21"/>
     <sheet name="BOND BROOK" sheetId="26" r:id="rId22"/>
     <sheet name="BONNY EAGLE" sheetId="27" r:id="rId23"/>
@@ -448,53 +448,53 @@
     <sheet name="WYMAN HYDRO" sheetId="199" r:id="rId204"/>
     <sheet name="YORK BEACH" sheetId="200" r:id="rId205"/>
     <sheet name="YORK HARBOR" sheetId="201" r:id="rId206"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1127" uniqueCount="135">
-[...1 lines deleted...]
-    <t>Please Note: This Cost Sharing Sheet is up to date as of 9/25/2026. This data is subject to change due to  many variables including but not limited to withdrawals, Fully Executed IA's, and level 2 projects that inject aggregated generation ahead of level 4 projects. Projects highlighted in red have withdrawn; however, they remain responsible for their share of upgrade costs for any facilities placed in service prior to their withdrawal date.</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1126" uniqueCount="134">
+  <si>
+    <t>Please Note: This Cost Sharing Sheet is up to date as of 10/23/2026. This data is subject to change due to  many variables including but not limited to withdrawals, Fully Executed IA's, and level 2 projects that inject aggregated generation ahead of level 4 projects. Projects highlighted in red have withdrawn; however, they remain responsible for their share of upgrade costs for any facilities placed in service prior to their withdrawal date.</t>
   </si>
   <si>
     <t xml:space="preserve">Triggering Project </t>
   </si>
   <si>
     <t>Circuit</t>
   </si>
   <si>
     <t>Upgrade</t>
   </si>
   <si>
     <t>Cost Sharing PRJ(S)</t>
   </si>
   <si>
     <t>801D1</t>
   </si>
   <si>
     <t>Line Upgrade</t>
   </si>
   <si>
     <t>827D2</t>
   </si>
   <si>
     <t>T-GFOV</t>
   </si>
@@ -685,53 +685,50 @@
     <t>800D1</t>
   </si>
   <si>
     <t>429D1</t>
   </si>
   <si>
     <t>233D1</t>
   </si>
   <si>
     <t>350;669</t>
   </si>
   <si>
     <t>237D1</t>
   </si>
   <si>
     <t>431D2</t>
   </si>
   <si>
     <t>238D1</t>
   </si>
   <si>
     <t>Substation circuit voltage regulator</t>
   </si>
   <si>
     <t>457D1</t>
-  </si>
-[...1 lines deleted...]
-    <t>718;817</t>
   </si>
   <si>
     <t>837D1</t>
   </si>
   <si>
     <t>838D2</t>
   </si>
   <si>
     <t>638D2</t>
   </si>
   <si>
     <t>435D3</t>
   </si>
   <si>
     <t>435D1</t>
   </si>
   <si>
     <t>287;814;902</t>
   </si>
   <si>
     <t>839D1</t>
   </si>
   <si>
     <t>437D1</t>
   </si>
@@ -2962,99 +2959,99 @@
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{EBFC2149-D54F-4AEC-942C-3A6CD831F26E}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet114.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16F1679E-A96B-48A7-8ACE-53CDC55FB48E}">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F16" sqref="F16"/>
+      <selection activeCell="C10" sqref="C10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>89</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>135</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>78</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D3" s="6" t="s">
-        <v>79</v>
+      <c r="D3" s="6">
+        <v>718</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C8" xr:uid="{83F44ECD-DBAC-45C4-997D-4914CA20FFE7}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet115.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CE6D65E-E180-4850-8395-05C4B4511B7A}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
@@ -3358,63 +3355,63 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>22</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="6"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>22</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C5" xr:uid="{88F66D0A-8DE8-4570-8BA3-12204A04ECAE}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet122.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FBAF57C6-B174-45D1-BB10-B2EA264A949D}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
@@ -3424,51 +3421,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="13">
         <v>332</v>
       </c>
       <c r="B2" s="13" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{17FA70F8-4666-4B7F-B3A1-DB159ECC28FF}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet123.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{240B2A4F-1D6F-4A16-94E0-6C2161B46BB6}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -3561,62 +3558,62 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>341</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>341</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="5">
         <v>934</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{540F2EA3-A9BA-4BC5-B435-8AE0301B8718}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet126.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FC8C1271-D896-4491-8B08-10E967DFBE0D}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D11" sqref="D11"/>
@@ -3669,69 +3666,69 @@
     <col min="1" max="1" width="17.28515625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="18.5703125" customWidth="1"/>
     <col min="3" max="3" width="29.140625" customWidth="1"/>
     <col min="4" max="4" width="36.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>170</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>170</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" s="5"/>
       <c r="B7" s="5"/>
       <c r="C7" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{80C44C65-5615-478B-A738-89D01CD776C3}">
@@ -3757,76 +3754,76 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>48</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>265</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="5">
         <v>698</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>265</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C7" xr:uid="{0DA8A31D-2889-45DA-BA37-0D671AA6192A}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet129.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{69A35F24-58E4-471D-BF3E-5AAAB28F310E}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -3972,65 +3969,65 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>445</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{29BDF477-6C7E-4A18-B93F-0798A2560989}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet132.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FA2EF859-0E6A-4BA8-811C-C12AECC91FE5}">
   <dimension ref="A1:D1"/>
   <sheetViews>
@@ -4251,51 +4248,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>264</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{0FD1A399-D27C-4018-B488-108F911045B0}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet138.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D6D6A75-FDCE-4D71-8CEA-3F53343B847B}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -4443,91 +4440,91 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>19</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>206</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5">
         <v>801</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>801</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5">
         <v>801</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C3" xr:uid="{31F69FF1-4ED7-4458-B818-9ECC747E736F}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet141.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B184885-1BAD-4403-808C-6E73B0BAAE58}">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="G28" sqref="G28"/>
     </sheetView>
   </sheetViews>
@@ -4536,62 +4533,62 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4">
         <v>620</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="4">
         <v>620</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{000308C1-B17E-4C8C-9919-AAFF0AEE4237}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet142.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C80458B0-A703-4FFA-A795-17B1F07626CA}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -4722,62 +4719,62 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>305</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>305</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C5" xr:uid="{94660E99-925B-4BA9-8417-08742124A70D}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet145.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{90B84A69-9C7E-4F67-9E45-6FAD6DF954D0}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -4911,51 +4908,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>413</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="D2" s="5">
         <v>829</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{58FB2D7F-055A-4A21-9A0E-C8EB06A6B757}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet149.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{05B6F044-2A52-4C36-B1DD-ADB808793BDD}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="H26" sqref="H26"/>
@@ -5177,62 +5174,62 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>519</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>519</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{AAAD92B0-8F84-4228-B5E5-EF5869FB9EF7}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet154.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0EE31D7-DECB-468D-A600-F94F2A7442CB}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -5323,57 +5320,57 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>11</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{1714D6D7-03E1-4099-A4FE-274E2B0CCD1F}">
       <formula1>#REF!</formula1>
     </dataValidation>
@@ -5438,51 +5435,51 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>40</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{AFCCF87C-F942-48A6-9F34-30D1A2874C08}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet159.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF9177FD-EE24-41B1-BC1C-9AD096433F63}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
@@ -5492,51 +5489,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>203</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C5" xr:uid="{8F150AC5-ECB8-4D3D-AC07-9D697F99FBE1}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FD62226B-1EB7-428C-9361-BB3ACB1C5B5D}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D8" sqref="D8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -5643,51 +5640,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>746</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{407D7D6D-AB72-4D44-8667-CC07E175751D}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet162.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{331D9F4B-A47D-43D6-A217-D8CA5A2B8301}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -5696,51 +5693,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>53</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="5">
         <v>927</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{097DDD05-F5F6-4CAE-ADCD-E985D1D92158}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet163.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{241BC9F8-B5DD-4724-A905-3D6E21482F74}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="P21" sqref="P21"/>
@@ -5752,51 +5749,51 @@
     <col min="2" max="2" width="10.28515625" style="4" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="4" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="4" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="4">
         <v>603</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C10" xr:uid="{472D7C48-25F2-4E20-A100-A91034A6DDAA}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet164.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E47BBB68-5CF6-44DD-93C0-A9B8FFB5207B}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E17" sqref="E17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -5805,51 +5802,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>353</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{BF8857DE-5D95-4436-9386-E166F4E4E9F6}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet165.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9425B62-E04C-4417-8D88-25B77C37358B}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -5858,57 +5855,57 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>229</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C6" xr:uid="{5A43233D-F9FF-4993-B52B-1A9D534593F1}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet166.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8FF1031-6E49-4837-91CD-968E7EE3BE74}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
@@ -5956,132 +5953,132 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>184</v>
       </c>
       <c r="B2" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="D2" s="5" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>185</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="5">
         <v>741</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>741</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C3" xr:uid="{AA547011-8644-46B2-8105-671A1E39FA69}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet168.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43856333-92D2-4D0E-99A5-6E1D768CCE60}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>657</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{B26E3F2C-808A-4263-9CAD-5385E8A6A838}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet169.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAD6AA44-4666-48B2-A973-7E08DA5E1383}">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -6090,76 +6087,76 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>124</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="5">
         <v>745</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>725</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>745</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C3" xr:uid="{EAF37F22-A184-4EF6-9D7E-6310E84CA85C}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71F1D3E4-EB99-424C-898B-FFEB5A30BC85}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -6223,51 +6220,51 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>18</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="5"/>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{EF2B82A6-D7AB-4EB9-96F4-771C1572E147}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
@@ -6286,65 +6283,65 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>254</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="5">
         <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>360</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C10" xr:uid="{93DDADB9-E4CB-4474-BD4B-886903A09D95}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet172.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE13F381-4DBD-4BAB-879B-CCCAE7C6AD97}">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
@@ -6354,62 +6351,62 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>176</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>217</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C3" xr:uid="{B0FEB67A-E7D8-410E-A600-E0F385A9C5B7}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet173.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5A2FF9A-7945-4718-BE5E-9D88A2F3C1A4}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="H29" sqref="H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -6501,51 +6498,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>66</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1 C3:C11" xr:uid="{4E1C15C9-2FEB-4434-978A-559F139D9D1B}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet176.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{40E2DA3C-2DF4-4CD2-A7F0-45FF01FF76E5}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -6641,112 +6638,112 @@
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>872</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>872</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{83E145D6-BB2B-4888-9757-27A37A528816}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet179.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7B3A20D1-D400-480A-AA1B-6684777D8B8F}">
   <dimension ref="A1:D2"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A3" sqref="A3:XFD3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>175</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C6" xr:uid="{080D6C4A-C09B-4BBF-BC16-3BACFF7A9897}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79BC5D12-953D-4EB2-8C02-AA4CF884F668}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -7047,65 +7044,65 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>181</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="6">
         <v>201205</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>181</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="6">
         <v>205</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" s="5"/>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" s="5"/>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
@@ -7171,79 +7168,79 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>270</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="5" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>270</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="5">
         <v>731</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>731</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C4" xr:uid="{6B08D5E9-B3DC-456B-9EF1-5AF095F886F1}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet188.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7E7EB3C-9FEC-451D-84B3-7B575963DCDB}">
   <dimension ref="A1:D4"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -7252,76 +7249,76 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>122</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D2" s="5">
         <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>191</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>191</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C9" xr:uid="{47BD6944-4E3A-43A9-991A-29131AC2C4FC}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet189.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1A39308B-5FB0-4220-86C2-D61C5DE812F0}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -7455,62 +7452,62 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>297</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>321</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="5">
         <v>342</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C7" xr:uid="{A9840CEE-3646-4615-9AEE-DD64ADE2FA08}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet192.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0CD6360B-0492-4246-B0AE-6FF2DF1D3C37}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
@@ -7611,51 +7608,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>476</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C5" xr:uid="{A6D59531-64F7-4970-9606-9ADA4C0C675E}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet195.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E28311E1-F43C-490E-AFE0-5F785EDCD789}">
   <dimension ref="A1:D3"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -7664,62 +7661,62 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>437</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>437</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C7" xr:uid="{0E1635CF-8373-4D75-AB52-CEF1DF90270D}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet196.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F6EC1CB-8221-4496-900A-999D60746D74}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="M21" sqref="M21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -7768,51 +7765,51 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>227</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>52</v>
       </c>
       <c r="D2" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5"/>
       <c r="B3" s="5"/>
       <c r="C3" s="5"/>
       <c r="D3" s="5"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{09BE145C-8197-4F69-9017-0981D0A40D28}">
       <formula1>#REF!</formula1>
     </dataValidation>
@@ -7876,54 +7873,54 @@
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" customWidth="1"/>
     <col min="3" max="3" width="32.140625" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>945</v>
       </c>
       <c r="B2" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="C2" s="5" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="D2" s="5"/>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1" xr:uid="{3592E67C-5C3B-4019-AFD6-A716AD78C7BD}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C51CC55B-6827-41DD-BA4D-814D1B321C1E}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C16" sqref="C16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="16.28515625" style="5" customWidth="1"/>
@@ -8055,76 +8052,76 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>61</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" s="5">
         <v>116</v>
       </c>
       <c r="B3" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="5">
         <v>653</v>
       </c>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" s="5">
         <v>116</v>
       </c>
       <c r="B4" s="5" t="s">
-        <v>133</v>
+        <v>132</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C3" xr:uid="{DEFD0BC9-154C-40E9-B528-340529259BE5}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet202.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC91F392-9D2D-431F-B47F-8F26B9B966B5}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -8175,51 +8172,51 @@
     <col min="2" max="2" width="10.28515625" style="5" customWidth="1"/>
     <col min="3" max="3" width="32.140625" style="5" customWidth="1"/>
     <col min="4" max="4" width="23.42578125" style="5" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2" s="5">
         <v>290</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="C2" s="5" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C1:C2" xr:uid="{8B751434-BDBE-45B0-98CF-B0BBAD9672A6}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet204.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94C190F5-5598-4B53-B618-0A2E8AD70124}">
   <dimension ref="A1:D1"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
@@ -12994,59 +12991,59 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{627750BC-5A69-472D-A0ED-68DC05E086A0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93F38822-5254-41D8-9F3F-A31A25DA035F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9BCFE5B-83D6-4BA8-8AE4-A2DAD46A8921}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75F600B8-B918-41B3-BFB3-B13EE2CF9035}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{988956DD-F3AC-4FF3-8809-37FA56006AF9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{250660FC-6B75-47C9-BB6B-9D47AB1ED9C2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{624b1752-a977-4927-b9e6-e48a43684aee}" enabled="1" method="Privileged" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>IBERDROLA S.A.</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JACKSON, JOHN</dc:creator>
   <cp:keywords/>
   <dc:description/>