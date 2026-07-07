--- v1 (2026-01-06)
+++ v2 (2026-07-07)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AE99C0A6-E37A-44AB-94C5-1F3FDDF2C89B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D744E402-8454-4FF9-9D56-38497EC9D384}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2145" yWindow="420" windowWidth="21600" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SGS-TOU #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'SGS-TOU #1'!$A$1:$J$172</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="262" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="264" uniqueCount="96">
   <si>
     <t>SUBJECT: Rate SGS-TOU Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate SGS-TOU #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate SGS-TOU revisions for general information and use.</t>
   </si>
   <si>
     <t>Basic Rate  2/, 3/</t>
   </si>
   <si>
     <t>Per customer 1 PH</t>
   </si>
   <si>
     <t>Per customer 3 PH</t>
   </si>
   <si>
     <t>Per kWh - winter on-peak</t>
   </si>
   <si>
@@ -317,54 +317,57 @@
   <si>
     <t>41st Rev.</t>
   </si>
   <si>
     <t>42nd Rev.</t>
   </si>
   <si>
     <t>43rd Rev.</t>
   </si>
   <si>
     <t>44th Rev.</t>
   </si>
   <si>
     <t>45th Rev.</t>
   </si>
   <si>
     <t>46th Rev.</t>
   </si>
   <si>
     <t>47th Rev.</t>
   </si>
   <si>
     <t>48th Rev.</t>
   </si>
   <si>
-    <t>DATE: January 1, 2026</t>
-[...2 lines deleted...]
-    <t>(Supersedes Issue of  10/1/2025)</t>
+    <t>49th Rev.</t>
+  </si>
+  <si>
+    <t>DATE: July 1, 2026</t>
+  </si>
+  <si>
+    <t>(Supersedes Issue of  1/1/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="m/d/yy"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.0000000_);\(&quot;$&quot;#,##0.0000000\)"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -1614,3165 +1617,3186 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J228"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A173" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J174" sqref="J174"/>
+      <selection activeCell="J203" sqref="J203"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.7265625" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="32.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="2.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="2.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="19" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="19" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="H4" s="18"/>
       <c r="I4" s="18"/>
       <c r="J4" s="19" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="8"/>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
       <c r="B8" s="11" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="11" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="11" t="s">
         <v>31</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="11" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="8"/>
       <c r="J8" s="11" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="8"/>
       <c r="B9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="11" t="s">
         <v>28</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="11" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="14">
         <v>33695</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="14">
         <v>33848</v>
       </c>
       <c r="E10" s="15"/>
       <c r="F10" s="14">
         <v>34151</v>
       </c>
       <c r="G10" s="15"/>
       <c r="H10" s="14">
         <v>34304</v>
       </c>
       <c r="I10" s="15"/>
       <c r="J10" s="14">
         <v>34335</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="3">
         <v>13.27</v>
       </c>
       <c r="D12" s="3">
         <v>13.27</v>
       </c>
       <c r="F12" s="3">
         <v>13.27</v>
       </c>
       <c r="H12" s="3">
         <v>13.69</v>
       </c>
       <c r="J12" s="3">
         <v>13.75</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="3">
         <v>22.51</v>
       </c>
       <c r="D13" s="3">
         <v>22.51</v>
       </c>
       <c r="F13" s="3">
         <v>22.51</v>
       </c>
       <c r="H13" s="3">
         <v>23.22</v>
       </c>
       <c r="J13" s="3">
         <v>23.32</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="4">
         <v>0.181446</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>0.18262300000000001</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4">
         <v>0.18601200000000001</v>
       </c>
       <c r="H14" s="4">
         <v>0.20535999999999999</v>
       </c>
       <c r="J14" s="4">
         <v>0.20624700000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="4">
         <v>8.8976E-2</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>9.0152999999999997E-2</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4">
         <v>9.3144000000000005E-2</v>
       </c>
       <c r="H15" s="4">
         <v>0.109934</v>
       </c>
       <c r="J15" s="4">
         <v>0.110385</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="4">
         <v>4.4101000000000001E-2</v>
       </c>
       <c r="C16" s="4"/>
       <c r="D16" s="4">
         <v>4.5277999999999999E-2</v>
       </c>
       <c r="E16" s="4"/>
       <c r="F16" s="4">
         <v>4.8076000000000001E-2</v>
       </c>
       <c r="H16" s="4">
         <v>6.3709000000000002E-2</v>
       </c>
       <c r="J16" s="4">
         <v>6.4003000000000004E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="4">
         <v>0.103128</v>
       </c>
       <c r="C17" s="4"/>
       <c r="D17" s="4">
         <v>0.10430499999999999</v>
       </c>
       <c r="E17" s="4"/>
       <c r="F17" s="4">
         <v>0.10735699999999999</v>
       </c>
       <c r="H17" s="4">
         <v>0.124587</v>
       </c>
       <c r="J17" s="4">
         <v>0.125136</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B18" s="4">
         <v>9.0106000000000006E-2</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>9.1283000000000003E-2</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4">
         <v>9.4279000000000002E-2</v>
       </c>
       <c r="H18" s="4">
         <v>0.111156</v>
       </c>
       <c r="J18" s="4">
         <v>0.111649</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B19" s="4">
         <v>3.4382000000000003E-2</v>
       </c>
       <c r="C19" s="4"/>
       <c r="D19" s="4">
         <v>3.5559E-2</v>
       </c>
       <c r="E19" s="4"/>
       <c r="F19" s="4">
         <v>3.8314000000000001E-2</v>
       </c>
       <c r="H19" s="4">
         <v>5.3683000000000002E-2</v>
       </c>
       <c r="J19" s="4">
         <v>5.3934999999999997E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="8"/>
       <c r="B21" s="11" t="s">
         <v>34</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="11" t="s">
         <v>35</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>36</v>
       </c>
       <c r="H21" s="11" t="s">
         <v>37</v>
       </c>
       <c r="J21" s="11" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="8"/>
       <c r="B22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="H22" s="11" t="s">
         <v>28</v>
       </c>
       <c r="J22" s="11" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B23" s="14">
         <v>34547</v>
       </c>
       <c r="C23" s="16"/>
       <c r="D23" s="14">
         <v>34669</v>
       </c>
       <c r="E23" s="16"/>
       <c r="F23" s="14">
         <v>34881</v>
       </c>
       <c r="G23" s="16"/>
       <c r="H23" s="14">
         <v>35247</v>
       </c>
       <c r="I23" s="16"/>
       <c r="J23" s="14">
         <v>35612</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="3">
         <v>13.76</v>
       </c>
       <c r="D25" s="3">
         <v>13.76</v>
       </c>
       <c r="F25" s="3">
         <v>14.09</v>
       </c>
       <c r="H25" s="3">
         <v>14.27</v>
       </c>
       <c r="J25" s="3">
         <v>14.426970000000001</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="5">
         <v>23.34</v>
       </c>
       <c r="C26" s="5"/>
       <c r="D26" s="5">
         <v>23.34</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="5">
         <v>23.91</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="5">
         <v>24.21</v>
       </c>
       <c r="J26" s="6">
         <v>24.476310000000002</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B27" s="4">
         <v>0.20651600000000001</v>
       </c>
       <c r="D27" s="4">
         <v>0.208091</v>
       </c>
       <c r="F27" s="4">
         <v>0.21970600000000001</v>
       </c>
       <c r="H27" s="4">
         <v>0.22247400000000001</v>
       </c>
       <c r="J27" s="7">
         <v>0.22492100000000001</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="4">
         <v>0.110566</v>
       </c>
       <c r="D28" s="4">
         <v>0.112805</v>
       </c>
       <c r="F28" s="4">
         <v>0.12210500000000001</v>
       </c>
       <c r="H28" s="4">
         <v>0.123644</v>
       </c>
       <c r="J28" s="7">
         <v>0.125004</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B29" s="4">
         <v>6.4142000000000005E-2</v>
       </c>
       <c r="D29" s="4">
         <v>6.6702999999999998E-2</v>
       </c>
       <c r="F29" s="4">
         <v>7.4882000000000004E-2</v>
       </c>
       <c r="H29" s="4">
         <v>7.5826000000000005E-2</v>
       </c>
       <c r="J29" s="7">
         <v>7.6660000000000006E-2</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B30" s="4">
         <v>0.125331</v>
       </c>
       <c r="D30" s="4">
         <v>0.127468</v>
       </c>
       <c r="F30" s="4">
         <v>0.137124</v>
       </c>
       <c r="H30" s="4">
         <v>0.138852</v>
       </c>
       <c r="J30" s="7">
         <v>0.140379</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B31" s="4">
         <v>0.111832</v>
       </c>
       <c r="D31" s="4">
         <v>0.114063</v>
       </c>
       <c r="F31" s="4">
         <v>0.123393</v>
       </c>
       <c r="H31" s="4">
         <v>0.124948</v>
       </c>
       <c r="J31" s="7">
         <v>0.12632199999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="4">
         <v>5.4065000000000002E-2</v>
       </c>
       <c r="D32" s="4">
         <v>5.6695000000000002E-2</v>
       </c>
       <c r="F32" s="4">
         <v>6.4630999999999994E-2</v>
       </c>
       <c r="H32" s="4">
         <v>6.5445000000000003E-2</v>
       </c>
       <c r="J32" s="7">
         <v>6.6165000000000002E-2</v>
       </c>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B33" s="4"/>
       <c r="C33" s="4"/>
       <c r="D33" s="4"/>
       <c r="E33" s="4"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B34" s="11" t="s">
         <v>21</v>
       </c>
       <c r="C34" s="4"/>
       <c r="D34" s="11" t="s">
         <v>26</v>
       </c>
       <c r="E34" s="4"/>
       <c r="F34" s="11" t="s">
         <v>39</v>
       </c>
       <c r="H34" s="11" t="s">
         <v>40</v>
       </c>
       <c r="J34" s="11" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B35" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C35" s="4"/>
       <c r="D35" s="11" t="s">
         <v>25</v>
       </c>
       <c r="E35" s="4"/>
       <c r="F35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="H35" s="11" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="11" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="14">
         <v>35987</v>
       </c>
       <c r="C36" s="17"/>
       <c r="D36" s="14">
         <v>36586</v>
       </c>
       <c r="E36" s="17"/>
       <c r="F36" s="14">
         <v>36770</v>
       </c>
       <c r="G36" s="16"/>
       <c r="H36" s="14">
         <v>37073</v>
       </c>
       <c r="I36" s="16"/>
       <c r="J36" s="14">
         <v>37316</v>
       </c>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
       <c r="H37" s="4"/>
       <c r="J37" s="4"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B38" s="3">
         <v>14.62</v>
       </c>
       <c r="C38" s="4"/>
       <c r="D38" s="3">
         <v>13.19</v>
       </c>
       <c r="E38" s="4"/>
       <c r="F38" s="3">
         <v>13.21</v>
       </c>
       <c r="H38" s="3">
         <v>13.21</v>
       </c>
       <c r="J38" s="3">
         <v>13.21</v>
       </c>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="6">
         <v>24.8</v>
       </c>
       <c r="C39" s="4"/>
       <c r="D39" s="6">
         <v>22.37</v>
       </c>
       <c r="E39" s="4"/>
       <c r="F39" s="6">
         <v>22.4</v>
       </c>
       <c r="H39" s="6">
         <v>22.4</v>
       </c>
       <c r="J39" s="6">
         <v>22.4</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B40" s="7">
         <v>0.227912</v>
       </c>
       <c r="C40" s="4"/>
       <c r="D40" s="7">
         <v>0.164655</v>
       </c>
       <c r="E40" s="4"/>
       <c r="F40" s="7">
         <v>0.16633300000000001</v>
       </c>
       <c r="H40" s="7">
         <v>0.167736</v>
       </c>
       <c r="J40" s="7">
         <v>0.15361</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="7">
         <v>0.126667</v>
       </c>
       <c r="C41" s="4"/>
       <c r="D41" s="7">
         <v>7.3345999999999995E-2</v>
       </c>
       <c r="E41" s="4"/>
       <c r="F41" s="7">
         <v>7.4902999999999997E-2</v>
       </c>
       <c r="H41" s="7">
         <v>7.6305999999999999E-2</v>
       </c>
       <c r="J41" s="7">
         <v>6.9862999999999995E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B42" s="7">
         <v>7.7679999999999999E-2</v>
       </c>
       <c r="C42" s="4"/>
       <c r="D42" s="7">
         <v>2.9166000000000001E-2</v>
       </c>
       <c r="E42" s="4"/>
       <c r="F42" s="7">
         <v>3.0664E-2</v>
       </c>
       <c r="H42" s="7">
         <v>3.2066999999999998E-2</v>
       </c>
       <c r="J42" s="7">
         <v>2.9342E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="7">
         <v>0.14224600000000001</v>
       </c>
       <c r="C43" s="4"/>
       <c r="D43" s="7">
         <v>8.7396000000000001E-2</v>
       </c>
       <c r="E43" s="4"/>
       <c r="F43" s="7">
         <v>8.8970999999999995E-2</v>
       </c>
       <c r="H43" s="7">
         <v>9.0373999999999996E-2</v>
       </c>
       <c r="J43" s="7">
         <v>8.2749000000000003E-2</v>
       </c>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B44" s="7">
         <v>0.128002</v>
       </c>
       <c r="C44" s="4"/>
       <c r="D44" s="7">
         <v>7.4550000000000005E-2</v>
       </c>
       <c r="E44" s="4"/>
       <c r="F44" s="7">
         <v>7.6107999999999995E-2</v>
       </c>
       <c r="H44" s="7">
         <v>7.7510999999999997E-2</v>
       </c>
       <c r="J44" s="7">
         <v>7.0967000000000002E-2</v>
       </c>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B45" s="7">
         <v>6.7044999999999993E-2</v>
       </c>
       <c r="C45" s="4"/>
       <c r="D45" s="7">
         <v>1.9574999999999999E-2</v>
       </c>
       <c r="E45" s="4"/>
       <c r="F45" s="7">
         <v>2.1059999999999999E-2</v>
       </c>
       <c r="H45" s="7">
         <v>2.2463E-2</v>
       </c>
       <c r="J45" s="7">
         <v>2.0545000000000001E-2</v>
       </c>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="2"/>
       <c r="B46" s="7"/>
       <c r="C46" s="4"/>
       <c r="D46" s="7"/>
       <c r="E46" s="4"/>
       <c r="F46" s="7"/>
       <c r="H46" s="7"/>
       <c r="J46" s="7"/>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="2"/>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B59" s="8"/>
       <c r="C59" s="8"/>
       <c r="D59" s="8"/>
       <c r="E59" s="8"/>
       <c r="G59" s="23"/>
       <c r="H59" s="18"/>
       <c r="I59" s="18"/>
       <c r="J59" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="60" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="8"/>
       <c r="B60" s="8"/>
       <c r="C60" s="8"/>
       <c r="D60" s="8"/>
       <c r="E60" s="8"/>
       <c r="G60" s="23"/>
       <c r="H60" s="18"/>
       <c r="I60" s="18"/>
       <c r="J60" s="19" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="8"/>
       <c r="D61" s="8"/>
       <c r="E61" s="8"/>
       <c r="G61" s="23"/>
       <c r="H61" s="18"/>
       <c r="I61" s="18"/>
       <c r="J61" s="19" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="8"/>
       <c r="B62" s="8"/>
       <c r="C62" s="8"/>
       <c r="D62" s="8"/>
       <c r="E62" s="8"/>
       <c r="G62" s="23"/>
       <c r="H62" s="18"/>
       <c r="I62" s="18"/>
       <c r="J62" s="19" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="8"/>
       <c r="B63" s="8"/>
       <c r="C63" s="8"/>
       <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="8"/>
       <c r="D64" s="8"/>
       <c r="E64" s="8"/>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
     </row>
-    <row r="65" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="8"/>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="8"/>
       <c r="B66" s="20" t="s">
         <v>42</v>
       </c>
       <c r="C66" s="8"/>
       <c r="D66" s="20" t="s">
         <v>43</v>
       </c>
       <c r="E66" s="8"/>
       <c r="F66" s="20" t="s">
         <v>39</v>
       </c>
       <c r="G66" s="8"/>
       <c r="H66" s="20" t="s">
         <v>40</v>
       </c>
       <c r="I66" s="8"/>
       <c r="J66" s="20" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="67" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="8"/>
       <c r="B67" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C67" s="8"/>
       <c r="D67" s="20" t="s">
         <v>27</v>
       </c>
       <c r="E67" s="8"/>
       <c r="F67" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G67" s="8"/>
       <c r="H67" s="20" t="s">
         <v>24</v>
       </c>
       <c r="I67" s="8"/>
       <c r="J67" s="20" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B68" s="21">
         <v>37438</v>
       </c>
       <c r="C68" s="15"/>
       <c r="D68" s="21">
         <v>37803</v>
       </c>
       <c r="E68" s="15"/>
       <c r="F68" s="21">
         <v>38169</v>
       </c>
       <c r="G68" s="15"/>
       <c r="H68" s="21">
         <v>38412</v>
       </c>
       <c r="I68" s="15"/>
       <c r="J68" s="21">
         <v>38534</v>
       </c>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B69" s="4"/>
       <c r="D69" s="24"/>
       <c r="F69" s="24"/>
       <c r="H69" s="24"/>
       <c r="J69" s="24"/>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B70" s="3">
         <v>12.61</v>
       </c>
       <c r="D70" s="25">
         <v>12.61</v>
       </c>
       <c r="F70" s="25">
         <v>12.61</v>
       </c>
       <c r="H70" s="25">
         <v>12.61</v>
       </c>
       <c r="J70" s="25">
         <v>12.61</v>
       </c>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="6">
         <v>21.38</v>
       </c>
       <c r="D71" s="26">
         <v>21.38</v>
       </c>
       <c r="F71" s="26">
         <v>21.38</v>
       </c>
       <c r="H71" s="26">
         <v>21.38</v>
       </c>
       <c r="J71" s="26">
         <v>21.38</v>
       </c>
     </row>
-    <row r="72" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="7">
         <v>0.149147</v>
       </c>
       <c r="D72" s="27">
         <v>0.12628300000000001</v>
       </c>
       <c r="F72" s="27">
         <v>0.12188400000000001</v>
       </c>
       <c r="H72" s="27">
         <v>0.102199</v>
       </c>
       <c r="J72" s="27">
         <v>0.102838</v>
       </c>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="7">
         <v>6.8184999999999996E-2</v>
       </c>
       <c r="D73" s="27">
         <v>5.8366000000000001E-2</v>
       </c>
       <c r="F73" s="27">
         <v>5.5703000000000003E-2</v>
       </c>
       <c r="H73" s="27">
         <v>5.5579999999999997E-2</v>
       </c>
       <c r="J73" s="27">
         <v>5.7076000000000002E-2</v>
       </c>
     </row>
-    <row r="74" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B74" s="7">
         <v>2.9010999999999999E-2</v>
       </c>
       <c r="D74" s="27">
         <v>2.5503999999999999E-2</v>
       </c>
       <c r="F74" s="27">
         <v>2.3682000000000002E-2</v>
       </c>
       <c r="H74" s="27">
         <v>2.1229999999999999E-2</v>
       </c>
       <c r="J74" s="27">
         <v>2.3139E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A75" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B75" s="7">
         <v>8.0642000000000005E-2</v>
       </c>
       <c r="D75" s="27">
         <v>8.0666000000000002E-2</v>
       </c>
       <c r="F75" s="27">
         <v>7.9210000000000003E-2</v>
       </c>
       <c r="H75" s="27">
         <v>7.9061999999999993E-2</v>
       </c>
       <c r="J75" s="27">
         <v>8.1174999999999997E-2</v>
       </c>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B76" s="7">
         <v>6.9251999999999994E-2</v>
       </c>
       <c r="D76" s="27">
         <v>6.9276000000000004E-2</v>
       </c>
       <c r="F76" s="27">
         <v>6.7820000000000005E-2</v>
       </c>
       <c r="H76" s="27">
         <v>6.7392999999999995E-2</v>
       </c>
       <c r="J76" s="27">
         <v>6.9505999999999998E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="7">
         <v>2.0507000000000001E-2</v>
       </c>
       <c r="D77" s="27">
         <v>2.0531000000000001E-2</v>
       </c>
       <c r="F77" s="27">
         <v>1.9075000000000002E-2</v>
       </c>
       <c r="H77" s="27">
         <v>1.9047999999999999E-2</v>
       </c>
       <c r="J77" s="27">
         <v>2.1160999999999999E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B78" s="22"/>
     </row>
-    <row r="79" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" s="8"/>
       <c r="B79" s="20" t="s">
         <v>42</v>
       </c>
       <c r="D79" s="20" t="s">
         <v>43</v>
       </c>
       <c r="F79" s="20" t="s">
         <v>50</v>
       </c>
       <c r="H79" s="20" t="s">
         <v>51</v>
       </c>
       <c r="J79" s="20" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="8"/>
       <c r="B80" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D80" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F80" s="20" t="s">
         <v>49</v>
       </c>
       <c r="H80" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J80" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B81" s="21">
         <v>38777</v>
       </c>
       <c r="D81" s="21">
         <v>38899</v>
       </c>
       <c r="F81" s="21">
         <v>39142</v>
       </c>
       <c r="H81" s="21">
         <v>39264</v>
       </c>
       <c r="J81" s="21">
         <v>39508</v>
       </c>
     </row>
-    <row r="82" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B82" s="24"/>
       <c r="D82" s="24"/>
       <c r="F82" s="24"/>
       <c r="H82" s="24"/>
       <c r="J82" s="24"/>
     </row>
-    <row r="83" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B83" s="25">
         <v>12.61</v>
       </c>
       <c r="D83" s="25">
         <v>12.61</v>
       </c>
       <c r="F83" s="25">
         <v>12.61</v>
       </c>
       <c r="H83" s="25">
         <v>12.77</v>
       </c>
       <c r="J83" s="25">
         <v>12.77</v>
       </c>
     </row>
-    <row r="84" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="26">
         <v>21.38</v>
       </c>
       <c r="D84" s="26">
         <v>21.38</v>
       </c>
       <c r="F84" s="26">
         <v>21.38</v>
       </c>
       <c r="H84" s="26">
         <v>21.66</v>
       </c>
       <c r="J84" s="26">
         <v>21.66</v>
       </c>
     </row>
-    <row r="85" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="27">
         <v>9.8378999999999994E-2</v>
       </c>
       <c r="D85" s="27">
         <v>0.102328</v>
       </c>
       <c r="F85" s="27">
         <v>0.10045</v>
       </c>
       <c r="H85" s="27">
         <v>9.9872000000000002E-2</v>
       </c>
       <c r="J85" s="27">
         <v>8.8275000000000006E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="27">
         <v>5.4459E-2</v>
       </c>
       <c r="D86" s="27">
         <v>5.7903000000000003E-2</v>
       </c>
       <c r="F86" s="27">
         <v>5.6342999999999997E-2</v>
       </c>
       <c r="H86" s="27">
         <v>5.5035000000000001E-2</v>
       </c>
       <c r="J86" s="27">
         <v>4.5401999999999998E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B87" s="27">
         <v>2.2443000000000001E-2</v>
       </c>
       <c r="D87" s="27">
         <v>2.4714E-2</v>
       </c>
       <c r="F87" s="27">
         <v>2.4371E-2</v>
       </c>
       <c r="H87" s="27">
         <v>2.3133000000000001E-2</v>
       </c>
       <c r="J87" s="27">
         <v>2.1017999999999998E-2</v>
       </c>
     </row>
-    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B88" s="27">
         <v>7.9356999999999997E-2</v>
       </c>
       <c r="D88" s="27">
         <v>8.2915000000000003E-2</v>
       </c>
       <c r="F88" s="27">
         <v>8.1036999999999998E-2</v>
       </c>
       <c r="H88" s="27">
         <v>7.9716999999999996E-2</v>
       </c>
       <c r="J88" s="27">
         <v>6.812E-2</v>
       </c>
     </row>
-    <row r="89" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A89" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B89" s="27">
         <v>6.7996000000000001E-2</v>
       </c>
       <c r="D89" s="27">
         <v>7.1276000000000006E-2</v>
       </c>
       <c r="F89" s="27">
         <v>6.9717000000000001E-2</v>
       </c>
       <c r="H89" s="27">
         <v>6.8405999999999995E-2</v>
       </c>
       <c r="J89" s="27">
         <v>5.8772999999999999E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A90" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B90" s="27">
         <v>2.0829E-2</v>
       </c>
       <c r="D90" s="27">
         <v>2.3046000000000001E-2</v>
       </c>
       <c r="F90" s="27">
         <v>2.2703999999999998E-2</v>
       </c>
       <c r="H90" s="27">
         <v>2.1377E-2</v>
       </c>
       <c r="J90" s="27">
         <v>1.9262999999999999E-2</v>
       </c>
     </row>
-    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B92" s="20" t="s">
         <v>53</v>
       </c>
       <c r="D92" s="20" t="s">
         <v>54</v>
       </c>
       <c r="F92" s="20" t="s">
         <v>55</v>
       </c>
       <c r="H92" s="20" t="s">
         <v>56</v>
       </c>
       <c r="J92" s="20" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B93" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D93" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F93" s="20" t="s">
         <v>49</v>
       </c>
       <c r="H93" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J93" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="94" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B94" s="21">
         <v>39630</v>
       </c>
       <c r="D94" s="21">
         <v>39873</v>
       </c>
       <c r="F94" s="21">
         <v>39995</v>
       </c>
       <c r="H94" s="21">
         <v>40360</v>
       </c>
       <c r="J94" s="21">
         <v>40725</v>
       </c>
     </row>
-    <row r="95" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B95" s="24"/>
       <c r="D95" s="24"/>
       <c r="F95" s="24"/>
       <c r="H95" s="24"/>
       <c r="J95" s="24"/>
     </row>
-    <row r="96" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A96" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B96" s="25">
         <v>12.76</v>
       </c>
       <c r="D96" s="25">
         <v>12.76</v>
       </c>
       <c r="F96" s="25">
         <v>13.62</v>
       </c>
       <c r="H96" s="25">
         <v>13.22</v>
       </c>
       <c r="J96" s="25">
         <v>13.81</v>
       </c>
     </row>
-    <row r="97" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A97" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="26">
         <v>21.63</v>
       </c>
       <c r="D97" s="26">
         <v>21.63</v>
       </c>
       <c r="F97" s="26">
         <v>23.09</v>
       </c>
       <c r="H97" s="26">
         <v>22.41</v>
       </c>
       <c r="J97" s="26">
         <v>23.42</v>
       </c>
     </row>
-    <row r="98" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A98" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="27">
         <v>6.9250999999999993E-2</v>
       </c>
       <c r="D98" s="27">
         <v>6.9375000000000006E-2</v>
       </c>
       <c r="F98" s="27">
         <v>7.4889999999999998E-2</v>
       </c>
       <c r="H98" s="27">
         <v>7.3459999999999998E-2</v>
       </c>
       <c r="J98" s="27">
         <v>7.7560000000000004E-2</v>
       </c>
     </row>
-    <row r="99" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A99" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B99" s="27">
         <v>6.0283000000000003E-2</v>
       </c>
       <c r="D99" s="27">
         <v>6.0386000000000002E-2</v>
       </c>
       <c r="F99" s="27">
         <v>6.5570000000000003E-2</v>
       </c>
       <c r="H99" s="27">
         <v>6.4504000000000006E-2</v>
       </c>
       <c r="J99" s="27">
         <v>6.8162E-2</v>
       </c>
     </row>
-    <row r="100" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A100" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B100" s="27">
         <v>2.2391999999999999E-2</v>
       </c>
       <c r="D100" s="27">
         <v>2.2415000000000001E-2</v>
       </c>
       <c r="F100" s="27">
         <v>2.6092000000000001E-2</v>
       </c>
       <c r="H100" s="27">
         <v>2.6527999999999999E-2</v>
       </c>
       <c r="J100" s="27">
         <v>2.8329E-2</v>
       </c>
     </row>
-    <row r="101" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A101" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B101" s="27">
         <v>6.9250999999999993E-2</v>
       </c>
       <c r="D101" s="27">
         <v>6.9375000000000006E-2</v>
       </c>
       <c r="F101" s="27">
         <v>7.4889999999999998E-2</v>
       </c>
       <c r="H101" s="27">
         <v>7.3459999999999998E-2</v>
       </c>
       <c r="J101" s="27">
         <v>7.7560000000000004E-2</v>
       </c>
     </row>
-    <row r="102" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A102" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B102" s="27">
         <v>6.0283000000000003E-2</v>
       </c>
       <c r="D102" s="27">
         <v>6.0386000000000002E-2</v>
       </c>
       <c r="F102" s="27">
         <v>6.5570000000000003E-2</v>
       </c>
       <c r="H102" s="27">
         <v>6.4504000000000006E-2</v>
       </c>
       <c r="J102" s="27">
         <v>6.8162E-2</v>
       </c>
     </row>
-    <row r="103" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A103" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B103" s="27">
         <v>2.2391999999999999E-2</v>
       </c>
       <c r="D103" s="27">
         <v>2.2415000000000001E-2</v>
       </c>
       <c r="F103" s="27">
         <v>2.6092000000000001E-2</v>
       </c>
       <c r="H103" s="27">
         <v>2.6527999999999999E-2</v>
       </c>
       <c r="J103" s="27">
         <v>2.8329E-2</v>
       </c>
     </row>
-    <row r="110" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A110" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="111" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A111" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="112" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A112" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="113" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A113" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="114" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A114" s="23" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="115" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A115" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B115" s="28"/>
       <c r="C115" s="28"/>
       <c r="D115" s="23"/>
       <c r="E115" s="23"/>
       <c r="F115" s="23"/>
       <c r="G115" s="23"/>
       <c r="H115" s="23"/>
       <c r="I115" s="23"/>
     </row>
-    <row r="116" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A116" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B116" s="28"/>
       <c r="C116" s="28"/>
       <c r="D116" s="23"/>
       <c r="E116" s="23"/>
       <c r="F116" s="23"/>
       <c r="G116" s="23"/>
       <c r="H116" s="23"/>
       <c r="I116" s="23"/>
     </row>
-    <row r="117" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A117" s="23"/>
       <c r="B117" s="28"/>
       <c r="C117" s="28"/>
       <c r="D117" s="23"/>
       <c r="E117" s="23"/>
       <c r="F117" s="23"/>
       <c r="G117" s="23"/>
       <c r="H117" s="23"/>
       <c r="I117" s="23"/>
     </row>
-    <row r="118" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A118" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="8"/>
       <c r="D118" s="8"/>
       <c r="E118" s="8"/>
       <c r="G118" s="23"/>
       <c r="H118" s="18"/>
       <c r="I118" s="18"/>
       <c r="J118" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="119" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A119" s="8"/>
       <c r="B119" s="8"/>
       <c r="C119" s="8"/>
       <c r="D119" s="8"/>
       <c r="E119" s="8"/>
       <c r="G119" s="23"/>
       <c r="H119" s="18"/>
       <c r="I119" s="18"/>
       <c r="J119" s="19" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="120" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A120" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="8"/>
       <c r="D120" s="8"/>
       <c r="E120" s="8"/>
       <c r="G120" s="23"/>
       <c r="H120" s="18"/>
       <c r="I120" s="18"/>
       <c r="J120" s="19" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="121" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A121" s="8"/>
       <c r="B121" s="8"/>
       <c r="C121" s="8"/>
       <c r="D121" s="8"/>
       <c r="E121" s="8"/>
       <c r="G121" s="23"/>
       <c r="H121" s="18"/>
       <c r="I121" s="18"/>
       <c r="J121" s="19" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="122" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A122" s="8"/>
       <c r="B122" s="8"/>
       <c r="C122" s="8"/>
       <c r="D122" s="8"/>
       <c r="E122" s="8"/>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="8"/>
       <c r="I122" s="8"/>
     </row>
-    <row r="123" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A123" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="8"/>
       <c r="D123" s="8"/>
       <c r="E123" s="8"/>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="8"/>
       <c r="I123" s="8"/>
     </row>
-    <row r="124" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A124" s="8"/>
       <c r="B124" s="8"/>
       <c r="C124" s="8"/>
       <c r="D124" s="8"/>
       <c r="E124" s="8"/>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="8"/>
       <c r="I124" s="8"/>
     </row>
-    <row r="125" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A125" s="8"/>
       <c r="B125" s="20" t="s">
         <v>58</v>
       </c>
       <c r="C125" s="8"/>
       <c r="D125" s="20" t="s">
         <v>66</v>
       </c>
       <c r="E125" s="8"/>
       <c r="F125" s="20" t="s">
         <v>67</v>
       </c>
       <c r="G125" s="8"/>
       <c r="H125" s="20" t="s">
         <v>68</v>
       </c>
       <c r="J125" s="20" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="126" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A126" s="8"/>
       <c r="B126" s="20" t="s">
         <v>49</v>
       </c>
       <c r="C126" s="8"/>
       <c r="D126" s="20" t="s">
         <v>49</v>
       </c>
       <c r="E126" s="8"/>
       <c r="F126" s="20" t="s">
         <v>49</v>
       </c>
       <c r="G126" s="8"/>
       <c r="H126" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J126" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="127" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A127" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B127" s="21">
         <v>40969</v>
       </c>
       <c r="C127" s="15"/>
       <c r="D127" s="21">
         <v>41091</v>
       </c>
       <c r="E127" s="15"/>
       <c r="F127" s="21">
         <v>41456</v>
       </c>
       <c r="G127" s="15"/>
       <c r="H127" s="21">
         <v>41883</v>
       </c>
       <c r="J127" s="21">
         <v>42186</v>
       </c>
     </row>
-    <row r="128" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B128" s="24"/>
       <c r="D128" s="24"/>
       <c r="F128" s="24"/>
       <c r="H128" s="24"/>
       <c r="J128" s="24"/>
     </row>
-    <row r="129" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B129" s="25">
         <v>13.81</v>
       </c>
       <c r="D129" s="25">
         <v>14.11</v>
       </c>
       <c r="F129" s="25">
         <v>15.03</v>
       </c>
       <c r="H129" s="25">
         <v>15.03</v>
       </c>
       <c r="J129" s="25">
         <v>15.03</v>
       </c>
     </row>
-    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="26">
         <v>23.42</v>
       </c>
       <c r="D130" s="26">
         <v>23.92</v>
       </c>
       <c r="F130" s="26">
         <v>25.48</v>
       </c>
       <c r="H130" s="26">
         <v>25.48</v>
       </c>
       <c r="J130" s="26">
         <v>25.48</v>
       </c>
     </row>
-    <row r="131" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B131" s="27">
         <v>7.8847E-2</v>
       </c>
       <c r="D131" s="27">
         <v>8.2203999999999999E-2</v>
       </c>
       <c r="F131" s="27">
         <v>8.6665000000000006E-2</v>
       </c>
       <c r="H131" s="27">
         <v>7.6596999999999998E-2</v>
       </c>
       <c r="J131" s="27">
         <v>7.8123999999999999E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B132" s="27">
         <v>6.9231000000000001E-2</v>
       </c>
       <c r="D132" s="27">
         <v>7.2437000000000001E-2</v>
       </c>
       <c r="F132" s="27">
         <v>7.6516000000000001E-2</v>
       </c>
       <c r="H132" s="27">
         <v>7.6596999999999998E-2</v>
       </c>
       <c r="J132" s="27">
         <v>7.8123999999999999E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B133" s="27">
         <v>2.8563999999999999E-2</v>
       </c>
       <c r="D133" s="27">
         <v>3.1109999999999999E-2</v>
       </c>
       <c r="F133" s="27">
         <v>3.3471000000000001E-2</v>
       </c>
       <c r="H133" s="27">
         <v>3.2101999999999999E-2</v>
       </c>
       <c r="J133" s="27">
         <v>3.3063000000000002E-2</v>
       </c>
     </row>
-    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A134" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B134" s="27">
         <v>7.8847E-2</v>
       </c>
       <c r="D134" s="27">
         <v>8.2203999999999999E-2</v>
       </c>
       <c r="F134" s="27">
         <v>8.6665000000000006E-2</v>
       </c>
       <c r="H134" s="27">
         <v>7.6596999999999998E-2</v>
       </c>
       <c r="J134" s="27">
         <v>7.8123999999999999E-2</v>
       </c>
     </row>
-    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A135" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B135" s="27">
         <v>6.9231000000000001E-2</v>
       </c>
       <c r="D135" s="27">
         <v>7.2437000000000001E-2</v>
       </c>
       <c r="F135" s="27">
         <v>7.6516000000000001E-2</v>
       </c>
       <c r="H135" s="27">
         <v>7.6596999999999998E-2</v>
       </c>
       <c r="J135" s="27">
         <v>7.8123999999999999E-2</v>
       </c>
     </row>
-    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B136" s="27">
         <v>2.8563999999999999E-2</v>
       </c>
       <c r="D136" s="27">
         <v>3.1109999999999999E-2</v>
       </c>
       <c r="F136" s="27">
         <v>3.3471000000000001E-2</v>
       </c>
       <c r="H136" s="27">
         <v>3.2101999999999999E-2</v>
       </c>
       <c r="J136" s="27">
         <v>3.3063000000000002E-2</v>
       </c>
     </row>
-    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B137" s="22"/>
       <c r="D137" s="23"/>
     </row>
-    <row r="138" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A138" s="8"/>
       <c r="B138" s="20" t="s">
         <v>73</v>
       </c>
       <c r="D138" s="20" t="s">
         <v>74</v>
       </c>
       <c r="F138" s="20" t="s">
         <v>75</v>
       </c>
       <c r="H138" s="20" t="s">
         <v>76</v>
       </c>
       <c r="J138" s="20" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A139" s="8"/>
       <c r="B139" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D139" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F139" s="20" t="s">
         <v>49</v>
       </c>
       <c r="H139" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J139" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B140" s="21">
         <v>42552</v>
       </c>
       <c r="D140" s="21">
         <v>42917</v>
       </c>
       <c r="F140" s="21">
         <v>43282</v>
       </c>
       <c r="H140" s="21">
         <v>43647</v>
       </c>
       <c r="J140" s="21">
         <v>43891</v>
       </c>
     </row>
-    <row r="141" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B141" s="24"/>
       <c r="D141" s="24"/>
       <c r="F141" s="24"/>
       <c r="H141" s="24"/>
       <c r="J141" s="26"/>
     </row>
-    <row r="142" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A142" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B142" s="25">
         <v>15.03</v>
       </c>
       <c r="D142" s="25">
         <v>15.41</v>
       </c>
       <c r="F142" s="25">
         <v>15.29</v>
       </c>
       <c r="H142" s="25">
         <v>15.36</v>
       </c>
       <c r="J142" s="25">
         <v>15.75</v>
       </c>
     </row>
-    <row r="143" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A143" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="26">
         <v>25.48</v>
       </c>
       <c r="D143" s="26">
         <v>26.12</v>
       </c>
       <c r="F143" s="26">
         <v>25.93</v>
       </c>
       <c r="H143" s="26">
         <v>26.03</v>
       </c>
       <c r="J143" s="26">
         <v>26.69</v>
       </c>
     </row>
-    <row r="144" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A144" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B144" s="27">
         <v>8.1647999999999998E-2</v>
       </c>
       <c r="D144" s="27">
         <v>8.5294999999999996E-2</v>
       </c>
       <c r="F144" s="27">
         <v>8.3922999999999998E-2</v>
       </c>
       <c r="H144" s="27">
         <v>7.9574999999999993E-2</v>
       </c>
       <c r="J144" s="27">
         <v>8.509899999999998E-2</v>
       </c>
     </row>
-    <row r="145" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A145" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B145" s="27">
         <v>8.1647999999999998E-2</v>
       </c>
       <c r="D145" s="27">
         <v>8.5294999999999996E-2</v>
       </c>
       <c r="F145" s="27">
         <v>8.3922999999999998E-2</v>
       </c>
       <c r="H145" s="27">
         <v>7.9574999999999993E-2</v>
       </c>
       <c r="J145" s="27">
         <v>8.509899999999998E-2</v>
       </c>
     </row>
-    <row r="146" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A146" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B146" s="27">
         <v>3.8889E-2</v>
       </c>
       <c r="D146" s="27">
         <v>4.3407000000000001E-2</v>
       </c>
       <c r="F146" s="27">
         <v>4.1162999999999998E-2</v>
       </c>
       <c r="H146" s="27">
         <v>4.1648000000000004E-2</v>
       </c>
       <c r="J146" s="27">
         <v>4.3774999999999994E-2</v>
       </c>
     </row>
-    <row r="147" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A147" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B147" s="27">
         <v>8.1647999999999998E-2</v>
       </c>
       <c r="D147" s="27">
         <v>8.5294999999999996E-2</v>
       </c>
       <c r="F147" s="27">
         <v>8.3922999999999998E-2</v>
       </c>
       <c r="H147" s="27">
         <v>7.9574999999999993E-2</v>
       </c>
       <c r="J147" s="27">
         <v>8.509899999999998E-2</v>
       </c>
     </row>
-    <row r="148" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A148" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B148" s="27">
         <v>8.1647999999999998E-2</v>
       </c>
       <c r="D148" s="27">
         <v>8.5294999999999996E-2</v>
       </c>
       <c r="F148" s="27">
         <v>8.3922999999999998E-2</v>
       </c>
       <c r="H148" s="27">
         <v>7.9574999999999993E-2</v>
       </c>
       <c r="J148" s="27">
         <v>8.509899999999998E-2</v>
       </c>
     </row>
-    <row r="149" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A149" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B149" s="27">
         <v>3.8889E-2</v>
       </c>
       <c r="D149" s="27">
         <v>4.3407000000000001E-2</v>
       </c>
       <c r="F149" s="27">
         <v>4.1162999999999998E-2</v>
       </c>
       <c r="H149" s="27">
         <v>4.1648000000000004E-2</v>
       </c>
       <c r="J149" s="27">
         <v>4.3774999999999994E-2</v>
       </c>
     </row>
-    <row r="151" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A151" s="8"/>
       <c r="B151" s="20" t="s">
         <v>78</v>
       </c>
       <c r="D151" s="20" t="s">
         <v>79</v>
       </c>
       <c r="F151" s="20" t="s">
         <v>82</v>
       </c>
       <c r="H151" s="20" t="s">
         <v>84</v>
       </c>
       <c r="J151" s="20" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="152" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A152" s="8"/>
       <c r="B152" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D152" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F152" s="20" t="s">
         <v>49</v>
       </c>
       <c r="H152" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J152" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="153" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A153" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B153" s="21">
         <v>44013</v>
       </c>
       <c r="D153" s="21">
         <v>44409</v>
       </c>
       <c r="F153" s="21">
         <v>44743</v>
       </c>
       <c r="H153" s="21">
         <v>44927</v>
       </c>
       <c r="J153" s="21">
         <v>45108</v>
       </c>
     </row>
-    <row r="154" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B154" s="26"/>
       <c r="D154" s="26"/>
       <c r="F154" s="26"/>
       <c r="H154" s="24"/>
       <c r="J154" s="24"/>
     </row>
-    <row r="155" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A155" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B155" s="25">
         <v>16.34</v>
       </c>
       <c r="D155" s="25">
         <v>16.89</v>
       </c>
       <c r="F155" s="26">
         <v>20.2</v>
       </c>
       <c r="H155" s="25">
         <v>20.2</v>
       </c>
       <c r="J155" s="25">
         <v>29.300000000000004</v>
       </c>
     </row>
-    <row r="156" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="26">
         <v>27.69</v>
       </c>
       <c r="D156" s="26">
         <v>28.62</v>
       </c>
       <c r="F156" s="26">
         <v>34.22</v>
       </c>
       <c r="H156" s="26">
         <v>34.22</v>
       </c>
       <c r="J156" s="26">
         <v>43.230000000000004</v>
       </c>
     </row>
-    <row r="157" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A157" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B157" s="27">
         <v>8.6885999999999991E-2</v>
       </c>
       <c r="D157" s="27">
         <v>0.102905</v>
       </c>
       <c r="F157" s="27">
         <v>0.105657</v>
       </c>
       <c r="H157" s="27">
         <v>0.103948</v>
       </c>
       <c r="J157" s="27">
         <v>0.10317799999999999</v>
       </c>
     </row>
-    <row r="158" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A158" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B158" s="27">
         <v>8.6885999999999991E-2</v>
       </c>
       <c r="D158" s="27">
         <v>0.102905</v>
       </c>
       <c r="F158" s="27">
         <v>0.105657</v>
       </c>
       <c r="H158" s="27">
         <v>0.103948</v>
       </c>
       <c r="J158" s="27">
         <v>0.10317799999999999</v>
       </c>
     </row>
-    <row r="159" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A159" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B159" s="27">
         <v>4.2728000000000002E-2</v>
       </c>
       <c r="D159" s="27">
         <v>5.7734000000000001E-2</v>
       </c>
       <c r="F159" s="27">
         <v>5.2122999999999996E-2</v>
       </c>
       <c r="H159" s="27">
         <v>5.0414E-2</v>
       </c>
       <c r="J159" s="27">
         <v>5.0642E-2</v>
       </c>
     </row>
-    <row r="160" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A160" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B160" s="27">
         <v>8.6885999999999991E-2</v>
       </c>
       <c r="D160" s="27">
         <v>0.102905</v>
       </c>
       <c r="F160" s="27">
         <v>0.105657</v>
       </c>
       <c r="H160" s="27">
         <v>0.103948</v>
       </c>
       <c r="J160" s="27">
         <v>0.10317799999999999</v>
       </c>
     </row>
-    <row r="161" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A161" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B161" s="27">
         <v>8.6885999999999991E-2</v>
       </c>
       <c r="D161" s="27">
         <v>0.102905</v>
       </c>
       <c r="F161" s="27">
         <v>0.105657</v>
       </c>
       <c r="H161" s="27">
         <v>0.103948</v>
       </c>
       <c r="J161" s="27">
         <v>0.10317799999999999</v>
       </c>
     </row>
-    <row r="162" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A162" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B162" s="27">
         <v>4.2728000000000002E-2</v>
       </c>
       <c r="D162" s="27">
         <v>5.7734000000000001E-2</v>
       </c>
       <c r="F162" s="27">
         <v>5.2122999999999996E-2</v>
       </c>
       <c r="H162" s="27">
         <v>5.0414E-2</v>
       </c>
       <c r="J162" s="27">
         <v>5.0642E-2</v>
       </c>
     </row>
-    <row r="166" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A166" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="167" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A167" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="168" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A168" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="169" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A169" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="170" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A170" s="23" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="171" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A171" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B171" s="28"/>
       <c r="C171" s="28"/>
       <c r="D171" s="23"/>
       <c r="E171" s="23"/>
       <c r="F171" s="23"/>
       <c r="G171" s="23"/>
       <c r="H171" s="23"/>
       <c r="I171" s="23"/>
     </row>
-    <row r="172" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A172" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B172" s="28"/>
       <c r="C172" s="28"/>
       <c r="D172" s="23"/>
       <c r="E172" s="23"/>
       <c r="F172" s="23"/>
       <c r="G172" s="23"/>
       <c r="H172" s="23"/>
       <c r="I172" s="23"/>
     </row>
-    <row r="174" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A174" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B174" s="8"/>
       <c r="C174" s="8"/>
       <c r="D174" s="8"/>
       <c r="E174" s="8"/>
       <c r="G174" s="23"/>
       <c r="H174" s="18"/>
       <c r="I174" s="18"/>
       <c r="J174" s="19" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="175" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A175" s="8"/>
       <c r="B175" s="8"/>
       <c r="C175" s="8"/>
       <c r="D175" s="8"/>
       <c r="E175" s="8"/>
       <c r="G175" s="23"/>
       <c r="H175" s="18"/>
       <c r="I175" s="18"/>
       <c r="J175" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="176" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B176" s="8"/>
       <c r="C176" s="8"/>
       <c r="D176" s="8"/>
       <c r="E176" s="8"/>
       <c r="G176" s="23"/>
       <c r="H176" s="18"/>
       <c r="I176" s="18"/>
       <c r="J176" s="19" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:10" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" s="8"/>
       <c r="B177" s="8"/>
       <c r="C177" s="8"/>
       <c r="D177" s="8"/>
       <c r="E177" s="8"/>
       <c r="G177" s="23"/>
       <c r="H177" s="18"/>
       <c r="I177" s="18"/>
       <c r="J177" s="19" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" x14ac:dyDescent="0.3">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="8"/>
       <c r="B178" s="8"/>
       <c r="C178" s="8"/>
       <c r="D178" s="8"/>
       <c r="E178" s="8"/>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
       <c r="H178" s="8"/>
       <c r="I178" s="8"/>
     </row>
-    <row r="179" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B179" s="8"/>
       <c r="C179" s="8"/>
       <c r="D179" s="8"/>
       <c r="E179" s="8"/>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="8"/>
       <c r="I179" s="8"/>
     </row>
-    <row r="181" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A181" s="8"/>
       <c r="B181" s="20" t="s">
         <v>86</v>
       </c>
       <c r="D181" s="20" t="s">
         <v>87</v>
       </c>
       <c r="F181" s="20" t="s">
         <v>88</v>
       </c>
       <c r="H181" s="20" t="s">
         <v>89</v>
       </c>
       <c r="J181" s="20" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="182" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A182" s="8"/>
       <c r="B182" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D182" s="20" t="s">
         <v>49</v>
       </c>
       <c r="F182" s="20" t="s">
         <v>49</v>
       </c>
       <c r="H182" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J182" s="20" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="183" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A183" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B183" s="21">
         <v>45292</v>
       </c>
       <c r="D183" s="21">
         <v>45474</v>
       </c>
       <c r="F183" s="21">
         <v>45505</v>
       </c>
       <c r="H183" s="21">
         <v>45658</v>
       </c>
       <c r="J183" s="21">
         <v>45839</v>
       </c>
     </row>
-    <row r="184" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B184" s="24"/>
       <c r="D184" s="24"/>
     </row>
-    <row r="185" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A185" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B185" s="25">
         <v>30.060000000000002</v>
       </c>
       <c r="D185" s="25">
         <v>37.72</v>
       </c>
       <c r="F185" s="25">
         <v>38.47</v>
       </c>
       <c r="H185" s="25">
         <v>41</v>
       </c>
       <c r="J185" s="25">
         <v>44.94</v>
       </c>
     </row>
-    <row r="186" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A186" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="26">
         <v>44.52</v>
       </c>
       <c r="D186" s="26">
         <v>55.38</v>
       </c>
       <c r="F186" s="26">
         <v>56.13</v>
       </c>
       <c r="H186" s="26">
         <v>51.44</v>
       </c>
       <c r="J186" s="26">
         <v>52.92</v>
       </c>
     </row>
-    <row r="187" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A187" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B187" s="27">
         <v>9.558599999999999E-2</v>
       </c>
       <c r="D187" s="27">
         <v>0.121964</v>
       </c>
       <c r="F187" s="27">
         <v>0.121088</v>
       </c>
       <c r="H187" s="27">
         <v>0.13481799999999999</v>
       </c>
       <c r="J187" s="27">
         <v>0.25300499999999998</v>
       </c>
     </row>
-    <row r="188" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A188" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B188" s="27">
         <v>9.558599999999999E-2</v>
       </c>
       <c r="D188" s="27">
         <v>0.121964</v>
       </c>
       <c r="F188" s="27">
         <v>0.121088</v>
       </c>
       <c r="H188" s="27">
         <v>0.13481799999999999</v>
       </c>
       <c r="J188" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A189" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B189" s="27">
         <v>4.0967999999999997E-2</v>
       </c>
       <c r="D189" s="27">
         <v>5.1561999999999997E-2</v>
       </c>
       <c r="F189" s="27">
         <v>5.0685999999999995E-2</v>
       </c>
       <c r="H189" s="27">
         <v>6.3714999999999994E-2</v>
       </c>
       <c r="J189" s="27">
         <v>8.2544999999999993E-2</v>
       </c>
     </row>
-    <row r="190" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A190" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B190" s="27">
         <v>9.558599999999999E-2</v>
       </c>
       <c r="D190" s="27">
         <v>0.121964</v>
       </c>
       <c r="F190" s="27">
         <v>0.121088</v>
       </c>
       <c r="H190" s="27">
         <v>0.13481799999999999</v>
       </c>
       <c r="J190" s="27">
         <v>0.25300499999999998</v>
       </c>
     </row>
-    <row r="191" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A191" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B191" s="27">
         <v>9.558599999999999E-2</v>
       </c>
       <c r="D191" s="27">
         <v>0.121964</v>
       </c>
       <c r="F191" s="27">
         <v>0.121088</v>
       </c>
       <c r="H191" s="27">
         <v>0.13481799999999999</v>
       </c>
       <c r="J191" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="192" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A192" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B192" s="27">
         <v>4.0967999999999997E-2</v>
       </c>
       <c r="D192" s="27">
         <v>5.1561999999999997E-2</v>
       </c>
       <c r="F192" s="27">
         <v>5.0685999999999995E-2</v>
       </c>
       <c r="H192" s="27">
         <v>6.3714999999999994E-2</v>
       </c>
       <c r="J192" s="27">
         <v>8.2544999999999993E-2</v>
       </c>
     </row>
-    <row r="193" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A193" s="2"/>
       <c r="B193" s="27"/>
       <c r="D193" s="27"/>
       <c r="F193" s="27"/>
       <c r="H193" s="27"/>
     </row>
-    <row r="194" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A194" s="8"/>
       <c r="B194" s="20" t="s">
         <v>91</v>
       </c>
       <c r="D194" s="20" t="s">
         <v>92</v>
       </c>
-      <c r="F194" s="27"/>
+      <c r="F194" s="20" t="s">
+        <v>93</v>
+      </c>
       <c r="H194" s="27"/>
     </row>
-    <row r="195" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A195" s="8"/>
       <c r="B195" s="20" t="s">
         <v>49</v>
       </c>
       <c r="D195" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="F195" s="27"/>
+      <c r="F195" s="20" t="s">
+        <v>49</v>
+      </c>
       <c r="H195" s="27"/>
     </row>
-    <row r="196" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A196" s="12" t="s">
         <v>4</v>
       </c>
       <c r="B196" s="21">
         <v>45931</v>
       </c>
       <c r="D196" s="21">
         <v>46023</v>
       </c>
-      <c r="F196" s="27"/>
+      <c r="F196" s="21">
+        <v>46204</v>
+      </c>
       <c r="H196" s="27"/>
     </row>
-    <row r="197" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="F197" s="27"/>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.2">
       <c r="H197" s="27"/>
     </row>
-    <row r="198" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A198" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B198" s="25">
         <v>46.33</v>
       </c>
       <c r="D198" s="25">
         <v>46.38</v>
       </c>
-      <c r="F198" s="27"/>
+      <c r="F198" s="25">
+        <v>41.55</v>
+      </c>
       <c r="H198" s="27"/>
     </row>
-    <row r="199" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="26">
         <v>54.31</v>
       </c>
       <c r="D199" s="26">
         <v>54.31</v>
       </c>
-      <c r="F199" s="27"/>
+      <c r="F199" s="26">
+        <v>48.3</v>
+      </c>
       <c r="H199" s="27"/>
     </row>
-    <row r="200" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A200" s="2" t="s">
         <v>69</v>
       </c>
       <c r="B200" s="27">
         <v>0.250023</v>
       </c>
       <c r="D200" s="27">
         <v>0.25781700000000002</v>
       </c>
-      <c r="F200" s="27"/>
+      <c r="F200" s="27">
+        <v>0.22079200000000002</v>
+      </c>
       <c r="H200" s="27"/>
     </row>
-    <row r="201" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A201" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B201" s="27">
         <v>0</v>
       </c>
       <c r="D201" s="27">
         <v>0</v>
       </c>
-      <c r="F201" s="27"/>
+      <c r="F201" s="27">
+        <v>0</v>
+      </c>
       <c r="H201" s="27"/>
     </row>
-    <row r="202" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A202" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B202" s="27">
         <v>7.9562999999999995E-2</v>
       </c>
       <c r="D202" s="27">
         <v>8.7087999999999999E-2</v>
       </c>
-      <c r="F202" s="27"/>
+      <c r="F202" s="27">
+        <v>7.7138999999999999E-2</v>
+      </c>
       <c r="H202" s="27"/>
     </row>
-    <row r="203" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A203" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B203" s="27">
         <v>0.250023</v>
       </c>
       <c r="D203" s="27">
         <v>0.25781700000000002</v>
       </c>
-      <c r="F203" s="27"/>
+      <c r="F203" s="27">
+        <v>0.22079200000000002</v>
+      </c>
       <c r="H203" s="27"/>
     </row>
-    <row r="204" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A204" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B204" s="27">
         <v>0</v>
       </c>
       <c r="D204" s="27">
         <v>0</v>
       </c>
-      <c r="F204" s="27"/>
+      <c r="F204" s="27">
+        <v>0</v>
+      </c>
       <c r="H204" s="27"/>
     </row>
-    <row r="205" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A205" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B205" s="27">
         <v>7.9562999999999995E-2</v>
       </c>
       <c r="D205" s="27">
         <v>8.7087999999999999E-2</v>
       </c>
-      <c r="F205" s="27"/>
+      <c r="F205" s="27">
+        <v>7.7138999999999999E-2</v>
+      </c>
       <c r="H205" s="27"/>
     </row>
-    <row r="206" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A206" s="2"/>
       <c r="B206" s="27"/>
       <c r="D206" s="27"/>
       <c r="F206" s="27"/>
       <c r="H206" s="27"/>
     </row>
-    <row r="207" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A207" s="2"/>
       <c r="B207" s="27"/>
       <c r="D207" s="27"/>
       <c r="F207" s="27"/>
       <c r="H207" s="27"/>
     </row>
-    <row r="208" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A208" s="2"/>
       <c r="B208" s="27"/>
       <c r="D208" s="27"/>
       <c r="F208" s="27"/>
       <c r="H208" s="27"/>
     </row>
-    <row r="209" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A209" s="12"/>
       <c r="B209" s="27"/>
       <c r="D209" s="27"/>
       <c r="F209" s="27"/>
       <c r="H209" s="27"/>
     </row>
-    <row r="210" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B210" s="27"/>
       <c r="D210" s="27"/>
       <c r="F210" s="27"/>
       <c r="H210" s="27"/>
     </row>
-    <row r="211" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A211" s="2"/>
       <c r="B211" s="27"/>
       <c r="D211" s="27"/>
       <c r="F211" s="27"/>
       <c r="H211" s="27"/>
     </row>
-    <row r="212" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A212" s="2"/>
       <c r="B212" s="27"/>
       <c r="D212" s="27"/>
       <c r="F212" s="27"/>
       <c r="H212" s="27"/>
     </row>
-    <row r="213" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A213" s="2"/>
       <c r="B213" s="27"/>
       <c r="D213" s="27"/>
       <c r="F213" s="27"/>
       <c r="H213" s="27"/>
     </row>
-    <row r="214" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A214" s="2"/>
     </row>
-    <row r="215" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A215" s="2"/>
     </row>
-    <row r="216" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A216" s="2"/>
     </row>
-    <row r="217" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A217" s="2"/>
     </row>
-    <row r="218" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A218" s="2"/>
     </row>
-    <row r="222" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A222" s="2" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="223" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A223" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="224" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A224" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="225" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A225" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="226" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A226" s="23" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="227" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A227" s="23" t="s">
         <v>47</v>
       </c>
       <c r="B227" s="28"/>
       <c r="C227" s="28"/>
       <c r="D227" s="23"/>
       <c r="E227" s="23"/>
       <c r="F227" s="23"/>
       <c r="G227" s="23"/>
       <c r="H227" s="23"/>
       <c r="I227" s="23"/>
     </row>
-    <row r="228" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A228" s="23" t="s">
         <v>48</v>
       </c>
       <c r="B228" s="28"/>
       <c r="C228" s="28"/>
       <c r="D228" s="23"/>
       <c r="E228" s="23"/>
       <c r="F228" s="23"/>
       <c r="G228" s="23"/>
       <c r="H228" s="23"/>
       <c r="I228" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="58" max="9" man="1"/>
     <brk id="117" max="9" man="1"/>
     <brk id="172" max="16383" man="1"/>
   </rowBreaks>