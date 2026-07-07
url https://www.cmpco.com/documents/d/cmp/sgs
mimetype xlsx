--- v1 (2026-01-06)
+++ v2 (2026-07-07)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{66D8798F-EAB0-47B0-B333-533FF46D400D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFB253DB-EA39-420F-BE03-B9FDD87B34E0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3705" yWindow="495" windowWidth="21600" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SGS #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'SGS #1'!$A$1:$J$172</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="249" uniqueCount="108">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="109">
   <si>
     <t>SUBJECT: Rate SGS Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate SGS #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate SGS revisions for general information and use.</t>
   </si>
   <si>
     <t>Original  1/</t>
   </si>
   <si>
     <t>1st Rev. 2/</t>
   </si>
   <si>
     <t>2nd Rev. 1/</t>
   </si>
   <si>
     <t>3rd Rev. 1/</t>
   </si>
   <si>
@@ -366,54 +366,57 @@
   <si>
     <t>56th Rev.</t>
   </si>
   <si>
     <t>57th Rev.</t>
   </si>
   <si>
     <t>58th Rev.</t>
   </si>
   <si>
     <t>59th Rev.</t>
   </si>
   <si>
     <t>60th Rev.</t>
   </si>
   <si>
     <t>61st Rev.</t>
   </si>
   <si>
     <t>62nd Rev.</t>
   </si>
   <si>
     <t>63rd Rev.</t>
   </si>
   <si>
-    <t>DATE:  January 1, 2026</t>
-[...2 lines deleted...]
-    <t>(Supersedes Issue of  10/1/2025)</t>
+    <t>64th Rev.</t>
+  </si>
+  <si>
+    <t>DATE:  July 1, 2026</t>
+  </si>
+  <si>
+    <t>(Supersedes Issue of  1/1/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="0.000000_)"/>
     <numFmt numFmtId="166" formatCode="0.00_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="m/d/yy"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.0000000_);\(&quot;$&quot;#,##0.0000000\)"/>
     <numFmt numFmtId="170" formatCode="0.000000"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
@@ -811,51 +814,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O231"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A164" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H198" sqref="H198"/>
+      <selection activeCell="O195" sqref="O195"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" style="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="2.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="3.5703125" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="2.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="13" style="1" customWidth="1"/>
     <col min="9" max="9" width="4.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="1" customWidth="1"/>
     <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
     <col min="12" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
@@ -2882,65 +2885,65 @@
       <c r="B175" s="10"/>
       <c r="C175" s="10"/>
       <c r="D175" s="10"/>
       <c r="E175" s="10"/>
       <c r="F175" s="10"/>
       <c r="G175" s="10"/>
       <c r="H175" s="22"/>
       <c r="I175" s="23"/>
       <c r="J175" s="24" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B176" s="10"/>
       <c r="C176" s="10"/>
       <c r="D176" s="10"/>
       <c r="E176" s="10"/>
       <c r="F176" s="10"/>
       <c r="G176" s="10"/>
       <c r="H176" s="22"/>
       <c r="I176" s="23"/>
       <c r="J176" s="24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" s="10"/>
       <c r="B177" s="10"/>
       <c r="C177" s="10"/>
       <c r="D177" s="10"/>
       <c r="E177" s="10"/>
       <c r="F177" s="10"/>
       <c r="G177" s="10"/>
       <c r="H177" s="22"/>
       <c r="I177" s="23"/>
       <c r="J177" s="24" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="10"/>
       <c r="B178" s="10"/>
       <c r="C178" s="10"/>
       <c r="D178" s="10"/>
       <c r="E178" s="10"/>
       <c r="F178" s="10"/>
       <c r="G178" s="10"/>
       <c r="H178" s="23"/>
       <c r="I178" s="23"/>
       <c r="J178" s="22"/>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A179" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B179" s="10"/>
       <c r="C179" s="10"/>
       <c r="D179" s="10"/>
       <c r="E179" s="10"/>
       <c r="F179" s="10"/>
       <c r="G179" s="10"/>
       <c r="H179" s="23"/>
@@ -3083,169 +3086,190 @@
       </c>
       <c r="H188" s="34">
         <v>8.5330000000000003E-2</v>
       </c>
       <c r="J188" s="34">
         <v>8.4454000000000001E-2</v>
       </c>
     </row>
     <row r="189" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A189" s="10"/>
     </row>
     <row r="190" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A190" s="10"/>
       <c r="B190" s="19" t="s">
         <v>102</v>
       </c>
       <c r="D190" s="19" t="s">
         <v>103</v>
       </c>
       <c r="F190" s="19" t="s">
         <v>104</v>
       </c>
       <c r="H190" s="19" t="s">
         <v>105</v>
       </c>
+      <c r="J190" s="19" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="191" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B191" s="19" t="s">
         <v>58</v>
       </c>
       <c r="D191" s="19" t="s">
         <v>58</v>
       </c>
       <c r="F191" s="19" t="s">
         <v>58</v>
       </c>
       <c r="H191" s="19" t="s">
         <v>58</v>
       </c>
+      <c r="J191" s="19" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="192" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A192" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B192" s="20">
         <v>45658</v>
       </c>
       <c r="D192" s="20">
         <v>45839</v>
       </c>
       <c r="F192" s="20">
         <v>45931</v>
       </c>
       <c r="H192" s="20">
         <v>46023</v>
       </c>
-    </row>
-    <row r="194" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="J192" s="20">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A194" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B194" s="25">
         <v>41.71</v>
       </c>
       <c r="D194" s="25">
         <v>44.94</v>
       </c>
       <c r="F194" s="25">
         <v>46.33</v>
       </c>
       <c r="H194" s="25">
         <v>46.38</v>
       </c>
-    </row>
-    <row r="195" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="J194" s="25">
+        <v>41.55</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A195" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B195" s="26">
         <v>49.26</v>
       </c>
       <c r="D195" s="26">
         <v>52.86</v>
       </c>
       <c r="F195" s="26">
         <v>54.25</v>
       </c>
       <c r="H195" s="26">
         <v>54.31</v>
       </c>
-    </row>
-    <row r="196" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="J195" s="26">
+        <v>48.3</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A196" s="2" t="s">
         <v>84</v>
       </c>
       <c r="B196" s="34">
         <v>9.8552000000000001E-2</v>
       </c>
       <c r="D196" s="34">
         <v>0.102882</v>
       </c>
       <c r="F196" s="34">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="H196" s="34">
         <v>0.10745200000000001</v>
       </c>
-    </row>
-    <row r="197" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="J196" s="34">
+        <v>9.4081999999999999E-2</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A197" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B197" s="34">
         <v>9.8552000000000001E-2</v>
       </c>
       <c r="D197" s="34">
         <v>0.102882</v>
       </c>
       <c r="F197" s="34">
         <v>9.9900000000000003E-2</v>
       </c>
       <c r="H197" s="34">
         <v>0.10745200000000001</v>
       </c>
-    </row>
-    <row r="198" spans="1:8" x14ac:dyDescent="0.2">
+      <c r="J197" s="34">
+        <v>9.4081999999999999E-2</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A198" s="13"/>
     </row>
-    <row r="200" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A200" s="2"/>
     </row>
-    <row r="201" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A201" s="13"/>
     </row>
-    <row r="203" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A203" s="2"/>
     </row>
-    <row r="204" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A204" s="2"/>
     </row>
-    <row r="205" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A205" s="2"/>
     </row>
-    <row r="206" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A206" s="2"/>
     </row>
     <row r="212" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A212" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="213" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A213" s="2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="214" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A214" s="2" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="215" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A215" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="216" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A216" s="2" t="s">
         <v>32</v>