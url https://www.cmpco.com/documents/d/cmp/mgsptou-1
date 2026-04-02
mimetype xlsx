--- v0 (2025-11-04)
+++ v1 (2026-04-02)
@@ -1,85 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2025\October 1, 2025 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F0E661D0-83AA-4CC3-9EC9-FA6CADE3B371}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DDBBBB26-EEA2-4882-8880-E2DE2D3C6506}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MGS-P-TOU #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'MGS-P-TOU #1'!$A$1:$J$223</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="374" uniqueCount="137">
   <si>
     <t>SUBJECT: Rate MGS-P-TOU Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate MGS-P-TOU #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate MGS-P-TOU revisions for general information and use.</t>
   </si>
   <si>
     <t>Basic Rate  2/, 3/</t>
   </si>
   <si>
     <t>Per customer - 1 Ph</t>
   </si>
   <si>
     <t>Per customer - 3 Ph</t>
   </si>
   <si>
     <t>Per kW  - winter on-peak</t>
   </si>
   <si>
@@ -439,54 +440,57 @@
   <si>
     <t xml:space="preserve">              - December through February off-peak</t>
   </si>
   <si>
     <t>Page 6 of  6</t>
   </si>
   <si>
     <t>Page 5 of  6</t>
   </si>
   <si>
     <t>Page 4 of  6</t>
   </si>
   <si>
     <t>Page 3 of  6</t>
   </si>
   <si>
     <t>Page 2 of  6</t>
   </si>
   <si>
     <t>Page 1 of  6</t>
   </si>
   <si>
     <t>58th Rev.</t>
   </si>
   <si>
-    <t>DATE:  October 1, 2025</t>
-[...2 lines deleted...]
-    <t>(Supercedes Issue of  07/01/2025)</t>
+    <t>DATE:  January 1, 2026</t>
+  </si>
+  <si>
+    <t>59th Rev.</t>
+  </si>
+  <si>
+    <t>(Supercedes Issue of  10/1/2025)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.00_)"/>
     <numFmt numFmtId="165" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="166" formatCode="0.000000_)"/>
     <numFmt numFmtId="167" formatCode="m/d/yy"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.0000000_);\(&quot;$&quot;#,##0.0000000\)"/>
   </numFmts>
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
@@ -1755,5015 +1759,5048 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J328"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A264" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D296" sqref="D296"/>
+      <selection activeCell="J275" sqref="J275"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="35.140625" style="1" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="9" width="3.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="35.1796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="2.81640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7265625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7265625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.81640625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="3.7265625" style="1" customWidth="1"/>
     <col min="10" max="10" width="13" style="1" customWidth="1"/>
-    <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
-    <col min="12" max="16384" width="11.42578125" style="1"/>
+    <col min="11" max="11" width="2.81640625" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.453125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="9"/>
       <c r="C1" s="9"/>
       <c r="D1" s="9"/>
       <c r="G1" s="8"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A2" s="9"/>
       <c r="B2" s="9"/>
       <c r="C2" s="9"/>
       <c r="D2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
       <c r="J2" s="14" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A3" s="9"/>
       <c r="B3" s="9"/>
       <c r="C3" s="9"/>
       <c r="D3" s="9"/>
       <c r="E3" s="9"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
       <c r="J3" s="16"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A4" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="9"/>
       <c r="C4" s="9"/>
       <c r="D4" s="9"/>
       <c r="H4" s="9"/>
       <c r="I4" s="9"/>
       <c r="J4" s="14" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A5" s="9"/>
       <c r="B5" s="9"/>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="14" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A6" s="9"/>
       <c r="B6" s="9"/>
       <c r="C6" s="9"/>
       <c r="D6" s="9"/>
       <c r="E6" s="9"/>
       <c r="F6" s="9"/>
       <c r="G6" s="9"/>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
       <c r="J6" s="9"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A7" s="8" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="9"/>
       <c r="C7" s="9"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="9"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A9" s="9"/>
       <c r="B9" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C9" s="12"/>
       <c r="D9" s="12" t="s">
         <v>63</v>
       </c>
       <c r="E9" s="12"/>
       <c r="F9" s="12" t="s">
         <v>64</v>
       </c>
       <c r="G9" s="12"/>
       <c r="H9" s="12" t="s">
         <v>65</v>
       </c>
       <c r="I9" s="12"/>
       <c r="J9" s="12" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A10" s="9"/>
       <c r="B10" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C10" s="12"/>
       <c r="D10" s="12" t="s">
         <v>60</v>
       </c>
       <c r="E10" s="12"/>
       <c r="F10" s="12" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="12"/>
       <c r="H10" s="12" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="12"/>
       <c r="J10" s="12" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A11" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="19">
         <v>32143</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="19">
         <v>32874</v>
       </c>
       <c r="E11" s="19"/>
       <c r="F11" s="19">
         <v>33239</v>
       </c>
       <c r="G11" s="19"/>
       <c r="H11" s="19">
         <v>33298</v>
       </c>
       <c r="I11" s="19"/>
       <c r="J11" s="19">
         <v>33573</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="3">
         <v>81.150000000000006</v>
       </c>
       <c r="D13" s="3">
         <v>85.95</v>
       </c>
       <c r="F13" s="3">
         <v>92.27</v>
       </c>
       <c r="H13" s="3">
         <v>98.06</v>
       </c>
       <c r="J13" s="3">
         <v>76.89</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="1">
         <v>220.36</v>
       </c>
       <c r="D14" s="1">
         <v>233.39</v>
       </c>
       <c r="F14" s="1">
         <v>250.55</v>
       </c>
       <c r="H14" s="1">
         <v>266.27</v>
       </c>
       <c r="J14" s="4">
         <v>114</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B15" s="5">
         <v>6.8</v>
       </c>
       <c r="C15" s="5"/>
       <c r="D15" s="5">
         <v>6.96</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="5">
         <v>7.16</v>
       </c>
       <c r="H15" s="5">
         <v>7.34</v>
       </c>
       <c r="J15" s="5">
         <v>8.61</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="5">
         <v>2.2599999999999998</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>2.42</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5">
         <v>2.62</v>
       </c>
       <c r="H16" s="5">
         <v>2.8</v>
       </c>
       <c r="J16" s="5">
         <v>2.42</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B17" s="5">
         <v>2.72</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>2.88</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <v>3.11</v>
       </c>
       <c r="H17" s="5">
         <v>3.32</v>
       </c>
       <c r="J17" s="5">
         <v>3.35</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B18" s="5">
         <v>1</v>
       </c>
       <c r="C18" s="5"/>
       <c r="D18" s="5">
         <v>1.17</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="5">
         <v>1.4</v>
       </c>
       <c r="H18" s="5">
         <v>1.61</v>
       </c>
       <c r="J18" s="5">
         <v>1.46</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="6">
         <v>4.7815999999999997E-2</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6">
         <v>4.8563000000000002E-2</v>
       </c>
       <c r="E19" s="6"/>
       <c r="F19" s="6">
         <v>4.9460999999999998E-2</v>
       </c>
       <c r="H19" s="6">
         <v>5.0282E-2</v>
       </c>
       <c r="J19" s="6">
         <v>5.7675999999999998E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="6">
         <v>4.7719999999999999E-2</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6">
         <v>4.8516999999999998E-2</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6">
         <v>4.9314999999999998E-2</v>
       </c>
       <c r="H20" s="6">
         <v>5.0056000000000003E-2</v>
       </c>
       <c r="J20" s="6">
         <v>5.3738000000000001E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B21" s="6">
         <v>4.7544000000000003E-2</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6">
         <v>4.8291000000000001E-2</v>
       </c>
       <c r="E21" s="6"/>
       <c r="F21" s="6">
         <v>4.9188999999999997E-2</v>
       </c>
       <c r="H21" s="6">
         <v>5.0009999999999999E-2</v>
       </c>
       <c r="J21" s="6">
         <v>4.3036999999999999E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B22" s="6">
         <v>3.9799000000000001E-2</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="6">
         <v>4.0545999999999999E-2</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="6">
         <v>4.1589000000000001E-2</v>
       </c>
       <c r="H22" s="6">
         <v>4.2543999999999998E-2</v>
       </c>
       <c r="J22" s="6">
         <v>4.2493999999999997E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B23" s="6">
         <v>3.9634999999999997E-2</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6">
         <v>4.0432000000000003E-2</v>
       </c>
       <c r="E23" s="6"/>
       <c r="F23" s="6">
         <v>4.1375000000000002E-2</v>
       </c>
       <c r="H23" s="6">
         <v>4.2250000000000003E-2</v>
       </c>
       <c r="J23" s="6">
         <v>4.1824E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B24" s="6">
         <v>3.9365999999999998E-2</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6">
         <v>4.0113000000000003E-2</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6">
         <v>4.1155999999999998E-2</v>
       </c>
       <c r="H24" s="6">
         <v>4.2111000000000003E-2</v>
       </c>
       <c r="J24" s="6">
         <v>3.5930999999999998E-2</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="5">
         <v>0.51</v>
       </c>
       <c r="C25" s="5"/>
       <c r="D25" s="5">
         <v>0.54</v>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="5">
         <v>0.57999999999999996</v>
       </c>
       <c r="H25" s="5">
         <v>0.62</v>
       </c>
       <c r="J25" s="5">
         <v>0.65</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A27" s="9"/>
       <c r="B27" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C27" s="9"/>
       <c r="D27" s="12" t="s">
         <v>68</v>
       </c>
       <c r="E27" s="9"/>
       <c r="F27" s="12" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="9"/>
       <c r="H27" s="12" t="s">
         <v>70</v>
       </c>
       <c r="I27" s="9"/>
       <c r="J27" s="12" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A28" s="9"/>
       <c r="B28" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="9"/>
       <c r="D28" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="9"/>
       <c r="F28" s="12" t="s">
         <v>52</v>
       </c>
       <c r="G28" s="9"/>
       <c r="H28" s="12" t="s">
         <v>52</v>
       </c>
       <c r="I28" s="9"/>
       <c r="J28" s="12" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A29" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B29" s="13" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="9"/>
       <c r="D29" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E29" s="9"/>
       <c r="F29" s="13" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="9"/>
       <c r="H29" s="13" t="s">
         <v>19</v>
       </c>
       <c r="I29" s="9"/>
       <c r="J29" s="13" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B31" s="3">
         <v>76.89</v>
       </c>
       <c r="D31" s="3">
         <v>77.430000000000007</v>
       </c>
       <c r="F31" s="3">
         <v>77.430000000000007</v>
       </c>
       <c r="H31" s="3">
         <v>80.069999999999993</v>
       </c>
       <c r="J31" s="3">
         <v>80.430000000000007</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="4">
         <v>114</v>
       </c>
       <c r="D32" s="4">
         <v>114.8</v>
       </c>
       <c r="F32" s="4">
         <v>114.8</v>
       </c>
       <c r="H32" s="4">
         <v>118.71</v>
       </c>
       <c r="J32" s="4">
         <v>119.25</v>
       </c>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B33" s="5">
         <v>8.61</v>
       </c>
       <c r="D33" s="4">
         <v>8.67</v>
       </c>
       <c r="F33" s="4">
         <v>8.67</v>
       </c>
       <c r="H33" s="4">
         <v>8.9700000000000006</v>
       </c>
       <c r="J33" s="4">
         <v>9.01</v>
       </c>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="5">
         <v>2.42</v>
       </c>
       <c r="D34" s="4">
         <v>2.44</v>
       </c>
       <c r="F34" s="4">
         <v>2.44</v>
       </c>
       <c r="H34" s="4">
         <v>2.52</v>
       </c>
       <c r="J34" s="4">
         <v>2.5299999999999998</v>
       </c>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B35" s="5">
         <v>3.35</v>
       </c>
       <c r="D35" s="4">
         <v>3.37</v>
       </c>
       <c r="F35" s="4">
         <v>3.37</v>
       </c>
       <c r="H35" s="4">
         <v>3.48</v>
       </c>
       <c r="J35" s="4">
         <v>3.5</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="5">
         <v>1.46</v>
       </c>
       <c r="D36" s="4">
         <v>1.47</v>
       </c>
       <c r="F36" s="4">
         <v>1.47</v>
       </c>
       <c r="H36" s="4">
         <v>1.52</v>
       </c>
       <c r="J36" s="4">
         <v>1.53</v>
       </c>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B37" s="1">
         <v>5.8635E-2</v>
       </c>
       <c r="D37" s="1">
         <v>5.9147999999999999E-2</v>
       </c>
       <c r="F37" s="1">
         <v>6.1635000000000002E-2</v>
       </c>
       <c r="H37" s="1">
         <v>7.6702999999999993E-2</v>
       </c>
       <c r="J37" s="7">
         <v>7.6973E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="1">
         <v>5.4697000000000003E-2</v>
       </c>
       <c r="D38" s="1">
         <v>5.5183000000000003E-2</v>
       </c>
       <c r="F38" s="1">
         <v>5.7646000000000003E-2</v>
       </c>
       <c r="H38" s="1">
         <v>7.2602E-2</v>
       </c>
       <c r="J38" s="7">
         <v>7.2947999999999999E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B39" s="1">
         <v>4.3996E-2</v>
       </c>
       <c r="D39" s="1">
         <v>4.4517000000000001E-2</v>
       </c>
       <c r="F39" s="1">
         <v>4.6918000000000001E-2</v>
       </c>
       <c r="H39" s="1">
         <v>6.1573000000000003E-2</v>
       </c>
       <c r="J39" s="7">
         <v>6.1869E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A40" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B40" s="1">
         <v>4.3452999999999999E-2</v>
       </c>
       <c r="D40" s="7">
         <v>4.3860000000000003E-2</v>
       </c>
       <c r="F40" s="7">
         <v>4.6258000000000001E-2</v>
       </c>
       <c r="H40" s="7">
         <v>6.0893000000000003E-2</v>
       </c>
       <c r="J40" s="7">
         <v>6.1185999999999997E-2</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A41" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B41" s="1">
         <v>4.2783000000000002E-2</v>
       </c>
       <c r="D41" s="1">
         <v>4.3186000000000002E-2</v>
       </c>
       <c r="F41" s="6">
         <v>4.5580000000000002E-2</v>
       </c>
       <c r="H41" s="6">
         <v>6.0325999999999998E-2</v>
       </c>
       <c r="J41" s="7">
         <v>6.0616999999999997E-2</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B42" s="7">
         <v>3.6889999999999999E-2</v>
       </c>
       <c r="D42" s="1">
         <v>3.7266000000000001E-2</v>
       </c>
       <c r="F42" s="1">
         <v>3.9625E-2</v>
       </c>
       <c r="H42" s="1">
         <v>5.4074999999999998E-2</v>
       </c>
       <c r="J42" s="7">
         <v>5.4337000000000003E-2</v>
       </c>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="1">
         <v>0.65</v>
       </c>
       <c r="D43" s="1">
         <v>0.65</v>
       </c>
       <c r="F43" s="1">
         <v>0.65</v>
       </c>
       <c r="H43" s="1">
         <v>0.67</v>
       </c>
       <c r="J43" s="1">
         <v>0.67</v>
       </c>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A44" s="2"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A46" s="1" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A47" s="1" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A48" s="2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A49" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A52" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A53" s="2" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A54" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A55" s="2"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A56" s="8" t="s">
         <v>0</v>
       </c>
       <c r="J56" s="14" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A57" s="9"/>
       <c r="B57" s="9"/>
       <c r="C57" s="9"/>
       <c r="D57" s="9"/>
       <c r="I57" s="9"/>
       <c r="J57" s="14" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A58" s="9"/>
       <c r="B58" s="9"/>
       <c r="C58" s="9"/>
       <c r="D58" s="9"/>
       <c r="I58" s="9"/>
       <c r="J58" s="14"/>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A59" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B59" s="9"/>
       <c r="C59" s="9"/>
       <c r="D59" s="9"/>
       <c r="E59" s="9"/>
       <c r="I59" s="9"/>
       <c r="J59" s="14" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B60" s="9"/>
       <c r="C60" s="9"/>
       <c r="D60" s="9"/>
       <c r="I60" s="9"/>
       <c r="J60" s="14" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A61" s="9"/>
       <c r="B61" s="9"/>
       <c r="C61" s="9"/>
       <c r="D61" s="9"/>
       <c r="H61" s="9"/>
       <c r="I61" s="9"/>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A62" s="9"/>
       <c r="B62" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C62" s="13"/>
       <c r="D62" s="12" t="s">
         <v>55</v>
       </c>
       <c r="E62" s="12"/>
       <c r="F62" s="12" t="s">
         <v>56</v>
       </c>
       <c r="G62" s="12"/>
       <c r="H62" s="12" t="s">
         <v>57</v>
       </c>
       <c r="I62" s="12"/>
       <c r="J62" s="12" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A63" s="9"/>
       <c r="B63" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="13"/>
       <c r="D63" s="12" t="s">
         <v>52</v>
       </c>
       <c r="E63" s="12"/>
       <c r="F63" s="12" t="s">
         <v>52</v>
       </c>
       <c r="G63" s="12"/>
       <c r="H63" s="12" t="s">
         <v>52</v>
       </c>
       <c r="I63" s="12"/>
       <c r="J63" s="12" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A64" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B64" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C64" s="17"/>
       <c r="D64" s="13" t="s">
         <v>29</v>
       </c>
       <c r="E64" s="17"/>
       <c r="F64" s="13" t="s">
         <v>30</v>
       </c>
       <c r="G64" s="17"/>
       <c r="H64" s="13" t="s">
         <v>31</v>
       </c>
       <c r="I64" s="17"/>
       <c r="J64" s="15" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B66" s="3">
         <v>80.510000000000005</v>
       </c>
       <c r="C66" s="5"/>
       <c r="D66" s="3">
         <v>80.510000000000005</v>
       </c>
       <c r="E66" s="5"/>
       <c r="F66" s="3">
         <v>82.47</v>
       </c>
       <c r="H66" s="3">
         <v>83.51</v>
       </c>
       <c r="I66" s="3"/>
       <c r="J66" s="3">
         <v>84.428610000000006</v>
       </c>
     </row>
-    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A67" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="4">
         <v>119.37</v>
       </c>
       <c r="C67" s="5"/>
       <c r="D67" s="4">
         <v>119.37</v>
       </c>
       <c r="E67" s="5"/>
       <c r="F67" s="4">
         <v>122.27</v>
       </c>
       <c r="H67" s="4">
         <v>123.81</v>
       </c>
       <c r="J67" s="4">
         <v>125.17191</v>
       </c>
     </row>
-    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A68" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="4">
         <v>9.02</v>
       </c>
       <c r="C68" s="5"/>
       <c r="D68" s="4">
         <v>9.02</v>
       </c>
       <c r="E68" s="5"/>
       <c r="F68" s="4">
         <v>9.24</v>
       </c>
       <c r="H68" s="4">
         <v>9.36</v>
       </c>
       <c r="J68" s="4">
         <v>9.4629600000000007</v>
       </c>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A69" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="4">
         <v>2.5299999999999998</v>
       </c>
       <c r="C69" s="5"/>
       <c r="D69" s="4">
         <v>2.5299999999999998</v>
       </c>
       <c r="E69" s="5"/>
       <c r="F69" s="4">
         <v>2.59</v>
       </c>
       <c r="H69" s="4">
         <v>2.62</v>
       </c>
       <c r="J69" s="4">
         <v>2.6488200000000002</v>
       </c>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A70" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B70" s="4">
         <v>3.5</v>
       </c>
       <c r="C70" s="6"/>
       <c r="D70" s="4">
         <v>3.5</v>
       </c>
       <c r="E70" s="6"/>
       <c r="F70" s="4">
         <v>3.59</v>
       </c>
       <c r="H70" s="4">
         <v>3.64</v>
       </c>
       <c r="J70" s="4">
         <v>3.68004</v>
       </c>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A71" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B71" s="4">
         <v>1.53</v>
       </c>
       <c r="C71" s="6"/>
       <c r="D71" s="4">
         <v>1.53</v>
       </c>
       <c r="E71" s="6"/>
       <c r="F71" s="4">
         <v>1.57</v>
       </c>
       <c r="H71" s="4">
         <v>1.59</v>
       </c>
       <c r="J71" s="4">
         <v>1.6074900000000001</v>
       </c>
     </row>
-    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A72" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B72" s="7">
         <v>7.7115000000000003E-2</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="7">
         <v>7.8862000000000002E-2</v>
       </c>
       <c r="E72" s="6"/>
       <c r="F72" s="7">
         <v>8.4458000000000005E-2</v>
       </c>
       <c r="H72" s="7">
         <v>8.5522000000000001E-2</v>
       </c>
       <c r="J72" s="7">
         <v>8.6462999999999998E-2</v>
       </c>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A73" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="7">
         <v>7.3085999999999998E-2</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="7">
         <v>7.4869000000000005E-2</v>
       </c>
       <c r="E73" s="6"/>
       <c r="F73" s="7">
         <v>8.0367999999999995E-2</v>
       </c>
       <c r="H73" s="7">
         <v>8.1380999999999995E-2</v>
       </c>
       <c r="J73" s="7">
         <v>8.2276000000000002E-2</v>
       </c>
     </row>
-    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A74" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B74" s="7">
         <v>6.1996000000000002E-2</v>
       </c>
       <c r="C74" s="6"/>
       <c r="D74" s="7">
         <v>6.3880000000000006E-2</v>
       </c>
       <c r="E74" s="6"/>
       <c r="F74" s="7">
         <v>6.9112000000000007E-2</v>
       </c>
       <c r="H74" s="7">
         <v>6.9983000000000004E-2</v>
       </c>
       <c r="J74" s="7">
         <v>7.0752999999999996E-2</v>
       </c>
     </row>
-    <row r="75" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A75" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B75" s="7">
         <v>6.1311999999999998E-2</v>
       </c>
       <c r="C75" s="6"/>
       <c r="D75" s="7">
         <v>6.3201999999999994E-2</v>
       </c>
       <c r="E75" s="6"/>
       <c r="F75" s="7">
         <v>6.8417000000000006E-2</v>
       </c>
       <c r="H75" s="7">
         <v>6.9278999999999993E-2</v>
       </c>
       <c r="J75" s="7">
         <v>7.0041000000000006E-2</v>
       </c>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A76" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="7">
         <v>6.0742999999999998E-2</v>
       </c>
       <c r="C76" s="5"/>
       <c r="D76" s="7">
         <v>6.2640000000000001E-2</v>
       </c>
       <c r="E76" s="5"/>
       <c r="F76" s="7">
         <v>6.7840999999999999E-2</v>
       </c>
       <c r="H76" s="7">
         <v>6.8695999999999993E-2</v>
       </c>
       <c r="J76" s="7">
         <v>6.9452E-2</v>
       </c>
     </row>
-    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A77" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B77" s="7">
         <v>5.4455999999999997E-2</v>
       </c>
       <c r="D77" s="7">
         <v>5.6408E-2</v>
       </c>
       <c r="F77" s="7">
         <v>6.1457999999999999E-2</v>
       </c>
       <c r="H77" s="7">
         <v>6.2232000000000003E-2</v>
       </c>
       <c r="J77" s="7">
         <v>6.2917000000000001E-2</v>
       </c>
     </row>
-    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A78" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B78" s="1">
         <v>0.67</v>
       </c>
       <c r="C78" s="9"/>
       <c r="D78" s="1">
         <v>0.67</v>
       </c>
       <c r="E78" s="9"/>
       <c r="F78" s="4">
         <v>0.69</v>
       </c>
       <c r="G78" s="9"/>
       <c r="H78" s="5">
         <v>0.7</v>
       </c>
       <c r="I78" s="9"/>
       <c r="J78" s="4">
         <v>0.7077</v>
       </c>
     </row>
-    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B79" s="3"/>
       <c r="D79" s="3"/>
       <c r="F79" s="3"/>
       <c r="H79" s="3"/>
       <c r="J79" s="3"/>
     </row>
-    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A80" s="9"/>
       <c r="B80" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C80" s="17"/>
       <c r="D80" s="12" t="s">
         <v>34</v>
       </c>
       <c r="E80" s="17"/>
       <c r="F80" s="12" t="s">
         <v>48</v>
       </c>
       <c r="G80" s="17"/>
       <c r="H80" s="12" t="s">
         <v>50</v>
       </c>
       <c r="I80" s="17"/>
       <c r="J80" s="12" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A81" s="9"/>
       <c r="B81" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C81" s="17"/>
       <c r="D81" s="12" t="s">
         <v>53</v>
       </c>
       <c r="E81" s="17"/>
       <c r="F81" s="12" t="s">
         <v>53</v>
       </c>
       <c r="G81" s="17"/>
       <c r="H81" s="12" t="s">
         <v>53</v>
       </c>
       <c r="I81" s="17"/>
       <c r="J81" s="12" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A82" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B82" s="15" t="s">
         <v>35</v>
       </c>
       <c r="C82" s="18"/>
       <c r="D82" s="15" t="s">
         <v>36</v>
       </c>
       <c r="E82" s="18"/>
       <c r="F82" s="15" t="s">
         <v>49</v>
       </c>
       <c r="G82" s="18"/>
       <c r="H82" s="20">
         <v>36996</v>
       </c>
       <c r="I82" s="21"/>
       <c r="J82" s="20">
         <v>37073</v>
       </c>
     </row>
-    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A84" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B84" s="3">
         <v>85.55</v>
       </c>
       <c r="D84" s="3">
         <v>77.150000000000006</v>
       </c>
       <c r="F84" s="3">
         <v>77.25</v>
       </c>
       <c r="H84" s="3">
         <v>77.25</v>
       </c>
       <c r="J84" s="3">
         <v>77.25</v>
       </c>
     </row>
-    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A85" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="4">
         <v>126.84</v>
       </c>
       <c r="D85" s="4">
         <v>114.39</v>
       </c>
       <c r="F85" s="4">
         <v>114.54</v>
       </c>
       <c r="H85" s="4">
         <v>114.54</v>
       </c>
       <c r="J85" s="4">
         <v>114.54</v>
       </c>
     </row>
-    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A86" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="4">
         <v>9.59</v>
       </c>
       <c r="D86" s="4">
         <v>8.94</v>
       </c>
       <c r="F86" s="4">
         <v>9.2799999999999994</v>
       </c>
       <c r="H86" s="4">
         <v>9.2799999999999994</v>
       </c>
       <c r="J86" s="4">
         <v>9.51</v>
       </c>
     </row>
-    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A87" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B87" s="4">
         <v>2.68</v>
       </c>
       <c r="D87" s="4">
         <v>2.42</v>
       </c>
       <c r="F87" s="4">
         <v>2.42</v>
       </c>
       <c r="H87" s="4">
         <v>2.42</v>
       </c>
       <c r="J87" s="4">
         <v>2.42</v>
       </c>
     </row>
-    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A88" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B88" s="4">
         <v>3.73</v>
       </c>
       <c r="D88" s="4">
         <v>3.55</v>
       </c>
       <c r="F88" s="4">
         <v>3.88</v>
       </c>
       <c r="H88" s="4">
         <v>3.88</v>
       </c>
       <c r="J88" s="4">
         <v>4.1100000000000003</v>
       </c>
     </row>
-    <row r="89" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A89" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B89" s="4">
         <v>1.63</v>
       </c>
       <c r="D89" s="4">
         <v>1.47</v>
       </c>
       <c r="F89" s="4">
         <v>1.47</v>
       </c>
       <c r="H89" s="4">
         <v>1.47</v>
       </c>
       <c r="J89" s="4">
         <v>1.47</v>
       </c>
     </row>
-    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A90" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B90" s="7">
         <v>8.7612999999999996E-2</v>
       </c>
       <c r="D90" s="7">
         <v>3.0275E-2</v>
       </c>
       <c r="F90" s="7">
         <v>3.0315000000000002E-2</v>
       </c>
       <c r="H90" s="7">
         <v>2.2315000000000002E-2</v>
       </c>
       <c r="J90" s="7">
         <v>2.2315000000000002E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A91" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B91" s="7">
         <v>8.337E-2</v>
       </c>
       <c r="D91" s="7">
         <v>2.6447999999999999E-2</v>
       </c>
       <c r="F91" s="7">
         <v>2.6483E-2</v>
       </c>
       <c r="H91" s="7">
         <v>1.8482999999999999E-2</v>
       </c>
       <c r="J91" s="7">
         <v>1.8482999999999999E-2</v>
       </c>
     </row>
-    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A92" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B92" s="7">
         <v>7.1693999999999994E-2</v>
       </c>
       <c r="D92" s="7">
         <v>1.5918000000000002E-2</v>
       </c>
       <c r="F92" s="7">
         <v>1.5938999999999998E-2</v>
       </c>
       <c r="H92" s="7">
         <v>7.9389999999999999E-3</v>
       </c>
       <c r="J92" s="7">
         <v>7.9389999999999999E-3</v>
       </c>
     </row>
-    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A93" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B93" s="7">
         <v>7.0972999999999994E-2</v>
       </c>
       <c r="D93" s="7">
         <v>1.5268E-2</v>
       </c>
       <c r="F93" s="7">
         <v>1.5288E-2</v>
       </c>
       <c r="H93" s="7">
         <v>7.2880000000000002E-3</v>
       </c>
       <c r="J93" s="7">
         <v>7.2880000000000002E-3</v>
       </c>
     </row>
-    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A94" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B94" s="7">
         <v>7.0375999999999994E-2</v>
       </c>
       <c r="D94" s="7">
         <v>1.4729000000000001E-2</v>
       </c>
       <c r="F94" s="7">
         <v>1.4749E-2</v>
       </c>
       <c r="H94" s="7">
         <v>6.7489999999999998E-3</v>
       </c>
       <c r="J94" s="7">
         <v>6.7489999999999998E-3</v>
       </c>
     </row>
-    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A95" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B95" s="7">
         <v>6.3754000000000005E-2</v>
       </c>
       <c r="D95" s="7">
         <v>8.7569999999999992E-3</v>
       </c>
       <c r="F95" s="7">
         <v>8.7690000000000008E-3</v>
       </c>
       <c r="H95" s="7">
         <v>7.6900000000000004E-4</v>
       </c>
       <c r="J95" s="7">
         <v>7.6900000000000004E-4</v>
       </c>
     </row>
-    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A96" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B96" s="1">
         <v>0.72</v>
       </c>
       <c r="D96" s="1">
         <v>0.65</v>
       </c>
       <c r="F96" s="1">
         <v>0.65</v>
       </c>
       <c r="H96" s="1">
         <v>0.65</v>
       </c>
       <c r="J96" s="1">
         <v>0.65</v>
       </c>
     </row>
-    <row r="99" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A99" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="100" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A100" s="2" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A101" s="2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="102" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A102" s="2" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="103" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A103" s="2" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A104" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A105" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A106" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="107" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A107" s="2" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="108" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A108" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="109" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A109" s="2" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="110" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A110" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="111" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A111" s="2"/>
     </row>
-    <row r="112" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A112" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G112" s="25"/>
       <c r="H112" s="25"/>
       <c r="I112" s="25"/>
       <c r="J112" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="113" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A113" s="9"/>
       <c r="B113" s="9"/>
       <c r="C113" s="9"/>
       <c r="D113" s="9"/>
       <c r="G113" s="25"/>
       <c r="H113" s="25"/>
       <c r="I113" s="27"/>
       <c r="J113" s="26" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="114" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A114" s="9"/>
       <c r="B114" s="9"/>
       <c r="C114" s="9"/>
       <c r="D114" s="9"/>
       <c r="G114" s="25"/>
       <c r="H114" s="25"/>
       <c r="I114" s="27"/>
       <c r="J114" s="26"/>
     </row>
-    <row r="115" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A115" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B115" s="9"/>
       <c r="C115" s="9"/>
       <c r="D115" s="9"/>
       <c r="E115" s="9"/>
       <c r="G115" s="25"/>
       <c r="H115" s="25"/>
       <c r="I115" s="27"/>
       <c r="J115" s="26" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="116" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B116" s="9"/>
       <c r="C116" s="9"/>
       <c r="D116" s="9"/>
       <c r="G116" s="25"/>
       <c r="H116" s="25"/>
       <c r="I116" s="27"/>
       <c r="J116" s="26" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="117" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A117" s="9"/>
       <c r="B117" s="9"/>
       <c r="C117" s="9"/>
       <c r="D117" s="9"/>
       <c r="H117" s="9"/>
       <c r="I117" s="9"/>
     </row>
-    <row r="118" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A118" s="9"/>
       <c r="B118" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C118" s="11"/>
       <c r="D118" s="22" t="s">
         <v>73</v>
       </c>
       <c r="E118" s="9"/>
       <c r="F118" s="22" t="s">
         <v>74</v>
       </c>
       <c r="G118" s="9"/>
       <c r="H118" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I118" s="9"/>
       <c r="J118" s="22" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="119" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A119" s="9"/>
       <c r="B119" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C119" s="11"/>
       <c r="D119" s="22" t="s">
         <v>53</v>
       </c>
       <c r="E119" s="9"/>
       <c r="F119" s="22" t="s">
         <v>53</v>
       </c>
       <c r="G119" s="9"/>
       <c r="H119" s="22" t="s">
         <v>76</v>
       </c>
       <c r="I119" s="9"/>
       <c r="J119" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="120" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A120" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B120" s="19">
         <v>37316</v>
       </c>
       <c r="D120" s="23">
         <v>37438</v>
       </c>
       <c r="F120" s="23">
         <v>37803</v>
       </c>
       <c r="H120" s="23">
         <v>38169</v>
       </c>
       <c r="J120" s="23">
         <v>38412</v>
       </c>
     </row>
-    <row r="121" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:10" x14ac:dyDescent="0.3">
       <c r="F121" s="25"/>
       <c r="H121" s="25"/>
       <c r="J121" s="25"/>
     </row>
-    <row r="122" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A122" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B122" s="3">
         <v>77.25</v>
       </c>
       <c r="C122" s="5"/>
       <c r="D122" s="3">
         <v>73.739999999999995</v>
       </c>
       <c r="E122" s="5"/>
       <c r="F122" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="H122" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="I122" s="3"/>
       <c r="J122" s="28">
         <v>73.739999999999995</v>
       </c>
     </row>
-    <row r="123" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A123" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="4">
         <v>114.54</v>
       </c>
       <c r="C123" s="5"/>
       <c r="D123" s="4">
         <v>109.33</v>
       </c>
       <c r="E123" s="5"/>
       <c r="F123" s="29">
         <v>109.33</v>
       </c>
       <c r="H123" s="29">
         <v>109.33</v>
       </c>
       <c r="J123" s="29">
         <v>109.33</v>
       </c>
     </row>
-    <row r="124" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A124" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="4">
         <v>9.34</v>
       </c>
       <c r="C124" s="5"/>
       <c r="D124" s="4">
         <v>9.4600000000000009</v>
       </c>
       <c r="E124" s="5"/>
       <c r="F124" s="29">
         <v>8.2200000000000006</v>
       </c>
       <c r="H124" s="29">
         <v>7.76</v>
       </c>
       <c r="J124" s="29">
         <v>7.75</v>
       </c>
     </row>
-    <row r="125" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A125" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B125" s="4">
         <v>2.42</v>
       </c>
       <c r="C125" s="5"/>
       <c r="D125" s="4">
         <v>2.34</v>
       </c>
       <c r="E125" s="5"/>
       <c r="F125" s="29">
         <v>1.97</v>
       </c>
       <c r="H125" s="29">
         <v>1.94</v>
       </c>
       <c r="J125" s="29">
         <v>1.94</v>
       </c>
     </row>
-    <row r="126" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A126" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B126" s="4">
         <v>3.94</v>
       </c>
       <c r="C126" s="6"/>
       <c r="D126" s="4">
         <v>4.24</v>
       </c>
       <c r="E126" s="6"/>
       <c r="F126" s="29">
         <v>4.17</v>
       </c>
       <c r="H126" s="29">
         <v>3.82</v>
       </c>
       <c r="J126" s="29">
         <v>3.82</v>
       </c>
     </row>
-    <row r="127" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A127" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B127" s="4">
         <v>1.47</v>
       </c>
       <c r="C127" s="6"/>
       <c r="D127" s="4">
         <v>1.42</v>
       </c>
       <c r="E127" s="6"/>
       <c r="F127" s="29">
         <v>1.42</v>
       </c>
       <c r="H127" s="29">
         <v>1.42</v>
       </c>
       <c r="J127" s="29">
         <v>1.42</v>
       </c>
     </row>
-    <row r="128" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A128" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B128" s="7">
         <v>3.0315000000000002E-2</v>
       </c>
       <c r="C128" s="6"/>
       <c r="D128" s="7">
         <v>3.0197000000000002E-2</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="30">
         <v>2.2978999999999999E-2</v>
       </c>
       <c r="H128" s="30">
         <v>2.3022999999999998E-2</v>
       </c>
       <c r="J128" s="30">
         <v>2.2952E-2</v>
       </c>
     </row>
-    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A129" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B129" s="7">
         <v>2.6483E-2</v>
       </c>
       <c r="C129" s="6"/>
       <c r="D129" s="7">
         <v>2.6386E-2</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="30">
         <v>1.9703999999999999E-2</v>
       </c>
       <c r="H129" s="30">
         <v>1.9741000000000002E-2</v>
       </c>
       <c r="J129" s="30">
         <v>1.9681000000000001E-2</v>
       </c>
     </row>
-    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A130" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B130" s="7">
         <v>1.5938999999999998E-2</v>
       </c>
       <c r="C130" s="6"/>
       <c r="D130" s="7">
         <v>1.5897000000000001E-2</v>
       </c>
       <c r="E130" s="6"/>
       <c r="F130" s="30">
         <v>1.069E-2</v>
       </c>
       <c r="H130" s="30">
         <v>1.0706E-2</v>
       </c>
       <c r="J130" s="30">
         <v>1.0676E-2</v>
       </c>
     </row>
-    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A131" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B131" s="7">
         <v>1.5288E-2</v>
       </c>
       <c r="C131" s="6"/>
       <c r="D131" s="7">
         <v>1.525E-2</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="30">
         <v>1.225E-2</v>
       </c>
       <c r="H131" s="30">
         <v>1.225E-2</v>
       </c>
       <c r="J131" s="30">
         <v>1.225E-2</v>
       </c>
     </row>
-    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A132" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B132" s="7">
         <v>1.4749E-2</v>
       </c>
       <c r="C132" s="5"/>
       <c r="D132" s="7">
         <v>1.4713E-2</v>
       </c>
       <c r="E132" s="5"/>
       <c r="F132" s="30">
         <v>1.1712999999999999E-2</v>
       </c>
       <c r="H132" s="30">
         <v>1.1712999999999999E-2</v>
       </c>
       <c r="J132" s="30">
         <v>1.1712999999999999E-2</v>
       </c>
     </row>
-    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A133" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B133" s="7">
         <v>8.7690000000000008E-3</v>
       </c>
       <c r="D133" s="7">
         <v>8.7650000000000002E-3</v>
       </c>
       <c r="F133" s="30">
         <v>5.7650000000000002E-3</v>
       </c>
       <c r="H133" s="30">
         <v>5.7650000000000002E-3</v>
       </c>
       <c r="J133" s="30">
         <v>5.7650000000000002E-3</v>
       </c>
     </row>
-    <row r="134" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A134" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B134" s="1">
         <v>0.65</v>
       </c>
       <c r="C134" s="9"/>
       <c r="D134" s="1">
         <v>0.62</v>
       </c>
       <c r="E134" s="9"/>
       <c r="F134" s="25">
         <v>0.62</v>
       </c>
       <c r="G134" s="9"/>
       <c r="H134" s="25">
         <v>0.62</v>
       </c>
       <c r="I134" s="9"/>
       <c r="J134" s="25">
         <v>0.62</v>
       </c>
     </row>
-    <row r="135" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B135" s="3"/>
       <c r="D135" s="24"/>
       <c r="F135" s="3"/>
       <c r="H135" s="3"/>
       <c r="J135" s="3"/>
     </row>
-    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A136" s="9"/>
       <c r="B136" s="22" t="s">
         <v>80</v>
       </c>
       <c r="C136" s="31"/>
       <c r="D136" s="22" t="s">
         <v>81</v>
       </c>
       <c r="E136" s="9"/>
       <c r="F136" s="22" t="s">
         <v>82</v>
       </c>
       <c r="G136" s="9"/>
       <c r="H136" s="22" t="s">
         <v>83</v>
       </c>
       <c r="I136" s="9"/>
       <c r="J136" s="22" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="137" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A137" s="9"/>
       <c r="B137" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C137" s="31"/>
       <c r="D137" s="22" t="s">
         <v>76</v>
       </c>
       <c r="E137" s="9"/>
       <c r="F137" s="22" t="s">
         <v>76</v>
       </c>
       <c r="G137" s="9"/>
       <c r="H137" s="22" t="s">
         <v>76</v>
       </c>
       <c r="I137" s="9"/>
       <c r="J137" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="138" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A138" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B138" s="23">
         <v>38534</v>
       </c>
       <c r="C138" s="25"/>
       <c r="D138" s="23">
         <v>38777</v>
       </c>
       <c r="F138" s="23">
         <v>38899</v>
       </c>
       <c r="H138" s="23">
         <v>39142</v>
       </c>
       <c r="J138" s="23">
         <v>39264</v>
       </c>
     </row>
-    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B139" s="25"/>
       <c r="C139" s="25"/>
       <c r="D139" s="25"/>
       <c r="F139" s="25"/>
       <c r="H139" s="25"/>
       <c r="J139" s="25"/>
     </row>
-    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A140" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B140" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="C140" s="32"/>
       <c r="D140" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="E140" s="5"/>
       <c r="F140" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="H140" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="I140" s="3"/>
       <c r="J140" s="28">
         <v>73.739999999999995</v>
       </c>
     </row>
-    <row r="141" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A141" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="29">
         <v>109.33</v>
       </c>
       <c r="C141" s="32"/>
       <c r="D141" s="29">
         <v>109.33</v>
       </c>
       <c r="E141" s="5"/>
       <c r="F141" s="29">
         <v>109.33</v>
       </c>
       <c r="H141" s="29">
         <v>109.33</v>
       </c>
       <c r="J141" s="29">
         <v>109.33</v>
       </c>
     </row>
-    <row r="142" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A142" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="29">
         <v>8.2899999999999991</v>
       </c>
       <c r="C142" s="32"/>
       <c r="D142" s="29">
         <v>7.66</v>
       </c>
       <c r="E142" s="5"/>
       <c r="F142" s="29">
         <v>8.41</v>
       </c>
       <c r="H142" s="29">
         <v>8.01</v>
       </c>
       <c r="J142" s="29">
         <v>7.5</v>
       </c>
     </row>
-    <row r="143" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A143" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B143" s="29">
         <v>1.94</v>
       </c>
       <c r="C143" s="32"/>
       <c r="D143" s="29">
         <v>1.73</v>
       </c>
       <c r="E143" s="5"/>
       <c r="F143" s="29">
         <v>1.8</v>
       </c>
       <c r="H143" s="29">
         <v>1.8</v>
       </c>
       <c r="J143" s="29">
         <v>1.8</v>
       </c>
     </row>
-    <row r="144" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A144" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B144" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="C144" s="33"/>
       <c r="D144" s="29">
         <v>4.3600000000000003</v>
       </c>
       <c r="E144" s="6"/>
       <c r="F144" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="H144" s="29">
         <v>5.0999999999999996</v>
       </c>
       <c r="J144" s="29">
         <v>4.88</v>
       </c>
     </row>
-    <row r="145" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A145" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B145" s="29">
         <v>1.42</v>
       </c>
       <c r="C145" s="33"/>
       <c r="D145" s="29">
         <v>1.42</v>
       </c>
       <c r="E145" s="6"/>
       <c r="F145" s="29">
         <v>1.42</v>
       </c>
       <c r="H145" s="29">
         <v>1.42</v>
       </c>
       <c r="J145" s="29">
         <v>1.42</v>
       </c>
     </row>
-    <row r="146" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A146" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B146" s="30">
         <v>2.2950999999999999E-2</v>
       </c>
       <c r="C146" s="33"/>
       <c r="D146" s="30">
         <v>1.8211999999999999E-2</v>
       </c>
       <c r="E146" s="6"/>
       <c r="F146" s="30">
         <v>1.8211999999999999E-2</v>
       </c>
       <c r="H146" s="30">
         <v>1.4555E-2</v>
       </c>
       <c r="J146" s="30">
         <v>1.374E-2</v>
       </c>
     </row>
-    <row r="147" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A147" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B147" s="30">
         <v>1.9681000000000001E-2</v>
       </c>
       <c r="C147" s="33"/>
       <c r="D147" s="30">
         <v>1.5682000000000001E-2</v>
       </c>
       <c r="E147" s="6"/>
       <c r="F147" s="30">
         <v>1.5682000000000001E-2</v>
       </c>
       <c r="H147" s="30">
         <v>1.2579E-2</v>
       </c>
       <c r="J147" s="30">
         <v>1.1887999999999999E-2</v>
       </c>
     </row>
-    <row r="148" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A148" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B148" s="30">
         <v>1.0676E-2</v>
       </c>
       <c r="C148" s="33"/>
       <c r="D148" s="30">
         <v>8.6599999999999993E-3</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="30">
         <v>8.6599999999999993E-3</v>
       </c>
       <c r="H148" s="30">
         <v>7.0959999999999999E-3</v>
       </c>
       <c r="J148" s="30">
         <v>6.7470000000000004E-3</v>
       </c>
     </row>
-    <row r="149" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A149" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B149" s="30">
         <v>1.225E-2</v>
       </c>
       <c r="C149" s="33"/>
       <c r="D149" s="30">
         <v>1.225E-2</v>
       </c>
       <c r="E149" s="6"/>
       <c r="F149" s="30">
         <v>1.4206999999999999E-2</v>
       </c>
       <c r="H149" s="30">
         <v>1.4206999999999999E-2</v>
       </c>
       <c r="J149" s="30">
         <v>1.374E-2</v>
       </c>
     </row>
-    <row r="150" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A150" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B150" s="30">
         <v>1.1712999999999999E-2</v>
       </c>
       <c r="C150" s="32"/>
       <c r="D150" s="30">
         <v>1.1712999999999999E-2</v>
       </c>
       <c r="E150" s="5"/>
       <c r="F150" s="30">
         <v>1.3572000000000001E-2</v>
       </c>
       <c r="H150" s="30">
         <v>1.3572000000000001E-2</v>
       </c>
       <c r="J150" s="30">
         <v>1.1887999999999999E-2</v>
       </c>
     </row>
-    <row r="151" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A151" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B151" s="30">
         <v>5.7650000000000002E-3</v>
       </c>
       <c r="C151" s="25"/>
       <c r="D151" s="30">
         <v>5.7650000000000002E-3</v>
       </c>
       <c r="F151" s="30">
         <v>6.5389999999999997E-3</v>
       </c>
       <c r="H151" s="30">
         <v>6.5389999999999997E-3</v>
       </c>
       <c r="J151" s="30">
         <v>6.7470000000000004E-3</v>
       </c>
     </row>
-    <row r="152" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A152" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B152" s="25">
         <v>0.62</v>
       </c>
       <c r="C152" s="27"/>
       <c r="D152" s="25">
         <v>0.62</v>
       </c>
       <c r="E152" s="9"/>
       <c r="F152" s="25">
         <v>0.62</v>
       </c>
       <c r="G152" s="9"/>
       <c r="H152" s="25">
         <v>0.62</v>
       </c>
       <c r="I152" s="9"/>
       <c r="J152" s="25">
         <v>0.62</v>
       </c>
     </row>
-    <row r="155" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A155" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="156" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A156" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A157" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="158" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A158" s="25" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="159" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A159" s="25"/>
     </row>
-    <row r="160" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A160" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G160" s="25"/>
       <c r="H160" s="25"/>
       <c r="I160" s="25"/>
       <c r="J160" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="161" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A161" s="9"/>
       <c r="B161" s="9"/>
       <c r="C161" s="9"/>
       <c r="D161" s="9"/>
       <c r="G161" s="25"/>
       <c r="H161" s="25"/>
       <c r="I161" s="27"/>
       <c r="J161" s="26" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="162" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A162" s="9"/>
       <c r="B162" s="9"/>
       <c r="C162" s="9"/>
       <c r="D162" s="9"/>
       <c r="G162" s="25"/>
       <c r="H162" s="25"/>
       <c r="I162" s="27"/>
       <c r="J162" s="26"/>
     </row>
-    <row r="163" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A163" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B163" s="9"/>
       <c r="C163" s="9"/>
       <c r="D163" s="9"/>
       <c r="E163" s="9"/>
       <c r="G163" s="25"/>
       <c r="H163" s="25"/>
       <c r="I163" s="27"/>
       <c r="J163" s="26" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="164" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B164" s="9"/>
       <c r="C164" s="9"/>
       <c r="D164" s="9"/>
       <c r="G164" s="25"/>
       <c r="H164" s="25"/>
       <c r="I164" s="27"/>
       <c r="J164" s="26" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="165" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A165" s="9"/>
       <c r="B165" s="9"/>
       <c r="C165" s="9"/>
       <c r="D165" s="9"/>
       <c r="H165" s="9"/>
       <c r="I165" s="9"/>
       <c r="J165" s="25"/>
     </row>
-    <row r="166" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A166" s="9"/>
       <c r="B166" s="22" t="s">
         <v>89</v>
       </c>
       <c r="C166" s="11"/>
       <c r="D166" s="22" t="s">
         <v>90</v>
       </c>
       <c r="E166" s="9"/>
       <c r="F166" s="22" t="s">
         <v>91</v>
       </c>
       <c r="G166" s="9"/>
       <c r="H166" s="22" t="s">
         <v>92</v>
       </c>
       <c r="I166" s="9"/>
       <c r="J166" s="22" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="167" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A167" s="9"/>
       <c r="B167" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C167" s="11"/>
       <c r="D167" s="22" t="s">
         <v>76</v>
       </c>
       <c r="E167" s="9"/>
       <c r="F167" s="22" t="s">
         <v>76</v>
       </c>
       <c r="G167" s="9"/>
       <c r="H167" s="22" t="s">
         <v>76</v>
       </c>
       <c r="I167" s="9"/>
       <c r="J167" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="168" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A168" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B168" s="23">
         <v>39508</v>
       </c>
       <c r="D168" s="23">
         <v>39630</v>
       </c>
       <c r="F168" s="23">
         <v>39873</v>
       </c>
       <c r="H168" s="23">
         <v>39995</v>
       </c>
       <c r="J168" s="23">
         <v>40360</v>
       </c>
     </row>
-    <row r="169" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B169" s="25"/>
       <c r="D169" s="25"/>
       <c r="F169" s="25"/>
       <c r="H169" s="25"/>
       <c r="J169" s="25"/>
     </row>
-    <row r="170" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A170" s="2" t="s">
         <v>5</v>
       </c>
       <c r="B170" s="28">
         <v>73.739999999999995</v>
       </c>
       <c r="C170" s="5"/>
       <c r="D170" s="28">
         <v>74.39</v>
       </c>
       <c r="E170" s="5"/>
       <c r="F170" s="28">
         <v>74.39</v>
       </c>
       <c r="H170" s="28">
         <v>79.400000000000006</v>
       </c>
       <c r="I170" s="3"/>
       <c r="J170" s="28">
         <v>77.09</v>
       </c>
     </row>
-    <row r="171" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A171" s="2" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="29">
         <v>109.33</v>
       </c>
       <c r="C171" s="5"/>
       <c r="D171" s="29">
         <v>110.29</v>
       </c>
       <c r="E171" s="5"/>
       <c r="F171" s="29">
         <v>110.29</v>
       </c>
       <c r="H171" s="29">
         <v>117.72</v>
       </c>
       <c r="J171" s="29">
         <v>114.3</v>
       </c>
     </row>
-    <row r="172" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A172" s="2" t="s">
         <v>7</v>
       </c>
       <c r="B172" s="29">
         <v>6.63</v>
       </c>
       <c r="C172" s="5"/>
       <c r="D172" s="29">
         <v>6.47</v>
       </c>
       <c r="E172" s="5"/>
       <c r="F172" s="29">
         <v>6.48</v>
       </c>
       <c r="H172" s="29">
         <v>7.65</v>
       </c>
       <c r="J172" s="29">
         <v>7.82</v>
       </c>
     </row>
-    <row r="173" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A173" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B173" s="29">
         <v>1.52</v>
       </c>
       <c r="C173" s="5"/>
       <c r="D173" s="29">
         <v>1.43</v>
       </c>
       <c r="E173" s="5"/>
       <c r="F173" s="29">
         <v>1.44</v>
       </c>
       <c r="H173" s="29">
         <v>1.45</v>
       </c>
       <c r="J173" s="29">
         <v>1.38</v>
       </c>
     </row>
-    <row r="174" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A174" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B174" s="29">
         <v>4.25</v>
       </c>
       <c r="C174" s="6"/>
       <c r="D174" s="29">
         <v>5.01</v>
       </c>
       <c r="E174" s="6"/>
       <c r="F174" s="29">
         <v>5.0199999999999996</v>
       </c>
       <c r="H174" s="29">
         <v>6.09</v>
       </c>
       <c r="J174" s="29">
         <v>6.3</v>
       </c>
     </row>
-    <row r="175" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A175" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B175" s="29">
         <v>1.2</v>
       </c>
       <c r="C175" s="6"/>
       <c r="D175" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="E175" s="6"/>
       <c r="F175" s="29">
         <v>1.1200000000000001</v>
       </c>
       <c r="H175" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="J175" s="29">
         <v>1.05</v>
       </c>
     </row>
-    <row r="176" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A176" s="2" t="s">
         <v>11</v>
       </c>
       <c r="B176" s="30">
         <v>6.2810000000000001E-3</v>
       </c>
       <c r="C176" s="6"/>
       <c r="D176" s="30">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="E176" s="6"/>
       <c r="F176" s="30">
         <v>7.6010000000000001E-3</v>
       </c>
       <c r="H176" s="30">
         <v>6.7749999999999998E-3</v>
       </c>
       <c r="J176" s="30">
         <v>6.1999999999999998E-3</v>
       </c>
     </row>
-    <row r="177" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A177" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B177" s="30">
         <v>5.5599999999999998E-3</v>
       </c>
       <c r="C177" s="6"/>
       <c r="D177" s="30">
         <v>6.7029999999999998E-3</v>
       </c>
       <c r="E177" s="6"/>
       <c r="F177" s="30">
         <v>6.7889999999999999E-3</v>
       </c>
       <c r="H177" s="30">
         <v>6.1089999999999998E-3</v>
       </c>
       <c r="J177" s="30">
         <v>5.6210000000000001E-3</v>
       </c>
     </row>
-    <row r="178" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A178" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B178" s="30">
         <v>3.558E-3</v>
       </c>
       <c r="C178" s="6"/>
       <c r="D178" s="30">
         <v>4.4910000000000002E-3</v>
       </c>
       <c r="E178" s="6"/>
       <c r="F178" s="30">
         <v>4.535E-3</v>
       </c>
       <c r="H178" s="30">
         <v>4.261E-3</v>
       </c>
       <c r="J178" s="30">
         <v>4.0150000000000003E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A179" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B179" s="30">
         <v>6.2810000000000001E-3</v>
       </c>
       <c r="C179" s="6"/>
       <c r="D179" s="30">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="E179" s="6"/>
       <c r="F179" s="30">
         <v>7.6010000000000001E-3</v>
       </c>
       <c r="H179" s="30">
         <v>6.7749999999999998E-3</v>
       </c>
       <c r="J179" s="30">
         <v>6.1999999999999998E-3</v>
       </c>
     </row>
-    <row r="180" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A180" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B180" s="30">
         <v>5.5599999999999998E-3</v>
       </c>
       <c r="C180" s="5"/>
       <c r="D180" s="30">
         <v>6.7029999999999998E-3</v>
       </c>
       <c r="E180" s="5"/>
       <c r="F180" s="30">
         <v>6.7889999999999999E-3</v>
       </c>
       <c r="H180" s="30">
         <v>6.1089999999999998E-3</v>
       </c>
       <c r="J180" s="30">
         <v>5.6210000000000001E-3</v>
       </c>
     </row>
-    <row r="181" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A181" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B181" s="30">
         <v>3.558E-3</v>
       </c>
       <c r="D181" s="30">
         <v>4.4910000000000002E-3</v>
       </c>
       <c r="F181" s="30">
         <v>4.535E-3</v>
       </c>
       <c r="H181" s="30">
         <v>4.261E-3</v>
       </c>
       <c r="J181" s="30">
         <v>4.0150000000000003E-3</v>
       </c>
     </row>
-    <row r="182" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A182" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B182" s="25">
         <v>0.62</v>
       </c>
       <c r="C182" s="9"/>
       <c r="D182" s="25">
         <v>0.62</v>
       </c>
       <c r="E182" s="9"/>
       <c r="F182" s="25">
         <v>0.62</v>
       </c>
       <c r="G182" s="9"/>
       <c r="H182" s="25">
         <v>0.66</v>
       </c>
       <c r="I182" s="9"/>
       <c r="J182" s="25">
         <v>0.64</v>
       </c>
     </row>
-    <row r="183" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B183" s="3"/>
       <c r="D183" s="24"/>
       <c r="F183" s="3"/>
       <c r="H183" s="3"/>
       <c r="J183" s="3"/>
     </row>
-    <row r="184" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A184" s="27"/>
       <c r="B184" s="22" t="s">
         <v>94</v>
       </c>
       <c r="C184" s="31"/>
       <c r="D184" s="22" t="s">
         <v>95</v>
       </c>
       <c r="E184" s="9"/>
       <c r="F184" s="22" t="s">
         <v>97</v>
       </c>
       <c r="G184" s="9"/>
       <c r="H184" s="22" t="s">
         <v>103</v>
       </c>
       <c r="I184" s="9"/>
       <c r="J184" s="22" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="185" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A185" s="27"/>
       <c r="B185" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C185" s="31"/>
       <c r="D185" s="22" t="s">
         <v>76</v>
       </c>
       <c r="E185" s="9"/>
       <c r="F185" s="22" t="s">
         <v>76</v>
       </c>
       <c r="G185" s="9"/>
       <c r="H185" s="22" t="s">
         <v>76</v>
       </c>
       <c r="I185" s="9"/>
       <c r="J185" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="186" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A186" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B186" s="23">
         <v>40725</v>
       </c>
       <c r="C186" s="25"/>
       <c r="D186" s="23">
         <v>40969</v>
       </c>
       <c r="F186" s="23">
         <v>41091</v>
       </c>
       <c r="H186" s="23">
         <v>41456</v>
       </c>
       <c r="J186" s="23">
         <v>41883</v>
       </c>
     </row>
-    <row r="187" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A187" s="25"/>
       <c r="B187" s="25"/>
       <c r="C187" s="25"/>
       <c r="D187" s="25"/>
       <c r="F187" s="25"/>
       <c r="H187" s="25"/>
       <c r="J187" s="25"/>
     </row>
-    <row r="188" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A188" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B188" s="28">
         <v>80.55</v>
       </c>
       <c r="C188" s="32"/>
       <c r="D188" s="28">
         <v>80.55</v>
       </c>
       <c r="E188" s="5"/>
       <c r="F188" s="28">
         <v>82.28</v>
       </c>
       <c r="H188" s="28">
         <v>87.63</v>
       </c>
       <c r="I188" s="3"/>
       <c r="J188" s="28">
         <v>87.63</v>
       </c>
     </row>
-    <row r="189" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A189" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="29">
         <v>119.43</v>
       </c>
       <c r="C189" s="32"/>
       <c r="D189" s="29">
         <v>119.43</v>
       </c>
       <c r="E189" s="5"/>
       <c r="F189" s="29">
         <v>121.99</v>
       </c>
       <c r="H189" s="29">
         <v>129.91999999999999</v>
       </c>
       <c r="J189" s="29">
         <v>129.91999999999999</v>
       </c>
     </row>
-    <row r="190" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A190" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B190" s="29">
         <v>8.25</v>
       </c>
       <c r="C190" s="32"/>
       <c r="D190" s="29">
         <v>8.32</v>
       </c>
       <c r="E190" s="5"/>
       <c r="F190" s="29">
         <v>8.69</v>
       </c>
       <c r="H190" s="29">
         <v>9.5299999999999994</v>
       </c>
       <c r="J190" s="29">
         <v>7.85</v>
       </c>
     </row>
-    <row r="191" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A191" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B191" s="29">
         <v>1.45</v>
       </c>
       <c r="C191" s="32"/>
       <c r="D191" s="29">
         <v>1.52</v>
       </c>
       <c r="E191" s="5"/>
       <c r="F191" s="29">
         <v>1.54</v>
       </c>
       <c r="H191" s="29">
         <v>1.56</v>
       </c>
       <c r="J191" s="29">
         <v>1.77</v>
       </c>
     </row>
-    <row r="192" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A192" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B192" s="29">
         <v>6.66</v>
       </c>
       <c r="C192" s="33"/>
       <c r="D192" s="29">
         <v>6.73</v>
       </c>
       <c r="E192" s="6"/>
       <c r="F192" s="29">
         <v>7.07</v>
       </c>
       <c r="H192" s="29">
         <v>7.8</v>
       </c>
       <c r="J192" s="29">
         <v>8.2100000000000009</v>
       </c>
     </row>
-    <row r="193" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A193" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B193" s="29">
         <v>1.1100000000000001</v>
       </c>
       <c r="C193" s="33"/>
       <c r="D193" s="29">
         <v>1.18</v>
       </c>
       <c r="E193" s="6"/>
       <c r="F193" s="29">
         <v>1.18</v>
       </c>
       <c r="H193" s="29">
         <v>1.18</v>
       </c>
       <c r="J193" s="29">
         <v>2.13</v>
       </c>
     </row>
-    <row r="194" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A194" s="35" t="s">
         <v>11</v>
       </c>
       <c r="B194" s="30">
         <v>6.5160000000000001E-3</v>
       </c>
       <c r="C194" s="33"/>
       <c r="D194" s="30">
         <v>7.5680000000000001E-3</v>
       </c>
       <c r="E194" s="6"/>
       <c r="F194" s="30">
         <v>7.4099999999999999E-3</v>
       </c>
       <c r="H194" s="30">
         <v>6.3550000000000004E-3</v>
       </c>
       <c r="J194" s="30">
         <v>1.7910000000000001E-3</v>
       </c>
     </row>
-    <row r="195" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A195" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B195" s="30">
         <v>5.8809999999999999E-3</v>
       </c>
       <c r="C195" s="33"/>
       <c r="D195" s="30">
         <v>6.7739999999999996E-3</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="30">
         <v>6.6400000000000001E-3</v>
       </c>
       <c r="H195" s="30">
         <v>5.7200000000000003E-3</v>
       </c>
       <c r="J195" s="30">
         <v>1.7910000000000001E-3</v>
       </c>
     </row>
-    <row r="196" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A196" s="35" t="s">
         <v>12</v>
       </c>
       <c r="B196" s="30">
         <v>4.1209999999999997E-3</v>
       </c>
       <c r="C196" s="33"/>
       <c r="D196" s="30">
         <v>4.5710000000000004E-3</v>
       </c>
       <c r="E196" s="6"/>
       <c r="F196" s="30">
         <v>4.5030000000000001E-3</v>
       </c>
       <c r="H196" s="30">
         <v>3.9579999999999997E-3</v>
       </c>
       <c r="J196" s="30">
         <v>1.7910000000000001E-3</v>
       </c>
     </row>
-    <row r="197" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A197" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B197" s="30">
         <v>6.5160000000000001E-3</v>
       </c>
       <c r="C197" s="33"/>
       <c r="D197" s="30">
         <v>7.5680000000000001E-3</v>
       </c>
       <c r="E197" s="6"/>
       <c r="F197" s="30">
         <v>7.4099999999999999E-3</v>
       </c>
       <c r="H197" s="30">
         <v>6.3550000000000004E-3</v>
       </c>
       <c r="J197" s="30">
         <v>1.7910000000000001E-3</v>
       </c>
     </row>
-    <row r="198" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A198" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B198" s="30">
         <v>5.8809999999999999E-3</v>
       </c>
       <c r="C198" s="32"/>
       <c r="D198" s="30">
         <v>6.7739999999999996E-3</v>
       </c>
       <c r="E198" s="5"/>
       <c r="F198" s="30">
         <v>6.6400000000000001E-3</v>
       </c>
       <c r="H198" s="30">
         <v>5.7200000000000003E-3</v>
       </c>
       <c r="J198" s="30">
         <v>1.7910000000000001E-3</v>
       </c>
     </row>
-    <row r="199" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A199" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B199" s="30">
         <v>4.1209999999999997E-3</v>
       </c>
       <c r="C199" s="25"/>
       <c r="D199" s="30">
         <v>4.5710000000000004E-3</v>
       </c>
       <c r="F199" s="30">
         <v>4.5030000000000001E-3</v>
       </c>
       <c r="H199" s="30">
         <v>3.9579999999999997E-3</v>
       </c>
       <c r="J199" s="30">
         <v>1.7910000000000001E-3</v>
       </c>
     </row>
-    <row r="200" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A200" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B200" s="25">
         <v>0.67</v>
       </c>
       <c r="C200" s="27"/>
       <c r="D200" s="25">
         <v>0.67</v>
       </c>
       <c r="E200" s="9"/>
       <c r="F200" s="25">
         <v>0.68</v>
       </c>
       <c r="G200" s="9"/>
       <c r="H200" s="25">
         <v>0.73</v>
       </c>
       <c r="I200" s="9"/>
       <c r="J200" s="25">
         <v>0.78</v>
       </c>
     </row>
-    <row r="202" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A202" s="27"/>
       <c r="B202" s="22" t="s">
         <v>104</v>
       </c>
       <c r="D202" s="22" t="s">
         <v>105</v>
       </c>
       <c r="F202" s="22" t="s">
         <v>106</v>
       </c>
       <c r="H202" s="22" t="s">
         <v>107</v>
       </c>
       <c r="J202" s="22" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="203" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="203" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A203" s="27"/>
       <c r="B203" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D203" s="22" t="s">
         <v>76</v>
       </c>
       <c r="F203" s="22" t="s">
         <v>76</v>
       </c>
       <c r="H203" s="22" t="s">
         <v>76</v>
       </c>
       <c r="J203" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="204" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="204" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A204" s="34" t="s">
         <v>4</v>
       </c>
       <c r="B204" s="23">
         <v>42186</v>
       </c>
       <c r="D204" s="23">
         <v>42552</v>
       </c>
       <c r="F204" s="23">
         <v>42917</v>
       </c>
       <c r="H204" s="23">
         <v>43282</v>
       </c>
       <c r="J204" s="23">
         <v>43647</v>
       </c>
     </row>
-    <row r="205" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="205" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A205" s="25"/>
       <c r="B205" s="25"/>
       <c r="D205" s="25"/>
       <c r="F205" s="25"/>
       <c r="J205" s="25"/>
     </row>
-    <row r="206" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A206" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B206" s="28">
         <v>87.63</v>
       </c>
       <c r="D206" s="28">
         <v>87.63</v>
       </c>
       <c r="F206" s="28">
         <v>89.84</v>
       </c>
       <c r="H206" s="28">
         <v>89.16</v>
       </c>
       <c r="J206" s="28">
         <v>89.49</v>
       </c>
     </row>
-    <row r="207" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A207" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="29">
         <v>129.91999999999999</v>
       </c>
       <c r="D207" s="29">
         <v>129.91999999999999</v>
       </c>
       <c r="F207" s="29">
         <v>133.19999999999999</v>
       </c>
       <c r="H207" s="1">
         <v>132.19</v>
       </c>
       <c r="J207" s="29">
         <v>132.67999999999998</v>
       </c>
     </row>
-    <row r="208" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A208" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B208" s="29">
         <v>8</v>
       </c>
       <c r="D208" s="29">
         <v>8.98</v>
       </c>
       <c r="F208" s="29">
         <v>11</v>
       </c>
       <c r="H208" s="1">
         <v>10.37</v>
       </c>
       <c r="J208" s="29">
         <v>10.44</v>
       </c>
     </row>
-    <row r="209" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="209" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A209" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B209" s="29">
         <v>1.82</v>
       </c>
       <c r="D209" s="29">
         <v>1.72</v>
       </c>
       <c r="F209" s="29">
         <v>1.58</v>
       </c>
       <c r="H209" s="1">
         <v>1.7</v>
       </c>
       <c r="J209" s="29">
         <v>1.53</v>
       </c>
     </row>
-    <row r="210" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A210" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B210" s="29">
         <v>8.36</v>
       </c>
       <c r="D210" s="29">
         <v>9.3000000000000007</v>
       </c>
       <c r="F210" s="29">
         <v>11.34</v>
       </c>
       <c r="H210" s="1">
         <v>10.72</v>
       </c>
       <c r="J210" s="29">
         <v>10.75</v>
       </c>
     </row>
-    <row r="211" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="211" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A211" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B211" s="29">
         <v>2.1800000000000002</v>
       </c>
       <c r="D211" s="29">
         <v>2.04</v>
       </c>
       <c r="F211" s="29">
         <v>1.92</v>
       </c>
       <c r="H211" s="1">
         <v>2.0499999999999998</v>
       </c>
       <c r="J211" s="29">
         <v>1.84</v>
       </c>
     </row>
-    <row r="212" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A212" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B212" s="30">
         <v>2.627E-3</v>
       </c>
       <c r="D212" s="30">
         <v>5.7629999999999999E-3</v>
       </c>
       <c r="F212" s="30">
         <v>2.0020000000000003E-3</v>
       </c>
       <c r="H212" s="1">
         <v>2.3310000000000002E-3</v>
       </c>
       <c r="J212" s="30">
         <v>3.3270000000000001E-3</v>
       </c>
     </row>
-    <row r="213" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A213" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B213" s="30">
         <v>2.627E-3</v>
       </c>
       <c r="D213" s="30">
         <v>5.7629999999999999E-3</v>
       </c>
       <c r="F213" s="30">
         <v>2.0020000000000003E-3</v>
       </c>
       <c r="H213" s="1">
         <v>2.3310000000000002E-3</v>
       </c>
       <c r="J213" s="30">
         <v>3.3270000000000001E-3</v>
       </c>
     </row>
-    <row r="214" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A214" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B214" s="30">
         <v>2.627E-3</v>
       </c>
       <c r="D214" s="30">
         <v>5.7629999999999999E-3</v>
       </c>
       <c r="F214" s="30">
         <v>2.0020000000000003E-3</v>
       </c>
       <c r="H214" s="1">
         <v>2.3310000000000002E-3</v>
       </c>
       <c r="J214" s="30">
         <v>3.3270000000000001E-3</v>
       </c>
     </row>
-    <row r="215" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A215" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B215" s="30">
         <v>2.627E-3</v>
       </c>
       <c r="D215" s="30">
         <v>5.7629999999999999E-3</v>
       </c>
       <c r="F215" s="30">
         <v>2.0020000000000003E-3</v>
       </c>
       <c r="H215" s="1">
         <v>2.3310000000000002E-3</v>
       </c>
       <c r="J215" s="30">
         <v>3.3270000000000001E-3</v>
       </c>
     </row>
-    <row r="216" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A216" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B216" s="30">
         <v>2.627E-3</v>
       </c>
       <c r="D216" s="30">
         <v>5.7629999999999999E-3</v>
       </c>
       <c r="F216" s="30">
         <v>2.0020000000000003E-3</v>
       </c>
       <c r="H216" s="1">
         <v>2.3310000000000002E-3</v>
       </c>
       <c r="J216" s="30">
         <v>3.3270000000000001E-3</v>
       </c>
     </row>
-    <row r="217" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="217" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A217" s="35" t="s">
         <v>102</v>
       </c>
       <c r="B217" s="30">
         <v>2.627E-3</v>
       </c>
       <c r="D217" s="30">
         <v>5.7629999999999999E-3</v>
       </c>
       <c r="F217" s="30">
         <v>2.0020000000000003E-3</v>
       </c>
       <c r="H217" s="1">
         <v>2.3310000000000002E-3</v>
       </c>
       <c r="J217" s="30">
         <v>3.3270000000000001E-3</v>
       </c>
     </row>
-    <row r="218" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A218" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B218" s="36">
         <v>0.7</v>
       </c>
       <c r="D218" s="36">
         <v>0.81</v>
       </c>
       <c r="F218" s="36">
         <v>0.87</v>
       </c>
       <c r="H218" s="1">
         <v>1.1599999999999999</v>
       </c>
       <c r="J218" s="25">
         <v>0.70000000000000007</v>
       </c>
     </row>
-    <row r="220" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="220" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A220" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="221" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="221" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A221" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="222" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="222" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A222" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="223" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="223" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A223" s="25" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="225" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="225" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A225" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G225" s="25"/>
       <c r="H225" s="25"/>
       <c r="I225" s="25"/>
       <c r="J225" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="226" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A226" s="9"/>
       <c r="B226" s="9"/>
       <c r="C226" s="9"/>
       <c r="D226" s="9"/>
       <c r="G226" s="25"/>
       <c r="H226" s="25"/>
       <c r="I226" s="27"/>
       <c r="J226" s="26" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="227" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A227" s="9"/>
       <c r="B227" s="9"/>
       <c r="C227" s="9"/>
       <c r="D227" s="9"/>
       <c r="G227" s="25"/>
       <c r="H227" s="25"/>
       <c r="I227" s="27"/>
       <c r="J227" s="26"/>
     </row>
-    <row r="228" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="228" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A228" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B228" s="9"/>
       <c r="C228" s="9"/>
       <c r="D228" s="9"/>
       <c r="E228" s="9"/>
       <c r="G228" s="25"/>
       <c r="H228" s="25"/>
       <c r="I228" s="27"/>
       <c r="J228" s="26" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="229" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B229" s="9"/>
       <c r="C229" s="9"/>
       <c r="D229" s="9"/>
       <c r="G229" s="25"/>
       <c r="H229" s="25"/>
       <c r="I229" s="27"/>
       <c r="J229" s="26" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="230" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="230" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A230" s="9"/>
       <c r="B230" s="9"/>
       <c r="C230" s="9"/>
       <c r="D230" s="9"/>
       <c r="H230" s="9"/>
       <c r="I230" s="9"/>
       <c r="J230" s="25"/>
     </row>
-    <row r="231" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A231" s="9"/>
       <c r="B231" s="22" t="s">
         <v>111</v>
       </c>
       <c r="C231" s="9"/>
       <c r="D231" s="22" t="s">
         <v>112</v>
       </c>
       <c r="E231" s="9"/>
       <c r="F231" s="22" t="s">
         <v>113</v>
       </c>
       <c r="G231" s="9"/>
       <c r="H231" s="22" t="s">
         <v>114</v>
       </c>
       <c r="J231" s="22" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="232" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="232" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A232" s="9"/>
       <c r="B232" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C232" s="9"/>
       <c r="D232" s="22" t="s">
         <v>76</v>
       </c>
       <c r="E232" s="9"/>
       <c r="F232" s="22" t="s">
         <v>76</v>
       </c>
       <c r="G232" s="9"/>
       <c r="H232" s="22" t="s">
         <v>76</v>
       </c>
       <c r="J232" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="233" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A233" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B233" s="23">
         <v>43891</v>
       </c>
       <c r="D233" s="23">
         <v>44013</v>
       </c>
       <c r="F233" s="23">
         <v>44409</v>
       </c>
       <c r="H233" s="23">
         <v>44743</v>
       </c>
       <c r="J233" s="23">
         <v>44927</v>
       </c>
     </row>
-    <row r="234" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="234" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B234" s="25"/>
       <c r="D234" s="25"/>
       <c r="F234" s="25"/>
       <c r="H234" s="25"/>
       <c r="J234" s="25"/>
     </row>
-    <row r="235" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="235" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A235" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B235" s="28">
         <v>91.76</v>
       </c>
       <c r="C235" s="5"/>
       <c r="D235" s="28">
         <v>95.18</v>
       </c>
       <c r="F235" s="28">
         <v>98.4</v>
       </c>
       <c r="G235" s="3"/>
       <c r="H235" s="28">
         <v>117.66</v>
       </c>
       <c r="J235" s="28">
         <v>117.66</v>
       </c>
     </row>
-    <row r="236" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="236" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A236" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="29">
         <v>136.05000000000001</v>
       </c>
       <c r="C236" s="5"/>
       <c r="D236" s="29">
         <v>141.12</v>
       </c>
       <c r="F236" s="29">
         <v>145.94</v>
       </c>
       <c r="H236" s="29">
         <v>174.45000000000002</v>
       </c>
       <c r="J236" s="29">
         <v>174.45</v>
       </c>
     </row>
-    <row r="237" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="237" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A237" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B237" s="29">
         <v>10.56</v>
       </c>
       <c r="C237" s="5"/>
       <c r="D237" s="29">
         <v>10.629999999999999</v>
       </c>
       <c r="F237" s="29">
         <v>13.74</v>
       </c>
       <c r="H237" s="29">
         <v>13.54</v>
       </c>
       <c r="J237" s="29">
         <v>12.77</v>
       </c>
     </row>
-    <row r="238" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A238" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B238" s="29">
         <v>1.65</v>
       </c>
       <c r="C238" s="5"/>
       <c r="D238" s="29">
         <v>1.78</v>
       </c>
       <c r="F238" s="29">
         <v>1.8399999999999999</v>
       </c>
       <c r="H238" s="29">
         <v>2.25</v>
       </c>
       <c r="J238" s="29">
         <v>2.25</v>
       </c>
     </row>
-    <row r="239" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="239" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A239" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B239" s="29">
         <v>10.9</v>
       </c>
       <c r="C239" s="6"/>
       <c r="D239" s="29">
         <v>10.98</v>
       </c>
       <c r="F239" s="29">
         <v>14.11</v>
       </c>
       <c r="H239" s="29">
         <v>14</v>
       </c>
       <c r="J239" s="29">
         <v>13.23</v>
       </c>
     </row>
-    <row r="240" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A240" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B240" s="29">
         <v>1.9900000000000002</v>
       </c>
       <c r="C240" s="6"/>
       <c r="D240" s="29">
         <v>2.13</v>
       </c>
       <c r="F240" s="29">
         <v>2.2099999999999995</v>
       </c>
       <c r="H240" s="29">
         <v>2.71</v>
       </c>
       <c r="J240" s="29">
         <v>2.71</v>
       </c>
     </row>
-    <row r="241" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="241" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A241" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B241" s="30">
         <v>4.9019999999999992E-3</v>
       </c>
       <c r="C241" s="6"/>
       <c r="D241" s="30">
         <v>5.3E-3</v>
       </c>
       <c r="F241" s="30">
         <v>6.8820000000000001E-3</v>
       </c>
       <c r="H241" s="30">
         <v>1.9529999999999999E-3</v>
       </c>
       <c r="J241" s="30">
         <v>2.539E-3</v>
       </c>
     </row>
-    <row r="242" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A242" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B242" s="30">
         <v>4.9019999999999992E-3</v>
       </c>
       <c r="C242" s="6"/>
       <c r="D242" s="30">
         <v>5.3E-3</v>
       </c>
       <c r="F242" s="30">
         <v>6.8820000000000001E-3</v>
       </c>
       <c r="H242" s="30">
         <v>1.9529999999999999E-3</v>
       </c>
       <c r="J242" s="30">
         <v>2.539E-3</v>
       </c>
     </row>
-    <row r="243" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A243" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B243" s="30">
         <v>4.9019999999999992E-3</v>
       </c>
       <c r="C243" s="6"/>
       <c r="D243" s="30">
         <v>5.3E-3</v>
       </c>
       <c r="F243" s="30">
         <v>6.8820000000000001E-3</v>
       </c>
       <c r="H243" s="30">
         <v>1.9529999999999999E-3</v>
       </c>
       <c r="J243" s="30">
         <v>2.539E-3</v>
       </c>
     </row>
-    <row r="244" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A244" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B244" s="30">
         <v>4.9019999999999992E-3</v>
       </c>
       <c r="C244" s="6"/>
       <c r="D244" s="30">
         <v>5.3E-3</v>
       </c>
       <c r="F244" s="30">
         <v>6.8820000000000001E-3</v>
       </c>
       <c r="H244" s="30">
         <v>1.9529999999999999E-3</v>
       </c>
       <c r="J244" s="30">
         <v>2.539E-3</v>
       </c>
     </row>
-    <row r="245" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="245" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A245" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B245" s="30">
         <v>4.9019999999999992E-3</v>
       </c>
       <c r="C245" s="5"/>
       <c r="D245" s="30">
         <v>5.3E-3</v>
       </c>
       <c r="F245" s="30">
         <v>6.8820000000000001E-3</v>
       </c>
       <c r="H245" s="30">
         <v>1.9529999999999999E-3</v>
       </c>
       <c r="J245" s="30">
         <v>2.539E-3</v>
       </c>
     </row>
-    <row r="246" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="246" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A246" s="35" t="s">
         <v>102</v>
       </c>
       <c r="B246" s="30">
         <v>4.9019999999999992E-3</v>
       </c>
       <c r="D246" s="30">
         <v>5.3E-3</v>
       </c>
       <c r="F246" s="30">
         <v>6.8820000000000001E-3</v>
       </c>
       <c r="H246" s="30">
         <v>1.9529999999999999E-3</v>
       </c>
       <c r="J246" s="30">
         <v>2.539E-3</v>
       </c>
     </row>
-    <row r="247" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="247" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A247" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B247" s="25">
         <v>2.74</v>
       </c>
       <c r="C247" s="9"/>
       <c r="D247" s="25">
         <v>0.71</v>
       </c>
       <c r="E247" s="9"/>
       <c r="F247" s="25">
         <v>0.97</v>
       </c>
       <c r="G247" s="9"/>
       <c r="H247" s="36">
         <v>1.2999999999999998</v>
       </c>
       <c r="J247" s="25">
         <v>1.3</v>
       </c>
     </row>
-    <row r="249" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A249" s="9"/>
       <c r="B249" s="22" t="s">
         <v>116</v>
       </c>
       <c r="D249" s="22" t="s">
         <v>117</v>
       </c>
       <c r="F249" s="22" t="s">
         <v>118</v>
       </c>
       <c r="H249" s="22" t="s">
         <v>119</v>
       </c>
       <c r="J249" s="22" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="250" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A250" s="9"/>
       <c r="B250" s="22" t="s">
         <v>76</v>
       </c>
       <c r="D250" s="22" t="s">
         <v>76</v>
       </c>
       <c r="F250" s="22" t="s">
         <v>76</v>
       </c>
       <c r="H250" s="22" t="s">
         <v>76</v>
       </c>
       <c r="J250" s="22" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="251" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A251" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B251" s="23">
         <v>45108</v>
       </c>
       <c r="D251" s="23">
         <v>45292</v>
       </c>
       <c r="F251" s="23">
         <v>45474</v>
       </c>
       <c r="H251" s="23">
         <v>45505</v>
       </c>
       <c r="J251" s="23">
         <v>45658</v>
       </c>
     </row>
-    <row r="252" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B252" s="25"/>
       <c r="D252" s="25"/>
       <c r="F252" s="25"/>
     </row>
-    <row r="253" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A253" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B253" s="28">
         <v>429.3</v>
       </c>
       <c r="D253" s="28">
         <v>433.39</v>
       </c>
       <c r="F253" s="28">
         <v>564.86</v>
       </c>
       <c r="H253" s="28">
         <v>591.03</v>
       </c>
       <c r="J253" s="28">
         <v>593.97</v>
       </c>
     </row>
-    <row r="254" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A254" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="29">
         <v>480.13</v>
       </c>
       <c r="D254" s="29">
         <v>486.2</v>
       </c>
       <c r="F254" s="29">
         <v>629.6</v>
       </c>
       <c r="H254" s="29">
         <v>655.77</v>
       </c>
       <c r="J254" s="29">
         <v>660.12</v>
       </c>
     </row>
-    <row r="255" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A255" s="35" t="s">
         <v>9</v>
       </c>
       <c r="B255" s="29">
         <v>12.51</v>
       </c>
       <c r="D255" s="29">
         <v>9.2199999999999989</v>
       </c>
       <c r="F255" s="29">
         <v>9.6199999999999992</v>
       </c>
       <c r="H255" s="29">
         <v>9.6199999999999992</v>
       </c>
       <c r="J255" s="29">
         <v>12.91</v>
       </c>
     </row>
-    <row r="256" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A256" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B256" s="29">
         <v>1.9900000000000002</v>
       </c>
       <c r="D256" s="29">
         <v>2.0599999999999996</v>
       </c>
       <c r="F256" s="29">
         <v>2.52</v>
       </c>
       <c r="H256" s="29">
         <v>2.52</v>
       </c>
       <c r="J256" s="29">
         <v>2.6</v>
       </c>
     </row>
-    <row r="257" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="257" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A257" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B257" s="29">
         <v>12.91</v>
       </c>
       <c r="D257" s="29">
         <v>9.629999999999999</v>
       </c>
       <c r="F257" s="29">
         <v>10.119999999999999</v>
       </c>
       <c r="H257" s="29">
         <v>10.119999999999999</v>
       </c>
       <c r="J257" s="29">
         <v>13.43</v>
       </c>
     </row>
-    <row r="258" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="258" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A258" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B258" s="29">
         <v>2.39</v>
       </c>
       <c r="D258" s="29">
         <v>2.4699999999999998</v>
       </c>
       <c r="F258" s="29">
         <v>3.02</v>
       </c>
       <c r="H258" s="29">
         <v>3.02</v>
       </c>
       <c r="J258" s="29">
         <v>3.12</v>
       </c>
     </row>
-    <row r="259" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="259" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A259" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B259" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D259" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F259" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H259" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="J259" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="260" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="260" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A260" s="35" t="s">
         <v>10</v>
       </c>
       <c r="B260" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D260" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F260" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H260" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="J260" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="261" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="261" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A261" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B261" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D261" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F261" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H261" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="J261" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="262" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="262" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A262" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B262" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D262" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F262" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H262" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="J262" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="263" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="263" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A263" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B263" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D263" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F263" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H263" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="J263" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="264" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="264" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A264" s="35" t="s">
         <v>102</v>
       </c>
       <c r="B264" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D264" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F264" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H264" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="J264" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="265" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="265" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A265" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B265" s="25">
         <v>1.2600000000000002</v>
       </c>
       <c r="D265" s="25">
         <v>1.37</v>
       </c>
       <c r="F265" s="25">
         <v>3.91</v>
       </c>
       <c r="H265" s="25">
         <v>3.91</v>
       </c>
       <c r="J265" s="25">
         <v>3.83</v>
       </c>
     </row>
-    <row r="271" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="271" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A271" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="272" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A272" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="273" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A273" s="25" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="275" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="275" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A275" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G275" s="25"/>
       <c r="H275" s="25"/>
       <c r="I275" s="25"/>
       <c r="J275" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="276" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A276" s="9"/>
       <c r="B276" s="9"/>
       <c r="C276" s="9"/>
       <c r="D276" s="9"/>
       <c r="G276" s="25"/>
       <c r="H276" s="25"/>
       <c r="I276" s="27"/>
       <c r="J276" s="26" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="277" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="277" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A277" s="9"/>
       <c r="B277" s="9"/>
       <c r="C277" s="9"/>
       <c r="D277" s="9"/>
       <c r="G277" s="25"/>
       <c r="H277" s="25"/>
       <c r="I277" s="27"/>
       <c r="J277" s="26"/>
     </row>
-    <row r="278" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A278" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B278" s="9"/>
       <c r="C278" s="9"/>
       <c r="D278" s="9"/>
       <c r="E278" s="9"/>
       <c r="G278" s="25"/>
       <c r="H278" s="25"/>
       <c r="I278" s="27"/>
       <c r="J278" s="26" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="279" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B279" s="9"/>
       <c r="C279" s="9"/>
       <c r="D279" s="9"/>
       <c r="G279" s="25"/>
       <c r="H279" s="25"/>
       <c r="I279" s="27"/>
       <c r="J279" s="26" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:10" x14ac:dyDescent="0.2">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A280" s="9"/>
       <c r="B280" s="9"/>
       <c r="C280" s="9"/>
       <c r="D280" s="9"/>
       <c r="H280" s="9"/>
       <c r="I280" s="9"/>
       <c r="J280" s="25"/>
     </row>
-    <row r="281" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="281" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A281" s="9"/>
       <c r="B281" s="22" t="s">
         <v>123</v>
       </c>
       <c r="C281" s="9"/>
       <c r="D281" s="22" t="s">
         <v>133</v>
       </c>
       <c r="E281" s="9"/>
-      <c r="F281" s="22"/>
+      <c r="F281" s="22" t="s">
+        <v>135</v>
+      </c>
       <c r="G281" s="9"/>
       <c r="H281" s="22"/>
       <c r="J281" s="22"/>
     </row>
-    <row r="282" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="282" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A282" s="9"/>
       <c r="B282" s="22" t="s">
         <v>76</v>
       </c>
       <c r="C282" s="9"/>
       <c r="D282" s="22" t="s">
         <v>76</v>
       </c>
       <c r="E282" s="9"/>
-      <c r="F282" s="22"/>
+      <c r="F282" s="22" t="s">
+        <v>76</v>
+      </c>
       <c r="G282" s="9"/>
       <c r="H282" s="22"/>
       <c r="J282" s="22"/>
     </row>
-    <row r="283" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="283" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A283" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B283" s="23">
         <v>45839</v>
       </c>
       <c r="D283" s="23">
         <v>45931</v>
       </c>
-      <c r="F283" s="23"/>
+      <c r="F283" s="23">
+        <v>46023</v>
+      </c>
       <c r="H283" s="23"/>
       <c r="J283" s="23"/>
     </row>
-    <row r="284" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="284" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B284" s="25"/>
       <c r="D284" s="25"/>
       <c r="F284" s="25"/>
       <c r="H284" s="25"/>
       <c r="J284" s="25"/>
     </row>
-    <row r="285" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="285" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A285" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B285" s="28">
         <v>547.25</v>
       </c>
       <c r="C285" s="5"/>
       <c r="D285" s="28">
         <v>454.12</v>
       </c>
-      <c r="F285" s="28"/>
+      <c r="F285" s="28">
+        <v>454.62</v>
+      </c>
       <c r="G285" s="3"/>
       <c r="H285" s="28"/>
       <c r="J285" s="28"/>
     </row>
-    <row r="286" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="286" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A286" s="35" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="29">
         <v>631.1</v>
       </c>
       <c r="C286" s="5"/>
       <c r="D286" s="29">
         <v>537.97</v>
       </c>
-      <c r="F286" s="29"/>
+      <c r="F286" s="29">
+        <v>538.6</v>
+      </c>
       <c r="H286" s="29"/>
       <c r="J286" s="29"/>
     </row>
-    <row r="287" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="287" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A287" s="35" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="B287" s="29">
-        <v>11.21</v>
-[...1 lines deleted...]
-      <c r="C287" s="5"/>
+        <v>25.09</v>
+      </c>
+      <c r="C287" s="6"/>
       <c r="D287" s="29">
-        <v>11.21</v>
-[...1 lines deleted...]
-      <c r="F287" s="29"/>
+        <v>25.09</v>
+      </c>
+      <c r="F287" s="29">
+        <v>25.93</v>
+      </c>
       <c r="H287" s="29"/>
       <c r="J287" s="29"/>
     </row>
-    <row r="288" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="288" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A288" s="35" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="B288" s="29">
         <v>0</v>
       </c>
-      <c r="C288" s="5"/>
+      <c r="C288" s="6"/>
       <c r="D288" s="29">
         <v>0</v>
       </c>
-      <c r="F288" s="29"/>
+      <c r="F288" s="29">
+        <v>0</v>
+      </c>
       <c r="H288" s="29"/>
       <c r="J288" s="29"/>
     </row>
-    <row r="289" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A289" s="35" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="B289" s="29">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="C289" s="5"/>
+        <v>0.82</v>
+      </c>
+      <c r="C289" s="6"/>
       <c r="D289" s="29">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F289" s="29"/>
+        <v>0.82</v>
+      </c>
+      <c r="F289" s="29">
+        <v>0.82</v>
+      </c>
       <c r="H289" s="29"/>
       <c r="J289" s="29"/>
     </row>
-    <row r="290" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A290" s="35" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="B290" s="29">
-        <v>25.09</v>
+        <v>11.47</v>
       </c>
       <c r="C290" s="6"/>
       <c r="D290" s="29">
-        <v>25.09</v>
-[...1 lines deleted...]
-      <c r="F290" s="29"/>
+        <v>11.47</v>
+      </c>
+      <c r="F290" s="29">
+        <v>12.33</v>
+      </c>
       <c r="H290" s="29"/>
       <c r="J290" s="29"/>
     </row>
-    <row r="291" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A291" s="35" t="s">
-        <v>100</v>
+        <v>125</v>
       </c>
       <c r="B291" s="29">
         <v>0</v>
       </c>
       <c r="C291" s="6"/>
       <c r="D291" s="29">
         <v>0</v>
       </c>
-      <c r="F291" s="29"/>
+      <c r="F291" s="29">
+        <v>0</v>
+      </c>
       <c r="H291" s="29"/>
       <c r="J291" s="29"/>
     </row>
-    <row r="292" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A292" s="35" t="s">
-        <v>102</v>
+        <v>126</v>
       </c>
       <c r="B292" s="29">
-        <v>0.82</v>
+        <v>0</v>
       </c>
       <c r="C292" s="6"/>
       <c r="D292" s="29">
-        <v>0.82</v>
-[...1 lines deleted...]
-      <c r="F292" s="29"/>
+        <v>0</v>
+      </c>
+      <c r="F292" s="29">
+        <v>0</v>
+      </c>
       <c r="H292" s="29"/>
       <c r="J292" s="29"/>
     </row>
-    <row r="293" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A293" s="35" t="s">
-        <v>124</v>
+        <v>9</v>
       </c>
       <c r="B293" s="29">
-        <v>11.47</v>
-[...1 lines deleted...]
-      <c r="C293" s="6"/>
+        <v>11.21</v>
+      </c>
+      <c r="C293" s="5"/>
       <c r="D293" s="29">
-        <v>11.47</v>
-[...1 lines deleted...]
-      <c r="F293" s="29"/>
+        <v>11.21</v>
+      </c>
+      <c r="F293" s="29">
+        <v>12.07</v>
+      </c>
       <c r="H293" s="29"/>
       <c r="J293" s="29"/>
     </row>
-    <row r="294" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="294" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A294" s="35" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="B294" s="29">
         <v>0</v>
       </c>
-      <c r="C294" s="6"/>
+      <c r="C294" s="5"/>
       <c r="D294" s="29">
         <v>0</v>
       </c>
-      <c r="F294" s="29"/>
+      <c r="F294" s="29">
+        <v>0</v>
+      </c>
       <c r="H294" s="29"/>
       <c r="J294" s="29"/>
     </row>
-    <row r="295" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A295" s="35" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="B295" s="29">
         <v>0</v>
       </c>
-      <c r="C295" s="6"/>
+      <c r="C295" s="5"/>
       <c r="D295" s="29">
         <v>0</v>
       </c>
-      <c r="F295" s="29"/>
+      <c r="F295" s="29">
+        <v>0</v>
+      </c>
       <c r="H295" s="29"/>
       <c r="J295" s="29"/>
     </row>
-    <row r="296" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="296" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A296" s="35" t="s">
-        <v>13</v>
+        <v>101</v>
       </c>
       <c r="B296" s="30">
         <v>0.18676000000000001</v>
       </c>
       <c r="C296" s="6"/>
       <c r="D296" s="30">
         <v>1.6649000000000001E-2</v>
       </c>
-      <c r="F296" s="30"/>
+      <c r="F296" s="30">
+        <v>1.6649000000000001E-2</v>
+      </c>
       <c r="H296" s="30"/>
       <c r="J296" s="30"/>
     </row>
-    <row r="297" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="297" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A297" s="35" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="B297" s="30">
         <v>0</v>
       </c>
-      <c r="C297" s="6"/>
+      <c r="C297" s="5"/>
       <c r="D297" s="30">
         <v>0</v>
       </c>
-      <c r="F297" s="30"/>
+      <c r="F297" s="30">
+        <v>0</v>
+      </c>
       <c r="H297" s="30"/>
       <c r="J297" s="30"/>
     </row>
-    <row r="298" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A298" s="35" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="B298" s="30">
         <v>0.18676000000000001</v>
       </c>
-      <c r="C298" s="6"/>
       <c r="D298" s="30">
         <v>1.6649000000000001E-2</v>
       </c>
-      <c r="F298" s="30"/>
+      <c r="F298" s="30">
+        <v>1.6649000000000001E-2</v>
+      </c>
       <c r="H298" s="30"/>
       <c r="J298" s="30"/>
     </row>
-    <row r="299" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="299" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A299" s="35" t="s">
-        <v>101</v>
+        <v>13</v>
       </c>
       <c r="B299" s="30">
         <v>0.18676000000000001</v>
       </c>
       <c r="C299" s="6"/>
       <c r="D299" s="30">
         <v>1.6649000000000001E-2</v>
       </c>
-      <c r="F299" s="30"/>
+      <c r="F299" s="30">
+        <v>1.6649000000000001E-2</v>
+      </c>
       <c r="H299" s="30"/>
       <c r="J299" s="30"/>
     </row>
-    <row r="300" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A300" s="35" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="B300" s="30">
         <v>0</v>
       </c>
-      <c r="C300" s="5"/>
+      <c r="C300" s="6"/>
       <c r="D300" s="30">
         <v>0</v>
       </c>
-      <c r="F300" s="30"/>
+      <c r="F300" s="30">
+        <v>0</v>
+      </c>
       <c r="H300" s="30"/>
       <c r="J300" s="30"/>
     </row>
-    <row r="301" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A301" s="35" t="s">
-        <v>102</v>
+        <v>14</v>
       </c>
       <c r="B301" s="30">
         <v>0.18676000000000001</v>
       </c>
+      <c r="C301" s="6"/>
       <c r="D301" s="30">
         <v>1.6649000000000001E-2</v>
       </c>
-      <c r="F301" s="30"/>
+      <c r="F301" s="30">
+        <v>1.6649000000000001E-2</v>
+      </c>
       <c r="H301" s="30"/>
       <c r="J301" s="30"/>
     </row>
-    <row r="302" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A302" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B302" s="25">
         <v>4.3600000000000003</v>
       </c>
       <c r="C302" s="9"/>
       <c r="D302" s="25">
         <v>4.3600000000000003</v>
       </c>
       <c r="E302" s="9"/>
-      <c r="F302" s="25"/>
+      <c r="F302" s="25">
+        <v>4.45</v>
+      </c>
       <c r="G302" s="9"/>
       <c r="H302" s="36"/>
       <c r="J302" s="25"/>
     </row>
-    <row r="304" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="304" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A304" s="9"/>
       <c r="B304" s="22"/>
       <c r="D304" s="22"/>
       <c r="F304" s="22"/>
       <c r="H304" s="22"/>
       <c r="J304" s="22"/>
     </row>
-    <row r="305" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A305" s="9"/>
       <c r="B305" s="22"/>
       <c r="D305" s="22"/>
       <c r="F305" s="22"/>
       <c r="H305" s="22"/>
       <c r="J305" s="22"/>
     </row>
-    <row r="306" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="306" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A306" s="10"/>
       <c r="B306" s="23"/>
       <c r="D306" s="23"/>
       <c r="F306" s="23"/>
       <c r="H306" s="23"/>
       <c r="J306" s="23"/>
     </row>
-    <row r="307" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="307" spans="1:10" x14ac:dyDescent="0.3">
       <c r="B307" s="25"/>
       <c r="D307" s="25"/>
       <c r="F307" s="25"/>
     </row>
-    <row r="308" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A308" s="35"/>
       <c r="B308" s="28"/>
       <c r="D308" s="28"/>
       <c r="F308" s="28"/>
       <c r="H308" s="28"/>
       <c r="J308" s="28"/>
     </row>
-    <row r="309" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="309" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A309" s="35"/>
       <c r="B309" s="29"/>
       <c r="D309" s="29"/>
       <c r="F309" s="29"/>
       <c r="H309" s="29"/>
       <c r="J309" s="29"/>
     </row>
-    <row r="310" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="310" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A310" s="35"/>
       <c r="B310" s="29"/>
       <c r="D310" s="29"/>
       <c r="F310" s="29"/>
       <c r="H310" s="29"/>
       <c r="J310" s="29"/>
     </row>
-    <row r="311" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="311" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A311" s="35"/>
       <c r="B311" s="29"/>
       <c r="D311" s="29"/>
       <c r="F311" s="29"/>
       <c r="H311" s="29"/>
       <c r="J311" s="29"/>
     </row>
-    <row r="312" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="312" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A312" s="35"/>
       <c r="B312" s="29"/>
       <c r="D312" s="29"/>
       <c r="F312" s="29"/>
       <c r="H312" s="29"/>
       <c r="J312" s="29"/>
     </row>
-    <row r="313" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A313" s="35"/>
       <c r="B313" s="29"/>
       <c r="D313" s="29"/>
       <c r="F313" s="29"/>
       <c r="H313" s="29"/>
       <c r="J313" s="29"/>
     </row>
-    <row r="314" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="314" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A314" s="35"/>
       <c r="B314" s="30"/>
       <c r="D314" s="30"/>
       <c r="F314" s="30"/>
       <c r="H314" s="30"/>
       <c r="J314" s="30"/>
     </row>
-    <row r="315" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="315" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A315" s="35"/>
       <c r="B315" s="30"/>
       <c r="D315" s="30"/>
       <c r="F315" s="30"/>
       <c r="H315" s="30"/>
       <c r="J315" s="30"/>
     </row>
-    <row r="316" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="316" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A316" s="35"/>
       <c r="B316" s="30"/>
       <c r="D316" s="30"/>
       <c r="F316" s="30"/>
       <c r="H316" s="30"/>
       <c r="J316" s="30"/>
     </row>
-    <row r="317" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A317" s="35"/>
       <c r="B317" s="30"/>
       <c r="D317" s="30"/>
       <c r="F317" s="30"/>
       <c r="H317" s="30"/>
       <c r="J317" s="30"/>
     </row>
-    <row r="318" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A318" s="35"/>
       <c r="B318" s="30"/>
       <c r="D318" s="30"/>
       <c r="F318" s="30"/>
       <c r="H318" s="30"/>
       <c r="J318" s="30"/>
     </row>
-    <row r="319" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="319" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A319" s="35"/>
       <c r="B319" s="30"/>
       <c r="D319" s="30"/>
       <c r="F319" s="30"/>
       <c r="H319" s="30"/>
       <c r="J319" s="30"/>
     </row>
-    <row r="320" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="320" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A320" s="35"/>
       <c r="B320" s="25"/>
       <c r="D320" s="25"/>
       <c r="F320" s="25"/>
       <c r="H320" s="25"/>
       <c r="J320" s="25"/>
     </row>
-    <row r="326" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="326" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A326" s="2" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="327" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A327" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="328" spans="1:1" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A328" s="25" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="55" max="16383" man="1"/>
     <brk id="111" max="16383" man="1"/>
     <brk id="159" max="9" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>MGS-P-TOU #1</vt:lpstr>
       <vt:lpstr>'MGS-P-TOU #1'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Central Maine Power Co.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rate Bulletin - Rate MGS-P-TOU Revisions</dc:title>
   <dc:creator>Katherine Alexander</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
-[...1 lines deleted...]
-  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
-    <vt:lpwstr/>
-[...10 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_SetDate">
     <vt:lpwstr>2023-12-20T17:28:50Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_Name">
     <vt:lpwstr>Internal Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_SiteId">
     <vt:lpwstr>031a09bc-a2bf-44df-888e-4e09355b7a24</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_ActionId">
     <vt:lpwstr>fc8ddfc8-bf58-44d3-82cd-a2fb5fab3cb0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>