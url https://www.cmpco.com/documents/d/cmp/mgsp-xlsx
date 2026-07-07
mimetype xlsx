--- v0 (2026-02-25)
+++ v1 (2026-07-07)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0865B9B4-E471-42EA-81DA-ADFB0454204C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55114AD6-8741-406F-9BBB-A9DB1E5607B1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2865" yWindow="615" windowWidth="21600" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="MGS-P #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="315" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="317" uniqueCount="132">
   <si>
     <t>SUBJECT: Rate MGS-P Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate MGS-P #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate MGS-P revisions for general information and use.</t>
   </si>
   <si>
     <t xml:space="preserve">   Original  1/</t>
   </si>
   <si>
     <t xml:space="preserve">    1st Rev. 2/</t>
   </si>
   <si>
     <t xml:space="preserve">   2nd Rev. 1/</t>
   </si>
   <si>
     <t xml:space="preserve">   3rd Rev. 1/</t>
   </si>
   <si>
@@ -422,54 +422,57 @@
   <si>
     <t>57th Rev.</t>
   </si>
   <si>
     <t>58th Rev.</t>
   </si>
   <si>
     <t>59th Rev.</t>
   </si>
   <si>
     <t>60th Rev.</t>
   </si>
   <si>
     <t>61st Rev.</t>
   </si>
   <si>
     <t>62nd Rev.</t>
   </si>
   <si>
     <t>63rd Rev.</t>
   </si>
   <si>
     <t>64th Rev.</t>
   </si>
   <si>
-    <t>DATE: January 1, 2026</t>
-[...2 lines deleted...]
-    <t>(Supersedes Issue of  10/1/2025)</t>
+    <t>65th Rev.</t>
+  </si>
+  <si>
+    <t>(Supersedes Issue of  1/1/2026)</t>
+  </si>
+  <si>
+    <t>DATE: July 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="0.00_)"/>
     <numFmt numFmtId="166" formatCode="0.000000_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="m/d/yy"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0.0000000_);\(&quot;$&quot;#,##0.0000000\)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -889,3302 +892,3333 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:J241"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A192" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="J195" sqref="J195"/>
+    <sheetView tabSelected="1" topLeftCell="A195" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="D217" sqref="D217:D223"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24" style="1" customWidth="1"/>
-    <col min="2" max="2" width="12.7265625" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="11.453125" style="1"/>
+    <col min="2" max="2" width="12.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="2.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="2.85546875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="2.85546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="2.85546875" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="13" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="12"/>
       <c r="C2" s="12"/>
       <c r="D2" s="12"/>
       <c r="F2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="29" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="12"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12"/>
       <c r="D3" s="12"/>
       <c r="F3" s="12"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="13"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="H4" s="12"/>
       <c r="I4" s="12"/>
       <c r="J4" s="13" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="12"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12"/>
       <c r="D5" s="12"/>
       <c r="H5" s="12"/>
       <c r="I5" s="12"/>
       <c r="J5" s="13" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="12"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12"/>
       <c r="D6" s="12"/>
       <c r="E6" s="12"/>
       <c r="F6" s="12"/>
       <c r="G6" s="12"/>
       <c r="H6" s="12"/>
       <c r="I6" s="12"/>
       <c r="J6" s="12"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="12"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="12"/>
       <c r="I8" s="12"/>
       <c r="J8" s="12"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="12"/>
       <c r="B9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="E9" s="15"/>
       <c r="F9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="G9" s="15"/>
       <c r="H9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="I9" s="15"/>
       <c r="J9" s="15" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="17"/>
       <c r="D10" s="17" t="s">
         <v>10</v>
       </c>
       <c r="E10" s="17"/>
       <c r="F10" s="17" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="17" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="19"/>
       <c r="J10" s="17" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="3">
         <v>79.94</v>
       </c>
       <c r="D12" s="3">
         <v>78.77</v>
       </c>
       <c r="F12" s="3">
         <v>77.31</v>
       </c>
       <c r="H12" s="3">
         <v>75.78</v>
       </c>
       <c r="J12" s="3">
         <v>80.22</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="4">
         <v>232.18</v>
       </c>
       <c r="C13" s="4"/>
       <c r="D13" s="4">
         <v>228.78</v>
       </c>
       <c r="E13" s="4"/>
       <c r="F13" s="4">
         <v>224.51</v>
       </c>
       <c r="H13" s="4">
         <v>220.05</v>
       </c>
       <c r="J13" s="4">
         <v>232.95</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4">
         <v>9.85</v>
       </c>
       <c r="C14" s="4"/>
       <c r="D14" s="4">
         <v>9.7100000000000009</v>
       </c>
       <c r="E14" s="4"/>
       <c r="F14" s="4">
         <v>9.5299999999999994</v>
       </c>
       <c r="H14" s="4">
         <v>9.34</v>
       </c>
       <c r="J14" s="4">
         <v>9.69</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="4">
         <v>4.42</v>
       </c>
       <c r="C15" s="4"/>
       <c r="D15" s="4">
         <v>4.3499999999999996</v>
       </c>
       <c r="E15" s="4"/>
       <c r="F15" s="4">
         <v>4.2699999999999996</v>
       </c>
       <c r="H15" s="4">
         <v>4.1900000000000004</v>
       </c>
       <c r="J15" s="4">
         <v>4.54</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="5">
         <v>4.6811999999999999E-2</v>
       </c>
       <c r="C16" s="5"/>
       <c r="D16" s="5">
         <v>4.6245000000000001E-2</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="5">
         <v>4.5523000000000001E-2</v>
       </c>
       <c r="H16" s="5">
         <v>4.5206999999999997E-2</v>
       </c>
       <c r="J16" s="5">
         <v>4.5798999999999999E-2</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="5">
         <v>3.8391000000000002E-2</v>
       </c>
       <c r="C17" s="5"/>
       <c r="D17" s="5">
         <v>3.7953000000000001E-2</v>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="5">
         <v>3.7385000000000002E-2</v>
       </c>
       <c r="H17" s="5">
         <v>3.7229999999999999E-2</v>
       </c>
       <c r="J17" s="5">
         <v>3.7822000000000001E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="4">
         <v>0.55000000000000004</v>
       </c>
       <c r="C18" s="4"/>
       <c r="D18" s="4">
         <v>0.54</v>
       </c>
       <c r="E18" s="4"/>
       <c r="F18" s="4">
         <v>0.52</v>
       </c>
       <c r="H18" s="4">
         <v>0.51</v>
       </c>
       <c r="J18" s="4">
         <v>0.54</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="12"/>
       <c r="B20" s="15" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="15"/>
       <c r="D20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="15"/>
       <c r="F20" s="15" t="s">
         <v>23</v>
       </c>
       <c r="G20" s="18"/>
       <c r="H20" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="15"/>
       <c r="J20" s="15" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="17" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="19"/>
       <c r="D21" s="17" t="s">
         <v>27</v>
       </c>
       <c r="E21" s="19"/>
       <c r="F21" s="17" t="s">
         <v>28</v>
       </c>
       <c r="G21" s="20"/>
       <c r="H21" s="17" t="s">
         <v>29</v>
       </c>
       <c r="I21" s="19"/>
       <c r="J21" s="17" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B23" s="3">
         <v>86.05</v>
       </c>
       <c r="D23" s="3">
         <v>91.39</v>
       </c>
       <c r="F23" s="3">
         <v>71.12</v>
       </c>
       <c r="H23" s="3">
         <v>71.12</v>
       </c>
       <c r="J23" s="3">
         <v>71.62</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B24" s="4">
         <v>249.91</v>
       </c>
       <c r="D24" s="1">
         <v>265.42</v>
       </c>
       <c r="F24" s="6">
         <v>110.1</v>
       </c>
       <c r="H24" s="6">
         <v>110.1</v>
       </c>
       <c r="J24" s="1">
         <v>110.87</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B25" s="4">
         <v>10.1</v>
       </c>
       <c r="D25" s="1">
         <v>10.48</v>
       </c>
       <c r="F25" s="1">
         <v>10.65</v>
       </c>
       <c r="H25" s="1">
         <v>10.65</v>
       </c>
       <c r="J25" s="1">
         <v>10.72</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="4">
         <v>5.0199999999999996</v>
       </c>
       <c r="D26" s="1">
         <v>5.46</v>
       </c>
       <c r="F26" s="1">
         <v>4.53</v>
       </c>
       <c r="H26" s="1">
         <v>4.53</v>
       </c>
       <c r="J26" s="1">
         <v>4.5599999999999996</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B27" s="5">
         <v>4.6511999999999998E-2</v>
       </c>
       <c r="D27" s="1">
         <v>4.7147000000000001E-2</v>
       </c>
       <c r="F27" s="7">
         <v>5.0610000000000002E-2</v>
       </c>
       <c r="H27" s="1">
         <v>5.1568999999999997E-2</v>
       </c>
       <c r="J27" s="1">
         <v>5.2033000000000003E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B28" s="5">
         <v>3.8651999999999999E-2</v>
       </c>
       <c r="D28" s="1">
         <v>3.9393999999999998E-2</v>
       </c>
       <c r="F28" s="1">
         <v>3.9139E-2</v>
       </c>
       <c r="H28" s="1">
         <v>4.0098000000000002E-2</v>
       </c>
       <c r="J28" s="1">
         <v>4.0524999999999999E-2</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B29" s="4">
         <v>0.57999999999999996</v>
       </c>
       <c r="D29" s="1">
         <v>0.62</v>
       </c>
       <c r="F29" s="1">
         <v>0.65</v>
       </c>
       <c r="H29" s="1">
         <v>0.65</v>
       </c>
       <c r="J29" s="1">
         <v>0.65</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="12"/>
       <c r="B31" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C31" s="15"/>
       <c r="D31" s="15" t="s">
         <v>32</v>
       </c>
       <c r="E31" s="15"/>
       <c r="F31" s="15" t="s">
         <v>33</v>
       </c>
       <c r="G31" s="18"/>
       <c r="H31" s="15" t="s">
         <v>34</v>
       </c>
       <c r="I31" s="15"/>
       <c r="J31" s="15" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="17" t="s">
         <v>36</v>
       </c>
       <c r="C32" s="19"/>
       <c r="D32" s="17" t="s">
         <v>37</v>
       </c>
       <c r="E32" s="19"/>
       <c r="F32" s="17" t="s">
         <v>38</v>
       </c>
       <c r="G32" s="20"/>
       <c r="H32" s="17" t="s">
         <v>39</v>
       </c>
       <c r="I32" s="19"/>
       <c r="J32" s="17" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B34" s="3">
         <v>71.62</v>
       </c>
       <c r="D34" s="3">
         <v>74.09</v>
       </c>
       <c r="F34" s="3">
         <v>74.430000000000007</v>
       </c>
       <c r="H34" s="3">
         <v>74.5</v>
       </c>
       <c r="J34" s="3">
         <v>74.5</v>
       </c>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B35" s="1">
         <v>110.87</v>
       </c>
       <c r="D35" s="1">
         <v>114.69</v>
       </c>
       <c r="F35" s="1">
         <v>115.22</v>
       </c>
       <c r="H35" s="1">
         <v>115.33</v>
       </c>
       <c r="J35" s="1">
         <v>115.33</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="1">
         <v>10.72</v>
       </c>
       <c r="D36" s="1">
         <v>11.09</v>
       </c>
       <c r="F36" s="1">
         <v>11.14</v>
       </c>
       <c r="H36" s="1">
         <v>11.15</v>
       </c>
       <c r="J36" s="1">
         <v>11.15</v>
       </c>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B37" s="1">
         <v>4.5599999999999996</v>
       </c>
       <c r="D37" s="1">
         <v>4.72</v>
       </c>
       <c r="F37" s="1">
         <v>4.74</v>
       </c>
       <c r="H37" s="1">
         <v>4.74</v>
       </c>
       <c r="J37" s="1">
         <v>4.74</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="1">
         <v>5.4476999999999998E-2</v>
       </c>
       <c r="D38" s="7">
         <v>6.9370000000000001E-2</v>
       </c>
       <c r="F38" s="7">
         <v>6.9705000000000003E-2</v>
       </c>
       <c r="H38" s="7">
         <v>6.9839999999999999E-2</v>
       </c>
       <c r="J38" s="7">
         <v>7.1653999999999995E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B39" s="1">
         <v>4.2902999999999997E-2</v>
       </c>
       <c r="D39" s="7">
         <v>5.7459000000000003E-2</v>
       </c>
       <c r="F39" s="7">
         <v>5.7754E-2</v>
       </c>
       <c r="H39" s="7">
         <v>5.7876999999999998E-2</v>
       </c>
       <c r="J39" s="7">
         <v>5.9800000000000006E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B40" s="1">
         <v>0.65</v>
       </c>
       <c r="D40" s="6">
         <v>0.67</v>
       </c>
       <c r="F40" s="6">
         <v>0.67</v>
       </c>
       <c r="H40" s="6">
         <v>0.67</v>
       </c>
       <c r="J40" s="6">
         <v>0.67</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="12"/>
       <c r="B42" s="15" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="18"/>
       <c r="D42" s="15" t="s">
         <v>42</v>
       </c>
       <c r="E42" s="18"/>
       <c r="F42" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G42" s="18"/>
       <c r="H42" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I42" s="18"/>
       <c r="J42" s="15" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="17" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="20"/>
       <c r="D43" s="17" t="s">
         <v>47</v>
       </c>
       <c r="E43" s="20"/>
       <c r="F43" s="21">
         <v>35612</v>
       </c>
       <c r="G43" s="22"/>
       <c r="H43" s="21">
         <v>35987</v>
       </c>
       <c r="I43" s="22"/>
       <c r="J43" s="21">
         <v>36586</v>
       </c>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B45" s="3">
         <v>76.31</v>
       </c>
       <c r="D45" s="3">
         <v>77.27</v>
       </c>
       <c r="F45" s="3">
         <v>78.119969999999995</v>
       </c>
       <c r="H45" s="3">
         <v>79.16</v>
       </c>
       <c r="J45" s="3">
         <v>71.39</v>
       </c>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="1">
         <v>118.13</v>
       </c>
       <c r="D46" s="1">
         <v>119.62</v>
       </c>
       <c r="F46" s="8">
         <v>120.93582000000001</v>
       </c>
       <c r="H46" s="8">
         <v>122.54</v>
       </c>
       <c r="J46" s="8">
         <v>110.51</v>
       </c>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B47" s="1">
         <v>11.42</v>
       </c>
       <c r="D47" s="1">
         <v>11.56</v>
       </c>
       <c r="F47" s="8">
         <v>11.68716</v>
       </c>
       <c r="H47" s="8">
         <v>11.84</v>
       </c>
       <c r="J47" s="8">
         <v>11.04</v>
       </c>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="1">
         <v>4.8600000000000003</v>
       </c>
       <c r="D48" s="1">
         <v>4.92</v>
       </c>
       <c r="F48" s="8">
         <v>4.9741200000000001</v>
       </c>
       <c r="H48" s="8">
         <v>5.04</v>
       </c>
       <c r="J48" s="8">
         <v>4.8</v>
       </c>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="1">
         <v>7.7074000000000004E-2</v>
       </c>
       <c r="D49" s="1">
         <v>7.8045000000000003E-2</v>
       </c>
       <c r="F49" s="9">
         <v>7.8903000000000001E-2</v>
       </c>
       <c r="H49" s="9">
         <v>7.9951999999999995E-2</v>
       </c>
       <c r="J49" s="9">
         <v>2.3365E-2</v>
       </c>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="1">
         <v>6.4932000000000004E-2</v>
       </c>
       <c r="D50" s="10">
         <v>6.5750000000000003E-2</v>
       </c>
       <c r="F50" s="9">
         <v>6.6473000000000004E-2</v>
       </c>
       <c r="H50" s="9">
         <v>6.7357E-2</v>
       </c>
       <c r="J50" s="9">
         <v>1.2005999999999999E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="1">
         <v>0.69</v>
       </c>
       <c r="D51" s="4">
         <v>0.7</v>
       </c>
       <c r="F51" s="8">
         <v>0.7077</v>
       </c>
       <c r="H51" s="8">
         <v>0.72</v>
       </c>
       <c r="J51" s="8">
         <v>0.65</v>
       </c>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="2" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="2" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="59" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A59" s="2" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="60" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A60" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A61" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A62" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A64" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="65" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A65" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A66" s="2"/>
     </row>
-    <row r="67" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A67" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B67" s="12"/>
       <c r="C67" s="12"/>
       <c r="D67" s="12"/>
       <c r="H67" s="28"/>
       <c r="I67" s="28"/>
       <c r="J67" s="29" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A68" s="12"/>
       <c r="B68" s="12"/>
       <c r="C68" s="12"/>
       <c r="D68" s="12"/>
       <c r="F68" s="12"/>
       <c r="H68" s="28"/>
       <c r="I68" s="28"/>
       <c r="J68" s="29" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="12"/>
       <c r="C69" s="12"/>
       <c r="D69" s="12"/>
       <c r="H69" s="28"/>
       <c r="I69" s="28"/>
       <c r="J69" s="29" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="12"/>
       <c r="B70" s="12"/>
       <c r="C70" s="12"/>
       <c r="D70" s="12"/>
       <c r="H70" s="28"/>
       <c r="I70" s="28"/>
       <c r="J70" s="29" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B71" s="12"/>
       <c r="C71" s="12"/>
       <c r="D71" s="12"/>
       <c r="E71" s="12"/>
       <c r="F71" s="12"/>
       <c r="G71" s="12"/>
       <c r="H71" s="12"/>
       <c r="I71" s="12"/>
       <c r="J71" s="12"/>
     </row>
-    <row r="72" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="12"/>
       <c r="B72" s="15" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="12"/>
       <c r="D72" s="15" t="s">
         <v>70</v>
       </c>
       <c r="E72" s="12"/>
       <c r="F72" s="15" t="s">
         <v>73</v>
       </c>
       <c r="G72" s="12"/>
       <c r="H72" s="15" t="s">
         <v>74</v>
       </c>
       <c r="I72" s="12"/>
       <c r="J72" s="25" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="12"/>
       <c r="B73" s="15" t="s">
         <v>72</v>
       </c>
       <c r="C73" s="12"/>
       <c r="D73" s="15" t="s">
         <v>71</v>
       </c>
       <c r="E73" s="12"/>
       <c r="F73" s="15" t="s">
         <v>71</v>
       </c>
       <c r="G73" s="12"/>
       <c r="H73" s="15" t="s">
         <v>71</v>
       </c>
       <c r="I73" s="12"/>
       <c r="J73" s="25" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="74" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="23" t="s">
         <v>57</v>
       </c>
       <c r="C74" s="24"/>
       <c r="D74" s="23" t="s">
         <v>58</v>
       </c>
       <c r="E74" s="24"/>
       <c r="F74" s="23" t="s">
         <v>59</v>
       </c>
       <c r="G74" s="24"/>
       <c r="H74" s="23">
         <v>37316</v>
       </c>
       <c r="I74" s="12"/>
       <c r="J74" s="26">
         <v>37438</v>
       </c>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A76" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B76" s="3">
         <v>71.489999999999995</v>
       </c>
       <c r="D76" s="3">
         <v>71.489999999999995</v>
       </c>
       <c r="F76" s="3">
         <v>71.489999999999995</v>
       </c>
       <c r="H76" s="3">
         <v>71.489999999999995</v>
       </c>
       <c r="J76" s="3">
         <v>68.239999999999995</v>
       </c>
     </row>
-    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A77" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B77" s="4">
         <v>110.66</v>
       </c>
       <c r="C77" s="4"/>
       <c r="D77" s="4">
         <v>110.66</v>
       </c>
       <c r="E77" s="4"/>
       <c r="F77" s="4">
         <v>110.66</v>
       </c>
       <c r="H77" s="4">
         <v>110.66</v>
       </c>
       <c r="J77" s="4">
         <v>105.63</v>
       </c>
     </row>
-    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B78" s="4">
         <v>11.38</v>
       </c>
       <c r="C78" s="4"/>
       <c r="D78" s="4">
         <v>11.38</v>
       </c>
       <c r="E78" s="4"/>
       <c r="F78" s="4">
         <v>11.61</v>
       </c>
       <c r="H78" s="4">
         <v>11.44</v>
       </c>
       <c r="J78" s="4">
         <v>11.47</v>
       </c>
     </row>
-    <row r="79" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="4">
         <v>5.13</v>
       </c>
       <c r="C79" s="4"/>
       <c r="D79" s="4">
         <v>5.13</v>
       </c>
       <c r="E79" s="4"/>
       <c r="F79" s="4">
         <v>5.36</v>
       </c>
       <c r="H79" s="4">
         <v>5.19</v>
       </c>
       <c r="J79" s="4">
         <v>5.43</v>
       </c>
     </row>
-    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B80" s="5">
         <v>2.3396E-2</v>
       </c>
       <c r="C80" s="5"/>
       <c r="D80" s="5">
         <v>1.5396E-2</v>
       </c>
       <c r="E80" s="5"/>
       <c r="F80" s="5">
         <v>1.5396E-2</v>
       </c>
       <c r="H80" s="5">
         <v>2.3396E-2</v>
       </c>
       <c r="J80" s="5">
         <v>2.3314999999999999E-2</v>
       </c>
     </row>
-    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B81" s="5">
         <v>1.2022E-2</v>
       </c>
       <c r="C81" s="5"/>
       <c r="D81" s="5">
         <v>4.0220000000000004E-3</v>
       </c>
       <c r="E81" s="5"/>
       <c r="F81" s="5">
         <v>4.0220000000000004E-3</v>
       </c>
       <c r="H81" s="5">
         <v>1.2022E-2</v>
       </c>
       <c r="J81" s="5">
         <v>1.1979999999999999E-2</v>
       </c>
     </row>
-    <row r="82" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B82" s="4">
         <v>0.65</v>
       </c>
       <c r="C82" s="4"/>
       <c r="D82" s="4">
         <v>0.65</v>
       </c>
       <c r="E82" s="4"/>
       <c r="F82" s="4">
         <v>0.65</v>
       </c>
       <c r="H82" s="4">
         <v>0.65</v>
       </c>
       <c r="J82" s="4">
         <v>0.62</v>
       </c>
     </row>
-    <row r="83" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J83" s="27"/>
     </row>
-    <row r="84" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A84" s="12"/>
       <c r="B84" s="25" t="s">
         <v>77</v>
       </c>
       <c r="C84" s="12"/>
       <c r="D84" s="25" t="s">
         <v>78</v>
       </c>
       <c r="E84" s="12"/>
       <c r="F84" s="25" t="s">
         <v>83</v>
       </c>
       <c r="H84" s="25" t="s">
         <v>84</v>
       </c>
       <c r="I84" s="12"/>
       <c r="J84" s="25" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="85" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="12"/>
       <c r="B85" s="25" t="s">
         <v>71</v>
       </c>
       <c r="C85" s="12"/>
       <c r="D85" s="25" t="s">
         <v>80</v>
       </c>
       <c r="E85" s="12"/>
       <c r="F85" s="25" t="s">
         <v>80</v>
       </c>
       <c r="H85" s="25" t="s">
         <v>80</v>
       </c>
       <c r="I85" s="12"/>
       <c r="J85" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="86" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B86" s="26">
         <v>37803</v>
       </c>
       <c r="D86" s="26">
         <v>38169</v>
       </c>
       <c r="F86" s="26">
         <v>38412</v>
       </c>
       <c r="H86" s="26">
         <v>38534</v>
       </c>
       <c r="J86" s="26">
         <v>38777</v>
       </c>
     </row>
-    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B87" s="30"/>
       <c r="D87" s="30"/>
       <c r="F87" s="30"/>
       <c r="H87" s="30"/>
       <c r="J87" s="30"/>
     </row>
-    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B88" s="31">
         <v>68.239999999999995</v>
       </c>
       <c r="D88" s="31">
         <v>68.239999999999995</v>
       </c>
       <c r="F88" s="31">
         <v>68.239999999999995</v>
       </c>
       <c r="H88" s="31">
         <v>68.239999999999995</v>
       </c>
       <c r="J88" s="31">
         <v>68.239999999999995</v>
       </c>
     </row>
-    <row r="89" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A89" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B89" s="32">
         <v>105.63</v>
       </c>
       <c r="D89" s="32">
         <v>105.63</v>
       </c>
       <c r="F89" s="32">
         <v>105.63</v>
       </c>
       <c r="H89" s="32">
         <v>105.63</v>
       </c>
       <c r="J89" s="32">
         <v>105.63</v>
       </c>
     </row>
-    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A90" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B90" s="32">
         <v>9.9</v>
       </c>
       <c r="D90" s="32">
         <v>9.41</v>
       </c>
       <c r="F90" s="32">
         <v>9.4</v>
       </c>
       <c r="H90" s="32">
         <v>9.89</v>
       </c>
       <c r="J90" s="32">
         <v>9.15</v>
       </c>
     </row>
-    <row r="91" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A91" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B91" s="32">
         <v>5.36</v>
       </c>
       <c r="D91" s="32">
         <v>5.01</v>
       </c>
       <c r="F91" s="32">
         <v>5.01</v>
       </c>
       <c r="H91" s="32">
         <v>5.55</v>
       </c>
       <c r="J91" s="32">
         <v>5.55</v>
       </c>
     </row>
-    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B92" s="33">
         <v>1.7065E-2</v>
       </c>
       <c r="D92" s="33">
         <v>1.7096E-2</v>
       </c>
       <c r="F92" s="33">
         <v>1.7044E-2</v>
       </c>
       <c r="H92" s="33">
         <v>1.7044E-2</v>
       </c>
       <c r="J92" s="33">
         <v>1.3625999999999999E-2</v>
       </c>
     </row>
-    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A93" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B93" s="33">
         <v>8.9800000000000001E-3</v>
       </c>
       <c r="D93" s="33">
         <v>8.9800000000000001E-3</v>
       </c>
       <c r="F93" s="33">
         <v>8.9800000000000001E-3</v>
       </c>
       <c r="H93" s="33">
         <v>8.9800000000000001E-3</v>
       </c>
       <c r="J93" s="33">
         <v>8.9800000000000001E-3</v>
       </c>
     </row>
-    <row r="94" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B94" s="32">
         <v>0.62</v>
       </c>
       <c r="D94" s="32">
         <v>0.62</v>
       </c>
       <c r="F94" s="32">
         <v>0.62</v>
       </c>
       <c r="H94" s="32">
         <v>0.62</v>
       </c>
       <c r="J94" s="32">
         <v>0.62</v>
       </c>
     </row>
-    <row r="95" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A95" s="12"/>
       <c r="B95" s="15"/>
       <c r="C95" s="12"/>
       <c r="D95" s="15"/>
       <c r="E95" s="12"/>
       <c r="F95" s="15"/>
       <c r="H95" s="15"/>
       <c r="I95" s="12"/>
       <c r="J95" s="15"/>
     </row>
-    <row r="96" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A96" s="12"/>
       <c r="B96" s="25" t="s">
         <v>86</v>
       </c>
       <c r="C96" s="12"/>
       <c r="D96" s="25" t="s">
         <v>87</v>
       </c>
       <c r="E96" s="12"/>
       <c r="F96" s="25" t="s">
         <v>88</v>
       </c>
       <c r="H96" s="25" t="s">
         <v>89</v>
       </c>
       <c r="I96" s="12"/>
       <c r="J96" s="25" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="97" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A97" s="12"/>
       <c r="B97" s="25" t="s">
         <v>80</v>
       </c>
       <c r="D97" s="25" t="s">
         <v>80</v>
       </c>
       <c r="F97" s="25" t="s">
         <v>80</v>
       </c>
       <c r="H97" s="25" t="s">
         <v>80</v>
       </c>
       <c r="J97" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="98" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A98" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B98" s="26">
         <v>38899</v>
       </c>
       <c r="D98" s="26">
         <v>39142</v>
       </c>
       <c r="F98" s="26">
         <v>39264</v>
       </c>
       <c r="H98" s="26">
         <v>39508</v>
       </c>
       <c r="J98" s="26">
         <v>39630</v>
       </c>
     </row>
-    <row r="99" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B99" s="30"/>
       <c r="D99" s="30"/>
       <c r="F99" s="30"/>
       <c r="H99" s="30"/>
       <c r="J99" s="30"/>
     </row>
-    <row r="100" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A100" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B100" s="31">
         <v>68.239999999999995</v>
       </c>
       <c r="D100" s="31">
         <v>68.239999999999995</v>
       </c>
       <c r="F100" s="31">
         <v>69.44</v>
       </c>
       <c r="H100" s="31">
         <v>69.44</v>
       </c>
       <c r="J100" s="31">
         <v>69.599999999999994</v>
       </c>
     </row>
-    <row r="101" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A101" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B101" s="32">
         <v>105.63</v>
       </c>
       <c r="D101" s="32">
         <v>105.63</v>
       </c>
       <c r="F101" s="32">
         <v>107.49</v>
       </c>
       <c r="H101" s="32">
         <v>107.49</v>
       </c>
       <c r="J101" s="32">
         <v>107.73</v>
       </c>
     </row>
-    <row r="102" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A102" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B102" s="32">
         <v>9.73</v>
       </c>
       <c r="D102" s="32">
         <v>9.2799999999999994</v>
       </c>
       <c r="F102" s="32">
         <v>8.82</v>
       </c>
       <c r="H102" s="32">
         <v>7.81</v>
       </c>
       <c r="J102" s="32">
         <v>7.26</v>
       </c>
     </row>
-    <row r="103" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A103" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B103" s="32">
         <v>6.34</v>
       </c>
       <c r="D103" s="32">
         <v>6.34</v>
       </c>
       <c r="F103" s="32">
         <v>6.04</v>
       </c>
       <c r="H103" s="32">
         <v>5.22</v>
       </c>
       <c r="J103" s="32">
         <v>5.99</v>
       </c>
     </row>
-    <row r="104" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A104" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B104" s="33">
         <v>1.3625999999999999E-2</v>
       </c>
       <c r="D104" s="33">
         <v>1.1171E-2</v>
       </c>
       <c r="F104" s="33">
         <v>1.013E-2</v>
       </c>
       <c r="H104" s="33">
         <v>4.849E-3</v>
       </c>
       <c r="J104" s="33">
         <v>5.5700000000000003E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A105" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B105" s="33">
         <v>1.0155000000000001E-2</v>
       </c>
       <c r="D105" s="33">
         <v>1.0155000000000001E-2</v>
       </c>
       <c r="F105" s="33">
         <v>1.013E-2</v>
       </c>
       <c r="H105" s="33">
         <v>4.849E-3</v>
       </c>
       <c r="J105" s="33">
         <v>5.5700000000000003E-3</v>
       </c>
     </row>
-    <row r="106" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B106" s="32">
         <v>0.62</v>
       </c>
       <c r="D106" s="32">
         <v>0.62</v>
       </c>
       <c r="F106" s="32">
         <v>0.62</v>
       </c>
       <c r="H106" s="32">
         <v>0.62</v>
       </c>
       <c r="J106" s="32">
         <v>0.62</v>
       </c>
     </row>
-    <row r="107" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A107" s="14"/>
       <c r="B107" s="16"/>
       <c r="D107" s="16"/>
       <c r="F107" s="17"/>
       <c r="H107" s="17"/>
       <c r="J107" s="17"/>
     </row>
-    <row r="108" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B108" s="25" t="s">
         <v>91</v>
       </c>
       <c r="D108" s="25" t="s">
         <v>92</v>
       </c>
       <c r="F108" s="25" t="s">
         <v>93</v>
       </c>
       <c r="H108" s="25" t="s">
         <v>94</v>
       </c>
       <c r="J108" s="25" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="109" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A109" s="2"/>
       <c r="B109" s="25" t="s">
         <v>80</v>
       </c>
       <c r="D109" s="25" t="s">
         <v>80</v>
       </c>
       <c r="F109" s="25" t="s">
         <v>80</v>
       </c>
       <c r="H109" s="25" t="s">
         <v>80</v>
       </c>
       <c r="J109" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="110" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A110" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B110" s="26">
         <v>39873</v>
       </c>
       <c r="D110" s="26">
         <v>39995</v>
       </c>
       <c r="F110" s="26">
         <v>40360</v>
       </c>
       <c r="H110" s="26">
         <v>40725</v>
       </c>
       <c r="J110" s="26">
         <v>40969</v>
       </c>
     </row>
-    <row r="111" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B111" s="30"/>
       <c r="D111" s="30"/>
       <c r="F111" s="30"/>
       <c r="H111" s="30"/>
       <c r="J111" s="30"/>
     </row>
-    <row r="112" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A112" s="2" t="s">
         <v>14</v>
       </c>
       <c r="B112" s="31">
         <v>69.599999999999994</v>
       </c>
       <c r="D112" s="31">
         <v>73.31</v>
       </c>
       <c r="F112" s="31">
         <v>71.25</v>
       </c>
       <c r="H112" s="31">
         <v>74.38</v>
       </c>
       <c r="J112" s="31">
         <v>74.38</v>
       </c>
     </row>
-    <row r="113" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A113" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B113" s="32">
         <v>107.73</v>
       </c>
       <c r="D113" s="32">
         <v>113.47</v>
       </c>
       <c r="F113" s="32">
         <v>110.29</v>
       </c>
       <c r="H113" s="32">
         <v>115.14</v>
       </c>
       <c r="J113" s="32">
         <v>115.14</v>
       </c>
     </row>
-    <row r="114" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A114" s="2" t="s">
         <v>16</v>
       </c>
       <c r="B114" s="32">
         <v>7.27</v>
       </c>
       <c r="D114" s="32">
         <v>8.39</v>
       </c>
       <c r="F114" s="32">
         <v>8.56</v>
       </c>
       <c r="H114" s="32">
         <v>9.02</v>
       </c>
       <c r="J114" s="32">
         <v>9.1199999999999992</v>
       </c>
     </row>
-    <row r="115" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A115" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B115" s="32">
         <v>6</v>
       </c>
       <c r="D115" s="32">
         <v>7</v>
       </c>
       <c r="F115" s="32">
         <v>7.21</v>
       </c>
       <c r="H115" s="32">
         <v>7.61</v>
       </c>
       <c r="J115" s="32">
         <v>7.71</v>
       </c>
     </row>
-    <row r="116" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A116" s="2" t="s">
         <v>18</v>
       </c>
       <c r="B116" s="33">
         <v>5.6259999999999999E-3</v>
       </c>
       <c r="D116" s="33">
         <v>4.849E-3</v>
       </c>
       <c r="F116" s="33">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="H116" s="33">
         <v>4.8669999999999998E-3</v>
       </c>
       <c r="J116" s="33">
         <v>5.4980000000000003E-3</v>
       </c>
     </row>
-    <row r="117" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A117" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B117" s="33">
         <v>5.6259999999999999E-3</v>
       </c>
       <c r="D117" s="33">
         <v>4.849E-3</v>
       </c>
       <c r="F117" s="33">
         <v>4.7000000000000002E-3</v>
       </c>
       <c r="H117" s="33">
         <v>4.8669999999999998E-3</v>
       </c>
       <c r="J117" s="33">
         <v>5.4980000000000003E-3</v>
       </c>
     </row>
-    <row r="118" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A118" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B118" s="32">
         <v>0.62</v>
       </c>
       <c r="D118" s="32">
         <v>0.66</v>
       </c>
       <c r="F118" s="32">
         <v>0.65</v>
       </c>
       <c r="H118" s="32">
         <v>0.68</v>
       </c>
       <c r="J118" s="32">
         <v>0.68</v>
       </c>
     </row>
-    <row r="119" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A119" s="2"/>
       <c r="B119" s="32"/>
       <c r="D119" s="32"/>
       <c r="F119" s="32"/>
       <c r="H119" s="32"/>
       <c r="J119" s="32"/>
     </row>
-    <row r="120" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A120" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="121" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A121" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="122" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A122" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="123" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A123" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="124" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A124" s="34" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="125" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:10" s="30" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A125" s="34" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="126" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A126" s="2" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="127" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A127" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="128" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A128" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="129" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="131" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" s="1" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A134" s="30" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A135" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B135" s="34"/>
       <c r="C135" s="34"/>
       <c r="D135" s="30"/>
       <c r="E135" s="30"/>
       <c r="F135" s="30"/>
       <c r="G135" s="30"/>
       <c r="H135" s="30"/>
       <c r="I135" s="30"/>
     </row>
-    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" s="30"/>
       <c r="B136" s="34"/>
       <c r="C136" s="34"/>
       <c r="D136" s="30"/>
       <c r="E136" s="30"/>
       <c r="F136" s="30"/>
       <c r="G136" s="30"/>
       <c r="H136" s="30"/>
       <c r="I136" s="30"/>
     </row>
-    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A137" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B137" s="28"/>
       <c r="C137" s="28"/>
       <c r="D137" s="28"/>
       <c r="E137" s="30"/>
       <c r="F137" s="30"/>
       <c r="G137" s="30"/>
       <c r="H137" s="28"/>
       <c r="I137" s="28"/>
       <c r="J137" s="29" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="138" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A138" s="28"/>
       <c r="B138" s="28"/>
       <c r="C138" s="28"/>
       <c r="D138" s="28"/>
       <c r="E138" s="30"/>
       <c r="F138" s="28"/>
       <c r="G138" s="30"/>
       <c r="H138" s="28"/>
       <c r="I138" s="28"/>
       <c r="J138" s="29" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A139" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B139" s="28"/>
       <c r="C139" s="28"/>
       <c r="D139" s="28"/>
       <c r="E139" s="30"/>
       <c r="F139" s="30"/>
       <c r="G139" s="30"/>
       <c r="H139" s="28"/>
       <c r="I139" s="28"/>
       <c r="J139" s="29" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A140" s="28"/>
       <c r="B140" s="28"/>
       <c r="C140" s="28"/>
       <c r="D140" s="28"/>
       <c r="E140" s="30"/>
       <c r="F140" s="30"/>
       <c r="G140" s="30"/>
       <c r="H140" s="28"/>
       <c r="I140" s="28"/>
       <c r="J140" s="29" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="141" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A141" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B141" s="28"/>
       <c r="C141" s="28"/>
       <c r="D141" s="28"/>
       <c r="E141" s="28"/>
       <c r="F141" s="28"/>
       <c r="G141" s="28"/>
       <c r="H141" s="28"/>
       <c r="I141" s="28"/>
       <c r="J141" s="28"/>
     </row>
-    <row r="142" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A142" s="28"/>
       <c r="B142" s="25" t="s">
         <v>103</v>
       </c>
       <c r="C142" s="28"/>
       <c r="D142" s="25" t="s">
         <v>104</v>
       </c>
       <c r="E142" s="28"/>
       <c r="F142" s="25" t="s">
         <v>105</v>
       </c>
       <c r="G142" s="12"/>
       <c r="H142" s="25" t="s">
         <v>108</v>
       </c>
       <c r="I142" s="12"/>
       <c r="J142" s="25" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="143" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A143" s="28"/>
       <c r="B143" s="25" t="s">
         <v>80</v>
       </c>
       <c r="C143" s="28"/>
       <c r="D143" s="25" t="s">
         <v>80</v>
       </c>
       <c r="E143" s="28"/>
       <c r="F143" s="25" t="s">
         <v>80</v>
       </c>
       <c r="G143" s="12"/>
       <c r="H143" s="25" t="s">
         <v>80</v>
       </c>
       <c r="I143" s="12"/>
       <c r="J143" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="144" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A144" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B144" s="26">
         <v>41091</v>
       </c>
       <c r="C144" s="37"/>
       <c r="D144" s="26">
         <v>41456</v>
       </c>
       <c r="E144" s="37"/>
       <c r="F144" s="26">
         <v>41883</v>
       </c>
       <c r="H144" s="26">
         <v>42186</v>
       </c>
       <c r="J144" s="26">
         <v>42552</v>
       </c>
     </row>
-    <row r="145" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A145" s="30"/>
       <c r="B145" s="30"/>
       <c r="C145" s="30"/>
       <c r="D145" s="30"/>
       <c r="E145" s="30"/>
       <c r="F145" s="30"/>
       <c r="H145" s="30"/>
       <c r="J145" s="30"/>
     </row>
-    <row r="146" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A146" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B146" s="31">
         <v>75.819999999999993</v>
       </c>
       <c r="C146" s="30"/>
       <c r="D146" s="31">
         <v>79.959999999999994</v>
       </c>
       <c r="E146" s="30"/>
       <c r="F146" s="31">
         <v>79.959999999999994</v>
       </c>
       <c r="H146" s="31">
         <v>79.959999999999994</v>
       </c>
       <c r="J146" s="31">
         <v>79.959999999999994</v>
       </c>
     </row>
-    <row r="147" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A147" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B147" s="32">
         <v>117.4</v>
       </c>
       <c r="C147" s="32"/>
       <c r="D147" s="32">
         <v>124.07</v>
       </c>
       <c r="E147" s="32"/>
       <c r="F147" s="32">
         <v>124.07</v>
       </c>
       <c r="H147" s="32">
         <v>124.07</v>
       </c>
       <c r="J147" s="32">
         <v>124.07</v>
       </c>
     </row>
-    <row r="148" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A148" s="34" t="s">
         <v>16</v>
       </c>
       <c r="B148" s="32">
         <v>9.49</v>
       </c>
       <c r="C148" s="32"/>
       <c r="D148" s="32">
         <v>10.3</v>
       </c>
       <c r="E148" s="32"/>
       <c r="F148" s="32">
         <v>9.32</v>
       </c>
       <c r="H148" s="32">
         <v>9.61</v>
       </c>
       <c r="J148" s="32">
         <v>10.63</v>
       </c>
     </row>
-    <row r="149" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A149" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B149" s="32">
         <v>8.0500000000000007</v>
       </c>
       <c r="C149" s="32"/>
       <c r="D149" s="32">
         <v>8.7799999999999994</v>
       </c>
       <c r="E149" s="32"/>
       <c r="F149" s="32">
         <v>10</v>
       </c>
       <c r="H149" s="32">
         <v>10.28</v>
       </c>
       <c r="J149" s="32">
         <v>11.23</v>
       </c>
     </row>
-    <row r="150" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A150" s="34" t="s">
         <v>18</v>
       </c>
       <c r="B150" s="33">
         <v>5.3899999999999998E-3</v>
       </c>
       <c r="C150" s="33"/>
       <c r="D150" s="33">
         <v>4.4520000000000002E-3</v>
       </c>
       <c r="E150" s="33"/>
       <c r="F150" s="33">
         <v>1.1919999999999999E-3</v>
       </c>
       <c r="H150" s="33">
         <v>2.8289999999999999E-3</v>
       </c>
       <c r="J150" s="33">
         <v>6.8149999999999999E-3</v>
       </c>
     </row>
-    <row r="151" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A151" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B151" s="33">
         <v>5.3899999999999998E-3</v>
       </c>
       <c r="C151" s="33"/>
       <c r="D151" s="33">
         <v>4.4520000000000002E-3</v>
       </c>
       <c r="E151" s="33"/>
       <c r="F151" s="33">
         <v>1.1919999999999999E-3</v>
       </c>
       <c r="H151" s="33">
         <v>2.8289999999999999E-3</v>
       </c>
       <c r="J151" s="33">
         <v>6.8149999999999999E-3</v>
       </c>
     </row>
-    <row r="152" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A152" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B152" s="32">
         <v>0.7</v>
       </c>
       <c r="C152" s="32"/>
       <c r="D152" s="32">
         <v>0.74</v>
       </c>
       <c r="E152" s="32"/>
       <c r="F152" s="32">
         <v>0.74</v>
       </c>
       <c r="H152" s="32">
         <v>0.73</v>
       </c>
       <c r="J152" s="32">
         <v>0.7</v>
       </c>
     </row>
-    <row r="153" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:10" x14ac:dyDescent="0.2">
       <c r="J153" s="27"/>
     </row>
-    <row r="154" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A154" s="28"/>
       <c r="B154" s="25" t="s">
         <v>110</v>
       </c>
       <c r="C154" s="12"/>
       <c r="D154" s="25" t="s">
         <v>111</v>
       </c>
       <c r="F154" s="25" t="s">
         <v>112</v>
       </c>
       <c r="G154" s="12"/>
       <c r="H154" s="25" t="s">
         <v>113</v>
       </c>
       <c r="I154" s="12"/>
       <c r="J154" s="25" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="155" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A155" s="28"/>
       <c r="B155" s="25" t="s">
         <v>80</v>
       </c>
       <c r="C155" s="12"/>
       <c r="D155" s="25" t="s">
         <v>80</v>
       </c>
       <c r="F155" s="25" t="s">
         <v>80</v>
       </c>
       <c r="G155" s="12"/>
       <c r="H155" s="25" t="s">
         <v>80</v>
       </c>
       <c r="I155" s="12"/>
       <c r="J155" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="156" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A156" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B156" s="26">
         <v>42917</v>
       </c>
       <c r="D156" s="26">
         <v>43282</v>
       </c>
       <c r="F156" s="26">
         <v>43647</v>
       </c>
       <c r="H156" s="26">
         <v>43891</v>
       </c>
       <c r="J156" s="26">
         <v>44013</v>
       </c>
     </row>
-    <row r="157" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A157" s="30"/>
       <c r="B157" s="30"/>
       <c r="D157" s="30"/>
       <c r="F157" s="30"/>
       <c r="H157" s="30"/>
       <c r="J157" s="30"/>
     </row>
-    <row r="158" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A158" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B158" s="31">
         <v>81.97</v>
       </c>
       <c r="D158" s="31">
         <v>81.36</v>
       </c>
       <c r="F158" s="31">
         <v>81.699999999999989</v>
       </c>
       <c r="H158" s="31">
         <v>83.77</v>
       </c>
       <c r="J158" s="31">
         <v>86.89</v>
       </c>
     </row>
-    <row r="159" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A159" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B159" s="32">
         <v>127.19</v>
       </c>
       <c r="D159" s="32">
         <v>126.24</v>
       </c>
       <c r="F159" s="32">
         <v>126.77</v>
       </c>
       <c r="H159" s="32">
         <v>129.99</v>
       </c>
       <c r="J159" s="32">
         <v>134.84</v>
       </c>
     </row>
-    <row r="160" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A160" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B160" s="32">
         <v>12.18</v>
       </c>
       <c r="D160" s="32">
         <v>11.72</v>
       </c>
       <c r="F160" s="32">
         <v>11.81</v>
       </c>
       <c r="H160" s="32">
         <v>12.06</v>
       </c>
       <c r="J160" s="32">
         <v>12.2</v>
       </c>
     </row>
-    <row r="161" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A161" s="34" t="s">
         <v>106</v>
       </c>
       <c r="B161" s="32">
         <v>12.79</v>
       </c>
       <c r="D161" s="32">
         <v>12.36</v>
       </c>
       <c r="F161" s="32">
         <v>12.37</v>
       </c>
       <c r="H161" s="32">
         <v>12.68</v>
       </c>
       <c r="J161" s="32">
         <v>12.86</v>
       </c>
     </row>
-    <row r="162" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A162" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B162" s="33">
         <v>1.0080000000000002E-3</v>
       </c>
       <c r="D162" s="33">
         <v>1.5709999999999999E-3</v>
       </c>
       <c r="F162" s="33">
         <v>3.7699999999999999E-3</v>
       </c>
       <c r="H162" s="33">
         <v>5.2839999999999996E-3</v>
       </c>
       <c r="J162" s="33">
         <v>5.5440000000000003E-3</v>
       </c>
     </row>
-    <row r="163" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A163" s="34" t="s">
         <v>107</v>
       </c>
       <c r="B163" s="33">
         <v>1.0080000000000002E-3</v>
       </c>
       <c r="D163" s="33">
         <v>1.5709999999999999E-3</v>
       </c>
       <c r="F163" s="33">
         <v>3.7699999999999999E-3</v>
       </c>
       <c r="H163" s="33">
         <v>5.2839999999999996E-3</v>
       </c>
       <c r="J163" s="33">
         <v>5.5440000000000003E-3</v>
       </c>
     </row>
-    <row r="164" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A164" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B164" s="32">
         <v>0.73</v>
       </c>
       <c r="D164" s="32">
         <v>0.71</v>
       </c>
       <c r="F164" s="32">
         <v>0.67</v>
       </c>
       <c r="H164" s="32">
         <v>0.74</v>
       </c>
       <c r="J164" s="32">
         <v>0.76</v>
       </c>
     </row>
-    <row r="165" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A165" s="12"/>
       <c r="B165" s="15"/>
       <c r="C165" s="12"/>
       <c r="D165" s="15"/>
       <c r="E165" s="12"/>
       <c r="F165" s="15"/>
       <c r="H165" s="15"/>
       <c r="I165" s="12"/>
       <c r="J165" s="15"/>
     </row>
-    <row r="166" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A166" s="28"/>
       <c r="B166" s="25" t="s">
         <v>117</v>
       </c>
       <c r="C166" s="12"/>
       <c r="D166" s="25" t="s">
         <v>119</v>
       </c>
       <c r="F166" s="25" t="s">
         <v>120</v>
       </c>
       <c r="H166" s="25" t="s">
         <v>121</v>
       </c>
       <c r="J166" s="25" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="167" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A167" s="28"/>
       <c r="B167" s="25" t="s">
         <v>80</v>
       </c>
       <c r="D167" s="25" t="s">
         <v>80</v>
       </c>
       <c r="F167" s="25" t="s">
         <v>80</v>
       </c>
       <c r="H167" s="25" t="s">
         <v>80</v>
       </c>
       <c r="J167" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="168" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A168" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B168" s="26">
         <v>44409</v>
       </c>
       <c r="D168" s="26">
         <v>44743</v>
       </c>
       <c r="F168" s="26">
         <v>44927</v>
       </c>
       <c r="H168" s="26">
         <v>45108</v>
       </c>
       <c r="J168" s="26">
         <v>45292</v>
       </c>
     </row>
-    <row r="169" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A169" s="30"/>
       <c r="B169" s="30"/>
       <c r="D169" s="30"/>
       <c r="F169" s="30"/>
       <c r="H169" s="30"/>
       <c r="J169" s="30"/>
     </row>
-    <row r="170" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A170" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B170" s="31">
         <v>89.83</v>
       </c>
       <c r="D170" s="31">
         <v>107.41</v>
       </c>
       <c r="F170" s="31">
         <v>107.41</v>
       </c>
       <c r="H170" s="31">
         <v>437.07</v>
       </c>
       <c r="J170" s="31">
         <v>447.57</v>
       </c>
     </row>
-    <row r="171" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A171" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B171" s="32">
         <v>139.4</v>
       </c>
       <c r="D171" s="32">
         <v>166.68</v>
       </c>
       <c r="F171" s="32">
         <v>166.68</v>
       </c>
       <c r="H171" s="32">
         <v>499.45000000000005</v>
       </c>
       <c r="J171" s="32">
         <v>515.74</v>
       </c>
     </row>
-    <row r="172" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A172" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B172" s="32">
         <v>15.31</v>
       </c>
       <c r="D172" s="32">
         <v>16.059999999999999</v>
       </c>
       <c r="F172" s="32">
         <v>14.49</v>
       </c>
       <c r="H172" s="32">
         <v>14.66</v>
       </c>
       <c r="J172" s="32">
         <v>11.350000000000001</v>
       </c>
     </row>
-    <row r="173" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A173" s="34" t="s">
         <v>106</v>
       </c>
       <c r="B173" s="32">
         <v>15.99</v>
       </c>
       <c r="D173" s="32">
         <v>15.26</v>
       </c>
       <c r="F173" s="32">
         <v>15.29</v>
       </c>
       <c r="H173" s="32">
         <v>15.49</v>
       </c>
       <c r="J173" s="32">
         <v>12.190000000000001</v>
       </c>
     </row>
-    <row r="174" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A174" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B174" s="33">
         <v>7.1720000000000004E-3</v>
       </c>
       <c r="D174" s="33">
         <v>-7.6599999999999997E-4</v>
       </c>
       <c r="F174" s="33">
         <v>-1.8000000000000001E-4</v>
       </c>
       <c r="H174" s="33">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="J174" s="33">
         <v>4.3169999999999997E-3</v>
       </c>
     </row>
-    <row r="175" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A175" s="34" t="s">
         <v>107</v>
       </c>
       <c r="B175" s="33">
         <v>7.1720000000000004E-3</v>
       </c>
       <c r="D175" s="33">
         <v>-7.6599999999999997E-4</v>
       </c>
       <c r="F175" s="33">
         <v>-1.8000000000000001E-4</v>
       </c>
       <c r="H175" s="33">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="J175" s="33">
         <v>4.3169999999999997E-3</v>
       </c>
     </row>
-    <row r="176" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A176" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B176" s="32">
         <v>0.78</v>
       </c>
       <c r="D176" s="32">
         <v>0.92</v>
       </c>
       <c r="F176" s="32">
         <v>0.92</v>
       </c>
       <c r="H176" s="32">
         <v>0.96</v>
       </c>
       <c r="J176" s="32">
         <v>1.06</v>
       </c>
     </row>
-    <row r="177" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A177" s="2"/>
       <c r="B177" s="32"/>
       <c r="D177" s="32"/>
       <c r="F177" s="32"/>
       <c r="H177" s="32"/>
       <c r="J177" s="32"/>
     </row>
-    <row r="178" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A178" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="179" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A179" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="180" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A180" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="181" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A181" s="34" t="s">
         <v>65</v>
       </c>
       <c r="B181" s="30"/>
       <c r="C181" s="30"/>
       <c r="D181" s="30"/>
       <c r="E181" s="30"/>
       <c r="F181" s="30"/>
       <c r="G181" s="30"/>
       <c r="H181" s="30"/>
       <c r="I181" s="30"/>
       <c r="J181" s="30"/>
     </row>
-    <row r="182" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A182" s="34" t="s">
         <v>66</v>
       </c>
       <c r="B182" s="30"/>
       <c r="C182" s="30"/>
       <c r="D182" s="30"/>
       <c r="E182" s="30"/>
       <c r="F182" s="30"/>
       <c r="G182" s="30"/>
       <c r="H182" s="30"/>
       <c r="I182" s="30"/>
       <c r="J182" s="30"/>
     </row>
-    <row r="183" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A183" s="34" t="s">
         <v>67</v>
       </c>
       <c r="B183" s="30"/>
       <c r="C183" s="30"/>
       <c r="D183" s="30"/>
       <c r="E183" s="30"/>
       <c r="F183" s="30"/>
       <c r="G183" s="30"/>
       <c r="H183" s="30"/>
       <c r="I183" s="30"/>
       <c r="J183" s="30"/>
     </row>
-    <row r="184" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A184" s="2" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="185" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A185" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="186" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A186" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="187" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A187" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="188" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A188" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="189" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A189" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="190" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A190" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="191" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A191" s="1" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="192" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A192" s="30" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="193" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A193" s="30" t="s">
         <v>82</v>
       </c>
       <c r="B193" s="34"/>
       <c r="C193" s="34"/>
       <c r="D193" s="30"/>
       <c r="E193" s="30"/>
       <c r="F193" s="30"/>
       <c r="G193" s="30"/>
       <c r="H193" s="30"/>
       <c r="I193" s="30"/>
     </row>
-    <row r="195" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A195" s="35" t="s">
         <v>0</v>
       </c>
       <c r="B195" s="28"/>
       <c r="C195" s="28"/>
       <c r="D195" s="28"/>
       <c r="E195" s="30"/>
       <c r="F195" s="30"/>
       <c r="G195" s="30"/>
       <c r="H195" s="28"/>
       <c r="I195" s="28"/>
       <c r="J195" s="29" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="196" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A196" s="28"/>
       <c r="B196" s="28"/>
       <c r="C196" s="28"/>
       <c r="D196" s="28"/>
       <c r="E196" s="30"/>
       <c r="F196" s="28"/>
       <c r="G196" s="30"/>
       <c r="H196" s="28"/>
       <c r="I196" s="28"/>
       <c r="J196" s="29" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="197" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A197" s="35" t="s">
         <v>2</v>
       </c>
       <c r="B197" s="28"/>
       <c r="C197" s="28"/>
       <c r="D197" s="28"/>
       <c r="E197" s="30"/>
       <c r="F197" s="30"/>
       <c r="G197" s="30"/>
       <c r="H197" s="28"/>
       <c r="I197" s="28"/>
       <c r="J197" s="29" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:10" x14ac:dyDescent="0.3">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A198" s="28"/>
       <c r="B198" s="28"/>
       <c r="C198" s="28"/>
       <c r="D198" s="28"/>
       <c r="E198" s="30"/>
       <c r="F198" s="30"/>
       <c r="G198" s="30"/>
       <c r="H198" s="28"/>
       <c r="I198" s="28"/>
       <c r="J198" s="29" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="199" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A199" s="35" t="s">
         <v>3</v>
       </c>
       <c r="B199" s="28"/>
     </row>
-    <row r="200" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A200" s="35"/>
       <c r="B200" s="28"/>
     </row>
-    <row r="201" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A201" s="28"/>
       <c r="B201" s="25" t="s">
         <v>123</v>
       </c>
       <c r="D201" s="25" t="s">
         <v>124</v>
       </c>
       <c r="F201" s="25" t="s">
         <v>125</v>
       </c>
       <c r="H201" s="25" t="s">
         <v>126</v>
       </c>
       <c r="J201" s="25" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="202" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A202" s="28"/>
       <c r="B202" s="25" t="s">
         <v>80</v>
       </c>
       <c r="D202" s="25" t="s">
         <v>80</v>
       </c>
       <c r="F202" s="25" t="s">
         <v>80</v>
       </c>
       <c r="H202" s="25" t="s">
         <v>80</v>
       </c>
       <c r="J202" s="25" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="203" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A203" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B203" s="26">
         <v>45474</v>
       </c>
       <c r="D203" s="26">
         <v>45505</v>
       </c>
       <c r="F203" s="26">
         <v>45658</v>
       </c>
       <c r="H203" s="26">
         <v>45839</v>
       </c>
       <c r="J203" s="26">
         <v>45931</v>
       </c>
     </row>
-    <row r="204" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A204" s="30"/>
       <c r="B204" s="30"/>
     </row>
-    <row r="205" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A205" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B205" s="31">
         <v>602.07000000000005</v>
       </c>
       <c r="D205" s="31">
         <v>628.24</v>
       </c>
       <c r="F205" s="31">
         <v>638</v>
       </c>
       <c r="H205" s="31">
         <v>447.47</v>
       </c>
       <c r="J205" s="31">
         <v>354.34</v>
       </c>
     </row>
-    <row r="206" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A206" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B206" s="32">
         <v>696.59</v>
       </c>
       <c r="D206" s="32">
         <v>722.76</v>
       </c>
       <c r="F206" s="32">
         <v>737.91</v>
       </c>
       <c r="H206" s="32">
         <v>573.70000000000005</v>
       </c>
       <c r="J206" s="32">
         <v>480.57</v>
       </c>
     </row>
-    <row r="207" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A207" s="34" t="s">
         <v>106</v>
       </c>
       <c r="B207" s="32">
         <v>13.18</v>
       </c>
       <c r="D207" s="32">
         <v>13.18</v>
       </c>
       <c r="F207" s="32">
         <v>16.02</v>
       </c>
       <c r="H207" s="32">
         <v>15.46</v>
       </c>
       <c r="J207" s="32">
         <v>15.46</v>
       </c>
     </row>
-    <row r="208" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A208" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B208" s="32">
         <v>12.17</v>
       </c>
       <c r="D208" s="32">
         <v>12.17</v>
       </c>
       <c r="F208" s="32">
         <v>15.7</v>
       </c>
       <c r="H208" s="32">
         <v>15.02</v>
       </c>
       <c r="J208" s="32">
         <v>15.02</v>
       </c>
     </row>
-    <row r="209" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A209" s="34" t="s">
         <v>107</v>
       </c>
       <c r="B209" s="33">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="D209" s="33">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="F209" s="33">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="H209" s="33">
         <v>1.8676000000000002E-2</v>
       </c>
       <c r="J209" s="33">
         <v>1.6649000000000001E-2</v>
       </c>
     </row>
-    <row r="210" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A210" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B210" s="33">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="D210" s="33">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="F210" s="33">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="H210" s="33">
         <v>1.8676000000000002E-2</v>
       </c>
       <c r="J210" s="33">
         <v>1.6649000000000001E-2</v>
       </c>
     </row>
-    <row r="211" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A211" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B211" s="32">
         <v>1.54</v>
       </c>
       <c r="D211" s="32">
         <v>1.54</v>
       </c>
       <c r="F211" s="32">
         <v>1.26</v>
       </c>
       <c r="H211" s="32">
         <v>1.28</v>
       </c>
       <c r="J211" s="32">
         <v>1.28</v>
       </c>
     </row>
-    <row r="213" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A213" s="28"/>
       <c r="B213" s="25" t="s">
         <v>128</v>
       </c>
-    </row>
-    <row r="214" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D213" s="25" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A214" s="28"/>
       <c r="B214" s="25" t="s">
         <v>80</v>
       </c>
-    </row>
-    <row r="215" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D214" s="25" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A215" s="36" t="s">
         <v>8</v>
       </c>
       <c r="B215" s="26">
         <v>46023</v>
       </c>
-    </row>
-    <row r="216" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D215" s="26">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A216" s="30"/>
       <c r="B216" s="30"/>
-    </row>
-    <row r="217" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D216" s="30"/>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A217" s="34" t="s">
         <v>14</v>
       </c>
       <c r="B217" s="31">
         <v>354.64</v>
       </c>
-    </row>
-    <row r="218" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D217" s="31">
+        <v>320.61</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A218" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B218" s="32">
         <v>481.04</v>
       </c>
-    </row>
-    <row r="219" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D218" s="32">
+        <v>428.24</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A219" s="34" t="s">
         <v>106</v>
       </c>
       <c r="B219" s="32">
         <v>16.329999999999998</v>
       </c>
-    </row>
-    <row r="220" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D219" s="32">
+        <v>15.299999999999999</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A220" s="34" t="s">
         <v>17</v>
       </c>
       <c r="B220" s="32">
         <v>15.89</v>
       </c>
-    </row>
-    <row r="221" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D220" s="32">
+        <v>15.04</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A221" s="34" t="s">
         <v>107</v>
       </c>
       <c r="B221" s="33">
         <v>1.6649000000000001E-2</v>
       </c>
-    </row>
-    <row r="222" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D221" s="33">
+        <v>1.1604E-2</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A222" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B222" s="33">
         <v>1.6649000000000001E-2</v>
       </c>
-    </row>
-    <row r="223" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="D222" s="33">
+        <v>1.1604E-2</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A223" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B223" s="32">
         <v>1.28</v>
       </c>
-    </row>
-    <row r="226" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="D223" s="32">
+        <v>1.06</v>
+      </c>
+    </row>
+    <row r="226" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A226" s="2" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="227" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A227" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="228" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A228" s="2" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="229" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A229" s="34" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="230" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A230" s="34" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="231" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A231" s="34" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="232" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A232" s="2" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="233" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A233" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="234" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A234" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="235" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A235" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="236" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A236" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="237" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A237" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="238" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A238" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="239" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A239" s="1" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="240" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A240" s="30" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="241" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A241" s="30" t="s">
         <v>82</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="84" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="66" max="16383" man="1"/>
     <brk id="192" max="16383" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
@@ -4210,51 +4244,66 @@
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>MGS-P #1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Central Maine Power Co.</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Rate Bulletin - Rate MGS-P Revisions</dc:title>
   <dc:creator>Katherine Alexander</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_AdHocReviewCycleID">
+    <vt:i4>1946636899</vt:i4>
+  </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_NewReviewCycle">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_EmailSubject">
+    <vt:lpwstr>rate bulletins</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_AuthorEmail">
+    <vt:lpwstr>heather.michaud@cmpco.com</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_AuthorEmailDisplayName">
+    <vt:lpwstr>Michaud, Heather</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ReviewingToolsShownOnce">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_SetDate">
     <vt:lpwstr>2023-12-20T18:02:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_Name">
     <vt:lpwstr>Internal Use</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_SiteId">
     <vt:lpwstr>031a09bc-a2bf-44df-888e-4e09355b7a24</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_ActionId">
     <vt:lpwstr>b50b198c-19c8-4372-a9b7-32bc5c6cf5b7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_019c027e-33b7-45fc-a572-8ffa5d09ec36_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>