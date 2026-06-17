--- v0 (2026-05-02)
+++ v1 (2026-06-17)
@@ -3,136 +3,139 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30023"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Settlement\Supplier_Settlement\Documentation\Load Characteristics_Monthly RNS Peak\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{45C9CBAA-63B6-4A9A-B555-832C3FEA27DC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D21AD857-4E70-4929-BA89-D0CC768F375D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly RNS Peak_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="759" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1431" uniqueCount="38">
   <si>
     <t>Posting Based on Final ReSettlement Quantities</t>
   </si>
   <si>
     <t>RNS Peak Load Data By Rate Class</t>
   </si>
   <si>
-    <t>January 2026</t>
+    <t>January - February 2026</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t xml:space="preserve">Peak Hour </t>
   </si>
   <si>
     <t>Hour Begin 1300</t>
+  </si>
+  <si>
+    <t>Hour Begin 1700</t>
   </si>
   <si>
     <t>Hour Begin xxxx</t>
   </si>
   <si>
     <t>DATE_TIME</t>
   </si>
   <si>
     <t>NODE</t>
   </si>
   <si>
     <t>RATE</t>
   </si>
   <si>
     <t>Load Before Losses(KWh)</t>
   </si>
   <si>
     <t>CMP</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>AL</t>
   </si>
@@ -997,12390 +1000,15770 @@
       <c r="AU8" s="5"/>
       <c r="AW8" s="6"/>
       <c r="AY8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AZ8" s="5"/>
       <c r="BB8" s="6"/>
       <c r="BD8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BE8" s="5"/>
       <c r="BG8" s="6"/>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5"/>
       <c r="D9" s="6"/>
       <c r="F9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5"/>
       <c r="I9" s="6"/>
       <c r="K9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="L9" s="5"/>
       <c r="N9" s="6"/>
       <c r="P9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="Q9" s="5"/>
       <c r="S9" s="6"/>
       <c r="U9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="V9" s="5"/>
       <c r="X9" s="6"/>
       <c r="Z9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AA9" s="5"/>
       <c r="AC9" s="6"/>
       <c r="AE9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AF9" s="5"/>
       <c r="AH9" s="6"/>
       <c r="AJ9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AK9" s="5"/>
       <c r="AM9" s="6"/>
       <c r="AO9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AP9" s="5"/>
       <c r="AR9" s="6"/>
       <c r="AT9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AU9" s="5"/>
       <c r="AW9" s="6"/>
       <c r="AY9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="AZ9" s="5"/>
       <c r="BB9" s="6"/>
       <c r="BD9" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="BE9" s="5"/>
       <c r="BG9" s="6"/>
     </row>
     <row r="10" spans="1:59" ht="13.5" thickBot="1">
       <c r="A10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="H10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="I10" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="J10" s="2"/>
       <c r="K10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="M10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="N10" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O10" s="2"/>
       <c r="P10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="R10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="S10" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="T10" s="2"/>
       <c r="U10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="W10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="X10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="Y10" s="2"/>
       <c r="Z10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AA10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AB10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AC10" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AD10" s="2"/>
       <c r="AE10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AF10" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AG10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AH10" s="8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AK10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AL10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AM10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AN10" s="2"/>
       <c r="AO10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AP10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AQ10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AR10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AS10" s="2"/>
       <c r="AT10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AU10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AV10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AW10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AX10" s="2"/>
       <c r="AY10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AZ10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="BA10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BB10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="BC10" s="2"/>
       <c r="BD10" s="10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BE10" s="11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="BF10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BG10" s="12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:59">
       <c r="A11" s="1">
         <v>46047</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D11" s="9">
         <v>669523.05799999996</v>
       </c>
-      <c r="F11" s="1"/>
-      <c r="I11" s="9"/>
+      <c r="F11" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G11" t="s">
+        <v>23</v>
+      </c>
+      <c r="H11" t="s">
+        <v>24</v>
+      </c>
+      <c r="I11" s="9">
+        <v>589863.23600000003</v>
+      </c>
       <c r="K11" s="1"/>
       <c r="N11" s="9"/>
       <c r="P11" s="1"/>
       <c r="S11" s="9"/>
       <c r="U11" s="1"/>
       <c r="X11" s="9"/>
       <c r="Z11" s="1"/>
       <c r="AC11" s="9"/>
       <c r="AE11" s="1"/>
       <c r="AH11" s="9"/>
       <c r="AJ11" s="1"/>
       <c r="AM11" s="9"/>
       <c r="AO11" s="1"/>
       <c r="AR11" s="9"/>
       <c r="AT11" s="1"/>
       <c r="AW11" s="9"/>
       <c r="AY11" s="1"/>
       <c r="BB11" s="9"/>
       <c r="BD11" s="1"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" s="1">
         <v>46047</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D12" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F12" s="1"/>
-      <c r="I12" s="9"/>
+      <c r="F12" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G12" t="s">
+        <v>23</v>
+      </c>
+      <c r="H12" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K12" s="1"/>
       <c r="N12" s="9"/>
       <c r="P12" s="1"/>
       <c r="S12" s="9"/>
       <c r="U12" s="1"/>
       <c r="X12" s="9"/>
       <c r="Z12" s="1"/>
       <c r="AC12" s="9"/>
       <c r="AE12" s="1"/>
       <c r="AH12" s="9"/>
       <c r="AJ12" s="1"/>
       <c r="AM12" s="9"/>
       <c r="AO12" s="1"/>
       <c r="AR12" s="9"/>
       <c r="AT12" s="1"/>
       <c r="AW12" s="9"/>
       <c r="AY12" s="1"/>
       <c r="BB12" s="9"/>
       <c r="BD12" s="1"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" s="1">
         <v>46047</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D13" s="9">
         <v>427.738</v>
       </c>
-      <c r="F13" s="1"/>
-      <c r="I13" s="9"/>
+      <c r="F13" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G13" t="s">
+        <v>23</v>
+      </c>
+      <c r="H13" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="9">
+        <v>402.07600000000002</v>
+      </c>
       <c r="K13" s="1"/>
       <c r="N13" s="9"/>
       <c r="P13" s="1"/>
       <c r="S13" s="9"/>
       <c r="U13" s="1"/>
       <c r="X13" s="9"/>
       <c r="Z13" s="1"/>
       <c r="AC13" s="9"/>
       <c r="AE13" s="1"/>
       <c r="AH13" s="9"/>
       <c r="AJ13" s="1"/>
       <c r="AM13" s="9"/>
       <c r="AO13" s="1"/>
       <c r="AR13" s="9"/>
       <c r="AT13" s="1"/>
       <c r="AW13" s="9"/>
       <c r="AY13" s="1"/>
       <c r="BB13" s="9"/>
       <c r="BD13" s="1"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" s="1">
         <v>46047</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D14" s="9">
         <v>2632.7060000000001</v>
       </c>
-      <c r="F14" s="1"/>
-      <c r="I14" s="9"/>
+      <c r="F14" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G14" t="s">
+        <v>23</v>
+      </c>
+      <c r="H14" t="s">
+        <v>27</v>
+      </c>
+      <c r="I14" s="9">
+        <v>2465.8319999999999</v>
+      </c>
       <c r="K14" s="1"/>
       <c r="N14" s="9"/>
       <c r="P14" s="1"/>
       <c r="S14" s="9"/>
       <c r="U14" s="1"/>
       <c r="X14" s="9"/>
       <c r="Z14" s="1"/>
       <c r="AC14" s="9"/>
       <c r="AE14" s="1"/>
       <c r="AH14" s="9"/>
       <c r="AJ14" s="1"/>
       <c r="AM14" s="9"/>
       <c r="AO14" s="1"/>
       <c r="AR14" s="9"/>
       <c r="AT14" s="1"/>
       <c r="AW14" s="9"/>
       <c r="AY14" s="1"/>
       <c r="BB14" s="9"/>
       <c r="BD14" s="1"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" s="1">
         <v>46047</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D15" s="9">
         <v>15688.17</v>
       </c>
-      <c r="F15" s="1"/>
-      <c r="I15" s="9"/>
+      <c r="F15" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G15" t="s">
+        <v>23</v>
+      </c>
+      <c r="H15" t="s">
+        <v>28</v>
+      </c>
+      <c r="I15" s="9">
+        <v>15190.548000000001</v>
+      </c>
       <c r="K15" s="1"/>
       <c r="N15" s="9"/>
       <c r="P15" s="1"/>
       <c r="S15" s="9"/>
       <c r="U15" s="1"/>
       <c r="X15" s="9"/>
       <c r="Z15" s="1"/>
       <c r="AC15" s="9"/>
       <c r="AE15" s="1"/>
       <c r="AH15" s="9"/>
       <c r="AJ15" s="1"/>
       <c r="AM15" s="9"/>
       <c r="AO15" s="1"/>
       <c r="AR15" s="9"/>
       <c r="AT15" s="1"/>
       <c r="AW15" s="9"/>
       <c r="AY15" s="1"/>
       <c r="BB15" s="9"/>
       <c r="BD15" s="1"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" s="1">
         <v>46047</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D16" s="9">
         <v>36767.631000000001</v>
       </c>
-      <c r="F16" s="1"/>
-      <c r="I16" s="9"/>
+      <c r="F16" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G16" t="s">
+        <v>23</v>
+      </c>
+      <c r="H16" t="s">
+        <v>29</v>
+      </c>
+      <c r="I16" s="9">
+        <v>35157.216</v>
+      </c>
       <c r="K16" s="1"/>
       <c r="N16" s="9"/>
       <c r="P16" s="1"/>
       <c r="S16" s="9"/>
       <c r="U16" s="1"/>
       <c r="X16" s="9"/>
       <c r="Z16" s="1"/>
       <c r="AC16" s="9"/>
       <c r="AE16" s="1"/>
       <c r="AH16" s="9"/>
       <c r="AJ16" s="1"/>
       <c r="AM16" s="9"/>
       <c r="AO16" s="1"/>
       <c r="AR16" s="9"/>
       <c r="AT16" s="1"/>
       <c r="AW16" s="9"/>
       <c r="AY16" s="1"/>
       <c r="BB16" s="9"/>
       <c r="BD16" s="1"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59">
       <c r="A17" s="1">
         <v>46047</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D17" s="9">
         <v>55489.296000000002</v>
       </c>
-      <c r="F17" s="1"/>
-      <c r="I17" s="9"/>
+      <c r="F17" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G17" t="s">
+        <v>23</v>
+      </c>
+      <c r="H17" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" s="9">
+        <v>58790.641000000003</v>
+      </c>
       <c r="K17" s="1"/>
       <c r="N17" s="9"/>
       <c r="P17" s="1"/>
       <c r="S17" s="9"/>
       <c r="U17" s="1"/>
       <c r="X17" s="9"/>
       <c r="Z17" s="1"/>
       <c r="AC17" s="9"/>
       <c r="AE17" s="1"/>
       <c r="AH17" s="9"/>
       <c r="AJ17" s="1"/>
       <c r="AM17" s="9"/>
       <c r="AO17" s="1"/>
       <c r="AR17" s="9"/>
       <c r="AT17" s="1"/>
       <c r="AW17" s="9"/>
       <c r="AY17" s="1"/>
       <c r="BB17" s="9"/>
       <c r="BD17" s="1"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" s="1">
         <v>46047</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D18" s="9">
         <v>9412.6949999999997</v>
       </c>
-      <c r="F18" s="1"/>
-      <c r="I18" s="9"/>
+      <c r="F18" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G18" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" t="s">
+        <v>31</v>
+      </c>
+      <c r="I18" s="9">
+        <v>10320.135</v>
+      </c>
       <c r="K18" s="1"/>
       <c r="N18" s="9"/>
       <c r="P18" s="1"/>
       <c r="S18" s="9"/>
       <c r="U18" s="1"/>
       <c r="X18" s="9"/>
       <c r="Z18" s="1"/>
       <c r="AC18" s="9"/>
       <c r="AE18" s="1"/>
       <c r="AH18" s="9"/>
       <c r="AJ18" s="1"/>
       <c r="AM18" s="9"/>
       <c r="AO18" s="1"/>
       <c r="AR18" s="9"/>
       <c r="AT18" s="1"/>
       <c r="AW18" s="9"/>
       <c r="AY18" s="1"/>
       <c r="BB18" s="9"/>
       <c r="BD18" s="1"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59">
       <c r="A19" s="1">
         <v>46047</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D19" s="9">
         <v>59743.800999999999</v>
       </c>
-      <c r="F19" s="1"/>
-      <c r="I19" s="9"/>
+      <c r="F19" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G19" t="s">
+        <v>23</v>
+      </c>
+      <c r="H19" t="s">
+        <v>32</v>
+      </c>
+      <c r="I19" s="9">
+        <v>86115.459000000003</v>
+      </c>
       <c r="K19" s="1"/>
       <c r="N19" s="9"/>
       <c r="P19" s="1"/>
       <c r="S19" s="9"/>
       <c r="U19" s="1"/>
       <c r="X19" s="9"/>
       <c r="Z19" s="1"/>
       <c r="AC19" s="9"/>
       <c r="AE19" s="1"/>
       <c r="AH19" s="9"/>
       <c r="AJ19" s="1"/>
       <c r="AM19" s="9"/>
       <c r="AO19" s="1"/>
       <c r="AR19" s="9"/>
       <c r="AT19" s="1"/>
       <c r="AW19" s="9"/>
       <c r="AY19" s="1"/>
       <c r="BB19" s="9"/>
       <c r="BD19" s="1"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" s="1">
         <v>46047</v>
       </c>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D20" s="9">
         <v>20083.2</v>
       </c>
-      <c r="F20" s="1"/>
-      <c r="I20" s="9"/>
+      <c r="F20" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G20" t="s">
+        <v>23</v>
+      </c>
+      <c r="H20" t="s">
+        <v>33</v>
+      </c>
+      <c r="I20" s="9">
+        <v>13795.4</v>
+      </c>
       <c r="K20" s="1"/>
       <c r="N20" s="9"/>
       <c r="P20" s="1"/>
       <c r="S20" s="9"/>
       <c r="U20" s="1"/>
       <c r="X20" s="9"/>
       <c r="Z20" s="1"/>
       <c r="AC20" s="9"/>
       <c r="AE20" s="1"/>
       <c r="AH20" s="9"/>
       <c r="AJ20" s="1"/>
       <c r="AM20" s="9"/>
       <c r="AO20" s="1"/>
       <c r="AR20" s="9"/>
       <c r="AT20" s="1"/>
       <c r="AW20" s="9"/>
       <c r="AY20" s="1"/>
       <c r="BB20" s="9"/>
       <c r="BD20" s="1"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" s="1">
         <v>46047</v>
       </c>
       <c r="B21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D21" s="9">
         <v>8165.4049999999997</v>
       </c>
-      <c r="F21" s="1"/>
-      <c r="I21" s="9"/>
+      <c r="F21" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G21" t="s">
+        <v>23</v>
+      </c>
+      <c r="H21" t="s">
+        <v>34</v>
+      </c>
+      <c r="I21" s="9">
+        <v>8004.0439999999999</v>
+      </c>
       <c r="K21" s="1"/>
       <c r="N21" s="9"/>
       <c r="P21" s="1"/>
       <c r="S21" s="9"/>
       <c r="U21" s="1"/>
       <c r="X21" s="9"/>
       <c r="Z21" s="1"/>
       <c r="AC21" s="9"/>
       <c r="AE21" s="1"/>
       <c r="AH21" s="9"/>
       <c r="AJ21" s="1"/>
       <c r="AM21" s="9"/>
       <c r="AO21" s="1"/>
       <c r="AR21" s="9"/>
       <c r="AT21" s="1"/>
       <c r="AW21" s="9"/>
       <c r="AY21" s="1"/>
       <c r="BB21" s="9"/>
       <c r="BD21" s="1"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" s="1">
         <v>46047</v>
       </c>
       <c r="B22" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D22" s="9">
         <v>205129.81200000001</v>
       </c>
-      <c r="F22" s="1"/>
-      <c r="I22" s="9"/>
+      <c r="F22" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G22" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" t="s">
+        <v>35</v>
+      </c>
+      <c r="I22" s="9">
+        <v>196833.22200000001</v>
+      </c>
       <c r="K22" s="1"/>
       <c r="N22" s="9"/>
       <c r="P22" s="1"/>
       <c r="S22" s="9"/>
       <c r="U22" s="1"/>
       <c r="X22" s="9"/>
       <c r="Z22" s="1"/>
       <c r="AC22" s="9"/>
       <c r="AE22" s="1"/>
       <c r="AH22" s="9"/>
       <c r="AJ22" s="1"/>
       <c r="AM22" s="9"/>
       <c r="AO22" s="1"/>
       <c r="AR22" s="9"/>
       <c r="AT22" s="1"/>
       <c r="AW22" s="9"/>
       <c r="AY22" s="1"/>
       <c r="BB22" s="9"/>
       <c r="BD22" s="1"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" s="1">
         <v>46047</v>
       </c>
       <c r="B23" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D23" s="9">
         <v>110260.917</v>
       </c>
-      <c r="F23" s="1"/>
-      <c r="I23" s="9"/>
+      <c r="F23" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" t="s">
+        <v>36</v>
+      </c>
+      <c r="I23" s="9">
+        <v>102133.266</v>
+      </c>
       <c r="K23" s="1"/>
       <c r="N23" s="9"/>
       <c r="P23" s="1"/>
       <c r="S23" s="9"/>
       <c r="U23" s="1"/>
       <c r="X23" s="9"/>
       <c r="Z23" s="1"/>
       <c r="AC23" s="9"/>
       <c r="AE23" s="1"/>
       <c r="AH23" s="9"/>
       <c r="AJ23" s="1"/>
       <c r="AM23" s="9"/>
       <c r="AO23" s="1"/>
       <c r="AR23" s="9"/>
       <c r="AT23" s="1"/>
       <c r="AW23" s="9"/>
       <c r="AY23" s="1"/>
       <c r="BB23" s="9"/>
       <c r="BD23" s="1"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" s="1">
         <v>46047</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D24" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F24" s="1"/>
-      <c r="I24" s="9"/>
+      <c r="F24" s="1">
+        <v>46061</v>
+      </c>
+      <c r="G24" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" t="s">
+        <v>37</v>
+      </c>
+      <c r="I24" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K24" s="1"/>
       <c r="N24" s="9"/>
       <c r="P24" s="1"/>
       <c r="S24" s="9"/>
       <c r="U24" s="1"/>
       <c r="X24" s="9"/>
       <c r="Z24" s="1"/>
       <c r="AC24" s="9"/>
       <c r="AE24" s="1"/>
       <c r="AH24" s="9"/>
       <c r="AJ24" s="1"/>
       <c r="AM24" s="9"/>
       <c r="AO24" s="1"/>
       <c r="AR24" s="9"/>
       <c r="AT24" s="1"/>
       <c r="AW24" s="9"/>
       <c r="AY24" s="1"/>
       <c r="BB24" s="9"/>
       <c r="BD24" s="1"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D25" s="9">
         <v>650789.12199999997</v>
       </c>
-      <c r="F25" s="1"/>
-      <c r="I25" s="9"/>
+      <c r="F25" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G25" t="s">
+        <v>23</v>
+      </c>
+      <c r="H25" t="s">
+        <v>24</v>
+      </c>
+      <c r="I25" s="9">
+        <v>572756.348</v>
+      </c>
       <c r="K25" s="1"/>
       <c r="N25" s="9"/>
       <c r="P25" s="1"/>
       <c r="S25" s="9"/>
       <c r="U25" s="1"/>
       <c r="X25" s="9"/>
       <c r="Z25" s="1"/>
       <c r="AC25" s="9"/>
       <c r="AE25" s="1"/>
       <c r="AH25" s="9"/>
       <c r="AJ25" s="1"/>
       <c r="AM25" s="9"/>
       <c r="AO25" s="1"/>
       <c r="AR25" s="9"/>
       <c r="AT25" s="1"/>
       <c r="AW25" s="9"/>
       <c r="AY25" s="1"/>
       <c r="BB25" s="9"/>
       <c r="BD25" s="1"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B26" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C26" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D26" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F26" s="1"/>
-      <c r="I26" s="9"/>
+      <c r="F26" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G26" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K26" s="1"/>
       <c r="N26" s="9"/>
       <c r="P26" s="1"/>
       <c r="S26" s="9"/>
       <c r="U26" s="1"/>
       <c r="X26" s="9"/>
       <c r="Z26" s="1"/>
       <c r="AC26" s="9"/>
       <c r="AE26" s="1"/>
       <c r="AH26" s="9"/>
       <c r="AJ26" s="1"/>
       <c r="AM26" s="9"/>
       <c r="AO26" s="1"/>
       <c r="AR26" s="9"/>
       <c r="AT26" s="1"/>
       <c r="AW26" s="9"/>
       <c r="AY26" s="1"/>
       <c r="BB26" s="9"/>
       <c r="BD26" s="1"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B27" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C27" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D27" s="9">
         <v>398.065</v>
       </c>
-      <c r="F27" s="1"/>
-      <c r="I27" s="9"/>
+      <c r="F27" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G27" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="9">
+        <v>433.76799999999997</v>
+      </c>
       <c r="K27" s="1"/>
       <c r="N27" s="9"/>
       <c r="P27" s="1"/>
       <c r="S27" s="9"/>
       <c r="U27" s="1"/>
       <c r="X27" s="9"/>
       <c r="Z27" s="1"/>
       <c r="AC27" s="9"/>
       <c r="AE27" s="1"/>
       <c r="AH27" s="9"/>
       <c r="AJ27" s="1"/>
       <c r="AM27" s="9"/>
       <c r="AO27" s="1"/>
       <c r="AR27" s="9"/>
       <c r="AT27" s="1"/>
       <c r="AW27" s="9"/>
       <c r="AY27" s="1"/>
       <c r="BB27" s="9"/>
       <c r="BD27" s="1"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B28" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C28" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D28" s="9">
         <v>2598.6529999999998</v>
       </c>
-      <c r="F28" s="1"/>
-      <c r="I28" s="9"/>
+      <c r="F28" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G28" t="s">
+        <v>23</v>
+      </c>
+      <c r="H28" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="9">
+        <v>2430.9870000000001</v>
+      </c>
       <c r="K28" s="1"/>
       <c r="N28" s="9"/>
       <c r="P28" s="1"/>
       <c r="S28" s="9"/>
       <c r="U28" s="1"/>
       <c r="X28" s="9"/>
       <c r="Z28" s="1"/>
       <c r="AC28" s="9"/>
       <c r="AE28" s="1"/>
       <c r="AH28" s="9"/>
       <c r="AJ28" s="1"/>
       <c r="AM28" s="9"/>
       <c r="AO28" s="1"/>
       <c r="AR28" s="9"/>
       <c r="AT28" s="1"/>
       <c r="AW28" s="9"/>
       <c r="AY28" s="1"/>
       <c r="BB28" s="9"/>
       <c r="BD28" s="1"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B29" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C29" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D29" s="9">
         <v>15646.745999999999</v>
       </c>
-      <c r="F29" s="1"/>
-      <c r="I29" s="9"/>
+      <c r="F29" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G29" t="s">
+        <v>23</v>
+      </c>
+      <c r="H29" t="s">
+        <v>28</v>
+      </c>
+      <c r="I29" s="9">
+        <v>15148.929</v>
+      </c>
       <c r="K29" s="1"/>
       <c r="N29" s="9"/>
       <c r="P29" s="1"/>
       <c r="S29" s="9"/>
       <c r="U29" s="1"/>
       <c r="X29" s="9"/>
       <c r="Z29" s="1"/>
       <c r="AC29" s="9"/>
       <c r="AE29" s="1"/>
       <c r="AH29" s="9"/>
       <c r="AJ29" s="1"/>
       <c r="AM29" s="9"/>
       <c r="AO29" s="1"/>
       <c r="AR29" s="9"/>
       <c r="AT29" s="1"/>
       <c r="AW29" s="9"/>
       <c r="AY29" s="1"/>
       <c r="BB29" s="9"/>
       <c r="BD29" s="1"/>
       <c r="BG29" s="9"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B30" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C30" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D30" s="9">
         <v>36757.824999999997</v>
       </c>
-      <c r="F30" s="1"/>
-      <c r="I30" s="9"/>
+      <c r="F30" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G30" t="s">
+        <v>23</v>
+      </c>
+      <c r="H30" t="s">
+        <v>29</v>
+      </c>
+      <c r="I30" s="9">
+        <v>34843.035000000003</v>
+      </c>
       <c r="K30" s="1"/>
       <c r="N30" s="9"/>
       <c r="P30" s="1"/>
       <c r="S30" s="9"/>
       <c r="U30" s="1"/>
       <c r="X30" s="9"/>
       <c r="Z30" s="1"/>
       <c r="AC30" s="9"/>
       <c r="AE30" s="1"/>
       <c r="AH30" s="9"/>
       <c r="AJ30" s="1"/>
       <c r="AM30" s="9"/>
       <c r="AO30" s="1"/>
       <c r="AR30" s="9"/>
       <c r="AT30" s="1"/>
       <c r="AW30" s="9"/>
       <c r="AY30" s="1"/>
       <c r="BB30" s="9"/>
       <c r="BD30" s="1"/>
       <c r="BG30" s="9"/>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B31" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C31" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D31" s="9">
         <v>55728.633000000002</v>
       </c>
-      <c r="F31" s="1"/>
-      <c r="I31" s="9"/>
+      <c r="F31" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G31" t="s">
+        <v>23</v>
+      </c>
+      <c r="H31" t="s">
+        <v>30</v>
+      </c>
+      <c r="I31" s="9">
+        <v>57733.002</v>
+      </c>
       <c r="K31" s="1"/>
       <c r="N31" s="9"/>
       <c r="P31" s="1"/>
       <c r="S31" s="9"/>
       <c r="U31" s="1"/>
       <c r="X31" s="9"/>
       <c r="Z31" s="1"/>
       <c r="AC31" s="9"/>
       <c r="AE31" s="1"/>
       <c r="AH31" s="9"/>
       <c r="AJ31" s="1"/>
       <c r="AM31" s="9"/>
       <c r="AO31" s="1"/>
       <c r="AR31" s="9"/>
       <c r="AT31" s="1"/>
       <c r="AW31" s="9"/>
       <c r="AY31" s="1"/>
       <c r="BB31" s="9"/>
       <c r="BD31" s="1"/>
       <c r="BG31" s="9"/>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B32" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D32" s="9">
         <v>9643.9249999999993</v>
       </c>
-      <c r="F32" s="1"/>
-      <c r="I32" s="9"/>
+      <c r="F32" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G32" t="s">
+        <v>23</v>
+      </c>
+      <c r="H32" t="s">
+        <v>31</v>
+      </c>
+      <c r="I32" s="9">
+        <v>10478.065000000001</v>
+      </c>
       <c r="K32" s="1"/>
       <c r="N32" s="9"/>
       <c r="P32" s="1"/>
       <c r="S32" s="9"/>
       <c r="U32" s="1"/>
       <c r="X32" s="9"/>
       <c r="Z32" s="1"/>
       <c r="AC32" s="9"/>
       <c r="AE32" s="1"/>
       <c r="AH32" s="9"/>
       <c r="AJ32" s="1"/>
       <c r="AM32" s="9"/>
       <c r="AO32" s="1"/>
       <c r="AR32" s="9"/>
       <c r="AT32" s="1"/>
       <c r="AW32" s="9"/>
       <c r="AY32" s="1"/>
       <c r="BB32" s="9"/>
       <c r="BD32" s="1"/>
       <c r="BG32" s="9"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B33" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C33" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D33" s="9">
         <v>58719.394</v>
       </c>
-      <c r="F33" s="1"/>
-      <c r="I33" s="9"/>
+      <c r="F33" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G33" t="s">
+        <v>23</v>
+      </c>
+      <c r="H33" t="s">
+        <v>32</v>
+      </c>
+      <c r="I33" s="9">
+        <v>87667.134000000005</v>
+      </c>
       <c r="K33" s="1"/>
       <c r="N33" s="9"/>
       <c r="P33" s="1"/>
       <c r="S33" s="9"/>
       <c r="U33" s="1"/>
       <c r="X33" s="9"/>
       <c r="Z33" s="1"/>
       <c r="AC33" s="9"/>
       <c r="AE33" s="1"/>
       <c r="AH33" s="9"/>
       <c r="AJ33" s="1"/>
       <c r="AM33" s="9"/>
       <c r="AO33" s="1"/>
       <c r="AR33" s="9"/>
       <c r="AT33" s="1"/>
       <c r="AW33" s="9"/>
       <c r="AY33" s="1"/>
       <c r="BB33" s="9"/>
       <c r="BD33" s="1"/>
       <c r="BG33" s="9"/>
     </row>
     <row r="34" spans="1:59">
       <c r="A34" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B34" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C34" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D34" s="9">
         <v>20315.2</v>
       </c>
-      <c r="F34" s="1"/>
-      <c r="I34" s="9"/>
+      <c r="F34" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G34" t="s">
+        <v>23</v>
+      </c>
+      <c r="H34" t="s">
+        <v>33</v>
+      </c>
+      <c r="I34" s="9">
+        <v>19059.099999999999</v>
+      </c>
       <c r="K34" s="1"/>
       <c r="N34" s="9"/>
       <c r="P34" s="1"/>
       <c r="S34" s="9"/>
       <c r="U34" s="1"/>
       <c r="X34" s="9"/>
       <c r="Z34" s="1"/>
       <c r="AC34" s="9"/>
       <c r="AE34" s="1"/>
       <c r="AH34" s="9"/>
       <c r="AJ34" s="1"/>
       <c r="AM34" s="9"/>
       <c r="AO34" s="1"/>
       <c r="AR34" s="9"/>
       <c r="AT34" s="1"/>
       <c r="AW34" s="9"/>
       <c r="AY34" s="1"/>
       <c r="BB34" s="9"/>
       <c r="BD34" s="1"/>
       <c r="BG34" s="9"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C35" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D35" s="9">
         <v>8113.1270000000004</v>
       </c>
-      <c r="F35" s="1"/>
-      <c r="I35" s="9"/>
+      <c r="F35" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G35" t="s">
+        <v>23</v>
+      </c>
+      <c r="H35" t="s">
+        <v>34</v>
+      </c>
+      <c r="I35" s="9">
+        <v>7904.1490000000003</v>
+      </c>
       <c r="K35" s="1"/>
       <c r="N35" s="9"/>
       <c r="P35" s="1"/>
       <c r="S35" s="9"/>
       <c r="U35" s="1"/>
       <c r="X35" s="9"/>
       <c r="Z35" s="1"/>
       <c r="AC35" s="9"/>
       <c r="AE35" s="1"/>
       <c r="AH35" s="9"/>
       <c r="AJ35" s="1"/>
       <c r="AM35" s="9"/>
       <c r="AO35" s="1"/>
       <c r="AR35" s="9"/>
       <c r="AT35" s="1"/>
       <c r="AW35" s="9"/>
       <c r="AY35" s="1"/>
       <c r="BB35" s="9"/>
       <c r="BD35" s="1"/>
       <c r="BG35" s="9"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B36" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C36" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D36" s="9">
         <v>203693.201</v>
       </c>
-      <c r="F36" s="1"/>
-      <c r="I36" s="9"/>
+      <c r="F36" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G36" t="s">
+        <v>23</v>
+      </c>
+      <c r="H36" t="s">
+        <v>35</v>
+      </c>
+      <c r="I36" s="9">
+        <v>195592.71900000001</v>
+      </c>
       <c r="K36" s="1"/>
       <c r="N36" s="9"/>
       <c r="P36" s="1"/>
       <c r="S36" s="9"/>
       <c r="U36" s="1"/>
       <c r="X36" s="9"/>
       <c r="Z36" s="1"/>
       <c r="AC36" s="9"/>
       <c r="AE36" s="1"/>
       <c r="AH36" s="9"/>
       <c r="AJ36" s="1"/>
       <c r="AM36" s="9"/>
       <c r="AO36" s="1"/>
       <c r="AR36" s="9"/>
       <c r="AT36" s="1"/>
       <c r="AW36" s="9"/>
       <c r="AY36" s="1"/>
       <c r="BB36" s="9"/>
       <c r="BD36" s="1"/>
       <c r="BG36" s="9"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B37" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C37" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D37" s="9">
         <v>109771.26</v>
       </c>
-      <c r="F37" s="1"/>
-      <c r="I37" s="9"/>
+      <c r="F37" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G37" t="s">
+        <v>23</v>
+      </c>
+      <c r="H37" t="s">
+        <v>36</v>
+      </c>
+      <c r="I37" s="9">
+        <v>101596.504</v>
+      </c>
       <c r="K37" s="1"/>
       <c r="N37" s="9"/>
       <c r="P37" s="1"/>
       <c r="S37" s="9"/>
       <c r="U37" s="1"/>
       <c r="X37" s="9"/>
       <c r="Z37" s="1"/>
       <c r="AC37" s="9"/>
       <c r="AE37" s="1"/>
       <c r="AH37" s="9"/>
       <c r="AJ37" s="1"/>
       <c r="AM37" s="9"/>
       <c r="AO37" s="1"/>
       <c r="AR37" s="9"/>
       <c r="AT37" s="1"/>
       <c r="AW37" s="9"/>
       <c r="AY37" s="1"/>
       <c r="BB37" s="9"/>
       <c r="BD37" s="1"/>
       <c r="BG37" s="9"/>
     </row>
     <row r="38" spans="1:59">
       <c r="A38" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B38" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C38" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D38" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F38" s="1"/>
-      <c r="I38" s="9"/>
+      <c r="F38" s="1">
+        <v>46061.041666666664</v>
+      </c>
+      <c r="G38" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" t="s">
+        <v>37</v>
+      </c>
+      <c r="I38" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K38" s="1"/>
       <c r="N38" s="9"/>
       <c r="P38" s="1"/>
       <c r="S38" s="9"/>
       <c r="U38" s="1"/>
       <c r="X38" s="9"/>
       <c r="Z38" s="1"/>
       <c r="AC38" s="9"/>
       <c r="AE38" s="1"/>
       <c r="AH38" s="9"/>
       <c r="AJ38" s="1"/>
       <c r="AM38" s="9"/>
       <c r="AO38" s="1"/>
       <c r="AR38" s="9"/>
       <c r="AT38" s="1"/>
       <c r="AW38" s="9"/>
       <c r="AY38" s="1"/>
       <c r="BB38" s="9"/>
       <c r="BD38" s="1"/>
       <c r="BG38" s="9"/>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B39" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D39" s="9">
         <v>642663.83700000006</v>
       </c>
-      <c r="F39" s="1"/>
-      <c r="I39" s="9"/>
+      <c r="F39" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G39" t="s">
+        <v>23</v>
+      </c>
+      <c r="H39" t="s">
+        <v>24</v>
+      </c>
+      <c r="I39" s="9">
+        <v>565816.6</v>
+      </c>
       <c r="K39" s="1"/>
       <c r="N39" s="9"/>
       <c r="P39" s="1"/>
       <c r="S39" s="9"/>
       <c r="U39" s="1"/>
       <c r="X39" s="9"/>
       <c r="Z39" s="1"/>
       <c r="AC39" s="9"/>
       <c r="AE39" s="1"/>
       <c r="AH39" s="9"/>
       <c r="AJ39" s="1"/>
       <c r="AM39" s="9"/>
       <c r="AO39" s="1"/>
       <c r="AR39" s="9"/>
       <c r="AT39" s="1"/>
       <c r="AW39" s="9"/>
       <c r="AY39" s="1"/>
       <c r="BB39" s="9"/>
       <c r="BD39" s="1"/>
       <c r="BG39" s="9"/>
     </row>
     <row r="40" spans="1:59">
       <c r="A40" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B40" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C40" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D40" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F40" s="1"/>
-      <c r="I40" s="9"/>
+      <c r="F40" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G40" t="s">
+        <v>23</v>
+      </c>
+      <c r="H40" t="s">
+        <v>25</v>
+      </c>
+      <c r="I40" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K40" s="1"/>
       <c r="N40" s="9"/>
       <c r="P40" s="1"/>
       <c r="S40" s="9"/>
       <c r="U40" s="1"/>
       <c r="X40" s="9"/>
       <c r="Z40" s="1"/>
       <c r="AC40" s="9"/>
       <c r="AE40" s="1"/>
       <c r="AH40" s="9"/>
       <c r="AJ40" s="1"/>
       <c r="AM40" s="9"/>
       <c r="AO40" s="1"/>
       <c r="AR40" s="9"/>
       <c r="AT40" s="1"/>
       <c r="AW40" s="9"/>
       <c r="AY40" s="1"/>
       <c r="BB40" s="9"/>
       <c r="BD40" s="1"/>
       <c r="BG40" s="9"/>
     </row>
     <row r="41" spans="1:59">
       <c r="A41" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B41" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C41" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D41" s="9">
         <v>380.06799999999998</v>
       </c>
-      <c r="F41" s="1"/>
-      <c r="I41" s="9"/>
+      <c r="F41" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G41" t="s">
+        <v>23</v>
+      </c>
+      <c r="H41" t="s">
+        <v>26</v>
+      </c>
+      <c r="I41" s="9">
+        <v>428.01900000000001</v>
+      </c>
       <c r="K41" s="1"/>
       <c r="N41" s="9"/>
       <c r="P41" s="1"/>
       <c r="S41" s="9"/>
       <c r="U41" s="1"/>
       <c r="X41" s="9"/>
       <c r="Z41" s="1"/>
       <c r="AC41" s="9"/>
       <c r="AE41" s="1"/>
       <c r="AH41" s="9"/>
       <c r="AJ41" s="1"/>
       <c r="AM41" s="9"/>
       <c r="AO41" s="1"/>
       <c r="AR41" s="9"/>
       <c r="AT41" s="1"/>
       <c r="AW41" s="9"/>
       <c r="AY41" s="1"/>
       <c r="BB41" s="9"/>
       <c r="BD41" s="1"/>
       <c r="BG41" s="9"/>
     </row>
     <row r="42" spans="1:59">
       <c r="A42" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C42" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D42" s="9">
         <v>2605.5920000000001</v>
       </c>
-      <c r="F42" s="1"/>
-      <c r="I42" s="9"/>
+      <c r="F42" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G42" t="s">
+        <v>23</v>
+      </c>
+      <c r="H42" t="s">
+        <v>27</v>
+      </c>
+      <c r="I42" s="9">
+        <v>2375.0410000000002</v>
+      </c>
       <c r="K42" s="1"/>
       <c r="N42" s="9"/>
       <c r="P42" s="1"/>
       <c r="S42" s="9"/>
       <c r="U42" s="1"/>
       <c r="X42" s="9"/>
       <c r="Z42" s="1"/>
       <c r="AC42" s="9"/>
       <c r="AE42" s="1"/>
       <c r="AH42" s="9"/>
       <c r="AJ42" s="1"/>
       <c r="AM42" s="9"/>
       <c r="AO42" s="1"/>
       <c r="AR42" s="9"/>
       <c r="AT42" s="1"/>
       <c r="AW42" s="9"/>
       <c r="AY42" s="1"/>
       <c r="BB42" s="9"/>
       <c r="BD42" s="1"/>
       <c r="BG42" s="9"/>
     </row>
     <row r="43" spans="1:59">
       <c r="A43" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B43" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C43" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D43" s="9">
         <v>15817.04</v>
       </c>
-      <c r="F43" s="1"/>
-      <c r="I43" s="9"/>
+      <c r="F43" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G43" t="s">
+        <v>23</v>
+      </c>
+      <c r="H43" t="s">
+        <v>28</v>
+      </c>
+      <c r="I43" s="9">
+        <v>15171.885</v>
+      </c>
       <c r="K43" s="1"/>
       <c r="N43" s="9"/>
       <c r="P43" s="1"/>
       <c r="S43" s="9"/>
       <c r="U43" s="1"/>
       <c r="X43" s="9"/>
       <c r="Z43" s="1"/>
       <c r="AC43" s="9"/>
       <c r="AE43" s="1"/>
       <c r="AH43" s="9"/>
       <c r="AJ43" s="1"/>
       <c r="AM43" s="9"/>
       <c r="AO43" s="1"/>
       <c r="AR43" s="9"/>
       <c r="AT43" s="1"/>
       <c r="AW43" s="9"/>
       <c r="AY43" s="1"/>
       <c r="BB43" s="9"/>
       <c r="BD43" s="1"/>
       <c r="BG43" s="9"/>
     </row>
     <row r="44" spans="1:59">
       <c r="A44" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B44" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C44" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D44" s="9">
         <v>36770.540999999997</v>
       </c>
-      <c r="F44" s="1"/>
-      <c r="I44" s="9"/>
+      <c r="F44" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G44" t="s">
+        <v>23</v>
+      </c>
+      <c r="H44" t="s">
+        <v>29</v>
+      </c>
+      <c r="I44" s="9">
+        <v>35248.046999999999</v>
+      </c>
       <c r="K44" s="1"/>
       <c r="N44" s="9"/>
       <c r="P44" s="1"/>
       <c r="S44" s="9"/>
       <c r="U44" s="1"/>
       <c r="X44" s="9"/>
       <c r="Z44" s="1"/>
       <c r="AC44" s="9"/>
       <c r="AE44" s="1"/>
       <c r="AH44" s="9"/>
       <c r="AJ44" s="1"/>
       <c r="AM44" s="9"/>
       <c r="AO44" s="1"/>
       <c r="AR44" s="9"/>
       <c r="AT44" s="1"/>
       <c r="AW44" s="9"/>
       <c r="AY44" s="1"/>
       <c r="BB44" s="9"/>
       <c r="BD44" s="1"/>
       <c r="BG44" s="9"/>
     </row>
     <row r="45" spans="1:59">
       <c r="A45" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B45" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C45" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D45" s="9">
         <v>55194.951000000001</v>
       </c>
-      <c r="F45" s="1"/>
-      <c r="I45" s="9"/>
+      <c r="F45" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G45" t="s">
+        <v>23</v>
+      </c>
+      <c r="H45" t="s">
+        <v>30</v>
+      </c>
+      <c r="I45" s="9">
+        <v>57883.033000000003</v>
+      </c>
       <c r="K45" s="1"/>
       <c r="N45" s="9"/>
       <c r="P45" s="1"/>
       <c r="S45" s="9"/>
       <c r="U45" s="1"/>
       <c r="X45" s="9"/>
       <c r="Z45" s="1"/>
       <c r="AC45" s="9"/>
       <c r="AE45" s="1"/>
       <c r="AH45" s="9"/>
       <c r="AJ45" s="1"/>
       <c r="AM45" s="9"/>
       <c r="AO45" s="1"/>
       <c r="AR45" s="9"/>
       <c r="AT45" s="1"/>
       <c r="AW45" s="9"/>
       <c r="AY45" s="1"/>
       <c r="BB45" s="9"/>
       <c r="BD45" s="1"/>
       <c r="BG45" s="9"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B46" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C46" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D46" s="9">
         <v>9682.51</v>
       </c>
-      <c r="F46" s="1"/>
-      <c r="I46" s="9"/>
+      <c r="F46" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G46" t="s">
+        <v>23</v>
+      </c>
+      <c r="H46" t="s">
+        <v>31</v>
+      </c>
+      <c r="I46" s="9">
+        <v>10399.780000000001</v>
+      </c>
       <c r="K46" s="1"/>
       <c r="N46" s="9"/>
       <c r="P46" s="1"/>
       <c r="S46" s="9"/>
       <c r="U46" s="1"/>
       <c r="X46" s="9"/>
       <c r="Z46" s="1"/>
       <c r="AC46" s="9"/>
       <c r="AE46" s="1"/>
       <c r="AH46" s="9"/>
       <c r="AJ46" s="1"/>
       <c r="AM46" s="9"/>
       <c r="AO46" s="1"/>
       <c r="AR46" s="9"/>
       <c r="AT46" s="1"/>
       <c r="AW46" s="9"/>
       <c r="AY46" s="1"/>
       <c r="BB46" s="9"/>
       <c r="BD46" s="1"/>
       <c r="BG46" s="9"/>
     </row>
     <row r="47" spans="1:59">
       <c r="A47" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C47" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D47" s="9">
         <v>58445.197999999997</v>
       </c>
-      <c r="F47" s="1"/>
-      <c r="I47" s="9"/>
+      <c r="F47" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G47" t="s">
+        <v>23</v>
+      </c>
+      <c r="H47" t="s">
+        <v>32</v>
+      </c>
+      <c r="I47" s="9">
+        <v>87131.127999999997</v>
+      </c>
       <c r="K47" s="1"/>
       <c r="N47" s="9"/>
       <c r="P47" s="1"/>
       <c r="S47" s="9"/>
       <c r="U47" s="1"/>
       <c r="X47" s="9"/>
       <c r="Z47" s="1"/>
       <c r="AC47" s="9"/>
       <c r="AE47" s="1"/>
       <c r="AH47" s="9"/>
       <c r="AJ47" s="1"/>
       <c r="AM47" s="9"/>
       <c r="AO47" s="1"/>
       <c r="AR47" s="9"/>
       <c r="AT47" s="1"/>
       <c r="AW47" s="9"/>
       <c r="AY47" s="1"/>
       <c r="BB47" s="9"/>
       <c r="BD47" s="1"/>
       <c r="BG47" s="9"/>
     </row>
     <row r="48" spans="1:59">
       <c r="A48" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B48" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C48" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D48" s="9">
         <v>14744.7</v>
       </c>
-      <c r="F48" s="1"/>
-      <c r="I48" s="9"/>
+      <c r="F48" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G48" t="s">
+        <v>23</v>
+      </c>
+      <c r="H48" t="s">
+        <v>33</v>
+      </c>
+      <c r="I48" s="9">
+        <v>26655.9</v>
+      </c>
       <c r="K48" s="1"/>
       <c r="N48" s="9"/>
       <c r="P48" s="1"/>
       <c r="S48" s="9"/>
       <c r="U48" s="1"/>
       <c r="X48" s="9"/>
       <c r="Z48" s="1"/>
       <c r="AC48" s="9"/>
       <c r="AE48" s="1"/>
       <c r="AH48" s="9"/>
       <c r="AJ48" s="1"/>
       <c r="AM48" s="9"/>
       <c r="AO48" s="1"/>
       <c r="AR48" s="9"/>
       <c r="AT48" s="1"/>
       <c r="AW48" s="9"/>
       <c r="AY48" s="1"/>
       <c r="BB48" s="9"/>
       <c r="BD48" s="1"/>
       <c r="BG48" s="9"/>
     </row>
     <row r="49" spans="1:59">
       <c r="A49" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B49" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C49" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D49" s="9">
         <v>8087.42</v>
       </c>
-      <c r="F49" s="1"/>
-      <c r="I49" s="9"/>
+      <c r="F49" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G49" t="s">
+        <v>23</v>
+      </c>
+      <c r="H49" t="s">
+        <v>34</v>
+      </c>
+      <c r="I49" s="9">
+        <v>7839.9110000000001</v>
+      </c>
       <c r="K49" s="1"/>
       <c r="N49" s="9"/>
       <c r="P49" s="1"/>
       <c r="S49" s="9"/>
       <c r="U49" s="1"/>
       <c r="X49" s="9"/>
       <c r="Z49" s="1"/>
       <c r="AC49" s="9"/>
       <c r="AE49" s="1"/>
       <c r="AH49" s="9"/>
       <c r="AJ49" s="1"/>
       <c r="AM49" s="9"/>
       <c r="AO49" s="1"/>
       <c r="AR49" s="9"/>
       <c r="AT49" s="1"/>
       <c r="AW49" s="9"/>
       <c r="AY49" s="1"/>
       <c r="BB49" s="9"/>
       <c r="BD49" s="1"/>
       <c r="BG49" s="9"/>
     </row>
     <row r="50" spans="1:59">
       <c r="A50" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B50" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C50" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D50" s="9">
         <v>203985.69500000001</v>
       </c>
-      <c r="F50" s="1"/>
-      <c r="I50" s="9"/>
+      <c r="F50" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G50" t="s">
+        <v>23</v>
+      </c>
+      <c r="H50" t="s">
+        <v>35</v>
+      </c>
+      <c r="I50" s="9">
+        <v>195251.63200000001</v>
+      </c>
       <c r="K50" s="1"/>
       <c r="N50" s="9"/>
       <c r="P50" s="1"/>
       <c r="S50" s="9"/>
       <c r="U50" s="1"/>
       <c r="X50" s="9"/>
       <c r="Z50" s="1"/>
       <c r="AC50" s="9"/>
       <c r="AE50" s="1"/>
       <c r="AH50" s="9"/>
       <c r="AJ50" s="1"/>
       <c r="AM50" s="9"/>
       <c r="AO50" s="1"/>
       <c r="AR50" s="9"/>
       <c r="AT50" s="1"/>
       <c r="AW50" s="9"/>
       <c r="AY50" s="1"/>
       <c r="BB50" s="9"/>
       <c r="BD50" s="1"/>
       <c r="BG50" s="9"/>
     </row>
     <row r="51" spans="1:59">
       <c r="A51" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B51" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C51" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D51" s="9">
         <v>109817.39</v>
       </c>
-      <c r="F51" s="1"/>
-      <c r="I51" s="9"/>
+      <c r="F51" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G51" t="s">
+        <v>23</v>
+      </c>
+      <c r="H51" t="s">
+        <v>36</v>
+      </c>
+      <c r="I51" s="9">
+        <v>101619.209</v>
+      </c>
       <c r="K51" s="1"/>
       <c r="N51" s="9"/>
       <c r="P51" s="1"/>
       <c r="S51" s="9"/>
       <c r="U51" s="1"/>
       <c r="X51" s="9"/>
       <c r="Z51" s="1"/>
       <c r="AC51" s="9"/>
       <c r="AE51" s="1"/>
       <c r="AH51" s="9"/>
       <c r="AJ51" s="1"/>
       <c r="AM51" s="9"/>
       <c r="AO51" s="1"/>
       <c r="AR51" s="9"/>
       <c r="AT51" s="1"/>
       <c r="AW51" s="9"/>
       <c r="AY51" s="1"/>
       <c r="BB51" s="9"/>
       <c r="BD51" s="1"/>
       <c r="BG51" s="9"/>
     </row>
     <row r="52" spans="1:59">
       <c r="A52" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C52" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D52" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F52" s="1"/>
-      <c r="I52" s="9"/>
+      <c r="F52" s="1">
+        <v>46061.083333333336</v>
+      </c>
+      <c r="G52" t="s">
+        <v>23</v>
+      </c>
+      <c r="H52" t="s">
+        <v>37</v>
+      </c>
+      <c r="I52" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K52" s="1"/>
       <c r="N52" s="9"/>
       <c r="P52" s="1"/>
       <c r="S52" s="9"/>
       <c r="U52" s="1"/>
       <c r="X52" s="9"/>
       <c r="Z52" s="1"/>
       <c r="AC52" s="9"/>
       <c r="AE52" s="1"/>
       <c r="AH52" s="9"/>
       <c r="AJ52" s="1"/>
       <c r="AM52" s="9"/>
       <c r="AO52" s="1"/>
       <c r="AR52" s="9"/>
       <c r="AT52" s="1"/>
       <c r="AW52" s="9"/>
       <c r="AY52" s="1"/>
       <c r="BB52" s="9"/>
       <c r="BD52" s="1"/>
       <c r="BG52" s="9"/>
     </row>
     <row r="53" spans="1:59">
       <c r="A53" s="1">
         <v>46047.125</v>
       </c>
       <c r="B53" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D53" s="9">
         <v>640650.18900000001</v>
       </c>
-      <c r="F53" s="1"/>
-      <c r="I53" s="9"/>
+      <c r="F53" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G53" t="s">
+        <v>23</v>
+      </c>
+      <c r="H53" t="s">
+        <v>24</v>
+      </c>
+      <c r="I53" s="9">
+        <v>565416.40300000005</v>
+      </c>
       <c r="K53" s="1"/>
       <c r="N53" s="9"/>
       <c r="P53" s="1"/>
       <c r="S53" s="9"/>
       <c r="U53" s="1"/>
       <c r="X53" s="9"/>
       <c r="Z53" s="1"/>
       <c r="AC53" s="9"/>
       <c r="AE53" s="1"/>
       <c r="AH53" s="9"/>
       <c r="AJ53" s="1"/>
       <c r="AM53" s="9"/>
       <c r="AO53" s="1"/>
       <c r="AR53" s="9"/>
       <c r="AT53" s="1"/>
       <c r="AW53" s="9"/>
       <c r="AY53" s="1"/>
       <c r="BB53" s="9"/>
       <c r="BD53" s="1"/>
       <c r="BG53" s="9"/>
     </row>
     <row r="54" spans="1:59">
       <c r="A54" s="1">
         <v>46047.125</v>
       </c>
       <c r="B54" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C54" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D54" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F54" s="1"/>
-      <c r="I54" s="9"/>
+      <c r="F54" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G54" t="s">
+        <v>23</v>
+      </c>
+      <c r="H54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K54" s="1"/>
       <c r="N54" s="9"/>
       <c r="P54" s="1"/>
       <c r="S54" s="9"/>
       <c r="U54" s="1"/>
       <c r="X54" s="9"/>
       <c r="Z54" s="1"/>
       <c r="AC54" s="9"/>
       <c r="AE54" s="1"/>
       <c r="AH54" s="9"/>
       <c r="AJ54" s="1"/>
       <c r="AM54" s="9"/>
       <c r="AO54" s="1"/>
       <c r="AR54" s="9"/>
       <c r="AT54" s="1"/>
       <c r="AW54" s="9"/>
       <c r="AY54" s="1"/>
       <c r="BB54" s="9"/>
       <c r="BD54" s="1"/>
       <c r="BG54" s="9"/>
     </row>
     <row r="55" spans="1:59">
       <c r="A55" s="1">
         <v>46047.125</v>
       </c>
       <c r="B55" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C55" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D55" s="9">
         <v>398.82799999999997</v>
       </c>
-      <c r="F55" s="1"/>
-      <c r="I55" s="9"/>
+      <c r="F55" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G55" t="s">
+        <v>23</v>
+      </c>
+      <c r="H55" t="s">
+        <v>26</v>
+      </c>
+      <c r="I55" s="9">
+        <v>405.28699999999998</v>
+      </c>
       <c r="K55" s="1"/>
       <c r="N55" s="9"/>
       <c r="P55" s="1"/>
       <c r="S55" s="9"/>
       <c r="U55" s="1"/>
       <c r="X55" s="9"/>
       <c r="Z55" s="1"/>
       <c r="AC55" s="9"/>
       <c r="AE55" s="1"/>
       <c r="AH55" s="9"/>
       <c r="AJ55" s="1"/>
       <c r="AM55" s="9"/>
       <c r="AO55" s="1"/>
       <c r="AR55" s="9"/>
       <c r="AT55" s="1"/>
       <c r="AW55" s="9"/>
       <c r="AY55" s="1"/>
       <c r="BB55" s="9"/>
       <c r="BD55" s="1"/>
       <c r="BG55" s="9"/>
     </row>
     <row r="56" spans="1:59">
       <c r="A56" s="1">
         <v>46047.125</v>
       </c>
       <c r="B56" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C56" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D56" s="9">
         <v>2586.8040000000001</v>
       </c>
-      <c r="F56" s="1"/>
-      <c r="I56" s="9"/>
+      <c r="F56" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G56" t="s">
+        <v>23</v>
+      </c>
+      <c r="H56" t="s">
+        <v>27</v>
+      </c>
+      <c r="I56" s="9">
+        <v>2346.5250000000001</v>
+      </c>
       <c r="K56" s="1"/>
       <c r="N56" s="9"/>
       <c r="P56" s="1"/>
       <c r="S56" s="9"/>
       <c r="U56" s="1"/>
       <c r="X56" s="9"/>
       <c r="Z56" s="1"/>
       <c r="AC56" s="9"/>
       <c r="AE56" s="1"/>
       <c r="AH56" s="9"/>
       <c r="AJ56" s="1"/>
       <c r="AM56" s="9"/>
       <c r="AO56" s="1"/>
       <c r="AR56" s="9"/>
       <c r="AT56" s="1"/>
       <c r="AW56" s="9"/>
       <c r="AY56" s="1"/>
       <c r="BB56" s="9"/>
       <c r="BD56" s="1"/>
       <c r="BG56" s="9"/>
     </row>
     <row r="57" spans="1:59">
       <c r="A57" s="1">
         <v>46047.125</v>
       </c>
       <c r="B57" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C57" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D57" s="9">
         <v>15730.343999999999</v>
       </c>
-      <c r="F57" s="1"/>
-      <c r="I57" s="9"/>
+      <c r="F57" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G57" t="s">
+        <v>23</v>
+      </c>
+      <c r="H57" t="s">
+        <v>28</v>
+      </c>
+      <c r="I57" s="9">
+        <v>15229.101000000001</v>
+      </c>
       <c r="K57" s="1"/>
       <c r="N57" s="9"/>
       <c r="P57" s="1"/>
       <c r="S57" s="9"/>
       <c r="U57" s="1"/>
       <c r="X57" s="9"/>
       <c r="Z57" s="1"/>
       <c r="AC57" s="9"/>
       <c r="AE57" s="1"/>
       <c r="AH57" s="9"/>
       <c r="AJ57" s="1"/>
       <c r="AM57" s="9"/>
       <c r="AO57" s="1"/>
       <c r="AR57" s="9"/>
       <c r="AT57" s="1"/>
       <c r="AW57" s="9"/>
       <c r="AY57" s="1"/>
       <c r="BB57" s="9"/>
       <c r="BD57" s="1"/>
       <c r="BG57" s="9"/>
     </row>
     <row r="58" spans="1:59">
       <c r="A58" s="1">
         <v>46047.125</v>
       </c>
       <c r="B58" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C58" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D58" s="9">
         <v>36650.330999999998</v>
       </c>
-      <c r="F58" s="1"/>
-      <c r="I58" s="9"/>
+      <c r="F58" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G58" t="s">
+        <v>23</v>
+      </c>
+      <c r="H58" t="s">
+        <v>29</v>
+      </c>
+      <c r="I58" s="9">
+        <v>35291.419000000002</v>
+      </c>
       <c r="K58" s="1"/>
       <c r="N58" s="9"/>
       <c r="P58" s="1"/>
       <c r="S58" s="9"/>
       <c r="U58" s="1"/>
       <c r="X58" s="9"/>
       <c r="Z58" s="1"/>
       <c r="AC58" s="9"/>
       <c r="AE58" s="1"/>
       <c r="AH58" s="9"/>
       <c r="AJ58" s="1"/>
       <c r="AM58" s="9"/>
       <c r="AO58" s="1"/>
       <c r="AR58" s="9"/>
       <c r="AT58" s="1"/>
       <c r="AW58" s="9"/>
       <c r="AY58" s="1"/>
       <c r="BB58" s="9"/>
       <c r="BD58" s="1"/>
       <c r="BG58" s="9"/>
     </row>
     <row r="59" spans="1:59">
       <c r="A59" s="1">
         <v>46047.125</v>
       </c>
       <c r="B59" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C59" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D59" s="9">
         <v>55863.184000000001</v>
       </c>
-      <c r="F59" s="1"/>
-      <c r="I59" s="9"/>
+      <c r="F59" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G59" t="s">
+        <v>23</v>
+      </c>
+      <c r="H59" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" s="9">
+        <v>58224.156000000003</v>
+      </c>
       <c r="K59" s="1"/>
       <c r="N59" s="9"/>
       <c r="P59" s="1"/>
       <c r="S59" s="9"/>
       <c r="U59" s="1"/>
       <c r="X59" s="9"/>
       <c r="Z59" s="1"/>
       <c r="AC59" s="9"/>
       <c r="AE59" s="1"/>
       <c r="AH59" s="9"/>
       <c r="AJ59" s="1"/>
       <c r="AM59" s="9"/>
       <c r="AO59" s="1"/>
       <c r="AR59" s="9"/>
       <c r="AT59" s="1"/>
       <c r="AW59" s="9"/>
       <c r="AY59" s="1"/>
       <c r="BB59" s="9"/>
       <c r="BD59" s="1"/>
       <c r="BG59" s="9"/>
     </row>
     <row r="60" spans="1:59">
       <c r="A60" s="1">
         <v>46047.125</v>
       </c>
       <c r="B60" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C60" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D60" s="9">
         <v>9516.83</v>
       </c>
-      <c r="F60" s="1"/>
-      <c r="I60" s="9"/>
+      <c r="F60" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G60" t="s">
+        <v>23</v>
+      </c>
+      <c r="H60" t="s">
+        <v>31</v>
+      </c>
+      <c r="I60" s="9">
+        <v>10502.014999999999</v>
+      </c>
       <c r="K60" s="1"/>
       <c r="N60" s="9"/>
       <c r="P60" s="1"/>
       <c r="S60" s="9"/>
       <c r="U60" s="1"/>
       <c r="X60" s="9"/>
       <c r="Z60" s="1"/>
       <c r="AC60" s="9"/>
       <c r="AE60" s="1"/>
       <c r="AH60" s="9"/>
       <c r="AJ60" s="1"/>
       <c r="AM60" s="9"/>
       <c r="AO60" s="1"/>
       <c r="AR60" s="9"/>
       <c r="AT60" s="1"/>
       <c r="AW60" s="9"/>
       <c r="AY60" s="1"/>
       <c r="BB60" s="9"/>
       <c r="BD60" s="1"/>
       <c r="BG60" s="9"/>
     </row>
     <row r="61" spans="1:59">
       <c r="A61" s="1">
         <v>46047.125</v>
       </c>
       <c r="B61" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C61" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D61" s="9">
         <v>58769.999000000003</v>
       </c>
-      <c r="F61" s="1"/>
-      <c r="I61" s="9"/>
+      <c r="F61" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G61" t="s">
+        <v>23</v>
+      </c>
+      <c r="H61" t="s">
+        <v>32</v>
+      </c>
+      <c r="I61" s="9">
+        <v>87227.539000000004</v>
+      </c>
       <c r="K61" s="1"/>
       <c r="N61" s="9"/>
       <c r="P61" s="1"/>
       <c r="S61" s="9"/>
       <c r="U61" s="1"/>
       <c r="X61" s="9"/>
       <c r="Z61" s="1"/>
       <c r="AC61" s="9"/>
       <c r="AE61" s="1"/>
       <c r="AH61" s="9"/>
       <c r="AJ61" s="1"/>
       <c r="AM61" s="9"/>
       <c r="AO61" s="1"/>
       <c r="AR61" s="9"/>
       <c r="AT61" s="1"/>
       <c r="AW61" s="9"/>
       <c r="AY61" s="1"/>
       <c r="BB61" s="9"/>
       <c r="BD61" s="1"/>
       <c r="BG61" s="9"/>
     </row>
     <row r="62" spans="1:59">
       <c r="A62" s="1">
         <v>46047.125</v>
       </c>
       <c r="B62" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C62" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D62" s="9">
         <v>57912.5</v>
       </c>
-      <c r="F62" s="1"/>
-      <c r="I62" s="9"/>
+      <c r="F62" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G62" t="s">
+        <v>23</v>
+      </c>
+      <c r="H62" t="s">
+        <v>33</v>
+      </c>
+      <c r="I62" s="9">
+        <v>15718.9</v>
+      </c>
       <c r="K62" s="1"/>
       <c r="N62" s="9"/>
       <c r="P62" s="1"/>
       <c r="S62" s="9"/>
       <c r="U62" s="1"/>
       <c r="X62" s="9"/>
       <c r="Z62" s="1"/>
       <c r="AC62" s="9"/>
       <c r="AE62" s="1"/>
       <c r="AH62" s="9"/>
       <c r="AJ62" s="1"/>
       <c r="AM62" s="9"/>
       <c r="AO62" s="1"/>
       <c r="AR62" s="9"/>
       <c r="AT62" s="1"/>
       <c r="AW62" s="9"/>
       <c r="AY62" s="1"/>
       <c r="BB62" s="9"/>
       <c r="BD62" s="1"/>
       <c r="BG62" s="9"/>
     </row>
     <row r="63" spans="1:59">
       <c r="A63" s="1">
         <v>46047.125</v>
       </c>
       <c r="B63" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C63" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D63" s="9">
         <v>8132.25</v>
       </c>
-      <c r="F63" s="1"/>
-      <c r="I63" s="9"/>
+      <c r="F63" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G63" t="s">
+        <v>23</v>
+      </c>
+      <c r="H63" t="s">
+        <v>34</v>
+      </c>
+      <c r="I63" s="9">
+        <v>7867.0309999999999</v>
+      </c>
       <c r="K63" s="1"/>
       <c r="N63" s="9"/>
       <c r="P63" s="1"/>
       <c r="S63" s="9"/>
       <c r="U63" s="1"/>
       <c r="X63" s="9"/>
       <c r="Z63" s="1"/>
       <c r="AC63" s="9"/>
       <c r="AE63" s="1"/>
       <c r="AH63" s="9"/>
       <c r="AJ63" s="1"/>
       <c r="AM63" s="9"/>
       <c r="AO63" s="1"/>
       <c r="AR63" s="9"/>
       <c r="AT63" s="1"/>
       <c r="AW63" s="9"/>
       <c r="AY63" s="1"/>
       <c r="BB63" s="9"/>
       <c r="BD63" s="1"/>
       <c r="BG63" s="9"/>
     </row>
     <row r="64" spans="1:59">
       <c r="A64" s="1">
         <v>46047.125</v>
       </c>
       <c r="B64" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C64" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D64" s="9">
         <v>205570.15400000001</v>
       </c>
-      <c r="F64" s="1"/>
-      <c r="I64" s="9"/>
+      <c r="F64" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G64" t="s">
+        <v>23</v>
+      </c>
+      <c r="H64" t="s">
+        <v>35</v>
+      </c>
+      <c r="I64" s="9">
+        <v>197302.67600000001</v>
+      </c>
       <c r="K64" s="1"/>
       <c r="N64" s="9"/>
       <c r="P64" s="1"/>
       <c r="S64" s="9"/>
       <c r="U64" s="1"/>
       <c r="X64" s="9"/>
       <c r="Z64" s="1"/>
       <c r="AC64" s="9"/>
       <c r="AE64" s="1"/>
       <c r="AH64" s="9"/>
       <c r="AJ64" s="1"/>
       <c r="AM64" s="9"/>
       <c r="AO64" s="1"/>
       <c r="AR64" s="9"/>
       <c r="AT64" s="1"/>
       <c r="AW64" s="9"/>
       <c r="AY64" s="1"/>
       <c r="BB64" s="9"/>
       <c r="BD64" s="1"/>
       <c r="BG64" s="9"/>
     </row>
     <row r="65" spans="1:59">
       <c r="A65" s="1">
         <v>46047.125</v>
       </c>
       <c r="B65" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C65" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D65" s="9">
         <v>110129.29399999999</v>
       </c>
-      <c r="F65" s="1"/>
-      <c r="I65" s="9"/>
+      <c r="F65" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G65" t="s">
+        <v>23</v>
+      </c>
+      <c r="H65" t="s">
+        <v>36</v>
+      </c>
+      <c r="I65" s="9">
+        <v>102153.44</v>
+      </c>
       <c r="K65" s="1"/>
       <c r="N65" s="9"/>
       <c r="P65" s="1"/>
       <c r="S65" s="9"/>
       <c r="U65" s="1"/>
       <c r="X65" s="9"/>
       <c r="Z65" s="1"/>
       <c r="AC65" s="9"/>
       <c r="AE65" s="1"/>
       <c r="AH65" s="9"/>
       <c r="AJ65" s="1"/>
       <c r="AM65" s="9"/>
       <c r="AO65" s="1"/>
       <c r="AR65" s="9"/>
       <c r="AT65" s="1"/>
       <c r="AW65" s="9"/>
       <c r="AY65" s="1"/>
       <c r="BB65" s="9"/>
       <c r="BD65" s="1"/>
       <c r="BG65" s="9"/>
     </row>
     <row r="66" spans="1:59">
       <c r="A66" s="1">
         <v>46047.125</v>
       </c>
       <c r="B66" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C66" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D66" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F66" s="1"/>
-      <c r="I66" s="9"/>
+      <c r="F66" s="1">
+        <v>46061.125</v>
+      </c>
+      <c r="G66" t="s">
+        <v>23</v>
+      </c>
+      <c r="H66" t="s">
+        <v>37</v>
+      </c>
+      <c r="I66" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K66" s="1"/>
       <c r="N66" s="9"/>
       <c r="P66" s="1"/>
       <c r="S66" s="9"/>
       <c r="U66" s="1"/>
       <c r="X66" s="9"/>
       <c r="Z66" s="1"/>
       <c r="AC66" s="9"/>
       <c r="AE66" s="1"/>
       <c r="AH66" s="9"/>
       <c r="AJ66" s="1"/>
       <c r="AM66" s="9"/>
       <c r="AO66" s="1"/>
       <c r="AR66" s="9"/>
       <c r="AT66" s="1"/>
       <c r="AW66" s="9"/>
       <c r="AY66" s="1"/>
       <c r="BB66" s="9"/>
       <c r="BD66" s="1"/>
       <c r="BG66" s="9"/>
     </row>
     <row r="67" spans="1:59">
       <c r="A67" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B67" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D67" s="9">
         <v>646889.26300000004</v>
       </c>
-      <c r="F67" s="1"/>
-      <c r="I67" s="9"/>
+      <c r="F67" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G67" t="s">
+        <v>23</v>
+      </c>
+      <c r="H67" t="s">
+        <v>24</v>
+      </c>
+      <c r="I67" s="9">
+        <v>573306.06900000002</v>
+      </c>
       <c r="K67" s="1"/>
       <c r="N67" s="9"/>
       <c r="P67" s="1"/>
       <c r="S67" s="9"/>
       <c r="U67" s="1"/>
       <c r="X67" s="9"/>
       <c r="Z67" s="1"/>
       <c r="AC67" s="9"/>
       <c r="AE67" s="1"/>
       <c r="AH67" s="9"/>
       <c r="AJ67" s="1"/>
       <c r="AM67" s="9"/>
       <c r="AO67" s="1"/>
       <c r="AR67" s="9"/>
       <c r="AT67" s="1"/>
       <c r="AW67" s="9"/>
       <c r="AY67" s="1"/>
       <c r="BB67" s="9"/>
       <c r="BD67" s="1"/>
       <c r="BG67" s="9"/>
     </row>
     <row r="68" spans="1:59">
       <c r="A68" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B68" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C68" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D68" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F68" s="1"/>
-      <c r="I68" s="9"/>
+      <c r="F68" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G68" t="s">
+        <v>23</v>
+      </c>
+      <c r="H68" t="s">
+        <v>25</v>
+      </c>
+      <c r="I68" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K68" s="1"/>
       <c r="N68" s="9"/>
       <c r="P68" s="1"/>
       <c r="S68" s="9"/>
       <c r="U68" s="1"/>
       <c r="X68" s="9"/>
       <c r="Z68" s="1"/>
       <c r="AC68" s="9"/>
       <c r="AE68" s="1"/>
       <c r="AH68" s="9"/>
       <c r="AJ68" s="1"/>
       <c r="AM68" s="9"/>
       <c r="AO68" s="1"/>
       <c r="AR68" s="9"/>
       <c r="AT68" s="1"/>
       <c r="AW68" s="9"/>
       <c r="AY68" s="1"/>
       <c r="BB68" s="9"/>
       <c r="BD68" s="1"/>
       <c r="BG68" s="9"/>
     </row>
     <row r="69" spans="1:59">
       <c r="A69" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B69" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C69" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D69" s="9">
         <v>421.709</v>
       </c>
-      <c r="F69" s="1"/>
-      <c r="I69" s="9"/>
+      <c r="F69" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G69" t="s">
+        <v>23</v>
+      </c>
+      <c r="H69" t="s">
+        <v>26</v>
+      </c>
+      <c r="I69" s="9">
+        <v>423.17099999999999</v>
+      </c>
       <c r="K69" s="1"/>
       <c r="N69" s="9"/>
       <c r="P69" s="1"/>
       <c r="S69" s="9"/>
       <c r="U69" s="1"/>
       <c r="X69" s="9"/>
       <c r="Z69" s="1"/>
       <c r="AC69" s="9"/>
       <c r="AE69" s="1"/>
       <c r="AH69" s="9"/>
       <c r="AJ69" s="1"/>
       <c r="AM69" s="9"/>
       <c r="AO69" s="1"/>
       <c r="AR69" s="9"/>
       <c r="AT69" s="1"/>
       <c r="AW69" s="9"/>
       <c r="AY69" s="1"/>
       <c r="BB69" s="9"/>
       <c r="BD69" s="1"/>
       <c r="BG69" s="9"/>
     </row>
     <row r="70" spans="1:59">
       <c r="A70" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B70" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C70" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D70" s="9">
         <v>2617.7159999999999</v>
       </c>
-      <c r="F70" s="1"/>
-      <c r="I70" s="9"/>
+      <c r="F70" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G70" t="s">
+        <v>23</v>
+      </c>
+      <c r="H70" t="s">
+        <v>27</v>
+      </c>
+      <c r="I70" s="9">
+        <v>2396.6880000000001</v>
+      </c>
       <c r="K70" s="1"/>
       <c r="N70" s="9"/>
       <c r="P70" s="1"/>
       <c r="S70" s="9"/>
       <c r="U70" s="1"/>
       <c r="X70" s="9"/>
       <c r="Z70" s="1"/>
       <c r="AC70" s="9"/>
       <c r="AE70" s="1"/>
       <c r="AH70" s="9"/>
       <c r="AJ70" s="1"/>
       <c r="AM70" s="9"/>
       <c r="AO70" s="1"/>
       <c r="AR70" s="9"/>
       <c r="AT70" s="1"/>
       <c r="AW70" s="9"/>
       <c r="AY70" s="1"/>
       <c r="BB70" s="9"/>
       <c r="BD70" s="1"/>
       <c r="BG70" s="9"/>
     </row>
     <row r="71" spans="1:59">
       <c r="A71" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B71" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C71" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D71" s="9">
         <v>15716.989</v>
       </c>
-      <c r="F71" s="1"/>
-      <c r="I71" s="9"/>
+      <c r="F71" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G71" t="s">
+        <v>23</v>
+      </c>
+      <c r="H71" t="s">
+        <v>28</v>
+      </c>
+      <c r="I71" s="9">
+        <v>15108.752</v>
+      </c>
       <c r="K71" s="1"/>
       <c r="N71" s="9"/>
       <c r="P71" s="1"/>
       <c r="S71" s="9"/>
       <c r="U71" s="1"/>
       <c r="X71" s="9"/>
       <c r="Z71" s="1"/>
       <c r="AC71" s="9"/>
       <c r="AE71" s="1"/>
       <c r="AH71" s="9"/>
       <c r="AJ71" s="1"/>
       <c r="AM71" s="9"/>
       <c r="AO71" s="1"/>
       <c r="AR71" s="9"/>
       <c r="AT71" s="1"/>
       <c r="AW71" s="9"/>
       <c r="AY71" s="1"/>
       <c r="BB71" s="9"/>
       <c r="BD71" s="1"/>
       <c r="BG71" s="9"/>
     </row>
     <row r="72" spans="1:59">
       <c r="A72" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B72" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C72" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D72" s="9">
         <v>37258.144999999997</v>
       </c>
-      <c r="F72" s="1"/>
-      <c r="I72" s="9"/>
+      <c r="F72" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G72" t="s">
+        <v>23</v>
+      </c>
+      <c r="H72" t="s">
+        <v>29</v>
+      </c>
+      <c r="I72" s="9">
+        <v>35490.252999999997</v>
+      </c>
       <c r="K72" s="1"/>
       <c r="N72" s="9"/>
       <c r="P72" s="1"/>
       <c r="S72" s="9"/>
       <c r="U72" s="1"/>
       <c r="X72" s="9"/>
       <c r="Z72" s="1"/>
       <c r="AC72" s="9"/>
       <c r="AE72" s="1"/>
       <c r="AH72" s="9"/>
       <c r="AJ72" s="1"/>
       <c r="AM72" s="9"/>
       <c r="AO72" s="1"/>
       <c r="AR72" s="9"/>
       <c r="AT72" s="1"/>
       <c r="AW72" s="9"/>
       <c r="AY72" s="1"/>
       <c r="BB72" s="9"/>
       <c r="BD72" s="1"/>
       <c r="BG72" s="9"/>
     </row>
     <row r="73" spans="1:59">
       <c r="A73" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B73" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C73" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D73" s="9">
         <v>56575.758999999998</v>
       </c>
-      <c r="F73" s="1"/>
-      <c r="I73" s="9"/>
+      <c r="F73" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G73" t="s">
+        <v>23</v>
+      </c>
+      <c r="H73" t="s">
+        <v>30</v>
+      </c>
+      <c r="I73" s="9">
+        <v>59091.019</v>
+      </c>
       <c r="K73" s="1"/>
       <c r="N73" s="9"/>
       <c r="P73" s="1"/>
       <c r="S73" s="9"/>
       <c r="U73" s="1"/>
       <c r="X73" s="9"/>
       <c r="Z73" s="1"/>
       <c r="AC73" s="9"/>
       <c r="AE73" s="1"/>
       <c r="AH73" s="9"/>
       <c r="AJ73" s="1"/>
       <c r="AM73" s="9"/>
       <c r="AO73" s="1"/>
       <c r="AR73" s="9"/>
       <c r="AT73" s="1"/>
       <c r="AW73" s="9"/>
       <c r="AY73" s="1"/>
       <c r="BB73" s="9"/>
       <c r="BD73" s="1"/>
       <c r="BG73" s="9"/>
     </row>
     <row r="74" spans="1:59">
       <c r="A74" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B74" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C74" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D74" s="9">
         <v>10016.115</v>
       </c>
-      <c r="F74" s="1"/>
-      <c r="I74" s="9"/>
+      <c r="F74" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G74" t="s">
+        <v>23</v>
+      </c>
+      <c r="H74" t="s">
+        <v>31</v>
+      </c>
+      <c r="I74" s="9">
+        <v>10900.205</v>
+      </c>
       <c r="K74" s="1"/>
       <c r="N74" s="9"/>
       <c r="P74" s="1"/>
       <c r="S74" s="9"/>
       <c r="U74" s="1"/>
       <c r="X74" s="9"/>
       <c r="Z74" s="1"/>
       <c r="AC74" s="9"/>
       <c r="AE74" s="1"/>
       <c r="AH74" s="9"/>
       <c r="AJ74" s="1"/>
       <c r="AM74" s="9"/>
       <c r="AO74" s="1"/>
       <c r="AR74" s="9"/>
       <c r="AT74" s="1"/>
       <c r="AW74" s="9"/>
       <c r="AY74" s="1"/>
       <c r="BB74" s="9"/>
       <c r="BD74" s="1"/>
       <c r="BG74" s="9"/>
     </row>
     <row r="75" spans="1:59">
       <c r="A75" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B75" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C75" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D75" s="9">
         <v>58898.968000000001</v>
       </c>
-      <c r="F75" s="1"/>
-      <c r="I75" s="9"/>
+      <c r="F75" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G75" t="s">
+        <v>23</v>
+      </c>
+      <c r="H75" t="s">
+        <v>32</v>
+      </c>
+      <c r="I75" s="9">
+        <v>87699.483999999997</v>
+      </c>
       <c r="K75" s="1"/>
       <c r="N75" s="9"/>
       <c r="P75" s="1"/>
       <c r="S75" s="9"/>
       <c r="U75" s="1"/>
       <c r="X75" s="9"/>
       <c r="Z75" s="1"/>
       <c r="AC75" s="9"/>
       <c r="AE75" s="1"/>
       <c r="AH75" s="9"/>
       <c r="AJ75" s="1"/>
       <c r="AM75" s="9"/>
       <c r="AO75" s="1"/>
       <c r="AR75" s="9"/>
       <c r="AT75" s="1"/>
       <c r="AW75" s="9"/>
       <c r="AY75" s="1"/>
       <c r="BB75" s="9"/>
       <c r="BD75" s="1"/>
       <c r="BG75" s="9"/>
     </row>
     <row r="76" spans="1:59">
       <c r="A76" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B76" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C76" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D76" s="9">
         <v>176126.5</v>
       </c>
-      <c r="F76" s="1"/>
-      <c r="I76" s="9"/>
+      <c r="F76" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G76" t="s">
+        <v>23</v>
+      </c>
+      <c r="H76" t="s">
+        <v>33</v>
+      </c>
+      <c r="I76" s="9">
+        <v>16626.099999999999</v>
+      </c>
       <c r="K76" s="1"/>
       <c r="N76" s="9"/>
       <c r="P76" s="1"/>
       <c r="S76" s="9"/>
       <c r="U76" s="1"/>
       <c r="X76" s="9"/>
       <c r="Z76" s="1"/>
       <c r="AC76" s="9"/>
       <c r="AE76" s="1"/>
       <c r="AH76" s="9"/>
       <c r="AJ76" s="1"/>
       <c r="AM76" s="9"/>
       <c r="AO76" s="1"/>
       <c r="AR76" s="9"/>
       <c r="AT76" s="1"/>
       <c r="AW76" s="9"/>
       <c r="AY76" s="1"/>
       <c r="BB76" s="9"/>
       <c r="BD76" s="1"/>
       <c r="BG76" s="9"/>
     </row>
     <row r="77" spans="1:59">
       <c r="A77" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B77" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C77" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D77" s="9">
         <v>8196.0640000000003</v>
       </c>
-      <c r="F77" s="1"/>
-      <c r="I77" s="9"/>
+      <c r="F77" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G77" t="s">
+        <v>23</v>
+      </c>
+      <c r="H77" t="s">
+        <v>34</v>
+      </c>
+      <c r="I77" s="9">
+        <v>7905.3450000000003</v>
+      </c>
       <c r="K77" s="1"/>
       <c r="N77" s="9"/>
       <c r="P77" s="1"/>
       <c r="S77" s="9"/>
       <c r="U77" s="1"/>
       <c r="X77" s="9"/>
       <c r="Z77" s="1"/>
       <c r="AC77" s="9"/>
       <c r="AE77" s="1"/>
       <c r="AH77" s="9"/>
       <c r="AJ77" s="1"/>
       <c r="AM77" s="9"/>
       <c r="AO77" s="1"/>
       <c r="AR77" s="9"/>
       <c r="AT77" s="1"/>
       <c r="AW77" s="9"/>
       <c r="AY77" s="1"/>
       <c r="BB77" s="9"/>
       <c r="BD77" s="1"/>
       <c r="BG77" s="9"/>
     </row>
     <row r="78" spans="1:59">
       <c r="A78" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B78" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C78" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D78" s="9">
         <v>211180.736</v>
       </c>
-      <c r="F78" s="1"/>
-      <c r="I78" s="9"/>
+      <c r="F78" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G78" t="s">
+        <v>23</v>
+      </c>
+      <c r="H78" t="s">
+        <v>35</v>
+      </c>
+      <c r="I78" s="9">
+        <v>202583.427</v>
+      </c>
       <c r="K78" s="1"/>
       <c r="N78" s="9"/>
       <c r="P78" s="1"/>
       <c r="S78" s="9"/>
       <c r="U78" s="1"/>
       <c r="X78" s="9"/>
       <c r="Z78" s="1"/>
       <c r="AC78" s="9"/>
       <c r="AE78" s="1"/>
       <c r="AH78" s="9"/>
       <c r="AJ78" s="1"/>
       <c r="AM78" s="9"/>
       <c r="AO78" s="1"/>
       <c r="AR78" s="9"/>
       <c r="AT78" s="1"/>
       <c r="AW78" s="9"/>
       <c r="AY78" s="1"/>
       <c r="BB78" s="9"/>
       <c r="BD78" s="1"/>
       <c r="BG78" s="9"/>
     </row>
     <row r="79" spans="1:59">
       <c r="A79" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B79" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C79" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D79" s="9">
         <v>110741.59600000001</v>
       </c>
-      <c r="F79" s="1"/>
-      <c r="I79" s="9"/>
+      <c r="F79" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G79" t="s">
+        <v>23</v>
+      </c>
+      <c r="H79" t="s">
+        <v>36</v>
+      </c>
+      <c r="I79" s="9">
+        <v>103106.21799999999</v>
+      </c>
       <c r="K79" s="1"/>
       <c r="N79" s="9"/>
       <c r="P79" s="1"/>
       <c r="S79" s="9"/>
       <c r="U79" s="1"/>
       <c r="X79" s="9"/>
       <c r="Z79" s="1"/>
       <c r="AC79" s="9"/>
       <c r="AE79" s="1"/>
       <c r="AH79" s="9"/>
       <c r="AJ79" s="1"/>
       <c r="AM79" s="9"/>
       <c r="AO79" s="1"/>
       <c r="AR79" s="9"/>
       <c r="AT79" s="1"/>
       <c r="AW79" s="9"/>
       <c r="AY79" s="1"/>
       <c r="BB79" s="9"/>
       <c r="BD79" s="1"/>
       <c r="BG79" s="9"/>
     </row>
     <row r="80" spans="1:59">
       <c r="A80" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B80" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C80" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D80" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F80" s="1"/>
-      <c r="I80" s="9"/>
+      <c r="F80" s="1">
+        <v>46061.166666666664</v>
+      </c>
+      <c r="G80" t="s">
+        <v>23</v>
+      </c>
+      <c r="H80" t="s">
+        <v>37</v>
+      </c>
+      <c r="I80" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K80" s="1"/>
       <c r="N80" s="9"/>
       <c r="P80" s="1"/>
       <c r="S80" s="9"/>
       <c r="U80" s="1"/>
       <c r="X80" s="9"/>
       <c r="Z80" s="1"/>
       <c r="AC80" s="9"/>
       <c r="AE80" s="1"/>
       <c r="AH80" s="9"/>
       <c r="AJ80" s="1"/>
       <c r="AM80" s="9"/>
       <c r="AO80" s="1"/>
       <c r="AR80" s="9"/>
       <c r="AT80" s="1"/>
       <c r="AW80" s="9"/>
       <c r="AY80" s="1"/>
       <c r="BB80" s="9"/>
       <c r="BD80" s="1"/>
       <c r="BG80" s="9"/>
     </row>
     <row r="81" spans="1:59">
       <c r="A81" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B81" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D81" s="9">
         <v>665642.90300000005</v>
       </c>
-      <c r="F81" s="1"/>
-      <c r="I81" s="9"/>
+      <c r="F81" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G81" t="s">
+        <v>23</v>
+      </c>
+      <c r="H81" t="s">
+        <v>24</v>
+      </c>
+      <c r="I81" s="9">
+        <v>593054.00100000005</v>
+      </c>
       <c r="K81" s="1"/>
       <c r="N81" s="9"/>
       <c r="P81" s="1"/>
       <c r="S81" s="9"/>
       <c r="U81" s="1"/>
       <c r="X81" s="9"/>
       <c r="Z81" s="1"/>
       <c r="AC81" s="9"/>
       <c r="AE81" s="1"/>
       <c r="AH81" s="9"/>
       <c r="AJ81" s="1"/>
       <c r="AM81" s="9"/>
       <c r="AO81" s="1"/>
       <c r="AR81" s="9"/>
       <c r="AT81" s="1"/>
       <c r="AW81" s="9"/>
       <c r="AY81" s="1"/>
       <c r="BB81" s="9"/>
       <c r="BD81" s="1"/>
       <c r="BG81" s="9"/>
     </row>
     <row r="82" spans="1:59">
       <c r="A82" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B82" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C82" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D82" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F82" s="1"/>
-      <c r="I82" s="9"/>
+      <c r="F82" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G82" t="s">
+        <v>23</v>
+      </c>
+      <c r="H82" t="s">
+        <v>25</v>
+      </c>
+      <c r="I82" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K82" s="1"/>
       <c r="N82" s="9"/>
       <c r="P82" s="1"/>
       <c r="S82" s="9"/>
       <c r="U82" s="1"/>
       <c r="X82" s="9"/>
       <c r="Z82" s="1"/>
       <c r="AC82" s="9"/>
       <c r="AE82" s="1"/>
       <c r="AH82" s="9"/>
       <c r="AJ82" s="1"/>
       <c r="AM82" s="9"/>
       <c r="AO82" s="1"/>
       <c r="AR82" s="9"/>
       <c r="AT82" s="1"/>
       <c r="AW82" s="9"/>
       <c r="AY82" s="1"/>
       <c r="BB82" s="9"/>
       <c r="BD82" s="1"/>
       <c r="BG82" s="9"/>
     </row>
     <row r="83" spans="1:59">
       <c r="A83" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B83" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C83" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D83" s="9">
         <v>418.416</v>
       </c>
-      <c r="F83" s="1"/>
-      <c r="I83" s="9"/>
+      <c r="F83" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G83" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" t="s">
+        <v>26</v>
+      </c>
+      <c r="I83" s="9">
+        <v>399.42</v>
+      </c>
       <c r="K83" s="1"/>
       <c r="N83" s="9"/>
       <c r="P83" s="1"/>
       <c r="S83" s="9"/>
       <c r="U83" s="1"/>
       <c r="X83" s="9"/>
       <c r="Z83" s="1"/>
       <c r="AC83" s="9"/>
       <c r="AE83" s="1"/>
       <c r="AH83" s="9"/>
       <c r="AJ83" s="1"/>
       <c r="AM83" s="9"/>
       <c r="AO83" s="1"/>
       <c r="AR83" s="9"/>
       <c r="AT83" s="1"/>
       <c r="AW83" s="9"/>
       <c r="AY83" s="1"/>
       <c r="BB83" s="9"/>
       <c r="BD83" s="1"/>
       <c r="BG83" s="9"/>
     </row>
     <row r="84" spans="1:59">
       <c r="A84" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B84" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C84" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D84" s="9">
         <v>2654.498</v>
       </c>
-      <c r="F84" s="1"/>
-      <c r="I84" s="9"/>
+      <c r="F84" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G84" t="s">
+        <v>23</v>
+      </c>
+      <c r="H84" t="s">
+        <v>27</v>
+      </c>
+      <c r="I84" s="9">
+        <v>2456.7820000000002</v>
+      </c>
       <c r="K84" s="1"/>
       <c r="N84" s="9"/>
       <c r="P84" s="1"/>
       <c r="S84" s="9"/>
       <c r="U84" s="1"/>
       <c r="X84" s="9"/>
       <c r="Z84" s="1"/>
       <c r="AC84" s="9"/>
       <c r="AE84" s="1"/>
       <c r="AH84" s="9"/>
       <c r="AJ84" s="1"/>
       <c r="AM84" s="9"/>
       <c r="AO84" s="1"/>
       <c r="AR84" s="9"/>
       <c r="AT84" s="1"/>
       <c r="AW84" s="9"/>
       <c r="AY84" s="1"/>
       <c r="BB84" s="9"/>
       <c r="BD84" s="1"/>
       <c r="BG84" s="9"/>
     </row>
     <row r="85" spans="1:59">
       <c r="A85" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B85" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C85" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D85" s="9">
         <v>16334.84</v>
       </c>
-      <c r="F85" s="1"/>
-      <c r="I85" s="9"/>
+      <c r="F85" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G85" t="s">
+        <v>23</v>
+      </c>
+      <c r="H85" t="s">
+        <v>28</v>
+      </c>
+      <c r="I85" s="9">
+        <v>16193.076999999999</v>
+      </c>
       <c r="K85" s="1"/>
       <c r="N85" s="9"/>
       <c r="P85" s="1"/>
       <c r="S85" s="9"/>
       <c r="U85" s="1"/>
       <c r="X85" s="9"/>
       <c r="Z85" s="1"/>
       <c r="AC85" s="9"/>
       <c r="AE85" s="1"/>
       <c r="AH85" s="9"/>
       <c r="AJ85" s="1"/>
       <c r="AM85" s="9"/>
       <c r="AO85" s="1"/>
       <c r="AR85" s="9"/>
       <c r="AT85" s="1"/>
       <c r="AW85" s="9"/>
       <c r="AY85" s="1"/>
       <c r="BB85" s="9"/>
       <c r="BD85" s="1"/>
       <c r="BG85" s="9"/>
     </row>
     <row r="86" spans="1:59">
       <c r="A86" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B86" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C86" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D86" s="9">
         <v>38470.506999999998</v>
       </c>
-      <c r="F86" s="1"/>
-      <c r="I86" s="9"/>
+      <c r="F86" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G86" t="s">
+        <v>23</v>
+      </c>
+      <c r="H86" t="s">
+        <v>29</v>
+      </c>
+      <c r="I86" s="9">
+        <v>36684.254999999997</v>
+      </c>
       <c r="K86" s="1"/>
       <c r="N86" s="9"/>
       <c r="P86" s="1"/>
       <c r="S86" s="9"/>
       <c r="U86" s="1"/>
       <c r="X86" s="9"/>
       <c r="Z86" s="1"/>
       <c r="AC86" s="9"/>
       <c r="AE86" s="1"/>
       <c r="AH86" s="9"/>
       <c r="AJ86" s="1"/>
       <c r="AM86" s="9"/>
       <c r="AO86" s="1"/>
       <c r="AR86" s="9"/>
       <c r="AT86" s="1"/>
       <c r="AW86" s="9"/>
       <c r="AY86" s="1"/>
       <c r="BB86" s="9"/>
       <c r="BD86" s="1"/>
       <c r="BG86" s="9"/>
     </row>
     <row r="87" spans="1:59">
       <c r="A87" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B87" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C87" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D87" s="9">
         <v>56503.928</v>
       </c>
-      <c r="F87" s="1"/>
-      <c r="I87" s="9"/>
+      <c r="F87" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G87" t="s">
+        <v>23</v>
+      </c>
+      <c r="H87" t="s">
+        <v>30</v>
+      </c>
+      <c r="I87" s="9">
+        <v>59360.892</v>
+      </c>
       <c r="K87" s="1"/>
       <c r="N87" s="9"/>
       <c r="P87" s="1"/>
       <c r="S87" s="9"/>
       <c r="U87" s="1"/>
       <c r="X87" s="9"/>
       <c r="Z87" s="1"/>
       <c r="AC87" s="9"/>
       <c r="AE87" s="1"/>
       <c r="AH87" s="9"/>
       <c r="AJ87" s="1"/>
       <c r="AM87" s="9"/>
       <c r="AO87" s="1"/>
       <c r="AR87" s="9"/>
       <c r="AT87" s="1"/>
       <c r="AW87" s="9"/>
       <c r="AY87" s="1"/>
       <c r="BB87" s="9"/>
       <c r="BD87" s="1"/>
       <c r="BG87" s="9"/>
     </row>
     <row r="88" spans="1:59">
       <c r="A88" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B88" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C88" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D88" s="9">
         <v>9929.7849999999999</v>
       </c>
-      <c r="F88" s="1"/>
-      <c r="I88" s="9"/>
+      <c r="F88" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G88" t="s">
+        <v>23</v>
+      </c>
+      <c r="H88" t="s">
+        <v>31</v>
+      </c>
+      <c r="I88" s="9">
+        <v>11031.555</v>
+      </c>
       <c r="K88" s="1"/>
       <c r="N88" s="9"/>
       <c r="P88" s="1"/>
       <c r="S88" s="9"/>
       <c r="U88" s="1"/>
       <c r="X88" s="9"/>
       <c r="Z88" s="1"/>
       <c r="AC88" s="9"/>
       <c r="AE88" s="1"/>
       <c r="AH88" s="9"/>
       <c r="AJ88" s="1"/>
       <c r="AM88" s="9"/>
       <c r="AO88" s="1"/>
       <c r="AR88" s="9"/>
       <c r="AT88" s="1"/>
       <c r="AW88" s="9"/>
       <c r="AY88" s="1"/>
       <c r="BB88" s="9"/>
       <c r="BD88" s="1"/>
       <c r="BG88" s="9"/>
     </row>
     <row r="89" spans="1:59">
       <c r="A89" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B89" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C89" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D89" s="9">
         <v>57413.241999999998</v>
       </c>
-      <c r="F89" s="1"/>
-      <c r="I89" s="9"/>
+      <c r="F89" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G89" t="s">
+        <v>23</v>
+      </c>
+      <c r="H89" t="s">
+        <v>32</v>
+      </c>
+      <c r="I89" s="9">
+        <v>83157.581999999995</v>
+      </c>
       <c r="K89" s="1"/>
       <c r="N89" s="9"/>
       <c r="P89" s="1"/>
       <c r="S89" s="9"/>
       <c r="U89" s="1"/>
       <c r="X89" s="9"/>
       <c r="Z89" s="1"/>
       <c r="AC89" s="9"/>
       <c r="AE89" s="1"/>
       <c r="AH89" s="9"/>
       <c r="AJ89" s="1"/>
       <c r="AM89" s="9"/>
       <c r="AO89" s="1"/>
       <c r="AR89" s="9"/>
       <c r="AT89" s="1"/>
       <c r="AW89" s="9"/>
       <c r="AY89" s="1"/>
       <c r="BB89" s="9"/>
       <c r="BD89" s="1"/>
       <c r="BG89" s="9"/>
     </row>
     <row r="90" spans="1:59">
       <c r="A90" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B90" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C90" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D90" s="9">
         <v>141782.39999999999</v>
       </c>
-      <c r="F90" s="1"/>
-      <c r="I90" s="9"/>
+      <c r="F90" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G90" t="s">
+        <v>23</v>
+      </c>
+      <c r="H90" t="s">
+        <v>33</v>
+      </c>
+      <c r="I90" s="9">
+        <v>22383.7</v>
+      </c>
       <c r="K90" s="1"/>
       <c r="N90" s="9"/>
       <c r="P90" s="1"/>
       <c r="S90" s="9"/>
       <c r="U90" s="1"/>
       <c r="X90" s="9"/>
       <c r="Z90" s="1"/>
       <c r="AC90" s="9"/>
       <c r="AE90" s="1"/>
       <c r="AH90" s="9"/>
       <c r="AJ90" s="1"/>
       <c r="AM90" s="9"/>
       <c r="AO90" s="1"/>
       <c r="AR90" s="9"/>
       <c r="AT90" s="1"/>
       <c r="AW90" s="9"/>
       <c r="AY90" s="1"/>
       <c r="BB90" s="9"/>
       <c r="BD90" s="1"/>
       <c r="BG90" s="9"/>
     </row>
     <row r="91" spans="1:59">
       <c r="A91" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B91" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C91" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D91" s="9">
         <v>8319.5619999999999</v>
       </c>
-      <c r="F91" s="1"/>
-      <c r="I91" s="9"/>
+      <c r="F91" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G91" t="s">
+        <v>23</v>
+      </c>
+      <c r="H91" t="s">
+        <v>34</v>
+      </c>
+      <c r="I91" s="9">
+        <v>8107.82</v>
+      </c>
       <c r="K91" s="1"/>
       <c r="N91" s="9"/>
       <c r="P91" s="1"/>
       <c r="S91" s="9"/>
       <c r="U91" s="1"/>
       <c r="X91" s="9"/>
       <c r="Z91" s="1"/>
       <c r="AC91" s="9"/>
       <c r="AE91" s="1"/>
       <c r="AH91" s="9"/>
       <c r="AJ91" s="1"/>
       <c r="AM91" s="9"/>
       <c r="AO91" s="1"/>
       <c r="AR91" s="9"/>
       <c r="AT91" s="1"/>
       <c r="AW91" s="9"/>
       <c r="AY91" s="1"/>
       <c r="BB91" s="9"/>
       <c r="BD91" s="1"/>
       <c r="BG91" s="9"/>
     </row>
     <row r="92" spans="1:59">
       <c r="A92" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B92" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C92" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D92" s="9">
         <v>218411.008</v>
       </c>
-      <c r="F92" s="1"/>
-      <c r="I92" s="9"/>
+      <c r="F92" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G92" t="s">
+        <v>23</v>
+      </c>
+      <c r="H92" t="s">
+        <v>35</v>
+      </c>
+      <c r="I92" s="9">
+        <v>210061.981</v>
+      </c>
       <c r="K92" s="1"/>
       <c r="N92" s="9"/>
       <c r="P92" s="1"/>
       <c r="S92" s="9"/>
       <c r="U92" s="1"/>
       <c r="X92" s="9"/>
       <c r="Z92" s="1"/>
       <c r="AC92" s="9"/>
       <c r="AE92" s="1"/>
       <c r="AH92" s="9"/>
       <c r="AJ92" s="1"/>
       <c r="AM92" s="9"/>
       <c r="AO92" s="1"/>
       <c r="AR92" s="9"/>
       <c r="AT92" s="1"/>
       <c r="AW92" s="9"/>
       <c r="AY92" s="1"/>
       <c r="BB92" s="9"/>
       <c r="BD92" s="1"/>
       <c r="BG92" s="9"/>
     </row>
     <row r="93" spans="1:59">
       <c r="A93" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B93" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C93" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D93" s="9">
         <v>111959.326</v>
       </c>
-      <c r="F93" s="1"/>
-      <c r="I93" s="9"/>
+      <c r="F93" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G93" t="s">
+        <v>23</v>
+      </c>
+      <c r="H93" t="s">
+        <v>36</v>
+      </c>
+      <c r="I93" s="9">
+        <v>104625.594</v>
+      </c>
       <c r="K93" s="1"/>
       <c r="N93" s="9"/>
       <c r="P93" s="1"/>
       <c r="S93" s="9"/>
       <c r="U93" s="1"/>
       <c r="X93" s="9"/>
       <c r="Z93" s="1"/>
       <c r="AC93" s="9"/>
       <c r="AE93" s="1"/>
       <c r="AH93" s="9"/>
       <c r="AJ93" s="1"/>
       <c r="AM93" s="9"/>
       <c r="AO93" s="1"/>
       <c r="AR93" s="9"/>
       <c r="AT93" s="1"/>
       <c r="AW93" s="9"/>
       <c r="AY93" s="1"/>
       <c r="BB93" s="9"/>
       <c r="BD93" s="1"/>
       <c r="BG93" s="9"/>
     </row>
     <row r="94" spans="1:59">
       <c r="A94" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B94" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C94" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D94" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F94" s="1"/>
-      <c r="I94" s="9"/>
+      <c r="F94" s="1">
+        <v>46061.208333333336</v>
+      </c>
+      <c r="G94" t="s">
+        <v>23</v>
+      </c>
+      <c r="H94" t="s">
+        <v>37</v>
+      </c>
+      <c r="I94" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K94" s="1"/>
       <c r="N94" s="9"/>
       <c r="P94" s="1"/>
       <c r="S94" s="9"/>
       <c r="U94" s="1"/>
       <c r="X94" s="9"/>
       <c r="Z94" s="1"/>
       <c r="AC94" s="9"/>
       <c r="AE94" s="1"/>
       <c r="AH94" s="9"/>
       <c r="AJ94" s="1"/>
       <c r="AM94" s="9"/>
       <c r="AO94" s="1"/>
       <c r="AR94" s="9"/>
       <c r="AT94" s="1"/>
       <c r="AW94" s="9"/>
       <c r="AY94" s="1"/>
       <c r="BB94" s="9"/>
       <c r="BD94" s="1"/>
       <c r="BG94" s="9"/>
     </row>
     <row r="95" spans="1:59">
       <c r="A95" s="1">
         <v>46047.25</v>
       </c>
       <c r="B95" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D95" s="9">
         <v>700912.37800000003</v>
       </c>
-      <c r="F95" s="1"/>
-      <c r="I95" s="9"/>
+      <c r="F95" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G95" t="s">
+        <v>23</v>
+      </c>
+      <c r="H95" t="s">
+        <v>24</v>
+      </c>
+      <c r="I95" s="9">
+        <v>633516.53</v>
+      </c>
       <c r="K95" s="1"/>
       <c r="N95" s="9"/>
       <c r="P95" s="1"/>
       <c r="S95" s="9"/>
       <c r="U95" s="1"/>
       <c r="X95" s="9"/>
       <c r="Z95" s="1"/>
       <c r="AC95" s="9"/>
       <c r="AE95" s="1"/>
       <c r="AH95" s="9"/>
       <c r="AJ95" s="1"/>
       <c r="AM95" s="9"/>
       <c r="AO95" s="1"/>
       <c r="AR95" s="9"/>
       <c r="AT95" s="1"/>
       <c r="AW95" s="9"/>
       <c r="AY95" s="1"/>
       <c r="BB95" s="9"/>
       <c r="BD95" s="1"/>
       <c r="BG95" s="9"/>
     </row>
     <row r="96" spans="1:59">
       <c r="A96" s="1">
         <v>46047.25</v>
       </c>
       <c r="B96" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C96" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D96" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F96" s="1"/>
-      <c r="I96" s="9"/>
+      <c r="F96" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G96" t="s">
+        <v>23</v>
+      </c>
+      <c r="H96" t="s">
+        <v>25</v>
+      </c>
+      <c r="I96" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K96" s="1"/>
       <c r="N96" s="9"/>
       <c r="P96" s="1"/>
       <c r="S96" s="9"/>
       <c r="U96" s="1"/>
       <c r="X96" s="9"/>
       <c r="Z96" s="1"/>
       <c r="AC96" s="9"/>
       <c r="AE96" s="1"/>
       <c r="AH96" s="9"/>
       <c r="AJ96" s="1"/>
       <c r="AM96" s="9"/>
       <c r="AO96" s="1"/>
       <c r="AR96" s="9"/>
       <c r="AT96" s="1"/>
       <c r="AW96" s="9"/>
       <c r="AY96" s="1"/>
       <c r="BB96" s="9"/>
       <c r="BD96" s="1"/>
       <c r="BG96" s="9"/>
     </row>
     <row r="97" spans="1:59">
       <c r="A97" s="1">
         <v>46047.25</v>
       </c>
       <c r="B97" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C97" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D97" s="9">
         <v>407.55799999999999</v>
       </c>
-      <c r="F97" s="1"/>
-      <c r="I97" s="9"/>
+      <c r="F97" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G97" t="s">
+        <v>23</v>
+      </c>
+      <c r="H97" t="s">
+        <v>26</v>
+      </c>
+      <c r="I97" s="9">
+        <v>380.74900000000002</v>
+      </c>
       <c r="K97" s="1"/>
       <c r="N97" s="9"/>
       <c r="P97" s="1"/>
       <c r="S97" s="9"/>
       <c r="U97" s="1"/>
       <c r="X97" s="9"/>
       <c r="Z97" s="1"/>
       <c r="AC97" s="9"/>
       <c r="AE97" s="1"/>
       <c r="AH97" s="9"/>
       <c r="AJ97" s="1"/>
       <c r="AM97" s="9"/>
       <c r="AO97" s="1"/>
       <c r="AR97" s="9"/>
       <c r="AT97" s="1"/>
       <c r="AW97" s="9"/>
       <c r="AY97" s="1"/>
       <c r="BB97" s="9"/>
       <c r="BD97" s="1"/>
       <c r="BG97" s="9"/>
     </row>
     <row r="98" spans="1:59">
       <c r="A98" s="1">
         <v>46047.25</v>
       </c>
       <c r="B98" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C98" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D98" s="9">
         <v>2687.1860000000001</v>
       </c>
-      <c r="F98" s="1"/>
-      <c r="I98" s="9"/>
+      <c r="F98" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G98" t="s">
+        <v>23</v>
+      </c>
+      <c r="H98" t="s">
+        <v>27</v>
+      </c>
+      <c r="I98" s="9">
+        <v>2529.9490000000001</v>
+      </c>
       <c r="K98" s="1"/>
       <c r="N98" s="9"/>
       <c r="P98" s="1"/>
       <c r="S98" s="9"/>
       <c r="U98" s="1"/>
       <c r="X98" s="9"/>
       <c r="Z98" s="1"/>
       <c r="AC98" s="9"/>
       <c r="AE98" s="1"/>
       <c r="AH98" s="9"/>
       <c r="AJ98" s="1"/>
       <c r="AM98" s="9"/>
       <c r="AO98" s="1"/>
       <c r="AR98" s="9"/>
       <c r="AT98" s="1"/>
       <c r="AW98" s="9"/>
       <c r="AY98" s="1"/>
       <c r="BB98" s="9"/>
       <c r="BD98" s="1"/>
       <c r="BG98" s="9"/>
     </row>
     <row r="99" spans="1:59">
       <c r="A99" s="1">
         <v>46047.25</v>
       </c>
       <c r="B99" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C99" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D99" s="9">
         <v>16669.596000000001</v>
       </c>
-      <c r="F99" s="1"/>
-      <c r="I99" s="9"/>
+      <c r="F99" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G99" t="s">
+        <v>23</v>
+      </c>
+      <c r="H99" t="s">
+        <v>28</v>
+      </c>
+      <c r="I99" s="9">
+        <v>16502.147000000001</v>
+      </c>
       <c r="K99" s="1"/>
       <c r="N99" s="9"/>
       <c r="P99" s="1"/>
       <c r="S99" s="9"/>
       <c r="U99" s="1"/>
       <c r="X99" s="9"/>
       <c r="Z99" s="1"/>
       <c r="AC99" s="9"/>
       <c r="AE99" s="1"/>
       <c r="AH99" s="9"/>
       <c r="AJ99" s="1"/>
       <c r="AM99" s="9"/>
       <c r="AO99" s="1"/>
       <c r="AR99" s="9"/>
       <c r="AT99" s="1"/>
       <c r="AW99" s="9"/>
       <c r="AY99" s="1"/>
       <c r="BB99" s="9"/>
       <c r="BD99" s="1"/>
       <c r="BG99" s="9"/>
     </row>
     <row r="100" spans="1:59">
       <c r="A100" s="1">
         <v>46047.25</v>
       </c>
       <c r="B100" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C100" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D100" s="9">
         <v>40788.656999999999</v>
       </c>
-      <c r="F100" s="1"/>
-      <c r="I100" s="9"/>
+      <c r="F100" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G100" t="s">
+        <v>23</v>
+      </c>
+      <c r="H100" t="s">
+        <v>29</v>
+      </c>
+      <c r="I100" s="9">
+        <v>39158.697999999997</v>
+      </c>
       <c r="K100" s="1"/>
       <c r="N100" s="9"/>
       <c r="P100" s="1"/>
       <c r="S100" s="9"/>
       <c r="U100" s="1"/>
       <c r="X100" s="9"/>
       <c r="Z100" s="1"/>
       <c r="AC100" s="9"/>
       <c r="AE100" s="1"/>
       <c r="AH100" s="9"/>
       <c r="AJ100" s="1"/>
       <c r="AM100" s="9"/>
       <c r="AO100" s="1"/>
       <c r="AR100" s="9"/>
       <c r="AT100" s="1"/>
       <c r="AW100" s="9"/>
       <c r="AY100" s="1"/>
       <c r="BB100" s="9"/>
       <c r="BD100" s="1"/>
       <c r="BG100" s="9"/>
     </row>
     <row r="101" spans="1:59">
       <c r="A101" s="1">
         <v>46047.25</v>
       </c>
       <c r="B101" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C101" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D101" s="9">
         <v>57467.510999999999</v>
       </c>
-      <c r="F101" s="1"/>
-      <c r="I101" s="9"/>
+      <c r="F101" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G101" t="s">
+        <v>23</v>
+      </c>
+      <c r="H101" t="s">
+        <v>30</v>
+      </c>
+      <c r="I101" s="9">
+        <v>58936.898000000001</v>
+      </c>
       <c r="K101" s="1"/>
       <c r="N101" s="9"/>
       <c r="P101" s="1"/>
       <c r="S101" s="9"/>
       <c r="U101" s="1"/>
       <c r="X101" s="9"/>
       <c r="Z101" s="1"/>
       <c r="AC101" s="9"/>
       <c r="AE101" s="1"/>
       <c r="AH101" s="9"/>
       <c r="AJ101" s="1"/>
       <c r="AM101" s="9"/>
       <c r="AO101" s="1"/>
       <c r="AR101" s="9"/>
       <c r="AT101" s="1"/>
       <c r="AW101" s="9"/>
       <c r="AY101" s="1"/>
       <c r="BB101" s="9"/>
       <c r="BD101" s="1"/>
       <c r="BG101" s="9"/>
     </row>
     <row r="102" spans="1:59">
       <c r="A102" s="1">
         <v>46047.25</v>
       </c>
       <c r="B102" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C102" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D102" s="9">
         <v>11056.385</v>
       </c>
-      <c r="F102" s="1"/>
-      <c r="I102" s="9"/>
+      <c r="F102" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G102" t="s">
+        <v>23</v>
+      </c>
+      <c r="H102" t="s">
+        <v>31</v>
+      </c>
+      <c r="I102" s="9">
+        <v>11413.514999999999</v>
+      </c>
       <c r="K102" s="1"/>
       <c r="N102" s="9"/>
       <c r="P102" s="1"/>
       <c r="S102" s="9"/>
       <c r="U102" s="1"/>
       <c r="X102" s="9"/>
       <c r="Z102" s="1"/>
       <c r="AC102" s="9"/>
       <c r="AE102" s="1"/>
       <c r="AH102" s="9"/>
       <c r="AJ102" s="1"/>
       <c r="AM102" s="9"/>
       <c r="AO102" s="1"/>
       <c r="AR102" s="9"/>
       <c r="AT102" s="1"/>
       <c r="AW102" s="9"/>
       <c r="AY102" s="1"/>
       <c r="BB102" s="9"/>
       <c r="BD102" s="1"/>
       <c r="BG102" s="9"/>
     </row>
     <row r="103" spans="1:59">
       <c r="A103" s="1">
         <v>46047.25</v>
       </c>
       <c r="B103" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C103" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D103" s="9">
         <v>62054.892</v>
       </c>
-      <c r="F103" s="1"/>
-      <c r="I103" s="9"/>
+      <c r="F103" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G103" t="s">
+        <v>23</v>
+      </c>
+      <c r="H103" t="s">
+        <v>32</v>
+      </c>
+      <c r="I103" s="9">
+        <v>82353.097999999998</v>
+      </c>
       <c r="K103" s="1"/>
       <c r="N103" s="9"/>
       <c r="P103" s="1"/>
       <c r="S103" s="9"/>
       <c r="U103" s="1"/>
       <c r="X103" s="9"/>
       <c r="Z103" s="1"/>
       <c r="AC103" s="9"/>
       <c r="AE103" s="1"/>
       <c r="AH103" s="9"/>
       <c r="AJ103" s="1"/>
       <c r="AM103" s="9"/>
       <c r="AO103" s="1"/>
       <c r="AR103" s="9"/>
       <c r="AT103" s="1"/>
       <c r="AW103" s="9"/>
       <c r="AY103" s="1"/>
       <c r="BB103" s="9"/>
       <c r="BD103" s="1"/>
       <c r="BG103" s="9"/>
     </row>
     <row r="104" spans="1:59">
       <c r="A104" s="1">
         <v>46047.25</v>
       </c>
       <c r="B104" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C104" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D104" s="9">
         <v>78033.5</v>
       </c>
-      <c r="F104" s="1"/>
-      <c r="I104" s="9"/>
+      <c r="F104" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G104" t="s">
+        <v>23</v>
+      </c>
+      <c r="H104" t="s">
+        <v>33</v>
+      </c>
+      <c r="I104" s="9">
+        <v>57167</v>
+      </c>
       <c r="K104" s="1"/>
       <c r="N104" s="9"/>
       <c r="P104" s="1"/>
       <c r="S104" s="9"/>
       <c r="U104" s="1"/>
       <c r="X104" s="9"/>
       <c r="Z104" s="1"/>
       <c r="AC104" s="9"/>
       <c r="AE104" s="1"/>
       <c r="AH104" s="9"/>
       <c r="AJ104" s="1"/>
       <c r="AM104" s="9"/>
       <c r="AO104" s="1"/>
       <c r="AR104" s="9"/>
       <c r="AT104" s="1"/>
       <c r="AW104" s="9"/>
       <c r="AY104" s="1"/>
       <c r="BB104" s="9"/>
       <c r="BD104" s="1"/>
       <c r="BG104" s="9"/>
     </row>
     <row r="105" spans="1:59">
       <c r="A105" s="1">
         <v>46047.25</v>
       </c>
       <c r="B105" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C105" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D105" s="9">
         <v>8609.5939999999991</v>
       </c>
-      <c r="F105" s="1"/>
-      <c r="I105" s="9"/>
+      <c r="F105" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G105" t="s">
+        <v>23</v>
+      </c>
+      <c r="H105" t="s">
+        <v>34</v>
+      </c>
+      <c r="I105" s="9">
+        <v>8199.1550000000007</v>
+      </c>
       <c r="K105" s="1"/>
       <c r="N105" s="9"/>
       <c r="P105" s="1"/>
       <c r="S105" s="9"/>
       <c r="U105" s="1"/>
       <c r="X105" s="9"/>
       <c r="Z105" s="1"/>
       <c r="AC105" s="9"/>
       <c r="AE105" s="1"/>
       <c r="AH105" s="9"/>
       <c r="AJ105" s="1"/>
       <c r="AM105" s="9"/>
       <c r="AO105" s="1"/>
       <c r="AR105" s="9"/>
       <c r="AT105" s="1"/>
       <c r="AW105" s="9"/>
       <c r="AY105" s="1"/>
       <c r="BB105" s="9"/>
       <c r="BD105" s="1"/>
       <c r="BG105" s="9"/>
     </row>
     <row r="106" spans="1:59">
       <c r="A106" s="1">
         <v>46047.25</v>
       </c>
       <c r="B106" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C106" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D106" s="9">
         <v>228326.94899999999</v>
       </c>
-      <c r="F106" s="1"/>
-      <c r="I106" s="9"/>
+      <c r="F106" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G106" t="s">
+        <v>23</v>
+      </c>
+      <c r="H106" t="s">
+        <v>35</v>
+      </c>
+      <c r="I106" s="9">
+        <v>220731.973</v>
+      </c>
       <c r="K106" s="1"/>
       <c r="N106" s="9"/>
       <c r="P106" s="1"/>
       <c r="S106" s="9"/>
       <c r="U106" s="1"/>
       <c r="X106" s="9"/>
       <c r="Z106" s="1"/>
       <c r="AC106" s="9"/>
       <c r="AE106" s="1"/>
       <c r="AH106" s="9"/>
       <c r="AJ106" s="1"/>
       <c r="AM106" s="9"/>
       <c r="AO106" s="1"/>
       <c r="AR106" s="9"/>
       <c r="AT106" s="1"/>
       <c r="AW106" s="9"/>
       <c r="AY106" s="1"/>
       <c r="BB106" s="9"/>
       <c r="BD106" s="1"/>
       <c r="BG106" s="9"/>
     </row>
     <row r="107" spans="1:59">
       <c r="A107" s="1">
         <v>46047.25</v>
       </c>
       <c r="B107" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C107" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D107" s="9">
         <v>113791.556</v>
       </c>
-      <c r="F107" s="1"/>
-      <c r="I107" s="9"/>
+      <c r="F107" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G107" t="s">
+        <v>23</v>
+      </c>
+      <c r="H107" t="s">
+        <v>36</v>
+      </c>
+      <c r="I107" s="9">
+        <v>106266.963</v>
+      </c>
       <c r="K107" s="1"/>
       <c r="N107" s="9"/>
       <c r="P107" s="1"/>
       <c r="S107" s="9"/>
       <c r="U107" s="1"/>
       <c r="X107" s="9"/>
       <c r="Z107" s="1"/>
       <c r="AC107" s="9"/>
       <c r="AE107" s="1"/>
       <c r="AH107" s="9"/>
       <c r="AJ107" s="1"/>
       <c r="AM107" s="9"/>
       <c r="AO107" s="1"/>
       <c r="AR107" s="9"/>
       <c r="AT107" s="1"/>
       <c r="AW107" s="9"/>
       <c r="AY107" s="1"/>
       <c r="BB107" s="9"/>
       <c r="BD107" s="1"/>
       <c r="BG107" s="9"/>
     </row>
     <row r="108" spans="1:59">
       <c r="A108" s="1">
         <v>46047.25</v>
       </c>
       <c r="B108" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C108" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D108" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F108" s="1"/>
-      <c r="I108" s="9"/>
+      <c r="F108" s="1">
+        <v>46061.25</v>
+      </c>
+      <c r="G108" t="s">
+        <v>23</v>
+      </c>
+      <c r="H108" t="s">
+        <v>37</v>
+      </c>
+      <c r="I108" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K108" s="1"/>
       <c r="N108" s="9"/>
       <c r="P108" s="1"/>
       <c r="S108" s="9"/>
       <c r="U108" s="1"/>
       <c r="X108" s="9"/>
       <c r="Z108" s="1"/>
       <c r="AC108" s="9"/>
       <c r="AE108" s="1"/>
       <c r="AH108" s="9"/>
       <c r="AJ108" s="1"/>
       <c r="AM108" s="9"/>
       <c r="AO108" s="1"/>
       <c r="AR108" s="9"/>
       <c r="AT108" s="1"/>
       <c r="AW108" s="9"/>
       <c r="AY108" s="1"/>
       <c r="BB108" s="9"/>
       <c r="BD108" s="1"/>
       <c r="BG108" s="9"/>
     </row>
     <row r="109" spans="1:59">
       <c r="A109" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B109" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D109" s="9">
         <v>763659.70400000003</v>
       </c>
-      <c r="F109" s="1"/>
-      <c r="I109" s="9"/>
+      <c r="F109" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G109" t="s">
+        <v>23</v>
+      </c>
+      <c r="H109" t="s">
+        <v>24</v>
+      </c>
+      <c r="I109" s="9">
+        <v>697549.35400000005</v>
+      </c>
       <c r="K109" s="1"/>
       <c r="N109" s="9"/>
       <c r="P109" s="1"/>
       <c r="S109" s="9"/>
       <c r="U109" s="1"/>
       <c r="X109" s="9"/>
       <c r="Z109" s="1"/>
       <c r="AC109" s="9"/>
       <c r="AE109" s="1"/>
       <c r="AH109" s="9"/>
       <c r="AJ109" s="1"/>
       <c r="AM109" s="9"/>
       <c r="AO109" s="1"/>
       <c r="AR109" s="9"/>
       <c r="AT109" s="1"/>
       <c r="AW109" s="9"/>
       <c r="AY109" s="1"/>
       <c r="BB109" s="9"/>
       <c r="BD109" s="1"/>
       <c r="BG109" s="9"/>
     </row>
     <row r="110" spans="1:59">
       <c r="A110" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B110" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C110" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D110" s="9">
         <v>0</v>
       </c>
-      <c r="F110" s="1"/>
-      <c r="I110" s="9"/>
+      <c r="F110" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G110" t="s">
+        <v>23</v>
+      </c>
+      <c r="H110" t="s">
+        <v>25</v>
+      </c>
+      <c r="I110" s="9">
+        <v>0</v>
+      </c>
       <c r="K110" s="1"/>
       <c r="N110" s="9"/>
       <c r="P110" s="1"/>
       <c r="S110" s="9"/>
       <c r="U110" s="1"/>
       <c r="X110" s="9"/>
       <c r="Z110" s="1"/>
       <c r="AC110" s="9"/>
       <c r="AE110" s="1"/>
       <c r="AH110" s="9"/>
       <c r="AJ110" s="1"/>
       <c r="AM110" s="9"/>
       <c r="AO110" s="1"/>
       <c r="AR110" s="9"/>
       <c r="AT110" s="1"/>
       <c r="AW110" s="9"/>
       <c r="AY110" s="1"/>
       <c r="BB110" s="9"/>
       <c r="BD110" s="1"/>
       <c r="BG110" s="9"/>
     </row>
     <row r="111" spans="1:59">
       <c r="A111" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B111" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C111" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D111" s="9">
         <v>164.047</v>
       </c>
-      <c r="F111" s="1"/>
-      <c r="I111" s="9"/>
+      <c r="F111" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G111" t="s">
+        <v>23</v>
+      </c>
+      <c r="H111" t="s">
+        <v>26</v>
+      </c>
+      <c r="I111" s="9">
+        <v>151.851</v>
+      </c>
       <c r="K111" s="1"/>
       <c r="N111" s="9"/>
       <c r="P111" s="1"/>
       <c r="S111" s="9"/>
       <c r="U111" s="1"/>
       <c r="X111" s="9"/>
       <c r="Z111" s="1"/>
       <c r="AC111" s="9"/>
       <c r="AE111" s="1"/>
       <c r="AH111" s="9"/>
       <c r="AJ111" s="1"/>
       <c r="AM111" s="9"/>
       <c r="AO111" s="1"/>
       <c r="AR111" s="9"/>
       <c r="AT111" s="1"/>
       <c r="AW111" s="9"/>
       <c r="AY111" s="1"/>
       <c r="BB111" s="9"/>
       <c r="BD111" s="1"/>
       <c r="BG111" s="9"/>
     </row>
     <row r="112" spans="1:59">
       <c r="A112" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B112" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C112" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D112" s="9">
         <v>2809.9189999999999</v>
       </c>
-      <c r="F112" s="1"/>
-      <c r="I112" s="9"/>
+      <c r="F112" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G112" t="s">
+        <v>23</v>
+      </c>
+      <c r="H112" t="s">
+        <v>27</v>
+      </c>
+      <c r="I112" s="9">
+        <v>2667.123</v>
+      </c>
       <c r="K112" s="1"/>
       <c r="N112" s="9"/>
       <c r="P112" s="1"/>
       <c r="S112" s="9"/>
       <c r="U112" s="1"/>
       <c r="X112" s="9"/>
       <c r="Z112" s="1"/>
       <c r="AC112" s="9"/>
       <c r="AE112" s="1"/>
       <c r="AH112" s="9"/>
       <c r="AJ112" s="1"/>
       <c r="AM112" s="9"/>
       <c r="AO112" s="1"/>
       <c r="AR112" s="9"/>
       <c r="AT112" s="1"/>
       <c r="AW112" s="9"/>
       <c r="AY112" s="1"/>
       <c r="BB112" s="9"/>
       <c r="BD112" s="1"/>
       <c r="BG112" s="9"/>
     </row>
     <row r="113" spans="1:59">
       <c r="A113" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B113" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C113" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D113" s="9">
         <v>16691.375</v>
       </c>
-      <c r="F113" s="1"/>
-      <c r="I113" s="9"/>
+      <c r="F113" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G113" t="s">
+        <v>23</v>
+      </c>
+      <c r="H113" t="s">
+        <v>28</v>
+      </c>
+      <c r="I113" s="9">
+        <v>16644.473999999998</v>
+      </c>
       <c r="K113" s="1"/>
       <c r="N113" s="9"/>
       <c r="P113" s="1"/>
       <c r="S113" s="9"/>
       <c r="U113" s="1"/>
       <c r="X113" s="9"/>
       <c r="Z113" s="1"/>
       <c r="AC113" s="9"/>
       <c r="AE113" s="1"/>
       <c r="AH113" s="9"/>
       <c r="AJ113" s="1"/>
       <c r="AM113" s="9"/>
       <c r="AO113" s="1"/>
       <c r="AR113" s="9"/>
       <c r="AT113" s="1"/>
       <c r="AW113" s="9"/>
       <c r="AY113" s="1"/>
       <c r="BB113" s="9"/>
       <c r="BD113" s="1"/>
       <c r="BG113" s="9"/>
     </row>
     <row r="114" spans="1:59">
       <c r="A114" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B114" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C114" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D114" s="9">
         <v>41664.055</v>
       </c>
-      <c r="F114" s="1"/>
-      <c r="I114" s="9"/>
+      <c r="F114" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G114" t="s">
+        <v>23</v>
+      </c>
+      <c r="H114" t="s">
+        <v>29</v>
+      </c>
+      <c r="I114" s="9">
+        <v>40261.207999999999</v>
+      </c>
       <c r="K114" s="1"/>
       <c r="N114" s="9"/>
       <c r="P114" s="1"/>
       <c r="S114" s="9"/>
       <c r="U114" s="1"/>
       <c r="X114" s="9"/>
       <c r="Z114" s="1"/>
       <c r="AC114" s="9"/>
       <c r="AE114" s="1"/>
       <c r="AH114" s="9"/>
       <c r="AJ114" s="1"/>
       <c r="AM114" s="9"/>
       <c r="AO114" s="1"/>
       <c r="AR114" s="9"/>
       <c r="AT114" s="1"/>
       <c r="AW114" s="9"/>
       <c r="AY114" s="1"/>
       <c r="BB114" s="9"/>
       <c r="BD114" s="1"/>
       <c r="BG114" s="9"/>
     </row>
     <row r="115" spans="1:59">
       <c r="A115" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B115" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C115" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D115" s="9">
         <v>58165.673999999999</v>
       </c>
-      <c r="F115" s="1"/>
-      <c r="I115" s="9"/>
+      <c r="F115" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G115" t="s">
+        <v>23</v>
+      </c>
+      <c r="H115" t="s">
+        <v>30</v>
+      </c>
+      <c r="I115" s="9">
+        <v>59480.061000000002</v>
+      </c>
       <c r="K115" s="1"/>
       <c r="N115" s="9"/>
       <c r="P115" s="1"/>
       <c r="S115" s="9"/>
       <c r="U115" s="1"/>
       <c r="X115" s="9"/>
       <c r="Z115" s="1"/>
       <c r="AC115" s="9"/>
       <c r="AE115" s="1"/>
       <c r="AH115" s="9"/>
       <c r="AJ115" s="1"/>
       <c r="AM115" s="9"/>
       <c r="AO115" s="1"/>
       <c r="AR115" s="9"/>
       <c r="AT115" s="1"/>
       <c r="AW115" s="9"/>
       <c r="AY115" s="1"/>
       <c r="BB115" s="9"/>
       <c r="BD115" s="1"/>
       <c r="BG115" s="9"/>
     </row>
     <row r="116" spans="1:59">
       <c r="A116" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B116" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C116" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D116" s="9">
         <v>11419.985000000001</v>
       </c>
-      <c r="F116" s="1"/>
-      <c r="I116" s="9"/>
+      <c r="F116" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G116" t="s">
+        <v>23</v>
+      </c>
+      <c r="H116" t="s">
+        <v>31</v>
+      </c>
+      <c r="I116" s="9">
+        <v>12383.445</v>
+      </c>
       <c r="K116" s="1"/>
       <c r="N116" s="9"/>
       <c r="P116" s="1"/>
       <c r="S116" s="9"/>
       <c r="U116" s="1"/>
       <c r="X116" s="9"/>
       <c r="Z116" s="1"/>
       <c r="AC116" s="9"/>
       <c r="AE116" s="1"/>
       <c r="AH116" s="9"/>
       <c r="AJ116" s="1"/>
       <c r="AM116" s="9"/>
       <c r="AO116" s="1"/>
       <c r="AR116" s="9"/>
       <c r="AT116" s="1"/>
       <c r="AW116" s="9"/>
       <c r="AY116" s="1"/>
       <c r="BB116" s="9"/>
       <c r="BD116" s="1"/>
       <c r="BG116" s="9"/>
     </row>
     <row r="117" spans="1:59">
       <c r="A117" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B117" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C117" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D117" s="9">
         <v>62118.158000000003</v>
       </c>
-      <c r="F117" s="1"/>
-      <c r="I117" s="9"/>
+      <c r="F117" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G117" t="s">
+        <v>23</v>
+      </c>
+      <c r="H117" t="s">
+        <v>32</v>
+      </c>
+      <c r="I117" s="9">
+        <v>83766.542000000001</v>
+      </c>
       <c r="K117" s="1"/>
       <c r="N117" s="9"/>
       <c r="P117" s="1"/>
       <c r="S117" s="9"/>
       <c r="U117" s="1"/>
       <c r="X117" s="9"/>
       <c r="Z117" s="1"/>
       <c r="AC117" s="9"/>
       <c r="AE117" s="1"/>
       <c r="AH117" s="9"/>
       <c r="AJ117" s="1"/>
       <c r="AM117" s="9"/>
       <c r="AO117" s="1"/>
       <c r="AR117" s="9"/>
       <c r="AT117" s="1"/>
       <c r="AW117" s="9"/>
       <c r="AY117" s="1"/>
       <c r="BB117" s="9"/>
       <c r="BD117" s="1"/>
       <c r="BG117" s="9"/>
     </row>
     <row r="118" spans="1:59">
       <c r="A118" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B118" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C118" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D118" s="9">
         <v>31977.5</v>
       </c>
-      <c r="F118" s="1"/>
-      <c r="I118" s="9"/>
+      <c r="F118" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G118" t="s">
+        <v>23</v>
+      </c>
+      <c r="H118" t="s">
+        <v>33</v>
+      </c>
+      <c r="I118" s="9">
+        <v>36793.9</v>
+      </c>
       <c r="K118" s="1"/>
       <c r="N118" s="9"/>
       <c r="P118" s="1"/>
       <c r="S118" s="9"/>
       <c r="U118" s="1"/>
       <c r="X118" s="9"/>
       <c r="Z118" s="1"/>
       <c r="AC118" s="9"/>
       <c r="AE118" s="1"/>
       <c r="AH118" s="9"/>
       <c r="AJ118" s="1"/>
       <c r="AM118" s="9"/>
       <c r="AO118" s="1"/>
       <c r="AR118" s="9"/>
       <c r="AT118" s="1"/>
       <c r="AW118" s="9"/>
       <c r="AY118" s="1"/>
       <c r="BB118" s="9"/>
       <c r="BD118" s="1"/>
       <c r="BG118" s="9"/>
     </row>
     <row r="119" spans="1:59">
       <c r="A119" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B119" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C119" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D119" s="9">
         <v>8425.8709999999992</v>
       </c>
-      <c r="F119" s="1"/>
-      <c r="I119" s="9"/>
+      <c r="F119" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G119" t="s">
+        <v>23</v>
+      </c>
+      <c r="H119" t="s">
+        <v>34</v>
+      </c>
+      <c r="I119" s="9">
+        <v>8124.89</v>
+      </c>
       <c r="K119" s="1"/>
       <c r="N119" s="9"/>
       <c r="P119" s="1"/>
       <c r="S119" s="9"/>
       <c r="U119" s="1"/>
       <c r="X119" s="9"/>
       <c r="Z119" s="1"/>
       <c r="AC119" s="9"/>
       <c r="AE119" s="1"/>
       <c r="AH119" s="9"/>
       <c r="AJ119" s="1"/>
       <c r="AM119" s="9"/>
       <c r="AO119" s="1"/>
       <c r="AR119" s="9"/>
       <c r="AT119" s="1"/>
       <c r="AW119" s="9"/>
       <c r="AY119" s="1"/>
       <c r="BB119" s="9"/>
       <c r="BD119" s="1"/>
       <c r="BG119" s="9"/>
     </row>
     <row r="120" spans="1:59">
       <c r="A120" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B120" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C120" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D120" s="9">
         <v>236366.587</v>
       </c>
-      <c r="F120" s="1"/>
-      <c r="I120" s="9"/>
+      <c r="F120" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G120" t="s">
+        <v>23</v>
+      </c>
+      <c r="H120" t="s">
+        <v>35</v>
+      </c>
+      <c r="I120" s="9">
+        <v>227858.39</v>
+      </c>
       <c r="K120" s="1"/>
       <c r="N120" s="9"/>
       <c r="P120" s="1"/>
       <c r="S120" s="9"/>
       <c r="U120" s="1"/>
       <c r="X120" s="9"/>
       <c r="Z120" s="1"/>
       <c r="AC120" s="9"/>
       <c r="AE120" s="1"/>
       <c r="AH120" s="9"/>
       <c r="AJ120" s="1"/>
       <c r="AM120" s="9"/>
       <c r="AO120" s="1"/>
       <c r="AR120" s="9"/>
       <c r="AT120" s="1"/>
       <c r="AW120" s="9"/>
       <c r="AY120" s="1"/>
       <c r="BB120" s="9"/>
       <c r="BD120" s="1"/>
       <c r="BG120" s="9"/>
     </row>
     <row r="121" spans="1:59">
       <c r="A121" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B121" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C121" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D121" s="9">
         <v>112871.444</v>
       </c>
-      <c r="F121" s="1"/>
-      <c r="I121" s="9"/>
+      <c r="F121" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G121" t="s">
+        <v>23</v>
+      </c>
+      <c r="H121" t="s">
+        <v>36</v>
+      </c>
+      <c r="I121" s="9">
+        <v>105252.507</v>
+      </c>
       <c r="K121" s="1"/>
       <c r="N121" s="9"/>
       <c r="P121" s="1"/>
       <c r="S121" s="9"/>
       <c r="U121" s="1"/>
       <c r="X121" s="9"/>
       <c r="Z121" s="1"/>
       <c r="AC121" s="9"/>
       <c r="AE121" s="1"/>
       <c r="AH121" s="9"/>
       <c r="AJ121" s="1"/>
       <c r="AM121" s="9"/>
       <c r="AO121" s="1"/>
       <c r="AR121" s="9"/>
       <c r="AT121" s="1"/>
       <c r="AW121" s="9"/>
       <c r="AY121" s="1"/>
       <c r="BB121" s="9"/>
       <c r="BD121" s="1"/>
       <c r="BG121" s="9"/>
     </row>
     <row r="122" spans="1:59">
       <c r="A122" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B122" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C122" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D122" s="9">
         <v>0</v>
       </c>
-      <c r="F122" s="1"/>
-      <c r="I122" s="9"/>
+      <c r="F122" s="1">
+        <v>46061.291666666664</v>
+      </c>
+      <c r="G122" t="s">
+        <v>23</v>
+      </c>
+      <c r="H122" t="s">
+        <v>37</v>
+      </c>
+      <c r="I122" s="9">
+        <v>0</v>
+      </c>
       <c r="K122" s="1"/>
       <c r="N122" s="9"/>
       <c r="P122" s="1"/>
       <c r="S122" s="9"/>
       <c r="U122" s="1"/>
       <c r="X122" s="9"/>
       <c r="Z122" s="1"/>
       <c r="AC122" s="9"/>
       <c r="AE122" s="1"/>
       <c r="AH122" s="9"/>
       <c r="AJ122" s="1"/>
       <c r="AM122" s="9"/>
       <c r="AO122" s="1"/>
       <c r="AR122" s="9"/>
       <c r="AT122" s="1"/>
       <c r="AW122" s="9"/>
       <c r="AY122" s="1"/>
       <c r="BB122" s="9"/>
       <c r="BD122" s="1"/>
       <c r="BG122" s="9"/>
     </row>
     <row r="123" spans="1:59">
       <c r="A123" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B123" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D123" s="9">
         <v>821239.60900000005</v>
       </c>
-      <c r="F123" s="1"/>
-      <c r="I123" s="9"/>
+      <c r="F123" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G123" t="s">
+        <v>23</v>
+      </c>
+      <c r="H123" t="s">
+        <v>24</v>
+      </c>
+      <c r="I123" s="9">
+        <v>747396.64099999995</v>
+      </c>
       <c r="K123" s="1"/>
       <c r="N123" s="9"/>
       <c r="P123" s="1"/>
       <c r="S123" s="9"/>
       <c r="U123" s="1"/>
       <c r="X123" s="9"/>
       <c r="Z123" s="1"/>
       <c r="AC123" s="9"/>
       <c r="AE123" s="1"/>
       <c r="AH123" s="9"/>
       <c r="AJ123" s="1"/>
       <c r="AM123" s="9"/>
       <c r="AO123" s="1"/>
       <c r="AR123" s="9"/>
       <c r="AT123" s="1"/>
       <c r="AW123" s="9"/>
       <c r="AY123" s="1"/>
       <c r="BB123" s="9"/>
       <c r="BD123" s="1"/>
       <c r="BG123" s="9"/>
     </row>
     <row r="124" spans="1:59">
       <c r="A124" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B124" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C124" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D124" s="9">
         <v>0</v>
       </c>
-      <c r="F124" s="1"/>
-      <c r="I124" s="9"/>
+      <c r="F124" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G124" t="s">
+        <v>23</v>
+      </c>
+      <c r="H124" t="s">
+        <v>25</v>
+      </c>
+      <c r="I124" s="9">
+        <v>0</v>
+      </c>
       <c r="K124" s="1"/>
       <c r="N124" s="9"/>
       <c r="P124" s="1"/>
       <c r="S124" s="9"/>
       <c r="U124" s="1"/>
       <c r="X124" s="9"/>
       <c r="Z124" s="1"/>
       <c r="AC124" s="9"/>
       <c r="AE124" s="1"/>
       <c r="AH124" s="9"/>
       <c r="AJ124" s="1"/>
       <c r="AM124" s="9"/>
       <c r="AO124" s="1"/>
       <c r="AR124" s="9"/>
       <c r="AT124" s="1"/>
       <c r="AW124" s="9"/>
       <c r="AY124" s="1"/>
       <c r="BB124" s="9"/>
       <c r="BD124" s="1"/>
       <c r="BG124" s="9"/>
     </row>
     <row r="125" spans="1:59">
       <c r="A125" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B125" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C125" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D125" s="9">
         <v>172.398</v>
       </c>
-      <c r="F125" s="1"/>
-      <c r="I125" s="9"/>
+      <c r="F125" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G125" t="s">
+        <v>23</v>
+      </c>
+      <c r="H125" t="s">
+        <v>26</v>
+      </c>
+      <c r="I125" s="9">
+        <v>116.744</v>
+      </c>
       <c r="K125" s="1"/>
       <c r="N125" s="9"/>
       <c r="P125" s="1"/>
       <c r="S125" s="9"/>
       <c r="U125" s="1"/>
       <c r="X125" s="9"/>
       <c r="Z125" s="1"/>
       <c r="AC125" s="9"/>
       <c r="AE125" s="1"/>
       <c r="AH125" s="9"/>
       <c r="AJ125" s="1"/>
       <c r="AM125" s="9"/>
       <c r="AO125" s="1"/>
       <c r="AR125" s="9"/>
       <c r="AT125" s="1"/>
       <c r="AW125" s="9"/>
       <c r="AY125" s="1"/>
       <c r="BB125" s="9"/>
       <c r="BD125" s="1"/>
       <c r="BG125" s="9"/>
     </row>
     <row r="126" spans="1:59">
       <c r="A126" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B126" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C126" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D126" s="9">
         <v>2901.8739999999998</v>
       </c>
-      <c r="F126" s="1"/>
-      <c r="I126" s="9"/>
+      <c r="F126" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G126" t="s">
+        <v>23</v>
+      </c>
+      <c r="H126" t="s">
+        <v>27</v>
+      </c>
+      <c r="I126" s="9">
+        <v>2703.1570000000002</v>
+      </c>
       <c r="K126" s="1"/>
       <c r="N126" s="9"/>
       <c r="P126" s="1"/>
       <c r="S126" s="9"/>
       <c r="U126" s="1"/>
       <c r="X126" s="9"/>
       <c r="Z126" s="1"/>
       <c r="AC126" s="9"/>
       <c r="AE126" s="1"/>
       <c r="AH126" s="9"/>
       <c r="AJ126" s="1"/>
       <c r="AM126" s="9"/>
       <c r="AO126" s="1"/>
       <c r="AR126" s="9"/>
       <c r="AT126" s="1"/>
       <c r="AW126" s="9"/>
       <c r="AY126" s="1"/>
       <c r="BB126" s="9"/>
       <c r="BD126" s="1"/>
       <c r="BG126" s="9"/>
     </row>
     <row r="127" spans="1:59">
       <c r="A127" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B127" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C127" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D127" s="9">
         <v>16524.633999999998</v>
       </c>
-      <c r="F127" s="1"/>
-      <c r="I127" s="9"/>
+      <c r="F127" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G127" t="s">
+        <v>23</v>
+      </c>
+      <c r="H127" t="s">
+        <v>28</v>
+      </c>
+      <c r="I127" s="9">
+        <v>16524.151000000002</v>
+      </c>
       <c r="K127" s="1"/>
       <c r="N127" s="9"/>
       <c r="P127" s="1"/>
       <c r="S127" s="9"/>
       <c r="U127" s="1"/>
       <c r="X127" s="9"/>
       <c r="Z127" s="1"/>
       <c r="AC127" s="9"/>
       <c r="AE127" s="1"/>
       <c r="AH127" s="9"/>
       <c r="AJ127" s="1"/>
       <c r="AM127" s="9"/>
       <c r="AO127" s="1"/>
       <c r="AR127" s="9"/>
       <c r="AT127" s="1"/>
       <c r="AW127" s="9"/>
       <c r="AY127" s="1"/>
       <c r="BB127" s="9"/>
       <c r="BD127" s="1"/>
       <c r="BG127" s="9"/>
     </row>
     <row r="128" spans="1:59">
       <c r="A128" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B128" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C128" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D128" s="9">
         <v>42502.673999999999</v>
       </c>
-      <c r="F128" s="1"/>
-      <c r="I128" s="9"/>
+      <c r="F128" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G128" t="s">
+        <v>23</v>
+      </c>
+      <c r="H128" t="s">
+        <v>29</v>
+      </c>
+      <c r="I128" s="9">
+        <v>40268.285000000003</v>
+      </c>
       <c r="K128" s="1"/>
       <c r="N128" s="9"/>
       <c r="P128" s="1"/>
       <c r="S128" s="9"/>
       <c r="U128" s="1"/>
       <c r="X128" s="9"/>
       <c r="Z128" s="1"/>
       <c r="AC128" s="9"/>
       <c r="AE128" s="1"/>
       <c r="AH128" s="9"/>
       <c r="AJ128" s="1"/>
       <c r="AM128" s="9"/>
       <c r="AO128" s="1"/>
       <c r="AR128" s="9"/>
       <c r="AT128" s="1"/>
       <c r="AW128" s="9"/>
       <c r="AY128" s="1"/>
       <c r="BB128" s="9"/>
       <c r="BD128" s="1"/>
       <c r="BG128" s="9"/>
     </row>
     <row r="129" spans="1:59">
       <c r="A129" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B129" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C129" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D129" s="9">
         <v>58257.851999999999</v>
       </c>
-      <c r="F129" s="1"/>
-      <c r="I129" s="9"/>
+      <c r="F129" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G129" t="s">
+        <v>23</v>
+      </c>
+      <c r="H129" t="s">
+        <v>30</v>
+      </c>
+      <c r="I129" s="9">
+        <v>59333.347999999998</v>
+      </c>
       <c r="K129" s="1"/>
       <c r="N129" s="9"/>
       <c r="P129" s="1"/>
       <c r="S129" s="9"/>
       <c r="U129" s="1"/>
       <c r="X129" s="9"/>
       <c r="Z129" s="1"/>
       <c r="AC129" s="9"/>
       <c r="AE129" s="1"/>
       <c r="AH129" s="9"/>
       <c r="AJ129" s="1"/>
       <c r="AM129" s="9"/>
       <c r="AO129" s="1"/>
       <c r="AR129" s="9"/>
       <c r="AT129" s="1"/>
       <c r="AW129" s="9"/>
       <c r="AY129" s="1"/>
       <c r="BB129" s="9"/>
       <c r="BD129" s="1"/>
       <c r="BG129" s="9"/>
     </row>
     <row r="130" spans="1:59">
       <c r="A130" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B130" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C130" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D130" s="9">
         <v>11514.865</v>
       </c>
-      <c r="F130" s="1"/>
-      <c r="I130" s="9"/>
+      <c r="F130" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G130" t="s">
+        <v>23</v>
+      </c>
+      <c r="H130" t="s">
+        <v>31</v>
+      </c>
+      <c r="I130" s="9">
+        <v>12340.285</v>
+      </c>
       <c r="K130" s="1"/>
       <c r="N130" s="9"/>
       <c r="P130" s="1"/>
       <c r="S130" s="9"/>
       <c r="U130" s="1"/>
       <c r="X130" s="9"/>
       <c r="Z130" s="1"/>
       <c r="AC130" s="9"/>
       <c r="AE130" s="1"/>
       <c r="AH130" s="9"/>
       <c r="AJ130" s="1"/>
       <c r="AM130" s="9"/>
       <c r="AO130" s="1"/>
       <c r="AR130" s="9"/>
       <c r="AT130" s="1"/>
       <c r="AW130" s="9"/>
       <c r="AY130" s="1"/>
       <c r="BB130" s="9"/>
       <c r="BD130" s="1"/>
       <c r="BG130" s="9"/>
     </row>
     <row r="131" spans="1:59">
       <c r="A131" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B131" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C131" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D131" s="9">
         <v>63718.546000000002</v>
       </c>
-      <c r="F131" s="1"/>
-      <c r="I131" s="9"/>
+      <c r="F131" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G131" t="s">
+        <v>23</v>
+      </c>
+      <c r="H131" t="s">
+        <v>32</v>
+      </c>
+      <c r="I131" s="9">
+        <v>84678.418000000005</v>
+      </c>
       <c r="K131" s="1"/>
       <c r="N131" s="9"/>
       <c r="P131" s="1"/>
       <c r="S131" s="9"/>
       <c r="U131" s="1"/>
       <c r="X131" s="9"/>
       <c r="Z131" s="1"/>
       <c r="AC131" s="9"/>
       <c r="AE131" s="1"/>
       <c r="AH131" s="9"/>
       <c r="AJ131" s="1"/>
       <c r="AM131" s="9"/>
       <c r="AO131" s="1"/>
       <c r="AR131" s="9"/>
       <c r="AT131" s="1"/>
       <c r="AW131" s="9"/>
       <c r="AY131" s="1"/>
       <c r="BB131" s="9"/>
       <c r="BD131" s="1"/>
       <c r="BG131" s="9"/>
     </row>
     <row r="132" spans="1:59">
       <c r="A132" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B132" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C132" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D132" s="9">
         <v>26295</v>
       </c>
-      <c r="F132" s="1"/>
-      <c r="I132" s="9"/>
+      <c r="F132" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G132" t="s">
+        <v>23</v>
+      </c>
+      <c r="H132" t="s">
+        <v>33</v>
+      </c>
+      <c r="I132" s="9">
+        <v>70897</v>
+      </c>
       <c r="K132" s="1"/>
       <c r="N132" s="9"/>
       <c r="P132" s="1"/>
       <c r="S132" s="9"/>
       <c r="U132" s="1"/>
       <c r="X132" s="9"/>
       <c r="Z132" s="1"/>
       <c r="AC132" s="9"/>
       <c r="AE132" s="1"/>
       <c r="AH132" s="9"/>
       <c r="AJ132" s="1"/>
       <c r="AM132" s="9"/>
       <c r="AO132" s="1"/>
       <c r="AR132" s="9"/>
       <c r="AT132" s="1"/>
       <c r="AW132" s="9"/>
       <c r="AY132" s="1"/>
       <c r="BB132" s="9"/>
       <c r="BD132" s="1"/>
       <c r="BG132" s="9"/>
     </row>
     <row r="133" spans="1:59">
       <c r="A133" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B133" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C133" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D133" s="9">
         <v>8311.7729999999992</v>
       </c>
-      <c r="F133" s="1"/>
-      <c r="I133" s="9"/>
+      <c r="F133" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G133" t="s">
+        <v>23</v>
+      </c>
+      <c r="H133" t="s">
+        <v>34</v>
+      </c>
+      <c r="I133" s="9">
+        <v>8120.2079999999996</v>
+      </c>
       <c r="K133" s="1"/>
       <c r="N133" s="9"/>
       <c r="P133" s="1"/>
       <c r="S133" s="9"/>
       <c r="U133" s="1"/>
       <c r="X133" s="9"/>
       <c r="Z133" s="1"/>
       <c r="AC133" s="9"/>
       <c r="AE133" s="1"/>
       <c r="AH133" s="9"/>
       <c r="AJ133" s="1"/>
       <c r="AM133" s="9"/>
       <c r="AO133" s="1"/>
       <c r="AR133" s="9"/>
       <c r="AT133" s="1"/>
       <c r="AW133" s="9"/>
       <c r="AY133" s="1"/>
       <c r="BB133" s="9"/>
       <c r="BD133" s="1"/>
       <c r="BG133" s="9"/>
     </row>
     <row r="134" spans="1:59">
       <c r="A134" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B134" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C134" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D134" s="9">
         <v>244597.57199999999</v>
       </c>
-      <c r="F134" s="1"/>
-      <c r="I134" s="9"/>
+      <c r="F134" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G134" t="s">
+        <v>23</v>
+      </c>
+      <c r="H134" t="s">
+        <v>35</v>
+      </c>
+      <c r="I134" s="9">
+        <v>235268.31099999999</v>
+      </c>
       <c r="K134" s="1"/>
       <c r="N134" s="9"/>
       <c r="P134" s="1"/>
       <c r="S134" s="9"/>
       <c r="U134" s="1"/>
       <c r="X134" s="9"/>
       <c r="Z134" s="1"/>
       <c r="AC134" s="9"/>
       <c r="AE134" s="1"/>
       <c r="AH134" s="9"/>
       <c r="AJ134" s="1"/>
       <c r="AM134" s="9"/>
       <c r="AO134" s="1"/>
       <c r="AR134" s="9"/>
       <c r="AT134" s="1"/>
       <c r="AW134" s="9"/>
       <c r="AY134" s="1"/>
       <c r="BB134" s="9"/>
       <c r="BD134" s="1"/>
       <c r="BG134" s="9"/>
     </row>
     <row r="135" spans="1:59">
       <c r="A135" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B135" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C135" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D135" s="9">
         <v>115235.34699999999</v>
       </c>
-      <c r="F135" s="1"/>
-      <c r="I135" s="9"/>
+      <c r="F135" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G135" t="s">
+        <v>23</v>
+      </c>
+      <c r="H135" t="s">
+        <v>36</v>
+      </c>
+      <c r="I135" s="9">
+        <v>108288.83</v>
+      </c>
       <c r="K135" s="1"/>
       <c r="N135" s="9"/>
       <c r="P135" s="1"/>
       <c r="S135" s="9"/>
       <c r="U135" s="1"/>
       <c r="X135" s="9"/>
       <c r="Z135" s="1"/>
       <c r="AC135" s="9"/>
       <c r="AE135" s="1"/>
       <c r="AH135" s="9"/>
       <c r="AJ135" s="1"/>
       <c r="AM135" s="9"/>
       <c r="AO135" s="1"/>
       <c r="AR135" s="9"/>
       <c r="AT135" s="1"/>
       <c r="AW135" s="9"/>
       <c r="AY135" s="1"/>
       <c r="BB135" s="9"/>
       <c r="BD135" s="1"/>
       <c r="BG135" s="9"/>
     </row>
     <row r="136" spans="1:59">
       <c r="A136" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B136" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C136" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D136" s="9">
         <v>0</v>
       </c>
-      <c r="F136" s="1"/>
-      <c r="I136" s="9"/>
+      <c r="F136" s="1">
+        <v>46061.333333333336</v>
+      </c>
+      <c r="G136" t="s">
+        <v>23</v>
+      </c>
+      <c r="H136" t="s">
+        <v>37</v>
+      </c>
+      <c r="I136" s="9">
+        <v>0</v>
+      </c>
       <c r="K136" s="1"/>
       <c r="N136" s="9"/>
       <c r="P136" s="1"/>
       <c r="S136" s="9"/>
       <c r="U136" s="1"/>
       <c r="X136" s="9"/>
       <c r="Z136" s="1"/>
       <c r="AC136" s="9"/>
       <c r="AE136" s="1"/>
       <c r="AH136" s="9"/>
       <c r="AJ136" s="1"/>
       <c r="AM136" s="9"/>
       <c r="AO136" s="1"/>
       <c r="AR136" s="9"/>
       <c r="AT136" s="1"/>
       <c r="AW136" s="9"/>
       <c r="AY136" s="1"/>
       <c r="BB136" s="9"/>
       <c r="BD136" s="1"/>
       <c r="BG136" s="9"/>
     </row>
     <row r="137" spans="1:59">
       <c r="A137" s="1">
         <v>46047.375</v>
       </c>
       <c r="B137" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D137" s="9">
         <v>853809.45200000005</v>
       </c>
-      <c r="F137" s="1"/>
-      <c r="I137" s="9"/>
+      <c r="F137" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G137" t="s">
+        <v>23</v>
+      </c>
+      <c r="H137" t="s">
+        <v>24</v>
+      </c>
+      <c r="I137" s="9">
+        <v>761210.18200000003</v>
+      </c>
       <c r="K137" s="1"/>
       <c r="N137" s="9"/>
       <c r="P137" s="1"/>
       <c r="S137" s="9"/>
       <c r="U137" s="1"/>
       <c r="X137" s="9"/>
       <c r="Z137" s="1"/>
       <c r="AC137" s="9"/>
       <c r="AE137" s="1"/>
       <c r="AH137" s="9"/>
       <c r="AJ137" s="1"/>
       <c r="AM137" s="9"/>
       <c r="AO137" s="1"/>
       <c r="AR137" s="9"/>
       <c r="AT137" s="1"/>
       <c r="AW137" s="9"/>
       <c r="AY137" s="1"/>
       <c r="BB137" s="9"/>
       <c r="BD137" s="1"/>
       <c r="BG137" s="9"/>
     </row>
     <row r="138" spans="1:59">
       <c r="A138" s="1">
         <v>46047.375</v>
       </c>
       <c r="B138" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C138" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D138" s="9">
         <v>0</v>
       </c>
-      <c r="F138" s="1"/>
-      <c r="I138" s="9"/>
+      <c r="F138" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G138" t="s">
+        <v>23</v>
+      </c>
+      <c r="H138" t="s">
+        <v>25</v>
+      </c>
+      <c r="I138" s="9">
+        <v>0</v>
+      </c>
       <c r="K138" s="1"/>
       <c r="N138" s="9"/>
       <c r="P138" s="1"/>
       <c r="S138" s="9"/>
       <c r="U138" s="1"/>
       <c r="X138" s="9"/>
       <c r="Z138" s="1"/>
       <c r="AC138" s="9"/>
       <c r="AE138" s="1"/>
       <c r="AH138" s="9"/>
       <c r="AJ138" s="1"/>
       <c r="AM138" s="9"/>
       <c r="AO138" s="1"/>
       <c r="AR138" s="9"/>
       <c r="AT138" s="1"/>
       <c r="AW138" s="9"/>
       <c r="AY138" s="1"/>
       <c r="BB138" s="9"/>
       <c r="BD138" s="1"/>
       <c r="BG138" s="9"/>
     </row>
     <row r="139" spans="1:59">
       <c r="A139" s="1">
         <v>46047.375</v>
       </c>
       <c r="B139" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C139" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D139" s="9">
         <v>170.958</v>
       </c>
-      <c r="F139" s="1"/>
-      <c r="I139" s="9"/>
+      <c r="F139" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G139" t="s">
+        <v>23</v>
+      </c>
+      <c r="H139" t="s">
+        <v>26</v>
+      </c>
+      <c r="I139" s="9">
+        <v>118.937</v>
+      </c>
       <c r="K139" s="1"/>
       <c r="N139" s="9"/>
       <c r="P139" s="1"/>
       <c r="S139" s="9"/>
       <c r="U139" s="1"/>
       <c r="X139" s="9"/>
       <c r="Z139" s="1"/>
       <c r="AC139" s="9"/>
       <c r="AE139" s="1"/>
       <c r="AH139" s="9"/>
       <c r="AJ139" s="1"/>
       <c r="AM139" s="9"/>
       <c r="AO139" s="1"/>
       <c r="AR139" s="9"/>
       <c r="AT139" s="1"/>
       <c r="AW139" s="9"/>
       <c r="AY139" s="1"/>
       <c r="BB139" s="9"/>
       <c r="BD139" s="1"/>
       <c r="BG139" s="9"/>
     </row>
     <row r="140" spans="1:59">
       <c r="A140" s="1">
         <v>46047.375</v>
       </c>
       <c r="B140" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C140" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D140" s="9">
         <v>2916.9279999999999</v>
       </c>
-      <c r="F140" s="1"/>
-      <c r="I140" s="9"/>
+      <c r="F140" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G140" t="s">
+        <v>23</v>
+      </c>
+      <c r="H140" t="s">
+        <v>27</v>
+      </c>
+      <c r="I140" s="9">
+        <v>2574.4690000000001</v>
+      </c>
       <c r="K140" s="1"/>
       <c r="N140" s="9"/>
       <c r="P140" s="1"/>
       <c r="S140" s="9"/>
       <c r="U140" s="1"/>
       <c r="X140" s="9"/>
       <c r="Z140" s="1"/>
       <c r="AC140" s="9"/>
       <c r="AE140" s="1"/>
       <c r="AH140" s="9"/>
       <c r="AJ140" s="1"/>
       <c r="AM140" s="9"/>
       <c r="AO140" s="1"/>
       <c r="AR140" s="9"/>
       <c r="AT140" s="1"/>
       <c r="AW140" s="9"/>
       <c r="AY140" s="1"/>
       <c r="BB140" s="9"/>
       <c r="BD140" s="1"/>
       <c r="BG140" s="9"/>
     </row>
     <row r="141" spans="1:59">
       <c r="A141" s="1">
         <v>46047.375</v>
       </c>
       <c r="B141" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C141" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D141" s="9">
         <v>16765.213</v>
       </c>
-      <c r="F141" s="1"/>
-      <c r="I141" s="9"/>
+      <c r="F141" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G141" t="s">
+        <v>23</v>
+      </c>
+      <c r="H141" t="s">
+        <v>28</v>
+      </c>
+      <c r="I141" s="9">
+        <v>16559.752</v>
+      </c>
       <c r="K141" s="1"/>
       <c r="N141" s="9"/>
       <c r="P141" s="1"/>
       <c r="S141" s="9"/>
       <c r="U141" s="1"/>
       <c r="X141" s="9"/>
       <c r="Z141" s="1"/>
       <c r="AC141" s="9"/>
       <c r="AE141" s="1"/>
       <c r="AH141" s="9"/>
       <c r="AJ141" s="1"/>
       <c r="AM141" s="9"/>
       <c r="AO141" s="1"/>
       <c r="AR141" s="9"/>
       <c r="AT141" s="1"/>
       <c r="AW141" s="9"/>
       <c r="AY141" s="1"/>
       <c r="BB141" s="9"/>
       <c r="BD141" s="1"/>
       <c r="BG141" s="9"/>
     </row>
     <row r="142" spans="1:59">
       <c r="A142" s="1">
         <v>46047.375</v>
       </c>
       <c r="B142" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C142" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D142" s="9">
         <v>42609.258999999998</v>
       </c>
-      <c r="F142" s="1"/>
-      <c r="I142" s="9"/>
+      <c r="F142" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G142" t="s">
+        <v>23</v>
+      </c>
+      <c r="H142" t="s">
+        <v>29</v>
+      </c>
+      <c r="I142" s="9">
+        <v>40379.529000000002</v>
+      </c>
       <c r="K142" s="1"/>
       <c r="N142" s="9"/>
       <c r="P142" s="1"/>
       <c r="S142" s="9"/>
       <c r="U142" s="1"/>
       <c r="X142" s="9"/>
       <c r="Z142" s="1"/>
       <c r="AC142" s="9"/>
       <c r="AE142" s="1"/>
       <c r="AH142" s="9"/>
       <c r="AJ142" s="1"/>
       <c r="AM142" s="9"/>
       <c r="AO142" s="1"/>
       <c r="AR142" s="9"/>
       <c r="AT142" s="1"/>
       <c r="AW142" s="9"/>
       <c r="AY142" s="1"/>
       <c r="BB142" s="9"/>
       <c r="BD142" s="1"/>
       <c r="BG142" s="9"/>
     </row>
     <row r="143" spans="1:59">
       <c r="A143" s="1">
         <v>46047.375</v>
       </c>
       <c r="B143" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C143" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D143" s="9">
         <v>58070.642</v>
       </c>
-      <c r="F143" s="1"/>
-      <c r="I143" s="9"/>
+      <c r="F143" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G143" t="s">
+        <v>23</v>
+      </c>
+      <c r="H143" t="s">
+        <v>30</v>
+      </c>
+      <c r="I143" s="9">
+        <v>58745.451000000001</v>
+      </c>
       <c r="K143" s="1"/>
       <c r="N143" s="9"/>
       <c r="P143" s="1"/>
       <c r="S143" s="9"/>
       <c r="U143" s="1"/>
       <c r="X143" s="9"/>
       <c r="Z143" s="1"/>
       <c r="AC143" s="9"/>
       <c r="AE143" s="1"/>
       <c r="AH143" s="9"/>
       <c r="AJ143" s="1"/>
       <c r="AM143" s="9"/>
       <c r="AO143" s="1"/>
       <c r="AR143" s="9"/>
       <c r="AT143" s="1"/>
       <c r="AW143" s="9"/>
       <c r="AY143" s="1"/>
       <c r="BB143" s="9"/>
       <c r="BD143" s="1"/>
       <c r="BG143" s="9"/>
     </row>
     <row r="144" spans="1:59">
       <c r="A144" s="1">
         <v>46047.375</v>
       </c>
       <c r="B144" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C144" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D144" s="9">
         <v>11646.584999999999</v>
       </c>
-      <c r="F144" s="1"/>
-      <c r="I144" s="9"/>
+      <c r="F144" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G144" t="s">
+        <v>23</v>
+      </c>
+      <c r="H144" t="s">
+        <v>31</v>
+      </c>
+      <c r="I144" s="9">
+        <v>12276.38</v>
+      </c>
       <c r="K144" s="1"/>
       <c r="N144" s="9"/>
       <c r="P144" s="1"/>
       <c r="S144" s="9"/>
       <c r="U144" s="1"/>
       <c r="X144" s="9"/>
       <c r="Z144" s="1"/>
       <c r="AC144" s="9"/>
       <c r="AE144" s="1"/>
       <c r="AH144" s="9"/>
       <c r="AJ144" s="1"/>
       <c r="AM144" s="9"/>
       <c r="AO144" s="1"/>
       <c r="AR144" s="9"/>
       <c r="AT144" s="1"/>
       <c r="AW144" s="9"/>
       <c r="AY144" s="1"/>
       <c r="BB144" s="9"/>
       <c r="BD144" s="1"/>
       <c r="BG144" s="9"/>
     </row>
     <row r="145" spans="1:59">
       <c r="A145" s="1">
         <v>46047.375</v>
       </c>
       <c r="B145" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C145" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D145" s="9">
         <v>62680.387999999999</v>
       </c>
-      <c r="F145" s="1"/>
-      <c r="I145" s="9"/>
+      <c r="F145" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G145" t="s">
+        <v>23</v>
+      </c>
+      <c r="H145" t="s">
+        <v>32</v>
+      </c>
+      <c r="I145" s="9">
+        <v>84859.620999999999</v>
+      </c>
       <c r="K145" s="1"/>
       <c r="N145" s="9"/>
       <c r="P145" s="1"/>
       <c r="S145" s="9"/>
       <c r="U145" s="1"/>
       <c r="X145" s="9"/>
       <c r="Z145" s="1"/>
       <c r="AC145" s="9"/>
       <c r="AE145" s="1"/>
       <c r="AH145" s="9"/>
       <c r="AJ145" s="1"/>
       <c r="AM145" s="9"/>
       <c r="AO145" s="1"/>
       <c r="AR145" s="9"/>
       <c r="AT145" s="1"/>
       <c r="AW145" s="9"/>
       <c r="AY145" s="1"/>
       <c r="BB145" s="9"/>
       <c r="BD145" s="1"/>
       <c r="BG145" s="9"/>
     </row>
     <row r="146" spans="1:59">
       <c r="A146" s="1">
         <v>46047.375</v>
       </c>
       <c r="B146" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C146" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D146" s="9">
         <v>15224</v>
       </c>
-      <c r="F146" s="1"/>
-      <c r="I146" s="9"/>
+      <c r="F146" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G146" t="s">
+        <v>23</v>
+      </c>
+      <c r="H146" t="s">
+        <v>33</v>
+      </c>
+      <c r="I146" s="9">
+        <v>46180</v>
+      </c>
       <c r="K146" s="1"/>
       <c r="N146" s="9"/>
       <c r="P146" s="1"/>
       <c r="S146" s="9"/>
       <c r="U146" s="1"/>
       <c r="X146" s="9"/>
       <c r="Z146" s="1"/>
       <c r="AC146" s="9"/>
       <c r="AE146" s="1"/>
       <c r="AH146" s="9"/>
       <c r="AJ146" s="1"/>
       <c r="AM146" s="9"/>
       <c r="AO146" s="1"/>
       <c r="AR146" s="9"/>
       <c r="AT146" s="1"/>
       <c r="AW146" s="9"/>
       <c r="AY146" s="1"/>
       <c r="BB146" s="9"/>
       <c r="BD146" s="1"/>
       <c r="BG146" s="9"/>
     </row>
     <row r="147" spans="1:59">
       <c r="A147" s="1">
         <v>46047.375</v>
       </c>
       <c r="B147" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C147" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D147" s="9">
         <v>8263.7170000000006</v>
       </c>
-      <c r="F147" s="1"/>
-      <c r="I147" s="9"/>
+      <c r="F147" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G147" t="s">
+        <v>23</v>
+      </c>
+      <c r="H147" t="s">
+        <v>34</v>
+      </c>
+      <c r="I147" s="9">
+        <v>8123.058</v>
+      </c>
       <c r="K147" s="1"/>
       <c r="N147" s="9"/>
       <c r="P147" s="1"/>
       <c r="S147" s="9"/>
       <c r="U147" s="1"/>
       <c r="X147" s="9"/>
       <c r="Z147" s="1"/>
       <c r="AC147" s="9"/>
       <c r="AE147" s="1"/>
       <c r="AH147" s="9"/>
       <c r="AJ147" s="1"/>
       <c r="AM147" s="9"/>
       <c r="AO147" s="1"/>
       <c r="AR147" s="9"/>
       <c r="AT147" s="1"/>
       <c r="AW147" s="9"/>
       <c r="AY147" s="1"/>
       <c r="BB147" s="9"/>
       <c r="BD147" s="1"/>
       <c r="BG147" s="9"/>
     </row>
     <row r="148" spans="1:59">
       <c r="A148" s="1">
         <v>46047.375</v>
       </c>
       <c r="B148" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C148" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D148" s="9">
         <v>251277.21400000001</v>
       </c>
-      <c r="F148" s="1"/>
-      <c r="I148" s="9"/>
+      <c r="F148" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G148" t="s">
+        <v>23</v>
+      </c>
+      <c r="H148" t="s">
+        <v>35</v>
+      </c>
+      <c r="I148" s="9">
+        <v>240517.364</v>
+      </c>
       <c r="K148" s="1"/>
       <c r="N148" s="9"/>
       <c r="P148" s="1"/>
       <c r="S148" s="9"/>
       <c r="U148" s="1"/>
       <c r="X148" s="9"/>
       <c r="Z148" s="1"/>
       <c r="AC148" s="9"/>
       <c r="AE148" s="1"/>
       <c r="AH148" s="9"/>
       <c r="AJ148" s="1"/>
       <c r="AM148" s="9"/>
       <c r="AO148" s="1"/>
       <c r="AR148" s="9"/>
       <c r="AT148" s="1"/>
       <c r="AW148" s="9"/>
       <c r="AY148" s="1"/>
       <c r="BB148" s="9"/>
       <c r="BD148" s="1"/>
       <c r="BG148" s="9"/>
     </row>
     <row r="149" spans="1:59">
       <c r="A149" s="1">
         <v>46047.375</v>
       </c>
       <c r="B149" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C149" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D149" s="9">
         <v>119694.40300000001</v>
       </c>
-      <c r="F149" s="1"/>
-      <c r="I149" s="9"/>
+      <c r="F149" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G149" t="s">
+        <v>23</v>
+      </c>
+      <c r="H149" t="s">
+        <v>36</v>
+      </c>
+      <c r="I149" s="9">
+        <v>111084.118</v>
+      </c>
       <c r="K149" s="1"/>
       <c r="N149" s="9"/>
       <c r="P149" s="1"/>
       <c r="S149" s="9"/>
       <c r="U149" s="1"/>
       <c r="X149" s="9"/>
       <c r="Z149" s="1"/>
       <c r="AC149" s="9"/>
       <c r="AE149" s="1"/>
       <c r="AH149" s="9"/>
       <c r="AJ149" s="1"/>
       <c r="AM149" s="9"/>
       <c r="AO149" s="1"/>
       <c r="AR149" s="9"/>
       <c r="AT149" s="1"/>
       <c r="AW149" s="9"/>
       <c r="AY149" s="1"/>
       <c r="BB149" s="9"/>
       <c r="BD149" s="1"/>
       <c r="BG149" s="9"/>
     </row>
     <row r="150" spans="1:59">
       <c r="A150" s="1">
         <v>46047.375</v>
       </c>
       <c r="B150" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C150" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D150" s="9">
         <v>0</v>
       </c>
-      <c r="F150" s="1"/>
-      <c r="I150" s="9"/>
+      <c r="F150" s="1">
+        <v>46061.375</v>
+      </c>
+      <c r="G150" t="s">
+        <v>23</v>
+      </c>
+      <c r="H150" t="s">
+        <v>37</v>
+      </c>
+      <c r="I150" s="9">
+        <v>0</v>
+      </c>
       <c r="K150" s="1"/>
       <c r="N150" s="9"/>
       <c r="P150" s="1"/>
       <c r="S150" s="9"/>
       <c r="U150" s="1"/>
       <c r="X150" s="9"/>
       <c r="Z150" s="1"/>
       <c r="AC150" s="9"/>
       <c r="AE150" s="1"/>
       <c r="AH150" s="9"/>
       <c r="AJ150" s="1"/>
       <c r="AM150" s="9"/>
       <c r="AO150" s="1"/>
       <c r="AR150" s="9"/>
       <c r="AT150" s="1"/>
       <c r="AW150" s="9"/>
       <c r="AY150" s="1"/>
       <c r="BB150" s="9"/>
       <c r="BD150" s="1"/>
       <c r="BG150" s="9"/>
     </row>
     <row r="151" spans="1:59">
       <c r="A151" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B151" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D151" s="9">
         <v>868940.17299999995</v>
       </c>
-      <c r="F151" s="1"/>
-      <c r="I151" s="9"/>
+      <c r="F151" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G151" t="s">
+        <v>23</v>
+      </c>
+      <c r="H151" t="s">
+        <v>24</v>
+      </c>
+      <c r="I151" s="9">
+        <v>761110.76399999997</v>
+      </c>
       <c r="K151" s="1"/>
       <c r="N151" s="9"/>
       <c r="P151" s="1"/>
       <c r="S151" s="9"/>
       <c r="U151" s="1"/>
       <c r="X151" s="9"/>
       <c r="Z151" s="1"/>
       <c r="AC151" s="9"/>
       <c r="AE151" s="1"/>
       <c r="AH151" s="9"/>
       <c r="AJ151" s="1"/>
       <c r="AM151" s="9"/>
       <c r="AO151" s="1"/>
       <c r="AR151" s="9"/>
       <c r="AT151" s="1"/>
       <c r="AW151" s="9"/>
       <c r="AY151" s="1"/>
       <c r="BB151" s="9"/>
       <c r="BD151" s="1"/>
       <c r="BG151" s="9"/>
     </row>
     <row r="152" spans="1:59">
       <c r="A152" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B152" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C152" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D152" s="9">
         <v>0</v>
       </c>
-      <c r="F152" s="1"/>
-      <c r="I152" s="9"/>
+      <c r="F152" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G152" t="s">
+        <v>23</v>
+      </c>
+      <c r="H152" t="s">
+        <v>25</v>
+      </c>
+      <c r="I152" s="9">
+        <v>0</v>
+      </c>
       <c r="K152" s="1"/>
       <c r="N152" s="9"/>
       <c r="P152" s="1"/>
       <c r="S152" s="9"/>
       <c r="U152" s="1"/>
       <c r="X152" s="9"/>
       <c r="Z152" s="1"/>
       <c r="AC152" s="9"/>
       <c r="AE152" s="1"/>
       <c r="AH152" s="9"/>
       <c r="AJ152" s="1"/>
       <c r="AM152" s="9"/>
       <c r="AO152" s="1"/>
       <c r="AR152" s="9"/>
       <c r="AT152" s="1"/>
       <c r="AW152" s="9"/>
       <c r="AY152" s="1"/>
       <c r="BB152" s="9"/>
       <c r="BD152" s="1"/>
       <c r="BG152" s="9"/>
     </row>
     <row r="153" spans="1:59">
       <c r="A153" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B153" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C153" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D153" s="9">
         <v>171.858</v>
       </c>
-      <c r="F153" s="1"/>
-      <c r="I153" s="9"/>
+      <c r="F153" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G153" t="s">
+        <v>23</v>
+      </c>
+      <c r="H153" t="s">
+        <v>26</v>
+      </c>
+      <c r="I153" s="9">
+        <v>109.086</v>
+      </c>
       <c r="K153" s="1"/>
       <c r="N153" s="9"/>
       <c r="P153" s="1"/>
       <c r="S153" s="9"/>
       <c r="U153" s="1"/>
       <c r="X153" s="9"/>
       <c r="Z153" s="1"/>
       <c r="AC153" s="9"/>
       <c r="AE153" s="1"/>
       <c r="AH153" s="9"/>
       <c r="AJ153" s="1"/>
       <c r="AM153" s="9"/>
       <c r="AO153" s="1"/>
       <c r="AR153" s="9"/>
       <c r="AT153" s="1"/>
       <c r="AW153" s="9"/>
       <c r="AY153" s="1"/>
       <c r="BB153" s="9"/>
       <c r="BD153" s="1"/>
       <c r="BG153" s="9"/>
     </row>
     <row r="154" spans="1:59">
       <c r="A154" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B154" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C154" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D154" s="9">
         <v>2864.875</v>
       </c>
-      <c r="F154" s="1"/>
-      <c r="I154" s="9"/>
+      <c r="F154" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G154" t="s">
+        <v>23</v>
+      </c>
+      <c r="H154" t="s">
+        <v>27</v>
+      </c>
+      <c r="I154" s="9">
+        <v>2391.6799999999998</v>
+      </c>
       <c r="K154" s="1"/>
       <c r="N154" s="9"/>
       <c r="P154" s="1"/>
       <c r="S154" s="9"/>
       <c r="U154" s="1"/>
       <c r="X154" s="9"/>
       <c r="Z154" s="1"/>
       <c r="AC154" s="9"/>
       <c r="AE154" s="1"/>
       <c r="AH154" s="9"/>
       <c r="AJ154" s="1"/>
       <c r="AM154" s="9"/>
       <c r="AO154" s="1"/>
       <c r="AR154" s="9"/>
       <c r="AT154" s="1"/>
       <c r="AW154" s="9"/>
       <c r="AY154" s="1"/>
       <c r="BB154" s="9"/>
       <c r="BD154" s="1"/>
       <c r="BG154" s="9"/>
     </row>
     <row r="155" spans="1:59">
       <c r="A155" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B155" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C155" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D155" s="9">
         <v>16967.669000000002</v>
       </c>
-      <c r="F155" s="1"/>
-      <c r="I155" s="9"/>
+      <c r="F155" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G155" t="s">
+        <v>23</v>
+      </c>
+      <c r="H155" t="s">
+        <v>28</v>
+      </c>
+      <c r="I155" s="9">
+        <v>16869.093000000001</v>
+      </c>
       <c r="K155" s="1"/>
       <c r="N155" s="9"/>
       <c r="P155" s="1"/>
       <c r="S155" s="9"/>
       <c r="U155" s="1"/>
       <c r="X155" s="9"/>
       <c r="Z155" s="1"/>
       <c r="AC155" s="9"/>
       <c r="AE155" s="1"/>
       <c r="AH155" s="9"/>
       <c r="AJ155" s="1"/>
       <c r="AM155" s="9"/>
       <c r="AO155" s="1"/>
       <c r="AR155" s="9"/>
       <c r="AT155" s="1"/>
       <c r="AW155" s="9"/>
       <c r="AY155" s="1"/>
       <c r="BB155" s="9"/>
       <c r="BD155" s="1"/>
       <c r="BG155" s="9"/>
     </row>
     <row r="156" spans="1:59">
       <c r="A156" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B156" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C156" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D156" s="9">
         <v>43231.913999999997</v>
       </c>
-      <c r="F156" s="1"/>
-      <c r="I156" s="9"/>
+      <c r="F156" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G156" t="s">
+        <v>23</v>
+      </c>
+      <c r="H156" t="s">
+        <v>29</v>
+      </c>
+      <c r="I156" s="9">
+        <v>40990.021000000001</v>
+      </c>
       <c r="K156" s="1"/>
       <c r="N156" s="9"/>
       <c r="P156" s="1"/>
       <c r="S156" s="9"/>
       <c r="U156" s="1"/>
       <c r="X156" s="9"/>
       <c r="Z156" s="1"/>
       <c r="AC156" s="9"/>
       <c r="AE156" s="1"/>
       <c r="AH156" s="9"/>
       <c r="AJ156" s="1"/>
       <c r="AM156" s="9"/>
       <c r="AO156" s="1"/>
       <c r="AR156" s="9"/>
       <c r="AT156" s="1"/>
       <c r="AW156" s="9"/>
       <c r="AY156" s="1"/>
       <c r="BB156" s="9"/>
       <c r="BD156" s="1"/>
       <c r="BG156" s="9"/>
     </row>
     <row r="157" spans="1:59">
       <c r="A157" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B157" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C157" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D157" s="9">
         <v>57942.127999999997</v>
       </c>
-      <c r="F157" s="1"/>
-      <c r="I157" s="9"/>
+      <c r="F157" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G157" t="s">
+        <v>23</v>
+      </c>
+      <c r="H157" t="s">
+        <v>30</v>
+      </c>
+      <c r="I157" s="9">
+        <v>57860.500999999997</v>
+      </c>
       <c r="K157" s="1"/>
       <c r="N157" s="9"/>
       <c r="P157" s="1"/>
       <c r="S157" s="9"/>
       <c r="U157" s="1"/>
       <c r="X157" s="9"/>
       <c r="Z157" s="1"/>
       <c r="AC157" s="9"/>
       <c r="AE157" s="1"/>
       <c r="AH157" s="9"/>
       <c r="AJ157" s="1"/>
       <c r="AM157" s="9"/>
       <c r="AO157" s="1"/>
       <c r="AR157" s="9"/>
       <c r="AT157" s="1"/>
       <c r="AW157" s="9"/>
       <c r="AY157" s="1"/>
       <c r="BB157" s="9"/>
       <c r="BD157" s="1"/>
       <c r="BG157" s="9"/>
     </row>
     <row r="158" spans="1:59">
       <c r="A158" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B158" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C158" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D158" s="9">
         <v>11569.04</v>
       </c>
-      <c r="F158" s="1"/>
-      <c r="I158" s="9"/>
+      <c r="F158" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G158" t="s">
+        <v>23</v>
+      </c>
+      <c r="H158" t="s">
+        <v>31</v>
+      </c>
+      <c r="I158" s="9">
+        <v>12172.094999999999</v>
+      </c>
       <c r="K158" s="1"/>
       <c r="N158" s="9"/>
       <c r="P158" s="1"/>
       <c r="S158" s="9"/>
       <c r="U158" s="1"/>
       <c r="X158" s="9"/>
       <c r="Z158" s="1"/>
       <c r="AC158" s="9"/>
       <c r="AE158" s="1"/>
       <c r="AH158" s="9"/>
       <c r="AJ158" s="1"/>
       <c r="AM158" s="9"/>
       <c r="AO158" s="1"/>
       <c r="AR158" s="9"/>
       <c r="AT158" s="1"/>
       <c r="AW158" s="9"/>
       <c r="AY158" s="1"/>
       <c r="BB158" s="9"/>
       <c r="BD158" s="1"/>
       <c r="BG158" s="9"/>
     </row>
     <row r="159" spans="1:59">
       <c r="A159" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B159" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C159" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D159" s="9">
         <v>63889.718999999997</v>
       </c>
-      <c r="F159" s="1"/>
-      <c r="I159" s="9"/>
+      <c r="F159" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G159" t="s">
+        <v>23</v>
+      </c>
+      <c r="H159" t="s">
+        <v>32</v>
+      </c>
+      <c r="I159" s="9">
+        <v>83344.214000000007</v>
+      </c>
       <c r="K159" s="1"/>
       <c r="N159" s="9"/>
       <c r="P159" s="1"/>
       <c r="S159" s="9"/>
       <c r="U159" s="1"/>
       <c r="X159" s="9"/>
       <c r="Z159" s="1"/>
       <c r="AC159" s="9"/>
       <c r="AE159" s="1"/>
       <c r="AH159" s="9"/>
       <c r="AJ159" s="1"/>
       <c r="AM159" s="9"/>
       <c r="AO159" s="1"/>
       <c r="AR159" s="9"/>
       <c r="AT159" s="1"/>
       <c r="AW159" s="9"/>
       <c r="AY159" s="1"/>
       <c r="BB159" s="9"/>
       <c r="BD159" s="1"/>
       <c r="BG159" s="9"/>
     </row>
     <row r="160" spans="1:59">
       <c r="A160" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B160" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C160" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D160" s="9">
         <v>16922</v>
       </c>
-      <c r="F160" s="1"/>
-      <c r="I160" s="9"/>
+      <c r="F160" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G160" t="s">
+        <v>23</v>
+      </c>
+      <c r="H160" t="s">
+        <v>33</v>
+      </c>
+      <c r="I160" s="9">
+        <v>28678</v>
+      </c>
       <c r="K160" s="1"/>
       <c r="N160" s="9"/>
       <c r="P160" s="1"/>
       <c r="S160" s="9"/>
       <c r="U160" s="1"/>
       <c r="X160" s="9"/>
       <c r="Z160" s="1"/>
       <c r="AC160" s="9"/>
       <c r="AE160" s="1"/>
       <c r="AH160" s="9"/>
       <c r="AJ160" s="1"/>
       <c r="AM160" s="9"/>
       <c r="AO160" s="1"/>
       <c r="AR160" s="9"/>
       <c r="AT160" s="1"/>
       <c r="AW160" s="9"/>
       <c r="AY160" s="1"/>
       <c r="BB160" s="9"/>
       <c r="BD160" s="1"/>
       <c r="BG160" s="9"/>
     </row>
     <row r="161" spans="1:59">
       <c r="A161" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B161" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C161" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D161" s="9">
         <v>8543.8490000000002</v>
       </c>
-      <c r="F161" s="1"/>
-      <c r="I161" s="9"/>
+      <c r="F161" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G161" t="s">
+        <v>23</v>
+      </c>
+      <c r="H161" t="s">
+        <v>34</v>
+      </c>
+      <c r="I161" s="9">
+        <v>8007.509</v>
+      </c>
       <c r="K161" s="1"/>
       <c r="N161" s="9"/>
       <c r="P161" s="1"/>
       <c r="S161" s="9"/>
       <c r="U161" s="1"/>
       <c r="X161" s="9"/>
       <c r="Z161" s="1"/>
       <c r="AC161" s="9"/>
       <c r="AE161" s="1"/>
       <c r="AH161" s="9"/>
       <c r="AJ161" s="1"/>
       <c r="AM161" s="9"/>
       <c r="AO161" s="1"/>
       <c r="AR161" s="9"/>
       <c r="AT161" s="1"/>
       <c r="AW161" s="9"/>
       <c r="AY161" s="1"/>
       <c r="BB161" s="9"/>
       <c r="BD161" s="1"/>
       <c r="BG161" s="9"/>
     </row>
     <row r="162" spans="1:59">
       <c r="A162" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B162" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C162" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D162" s="9">
         <v>254850.61799999999</v>
       </c>
-      <c r="F162" s="1"/>
-      <c r="I162" s="9"/>
+      <c r="F162" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G162" t="s">
+        <v>23</v>
+      </c>
+      <c r="H162" t="s">
+        <v>35</v>
+      </c>
+      <c r="I162" s="9">
+        <v>244294.761</v>
+      </c>
       <c r="K162" s="1"/>
       <c r="N162" s="9"/>
       <c r="P162" s="1"/>
       <c r="S162" s="9"/>
       <c r="U162" s="1"/>
       <c r="X162" s="9"/>
       <c r="Z162" s="1"/>
       <c r="AC162" s="9"/>
       <c r="AE162" s="1"/>
       <c r="AH162" s="9"/>
       <c r="AJ162" s="1"/>
       <c r="AM162" s="9"/>
       <c r="AO162" s="1"/>
       <c r="AR162" s="9"/>
       <c r="AT162" s="1"/>
       <c r="AW162" s="9"/>
       <c r="AY162" s="1"/>
       <c r="BB162" s="9"/>
       <c r="BD162" s="1"/>
       <c r="BG162" s="9"/>
     </row>
     <row r="163" spans="1:59">
       <c r="A163" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B163" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C163" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D163" s="9">
         <v>122470.871</v>
       </c>
-      <c r="F163" s="1"/>
-      <c r="I163" s="9"/>
+      <c r="F163" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G163" t="s">
+        <v>23</v>
+      </c>
+      <c r="H163" t="s">
+        <v>36</v>
+      </c>
+      <c r="I163" s="9">
+        <v>113290.508</v>
+      </c>
       <c r="K163" s="1"/>
       <c r="N163" s="9"/>
       <c r="P163" s="1"/>
       <c r="S163" s="9"/>
       <c r="U163" s="1"/>
       <c r="X163" s="9"/>
       <c r="Z163" s="1"/>
       <c r="AC163" s="9"/>
       <c r="AE163" s="1"/>
       <c r="AH163" s="9"/>
       <c r="AJ163" s="1"/>
       <c r="AM163" s="9"/>
       <c r="AO163" s="1"/>
       <c r="AR163" s="9"/>
       <c r="AT163" s="1"/>
       <c r="AW163" s="9"/>
       <c r="AY163" s="1"/>
       <c r="BB163" s="9"/>
       <c r="BD163" s="1"/>
       <c r="BG163" s="9"/>
     </row>
     <row r="164" spans="1:59">
       <c r="A164" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B164" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C164" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D164" s="9">
         <v>0</v>
       </c>
-      <c r="F164" s="1"/>
-      <c r="I164" s="9"/>
+      <c r="F164" s="1">
+        <v>46061.416666666664</v>
+      </c>
+      <c r="G164" t="s">
+        <v>23</v>
+      </c>
+      <c r="H164" t="s">
+        <v>37</v>
+      </c>
+      <c r="I164" s="9">
+        <v>0</v>
+      </c>
       <c r="K164" s="1"/>
       <c r="N164" s="9"/>
       <c r="P164" s="1"/>
       <c r="S164" s="9"/>
       <c r="U164" s="1"/>
       <c r="X164" s="9"/>
       <c r="Z164" s="1"/>
       <c r="AC164" s="9"/>
       <c r="AE164" s="1"/>
       <c r="AH164" s="9"/>
       <c r="AJ164" s="1"/>
       <c r="AM164" s="9"/>
       <c r="AO164" s="1"/>
       <c r="AR164" s="9"/>
       <c r="AT164" s="1"/>
       <c r="AW164" s="9"/>
       <c r="AY164" s="1"/>
       <c r="BB164" s="9"/>
       <c r="BD164" s="1"/>
       <c r="BG164" s="9"/>
     </row>
     <row r="165" spans="1:59">
       <c r="A165" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B165" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D165" s="9">
         <v>882585.02800000005</v>
       </c>
-      <c r="F165" s="1"/>
-      <c r="I165" s="9"/>
+      <c r="F165" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G165" t="s">
+        <v>23</v>
+      </c>
+      <c r="H165" t="s">
+        <v>24</v>
+      </c>
+      <c r="I165" s="9">
+        <v>757327.897</v>
+      </c>
       <c r="K165" s="1"/>
       <c r="N165" s="9"/>
       <c r="P165" s="1"/>
       <c r="S165" s="9"/>
       <c r="U165" s="1"/>
       <c r="X165" s="9"/>
       <c r="Z165" s="1"/>
       <c r="AC165" s="9"/>
       <c r="AE165" s="1"/>
       <c r="AH165" s="9"/>
       <c r="AJ165" s="1"/>
       <c r="AM165" s="9"/>
       <c r="AO165" s="1"/>
       <c r="AR165" s="9"/>
       <c r="AT165" s="1"/>
       <c r="AW165" s="9"/>
       <c r="AY165" s="1"/>
       <c r="BB165" s="9"/>
       <c r="BD165" s="1"/>
       <c r="BG165" s="9"/>
     </row>
     <row r="166" spans="1:59">
       <c r="A166" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B166" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C166" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D166" s="9">
         <v>0</v>
       </c>
-      <c r="F166" s="1"/>
-      <c r="I166" s="9"/>
+      <c r="F166" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G166" t="s">
+        <v>23</v>
+      </c>
+      <c r="H166" t="s">
+        <v>25</v>
+      </c>
+      <c r="I166" s="9">
+        <v>0</v>
+      </c>
       <c r="K166" s="1"/>
       <c r="N166" s="9"/>
       <c r="P166" s="1"/>
       <c r="S166" s="9"/>
       <c r="U166" s="1"/>
       <c r="X166" s="9"/>
       <c r="Z166" s="1"/>
       <c r="AC166" s="9"/>
       <c r="AE166" s="1"/>
       <c r="AH166" s="9"/>
       <c r="AJ166" s="1"/>
       <c r="AM166" s="9"/>
       <c r="AO166" s="1"/>
       <c r="AR166" s="9"/>
       <c r="AT166" s="1"/>
       <c r="AW166" s="9"/>
       <c r="AY166" s="1"/>
       <c r="BB166" s="9"/>
       <c r="BD166" s="1"/>
       <c r="BG166" s="9"/>
     </row>
     <row r="167" spans="1:59">
       <c r="A167" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B167" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C167" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D167" s="9">
         <v>148.92699999999999</v>
       </c>
-      <c r="F167" s="1"/>
-      <c r="I167" s="9"/>
+      <c r="F167" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G167" t="s">
+        <v>23</v>
+      </c>
+      <c r="H167" t="s">
+        <v>26</v>
+      </c>
+      <c r="I167" s="9">
+        <v>96.081999999999994</v>
+      </c>
       <c r="K167" s="1"/>
       <c r="N167" s="9"/>
       <c r="P167" s="1"/>
       <c r="S167" s="9"/>
       <c r="U167" s="1"/>
       <c r="X167" s="9"/>
       <c r="Z167" s="1"/>
       <c r="AC167" s="9"/>
       <c r="AE167" s="1"/>
       <c r="AH167" s="9"/>
       <c r="AJ167" s="1"/>
       <c r="AM167" s="9"/>
       <c r="AO167" s="1"/>
       <c r="AR167" s="9"/>
       <c r="AT167" s="1"/>
       <c r="AW167" s="9"/>
       <c r="AY167" s="1"/>
       <c r="BB167" s="9"/>
       <c r="BD167" s="1"/>
       <c r="BG167" s="9"/>
     </row>
     <row r="168" spans="1:59">
       <c r="A168" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B168" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C168" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D168" s="9">
         <v>2893.8580000000002</v>
       </c>
-      <c r="F168" s="1"/>
-      <c r="I168" s="9"/>
+      <c r="F168" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G168" t="s">
+        <v>23</v>
+      </c>
+      <c r="H168" t="s">
+        <v>27</v>
+      </c>
+      <c r="I168" s="9">
+        <v>2366.6480000000001</v>
+      </c>
       <c r="K168" s="1"/>
       <c r="N168" s="9"/>
       <c r="P168" s="1"/>
       <c r="S168" s="9"/>
       <c r="U168" s="1"/>
       <c r="X168" s="9"/>
       <c r="Z168" s="1"/>
       <c r="AC168" s="9"/>
       <c r="AE168" s="1"/>
       <c r="AH168" s="9"/>
       <c r="AJ168" s="1"/>
       <c r="AM168" s="9"/>
       <c r="AO168" s="1"/>
       <c r="AR168" s="9"/>
       <c r="AT168" s="1"/>
       <c r="AW168" s="9"/>
       <c r="AY168" s="1"/>
       <c r="BB168" s="9"/>
       <c r="BD168" s="1"/>
       <c r="BG168" s="9"/>
     </row>
     <row r="169" spans="1:59">
       <c r="A169" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B169" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C169" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D169" s="9">
         <v>16706.043000000001</v>
       </c>
-      <c r="F169" s="1"/>
-      <c r="I169" s="9"/>
+      <c r="F169" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G169" t="s">
+        <v>23</v>
+      </c>
+      <c r="H169" t="s">
+        <v>28</v>
+      </c>
+      <c r="I169" s="9">
+        <v>16665.18</v>
+      </c>
       <c r="K169" s="1"/>
       <c r="N169" s="9"/>
       <c r="P169" s="1"/>
       <c r="S169" s="9"/>
       <c r="U169" s="1"/>
       <c r="X169" s="9"/>
       <c r="Z169" s="1"/>
       <c r="AC169" s="9"/>
       <c r="AE169" s="1"/>
       <c r="AH169" s="9"/>
       <c r="AJ169" s="1"/>
       <c r="AM169" s="9"/>
       <c r="AO169" s="1"/>
       <c r="AR169" s="9"/>
       <c r="AT169" s="1"/>
       <c r="AW169" s="9"/>
       <c r="AY169" s="1"/>
       <c r="BB169" s="9"/>
       <c r="BD169" s="1"/>
       <c r="BG169" s="9"/>
     </row>
     <row r="170" spans="1:59">
       <c r="A170" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B170" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C170" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D170" s="9">
         <v>43675.218999999997</v>
       </c>
-      <c r="F170" s="1"/>
-      <c r="I170" s="9"/>
+      <c r="F170" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G170" t="s">
+        <v>23</v>
+      </c>
+      <c r="H170" t="s">
+        <v>29</v>
+      </c>
+      <c r="I170" s="9">
+        <v>41192.538999999997</v>
+      </c>
       <c r="K170" s="1"/>
       <c r="N170" s="9"/>
       <c r="P170" s="1"/>
       <c r="S170" s="9"/>
       <c r="U170" s="1"/>
       <c r="X170" s="9"/>
       <c r="Z170" s="1"/>
       <c r="AC170" s="9"/>
       <c r="AE170" s="1"/>
       <c r="AH170" s="9"/>
       <c r="AJ170" s="1"/>
       <c r="AM170" s="9"/>
       <c r="AO170" s="1"/>
       <c r="AR170" s="9"/>
       <c r="AT170" s="1"/>
       <c r="AW170" s="9"/>
       <c r="AY170" s="1"/>
       <c r="BB170" s="9"/>
       <c r="BD170" s="1"/>
       <c r="BG170" s="9"/>
     </row>
     <row r="171" spans="1:59">
       <c r="A171" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B171" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C171" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D171" s="9">
         <v>57983.561999999998</v>
       </c>
-      <c r="F171" s="1"/>
-      <c r="I171" s="9"/>
+      <c r="F171" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G171" t="s">
+        <v>23</v>
+      </c>
+      <c r="H171" t="s">
+        <v>30</v>
+      </c>
+      <c r="I171" s="9">
+        <v>54124.163999999997</v>
+      </c>
       <c r="K171" s="1"/>
       <c r="N171" s="9"/>
       <c r="P171" s="1"/>
       <c r="S171" s="9"/>
       <c r="U171" s="1"/>
       <c r="X171" s="9"/>
       <c r="Z171" s="1"/>
       <c r="AC171" s="9"/>
       <c r="AE171" s="1"/>
       <c r="AH171" s="9"/>
       <c r="AJ171" s="1"/>
       <c r="AM171" s="9"/>
       <c r="AO171" s="1"/>
       <c r="AR171" s="9"/>
       <c r="AT171" s="1"/>
       <c r="AW171" s="9"/>
       <c r="AY171" s="1"/>
       <c r="BB171" s="9"/>
       <c r="BD171" s="1"/>
       <c r="BG171" s="9"/>
     </row>
     <row r="172" spans="1:59">
       <c r="A172" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B172" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C172" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D172" s="9">
         <v>11480.795</v>
       </c>
-      <c r="F172" s="1"/>
-      <c r="I172" s="9"/>
+      <c r="F172" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G172" t="s">
+        <v>23</v>
+      </c>
+      <c r="H172" t="s">
+        <v>31</v>
+      </c>
+      <c r="I172" s="9">
+        <v>12275.73</v>
+      </c>
       <c r="K172" s="1"/>
       <c r="N172" s="9"/>
       <c r="P172" s="1"/>
       <c r="S172" s="9"/>
       <c r="U172" s="1"/>
       <c r="X172" s="9"/>
       <c r="Z172" s="1"/>
       <c r="AC172" s="9"/>
       <c r="AE172" s="1"/>
       <c r="AH172" s="9"/>
       <c r="AJ172" s="1"/>
       <c r="AM172" s="9"/>
       <c r="AO172" s="1"/>
       <c r="AR172" s="9"/>
       <c r="AT172" s="1"/>
       <c r="AW172" s="9"/>
       <c r="AY172" s="1"/>
       <c r="BB172" s="9"/>
       <c r="BD172" s="1"/>
       <c r="BG172" s="9"/>
     </row>
     <row r="173" spans="1:59">
       <c r="A173" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B173" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C173" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D173" s="9">
         <v>64600.031000000003</v>
       </c>
-      <c r="F173" s="1"/>
-      <c r="I173" s="9"/>
+      <c r="F173" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G173" t="s">
+        <v>23</v>
+      </c>
+      <c r="H173" t="s">
+        <v>32</v>
+      </c>
+      <c r="I173" s="9">
+        <v>81424.971000000005</v>
+      </c>
       <c r="K173" s="1"/>
       <c r="N173" s="9"/>
       <c r="P173" s="1"/>
       <c r="S173" s="9"/>
       <c r="U173" s="1"/>
       <c r="X173" s="9"/>
       <c r="Z173" s="1"/>
       <c r="AC173" s="9"/>
       <c r="AE173" s="1"/>
       <c r="AH173" s="9"/>
       <c r="AJ173" s="1"/>
       <c r="AM173" s="9"/>
       <c r="AO173" s="1"/>
       <c r="AR173" s="9"/>
       <c r="AT173" s="1"/>
       <c r="AW173" s="9"/>
       <c r="AY173" s="1"/>
       <c r="BB173" s="9"/>
       <c r="BD173" s="1"/>
       <c r="BG173" s="9"/>
     </row>
     <row r="174" spans="1:59">
       <c r="A174" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B174" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C174" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D174" s="9">
         <v>23163.8</v>
       </c>
-      <c r="F174" s="1"/>
-      <c r="I174" s="9"/>
+      <c r="F174" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G174" t="s">
+        <v>23</v>
+      </c>
+      <c r="H174" t="s">
+        <v>33</v>
+      </c>
+      <c r="I174" s="9">
+        <v>84352</v>
+      </c>
       <c r="K174" s="1"/>
       <c r="N174" s="9"/>
       <c r="P174" s="1"/>
       <c r="S174" s="9"/>
       <c r="U174" s="1"/>
       <c r="X174" s="9"/>
       <c r="Z174" s="1"/>
       <c r="AC174" s="9"/>
       <c r="AE174" s="1"/>
       <c r="AH174" s="9"/>
       <c r="AJ174" s="1"/>
       <c r="AM174" s="9"/>
       <c r="AO174" s="1"/>
       <c r="AR174" s="9"/>
       <c r="AT174" s="1"/>
       <c r="AW174" s="9"/>
       <c r="AY174" s="1"/>
       <c r="BB174" s="9"/>
       <c r="BD174" s="1"/>
       <c r="BG174" s="9"/>
     </row>
     <row r="175" spans="1:59">
       <c r="A175" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B175" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C175" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D175" s="9">
         <v>8716.2780000000002</v>
       </c>
-      <c r="F175" s="1"/>
-      <c r="I175" s="9"/>
+      <c r="F175" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G175" t="s">
+        <v>23</v>
+      </c>
+      <c r="H175" t="s">
+        <v>34</v>
+      </c>
+      <c r="I175" s="9">
+        <v>7896.857</v>
+      </c>
       <c r="K175" s="1"/>
       <c r="N175" s="9"/>
       <c r="P175" s="1"/>
       <c r="S175" s="9"/>
       <c r="U175" s="1"/>
       <c r="X175" s="9"/>
       <c r="Z175" s="1"/>
       <c r="AC175" s="9"/>
       <c r="AE175" s="1"/>
       <c r="AH175" s="9"/>
       <c r="AJ175" s="1"/>
       <c r="AM175" s="9"/>
       <c r="AO175" s="1"/>
       <c r="AR175" s="9"/>
       <c r="AT175" s="1"/>
       <c r="AW175" s="9"/>
       <c r="AY175" s="1"/>
       <c r="BB175" s="9"/>
       <c r="BD175" s="1"/>
       <c r="BG175" s="9"/>
     </row>
     <row r="176" spans="1:59">
       <c r="A176" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B176" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C176" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D176" s="9">
         <v>255283.15</v>
       </c>
-      <c r="F176" s="1"/>
-      <c r="I176" s="9"/>
+      <c r="F176" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G176" t="s">
+        <v>23</v>
+      </c>
+      <c r="H176" t="s">
+        <v>35</v>
+      </c>
+      <c r="I176" s="9">
+        <v>244517.52100000001</v>
+      </c>
       <c r="K176" s="1"/>
       <c r="N176" s="9"/>
       <c r="P176" s="1"/>
       <c r="S176" s="9"/>
       <c r="U176" s="1"/>
       <c r="X176" s="9"/>
       <c r="Z176" s="1"/>
       <c r="AC176" s="9"/>
       <c r="AE176" s="1"/>
       <c r="AH176" s="9"/>
       <c r="AJ176" s="1"/>
       <c r="AM176" s="9"/>
       <c r="AO176" s="1"/>
       <c r="AR176" s="9"/>
       <c r="AT176" s="1"/>
       <c r="AW176" s="9"/>
       <c r="AY176" s="1"/>
       <c r="BB176" s="9"/>
       <c r="BD176" s="1"/>
       <c r="BG176" s="9"/>
     </row>
     <row r="177" spans="1:59">
       <c r="A177" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B177" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C177" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D177" s="9">
         <v>121762.97199999999</v>
       </c>
-      <c r="F177" s="1"/>
-      <c r="I177" s="9"/>
+      <c r="F177" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G177" t="s">
+        <v>23</v>
+      </c>
+      <c r="H177" t="s">
+        <v>36</v>
+      </c>
+      <c r="I177" s="9">
+        <v>112965.40700000001</v>
+      </c>
       <c r="K177" s="1"/>
       <c r="N177" s="9"/>
       <c r="P177" s="1"/>
       <c r="S177" s="9"/>
       <c r="U177" s="1"/>
       <c r="X177" s="9"/>
       <c r="Z177" s="1"/>
       <c r="AC177" s="9"/>
       <c r="AE177" s="1"/>
       <c r="AH177" s="9"/>
       <c r="AJ177" s="1"/>
       <c r="AM177" s="9"/>
       <c r="AO177" s="1"/>
       <c r="AR177" s="9"/>
       <c r="AT177" s="1"/>
       <c r="AW177" s="9"/>
       <c r="AY177" s="1"/>
       <c r="BB177" s="9"/>
       <c r="BD177" s="1"/>
       <c r="BG177" s="9"/>
     </row>
     <row r="178" spans="1:59">
       <c r="A178" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B178" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C178" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D178" s="9">
         <v>0</v>
       </c>
-      <c r="F178" s="1"/>
-      <c r="I178" s="9"/>
+      <c r="F178" s="1">
+        <v>46061.458333333336</v>
+      </c>
+      <c r="G178" t="s">
+        <v>23</v>
+      </c>
+      <c r="H178" t="s">
+        <v>37</v>
+      </c>
+      <c r="I178" s="9">
+        <v>0</v>
+      </c>
       <c r="K178" s="1"/>
       <c r="N178" s="9"/>
       <c r="P178" s="1"/>
       <c r="S178" s="9"/>
       <c r="U178" s="1"/>
       <c r="X178" s="9"/>
       <c r="Z178" s="1"/>
       <c r="AC178" s="9"/>
       <c r="AE178" s="1"/>
       <c r="AH178" s="9"/>
       <c r="AJ178" s="1"/>
       <c r="AM178" s="9"/>
       <c r="AO178" s="1"/>
       <c r="AR178" s="9"/>
       <c r="AT178" s="1"/>
       <c r="AW178" s="9"/>
       <c r="AY178" s="1"/>
       <c r="BB178" s="9"/>
       <c r="BD178" s="1"/>
       <c r="BG178" s="9"/>
     </row>
     <row r="179" spans="1:59">
       <c r="A179" s="1">
         <v>46047.5</v>
       </c>
       <c r="B179" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D179" s="9">
         <v>896268.08400000003</v>
       </c>
-      <c r="F179" s="1"/>
-      <c r="I179" s="9"/>
+      <c r="F179" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G179" t="s">
+        <v>23</v>
+      </c>
+      <c r="H179" t="s">
+        <v>24</v>
+      </c>
+      <c r="I179" s="9">
+        <v>751997.47</v>
+      </c>
       <c r="K179" s="1"/>
       <c r="N179" s="9"/>
       <c r="P179" s="1"/>
       <c r="S179" s="9"/>
       <c r="U179" s="1"/>
       <c r="X179" s="9"/>
       <c r="Z179" s="1"/>
       <c r="AC179" s="9"/>
       <c r="AE179" s="1"/>
       <c r="AH179" s="9"/>
       <c r="AJ179" s="1"/>
       <c r="AM179" s="9"/>
       <c r="AO179" s="1"/>
       <c r="AR179" s="9"/>
       <c r="AT179" s="1"/>
       <c r="AW179" s="9"/>
       <c r="AY179" s="1"/>
       <c r="BB179" s="9"/>
       <c r="BD179" s="1"/>
       <c r="BG179" s="9"/>
     </row>
     <row r="180" spans="1:59">
       <c r="A180" s="1">
         <v>46047.5</v>
       </c>
       <c r="B180" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C180" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D180" s="9">
         <v>0</v>
       </c>
-      <c r="F180" s="1"/>
-      <c r="I180" s="9"/>
+      <c r="F180" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G180" t="s">
+        <v>23</v>
+      </c>
+      <c r="H180" t="s">
+        <v>25</v>
+      </c>
+      <c r="I180" s="9">
+        <v>0</v>
+      </c>
       <c r="K180" s="1"/>
       <c r="N180" s="9"/>
       <c r="P180" s="1"/>
       <c r="S180" s="9"/>
       <c r="U180" s="1"/>
       <c r="X180" s="9"/>
       <c r="Z180" s="1"/>
       <c r="AC180" s="9"/>
       <c r="AE180" s="1"/>
       <c r="AH180" s="9"/>
       <c r="AJ180" s="1"/>
       <c r="AM180" s="9"/>
       <c r="AO180" s="1"/>
       <c r="AR180" s="9"/>
       <c r="AT180" s="1"/>
       <c r="AW180" s="9"/>
       <c r="AY180" s="1"/>
       <c r="BB180" s="9"/>
       <c r="BD180" s="1"/>
       <c r="BG180" s="9"/>
     </row>
     <row r="181" spans="1:59">
       <c r="A181" s="1">
         <v>46047.5</v>
       </c>
       <c r="B181" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C181" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D181" s="9">
         <v>134.197</v>
       </c>
-      <c r="F181" s="1"/>
-      <c r="I181" s="9"/>
+      <c r="F181" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G181" t="s">
+        <v>23</v>
+      </c>
+      <c r="H181" t="s">
+        <v>26</v>
+      </c>
+      <c r="I181" s="9">
+        <v>81.156000000000006</v>
+      </c>
       <c r="K181" s="1"/>
       <c r="N181" s="9"/>
       <c r="P181" s="1"/>
       <c r="S181" s="9"/>
       <c r="U181" s="1"/>
       <c r="X181" s="9"/>
       <c r="Z181" s="1"/>
       <c r="AC181" s="9"/>
       <c r="AE181" s="1"/>
       <c r="AH181" s="9"/>
       <c r="AJ181" s="1"/>
       <c r="AM181" s="9"/>
       <c r="AO181" s="1"/>
       <c r="AR181" s="9"/>
       <c r="AT181" s="1"/>
       <c r="AW181" s="9"/>
       <c r="AY181" s="1"/>
       <c r="BB181" s="9"/>
       <c r="BD181" s="1"/>
       <c r="BG181" s="9"/>
     </row>
     <row r="182" spans="1:59">
       <c r="A182" s="1">
         <v>46047.5</v>
       </c>
       <c r="B182" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C182" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D182" s="9">
         <v>2925.828</v>
       </c>
-      <c r="F182" s="1"/>
-      <c r="I182" s="9"/>
+      <c r="F182" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G182" t="s">
+        <v>23</v>
+      </c>
+      <c r="H182" t="s">
+        <v>27</v>
+      </c>
+      <c r="I182" s="9">
+        <v>2351.5219999999999</v>
+      </c>
       <c r="K182" s="1"/>
       <c r="N182" s="9"/>
       <c r="P182" s="1"/>
       <c r="S182" s="9"/>
       <c r="U182" s="1"/>
       <c r="X182" s="9"/>
       <c r="Z182" s="1"/>
       <c r="AC182" s="9"/>
       <c r="AE182" s="1"/>
       <c r="AH182" s="9"/>
       <c r="AJ182" s="1"/>
       <c r="AM182" s="9"/>
       <c r="AO182" s="1"/>
       <c r="AR182" s="9"/>
       <c r="AT182" s="1"/>
       <c r="AW182" s="9"/>
       <c r="AY182" s="1"/>
       <c r="BB182" s="9"/>
       <c r="BD182" s="1"/>
       <c r="BG182" s="9"/>
     </row>
     <row r="183" spans="1:59">
       <c r="A183" s="1">
         <v>46047.5</v>
       </c>
       <c r="B183" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C183" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D183" s="9">
         <v>16860.574000000001</v>
       </c>
-      <c r="F183" s="1"/>
-      <c r="I183" s="9"/>
+      <c r="F183" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G183" t="s">
+        <v>23</v>
+      </c>
+      <c r="H183" t="s">
+        <v>28</v>
+      </c>
+      <c r="I183" s="9">
+        <v>16805.637999999999</v>
+      </c>
       <c r="K183" s="1"/>
       <c r="N183" s="9"/>
       <c r="P183" s="1"/>
       <c r="S183" s="9"/>
       <c r="U183" s="1"/>
       <c r="X183" s="9"/>
       <c r="Z183" s="1"/>
       <c r="AC183" s="9"/>
       <c r="AE183" s="1"/>
       <c r="AH183" s="9"/>
       <c r="AJ183" s="1"/>
       <c r="AM183" s="9"/>
       <c r="AO183" s="1"/>
       <c r="AR183" s="9"/>
       <c r="AT183" s="1"/>
       <c r="AW183" s="9"/>
       <c r="AY183" s="1"/>
       <c r="BB183" s="9"/>
       <c r="BD183" s="1"/>
       <c r="BG183" s="9"/>
     </row>
     <row r="184" spans="1:59">
       <c r="A184" s="1">
         <v>46047.5</v>
       </c>
       <c r="B184" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C184" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D184" s="9">
         <v>42710.940999999999</v>
       </c>
-      <c r="F184" s="1"/>
-      <c r="I184" s="9"/>
+      <c r="F184" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G184" t="s">
+        <v>23</v>
+      </c>
+      <c r="H184" t="s">
+        <v>29</v>
+      </c>
+      <c r="I184" s="9">
+        <v>40829.063999999998</v>
+      </c>
       <c r="K184" s="1"/>
       <c r="N184" s="9"/>
       <c r="P184" s="1"/>
       <c r="S184" s="9"/>
       <c r="U184" s="1"/>
       <c r="X184" s="9"/>
       <c r="Z184" s="1"/>
       <c r="AC184" s="9"/>
       <c r="AE184" s="1"/>
       <c r="AH184" s="9"/>
       <c r="AJ184" s="1"/>
       <c r="AM184" s="9"/>
       <c r="AO184" s="1"/>
       <c r="AR184" s="9"/>
       <c r="AT184" s="1"/>
       <c r="AW184" s="9"/>
       <c r="AY184" s="1"/>
       <c r="BB184" s="9"/>
       <c r="BD184" s="1"/>
       <c r="BG184" s="9"/>
     </row>
     <row r="185" spans="1:59">
       <c r="A185" s="1">
         <v>46047.5</v>
       </c>
       <c r="B185" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C185" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D185" s="9">
         <v>58473.091</v>
       </c>
-      <c r="F185" s="1"/>
-      <c r="I185" s="9"/>
+      <c r="F185" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G185" t="s">
+        <v>23</v>
+      </c>
+      <c r="H185" t="s">
+        <v>30</v>
+      </c>
+      <c r="I185" s="9">
+        <v>54016.631999999998</v>
+      </c>
       <c r="K185" s="1"/>
       <c r="N185" s="9"/>
       <c r="P185" s="1"/>
       <c r="S185" s="9"/>
       <c r="U185" s="1"/>
       <c r="X185" s="9"/>
       <c r="Z185" s="1"/>
       <c r="AC185" s="9"/>
       <c r="AE185" s="1"/>
       <c r="AH185" s="9"/>
       <c r="AJ185" s="1"/>
       <c r="AM185" s="9"/>
       <c r="AO185" s="1"/>
       <c r="AR185" s="9"/>
       <c r="AT185" s="1"/>
       <c r="AW185" s="9"/>
       <c r="AY185" s="1"/>
       <c r="BB185" s="9"/>
       <c r="BD185" s="1"/>
       <c r="BG185" s="9"/>
     </row>
     <row r="186" spans="1:59">
       <c r="A186" s="1">
         <v>46047.5</v>
       </c>
       <c r="B186" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C186" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D186" s="9">
         <v>11453.42</v>
       </c>
-      <c r="F186" s="1"/>
-      <c r="I186" s="9"/>
+      <c r="F186" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G186" t="s">
+        <v>23</v>
+      </c>
+      <c r="H186" t="s">
+        <v>31</v>
+      </c>
+      <c r="I186" s="9">
+        <v>12181.78</v>
+      </c>
       <c r="K186" s="1"/>
       <c r="N186" s="9"/>
       <c r="P186" s="1"/>
       <c r="S186" s="9"/>
       <c r="U186" s="1"/>
       <c r="X186" s="9"/>
       <c r="Z186" s="1"/>
       <c r="AC186" s="9"/>
       <c r="AE186" s="1"/>
       <c r="AH186" s="9"/>
       <c r="AJ186" s="1"/>
       <c r="AM186" s="9"/>
       <c r="AO186" s="1"/>
       <c r="AR186" s="9"/>
       <c r="AT186" s="1"/>
       <c r="AW186" s="9"/>
       <c r="AY186" s="1"/>
       <c r="BB186" s="9"/>
       <c r="BD186" s="1"/>
       <c r="BG186" s="9"/>
     </row>
     <row r="187" spans="1:59">
       <c r="A187" s="1">
         <v>46047.5</v>
       </c>
       <c r="B187" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C187" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D187" s="9">
         <v>62151.214999999997</v>
       </c>
-      <c r="F187" s="1"/>
-      <c r="I187" s="9"/>
+      <c r="F187" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G187" t="s">
+        <v>23</v>
+      </c>
+      <c r="H187" t="s">
+        <v>32</v>
+      </c>
+      <c r="I187" s="9">
+        <v>80633.353000000003</v>
+      </c>
       <c r="K187" s="1"/>
       <c r="N187" s="9"/>
       <c r="P187" s="1"/>
       <c r="S187" s="9"/>
       <c r="U187" s="1"/>
       <c r="X187" s="9"/>
       <c r="Z187" s="1"/>
       <c r="AC187" s="9"/>
       <c r="AE187" s="1"/>
       <c r="AH187" s="9"/>
       <c r="AJ187" s="1"/>
       <c r="AM187" s="9"/>
       <c r="AO187" s="1"/>
       <c r="AR187" s="9"/>
       <c r="AT187" s="1"/>
       <c r="AW187" s="9"/>
       <c r="AY187" s="1"/>
       <c r="BB187" s="9"/>
       <c r="BD187" s="1"/>
       <c r="BG187" s="9"/>
     </row>
     <row r="188" spans="1:59">
       <c r="A188" s="1">
         <v>46047.5</v>
       </c>
       <c r="B188" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C188" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D188" s="9">
         <v>41970.2</v>
       </c>
-      <c r="F188" s="1"/>
-      <c r="I188" s="9"/>
+      <c r="F188" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G188" t="s">
+        <v>23</v>
+      </c>
+      <c r="H188" t="s">
+        <v>33</v>
+      </c>
+      <c r="I188" s="9">
+        <v>57015</v>
+      </c>
       <c r="K188" s="1"/>
       <c r="N188" s="9"/>
       <c r="P188" s="1"/>
       <c r="S188" s="9"/>
       <c r="U188" s="1"/>
       <c r="X188" s="9"/>
       <c r="Z188" s="1"/>
       <c r="AC188" s="9"/>
       <c r="AE188" s="1"/>
       <c r="AH188" s="9"/>
       <c r="AJ188" s="1"/>
       <c r="AM188" s="9"/>
       <c r="AO188" s="1"/>
       <c r="AR188" s="9"/>
       <c r="AT188" s="1"/>
       <c r="AW188" s="9"/>
       <c r="AY188" s="1"/>
       <c r="BB188" s="9"/>
       <c r="BD188" s="1"/>
       <c r="BG188" s="9"/>
     </row>
     <row r="189" spans="1:59">
       <c r="A189" s="1">
         <v>46047.5</v>
       </c>
       <c r="B189" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C189" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D189" s="9">
         <v>8623.2950000000001</v>
       </c>
-      <c r="F189" s="1"/>
-      <c r="I189" s="9"/>
+      <c r="F189" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G189" t="s">
+        <v>23</v>
+      </c>
+      <c r="H189" t="s">
+        <v>34</v>
+      </c>
+      <c r="I189" s="9">
+        <v>7754.21</v>
+      </c>
       <c r="K189" s="1"/>
       <c r="N189" s="9"/>
       <c r="P189" s="1"/>
       <c r="S189" s="9"/>
       <c r="U189" s="1"/>
       <c r="X189" s="9"/>
       <c r="Z189" s="1"/>
       <c r="AC189" s="9"/>
       <c r="AE189" s="1"/>
       <c r="AH189" s="9"/>
       <c r="AJ189" s="1"/>
       <c r="AM189" s="9"/>
       <c r="AO189" s="1"/>
       <c r="AR189" s="9"/>
       <c r="AT189" s="1"/>
       <c r="AW189" s="9"/>
       <c r="AY189" s="1"/>
       <c r="BB189" s="9"/>
       <c r="BD189" s="1"/>
       <c r="BG189" s="9"/>
     </row>
     <row r="190" spans="1:59">
       <c r="A190" s="1">
         <v>46047.5</v>
       </c>
       <c r="B190" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C190" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D190" s="9">
         <v>253926.37100000001</v>
       </c>
-      <c r="F190" s="1"/>
-      <c r="I190" s="9"/>
+      <c r="F190" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G190" t="s">
+        <v>23</v>
+      </c>
+      <c r="H190" t="s">
+        <v>35</v>
+      </c>
+      <c r="I190" s="9">
+        <v>242579.486</v>
+      </c>
       <c r="K190" s="1"/>
       <c r="N190" s="9"/>
       <c r="P190" s="1"/>
       <c r="S190" s="9"/>
       <c r="U190" s="1"/>
       <c r="X190" s="9"/>
       <c r="Z190" s="1"/>
       <c r="AC190" s="9"/>
       <c r="AE190" s="1"/>
       <c r="AH190" s="9"/>
       <c r="AJ190" s="1"/>
       <c r="AM190" s="9"/>
       <c r="AO190" s="1"/>
       <c r="AR190" s="9"/>
       <c r="AT190" s="1"/>
       <c r="AW190" s="9"/>
       <c r="AY190" s="1"/>
       <c r="BB190" s="9"/>
       <c r="BD190" s="1"/>
       <c r="BG190" s="9"/>
     </row>
     <row r="191" spans="1:59">
       <c r="A191" s="1">
         <v>46047.5</v>
       </c>
       <c r="B191" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C191" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D191" s="9">
         <v>119321.60400000001</v>
       </c>
-      <c r="F191" s="1"/>
-      <c r="I191" s="9"/>
+      <c r="F191" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G191" t="s">
+        <v>23</v>
+      </c>
+      <c r="H191" t="s">
+        <v>36</v>
+      </c>
+      <c r="I191" s="9">
+        <v>109876.83900000001</v>
+      </c>
       <c r="K191" s="1"/>
       <c r="N191" s="9"/>
       <c r="P191" s="1"/>
       <c r="S191" s="9"/>
       <c r="U191" s="1"/>
       <c r="X191" s="9"/>
       <c r="Z191" s="1"/>
       <c r="AC191" s="9"/>
       <c r="AE191" s="1"/>
       <c r="AH191" s="9"/>
       <c r="AJ191" s="1"/>
       <c r="AM191" s="9"/>
       <c r="AO191" s="1"/>
       <c r="AR191" s="9"/>
       <c r="AT191" s="1"/>
       <c r="AW191" s="9"/>
       <c r="AY191" s="1"/>
       <c r="BB191" s="9"/>
       <c r="BD191" s="1"/>
       <c r="BG191" s="9"/>
     </row>
     <row r="192" spans="1:59">
       <c r="A192" s="1">
         <v>46047.5</v>
       </c>
       <c r="B192" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C192" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D192" s="9">
         <v>0</v>
       </c>
-      <c r="F192" s="1"/>
-      <c r="I192" s="9"/>
+      <c r="F192" s="1">
+        <v>46061.5</v>
+      </c>
+      <c r="G192" t="s">
+        <v>23</v>
+      </c>
+      <c r="H192" t="s">
+        <v>37</v>
+      </c>
+      <c r="I192" s="9">
+        <v>0</v>
+      </c>
       <c r="K192" s="1"/>
       <c r="N192" s="9"/>
       <c r="P192" s="1"/>
       <c r="S192" s="9"/>
       <c r="U192" s="1"/>
       <c r="X192" s="9"/>
       <c r="Z192" s="1"/>
       <c r="AC192" s="9"/>
       <c r="AE192" s="1"/>
       <c r="AH192" s="9"/>
       <c r="AJ192" s="1"/>
       <c r="AM192" s="9"/>
       <c r="AO192" s="1"/>
       <c r="AR192" s="9"/>
       <c r="AT192" s="1"/>
       <c r="AW192" s="9"/>
       <c r="AY192" s="1"/>
       <c r="BB192" s="9"/>
       <c r="BD192" s="1"/>
       <c r="BG192" s="9"/>
     </row>
     <row r="193" spans="1:59">
       <c r="A193" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B193" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D193" s="9">
         <v>900385.14</v>
       </c>
-      <c r="F193" s="1"/>
-      <c r="I193" s="9"/>
+      <c r="F193" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G193" t="s">
+        <v>23</v>
+      </c>
+      <c r="H193" t="s">
+        <v>24</v>
+      </c>
+      <c r="I193" s="9">
+        <v>739527.978</v>
+      </c>
       <c r="K193" s="1"/>
       <c r="N193" s="9"/>
       <c r="P193" s="1"/>
       <c r="S193" s="9"/>
       <c r="U193" s="1"/>
       <c r="X193" s="9"/>
       <c r="Z193" s="1"/>
       <c r="AC193" s="9"/>
       <c r="AE193" s="1"/>
       <c r="AH193" s="9"/>
       <c r="AJ193" s="1"/>
       <c r="AM193" s="9"/>
       <c r="AO193" s="1"/>
       <c r="AR193" s="9"/>
       <c r="AT193" s="1"/>
       <c r="AW193" s="9"/>
       <c r="AY193" s="1"/>
       <c r="BB193" s="9"/>
       <c r="BD193" s="1"/>
       <c r="BG193" s="9"/>
     </row>
     <row r="194" spans="1:59">
       <c r="A194" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B194" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C194" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D194" s="9">
         <v>0</v>
       </c>
-      <c r="F194" s="1"/>
-      <c r="I194" s="9"/>
+      <c r="F194" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G194" t="s">
+        <v>23</v>
+      </c>
+      <c r="H194" t="s">
+        <v>25</v>
+      </c>
+      <c r="I194" s="9">
+        <v>0</v>
+      </c>
       <c r="K194" s="1"/>
       <c r="N194" s="9"/>
       <c r="P194" s="1"/>
       <c r="S194" s="9"/>
       <c r="U194" s="1"/>
       <c r="X194" s="9"/>
       <c r="Z194" s="1"/>
       <c r="AC194" s="9"/>
       <c r="AE194" s="1"/>
       <c r="AH194" s="9"/>
       <c r="AJ194" s="1"/>
       <c r="AM194" s="9"/>
       <c r="AO194" s="1"/>
       <c r="AR194" s="9"/>
       <c r="AT194" s="1"/>
       <c r="AW194" s="9"/>
       <c r="AY194" s="1"/>
       <c r="BB194" s="9"/>
       <c r="BD194" s="1"/>
       <c r="BG194" s="9"/>
     </row>
     <row r="195" spans="1:59">
       <c r="A195" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B195" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C195" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D195" s="9">
         <v>151.44200000000001</v>
       </c>
-      <c r="F195" s="1"/>
-      <c r="I195" s="9"/>
+      <c r="F195" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G195" t="s">
+        <v>23</v>
+      </c>
+      <c r="H195" t="s">
+        <v>26</v>
+      </c>
+      <c r="I195" s="9">
+        <v>96.634</v>
+      </c>
       <c r="K195" s="1"/>
       <c r="N195" s="9"/>
       <c r="P195" s="1"/>
       <c r="S195" s="9"/>
       <c r="U195" s="1"/>
       <c r="X195" s="9"/>
       <c r="Z195" s="1"/>
       <c r="AC195" s="9"/>
       <c r="AE195" s="1"/>
       <c r="AH195" s="9"/>
       <c r="AJ195" s="1"/>
       <c r="AM195" s="9"/>
       <c r="AO195" s="1"/>
       <c r="AR195" s="9"/>
       <c r="AT195" s="1"/>
       <c r="AW195" s="9"/>
       <c r="AY195" s="1"/>
       <c r="BB195" s="9"/>
       <c r="BD195" s="1"/>
       <c r="BG195" s="9"/>
     </row>
     <row r="196" spans="1:59">
       <c r="A196" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B196" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C196" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D196" s="9">
         <v>2937.0529999999999</v>
       </c>
-      <c r="F196" s="1"/>
-      <c r="I196" s="9"/>
+      <c r="F196" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G196" t="s">
+        <v>23</v>
+      </c>
+      <c r="H196" t="s">
+        <v>27</v>
+      </c>
+      <c r="I196" s="9">
+        <v>2348.9229999999998</v>
+      </c>
       <c r="K196" s="1"/>
       <c r="N196" s="9"/>
       <c r="P196" s="1"/>
       <c r="S196" s="9"/>
       <c r="U196" s="1"/>
       <c r="X196" s="9"/>
       <c r="Z196" s="1"/>
       <c r="AC196" s="9"/>
       <c r="AE196" s="1"/>
       <c r="AH196" s="9"/>
       <c r="AJ196" s="1"/>
       <c r="AM196" s="9"/>
       <c r="AO196" s="1"/>
       <c r="AR196" s="9"/>
       <c r="AT196" s="1"/>
       <c r="AW196" s="9"/>
       <c r="AY196" s="1"/>
       <c r="BB196" s="9"/>
       <c r="BD196" s="1"/>
       <c r="BG196" s="9"/>
     </row>
     <row r="197" spans="1:59">
       <c r="A197" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B197" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C197" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D197" s="9">
         <v>16844.624</v>
       </c>
-      <c r="F197" s="1"/>
-      <c r="I197" s="9"/>
+      <c r="F197" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G197" t="s">
+        <v>23</v>
+      </c>
+      <c r="H197" t="s">
+        <v>28</v>
+      </c>
+      <c r="I197" s="9">
+        <v>16591.579000000002</v>
+      </c>
       <c r="K197" s="1"/>
       <c r="N197" s="9"/>
       <c r="P197" s="1"/>
       <c r="S197" s="9"/>
       <c r="U197" s="1"/>
       <c r="X197" s="9"/>
       <c r="Z197" s="1"/>
       <c r="AC197" s="9"/>
       <c r="AE197" s="1"/>
       <c r="AH197" s="9"/>
       <c r="AJ197" s="1"/>
       <c r="AM197" s="9"/>
       <c r="AO197" s="1"/>
       <c r="AR197" s="9"/>
       <c r="AT197" s="1"/>
       <c r="AW197" s="9"/>
       <c r="AY197" s="1"/>
       <c r="BB197" s="9"/>
       <c r="BD197" s="1"/>
       <c r="BG197" s="9"/>
     </row>
     <row r="198" spans="1:59">
       <c r="A198" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B198" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C198" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D198" s="9">
         <v>42858.947</v>
       </c>
-      <c r="F198" s="1"/>
-      <c r="I198" s="9"/>
+      <c r="F198" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G198" t="s">
+        <v>23</v>
+      </c>
+      <c r="H198" t="s">
+        <v>29</v>
+      </c>
+      <c r="I198" s="9">
+        <v>40988.476000000002</v>
+      </c>
       <c r="K198" s="1"/>
       <c r="N198" s="9"/>
       <c r="P198" s="1"/>
       <c r="S198" s="9"/>
       <c r="U198" s="1"/>
       <c r="X198" s="9"/>
       <c r="Z198" s="1"/>
       <c r="AC198" s="9"/>
       <c r="AE198" s="1"/>
       <c r="AH198" s="9"/>
       <c r="AJ198" s="1"/>
       <c r="AM198" s="9"/>
       <c r="AO198" s="1"/>
       <c r="AR198" s="9"/>
       <c r="AT198" s="1"/>
       <c r="AW198" s="9"/>
       <c r="AY198" s="1"/>
       <c r="BB198" s="9"/>
       <c r="BD198" s="1"/>
       <c r="BG198" s="9"/>
     </row>
     <row r="199" spans="1:59">
       <c r="A199" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B199" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C199" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D199" s="9">
         <v>58666.252</v>
       </c>
-      <c r="F199" s="1"/>
-      <c r="I199" s="9"/>
+      <c r="F199" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G199" t="s">
+        <v>23</v>
+      </c>
+      <c r="H199" t="s">
+        <v>30</v>
+      </c>
+      <c r="I199" s="9">
+        <v>56850.87</v>
+      </c>
       <c r="K199" s="1"/>
       <c r="N199" s="9"/>
       <c r="P199" s="1"/>
       <c r="S199" s="9"/>
       <c r="U199" s="1"/>
       <c r="X199" s="9"/>
       <c r="Z199" s="1"/>
       <c r="AC199" s="9"/>
       <c r="AE199" s="1"/>
       <c r="AH199" s="9"/>
       <c r="AJ199" s="1"/>
       <c r="AM199" s="9"/>
       <c r="AO199" s="1"/>
       <c r="AR199" s="9"/>
       <c r="AT199" s="1"/>
       <c r="AW199" s="9"/>
       <c r="AY199" s="1"/>
       <c r="BB199" s="9"/>
       <c r="BD199" s="1"/>
       <c r="BG199" s="9"/>
     </row>
     <row r="200" spans="1:59">
       <c r="A200" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B200" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C200" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D200" s="9">
         <v>11339.6</v>
       </c>
-      <c r="F200" s="1"/>
-      <c r="I200" s="9"/>
+      <c r="F200" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G200" t="s">
+        <v>23</v>
+      </c>
+      <c r="H200" t="s">
+        <v>31</v>
+      </c>
+      <c r="I200" s="9">
+        <v>12266.25</v>
+      </c>
       <c r="K200" s="1"/>
       <c r="N200" s="9"/>
       <c r="P200" s="1"/>
       <c r="S200" s="9"/>
       <c r="U200" s="1"/>
       <c r="X200" s="9"/>
       <c r="Z200" s="1"/>
       <c r="AC200" s="9"/>
       <c r="AE200" s="1"/>
       <c r="AH200" s="9"/>
       <c r="AJ200" s="1"/>
       <c r="AM200" s="9"/>
       <c r="AO200" s="1"/>
       <c r="AR200" s="9"/>
       <c r="AT200" s="1"/>
       <c r="AW200" s="9"/>
       <c r="AY200" s="1"/>
       <c r="BB200" s="9"/>
       <c r="BD200" s="1"/>
       <c r="BG200" s="9"/>
     </row>
     <row r="201" spans="1:59">
       <c r="A201" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B201" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C201" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D201" s="9">
         <v>62961.593000000001</v>
       </c>
-      <c r="F201" s="1"/>
-      <c r="I201" s="9"/>
+      <c r="F201" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G201" t="s">
+        <v>23</v>
+      </c>
+      <c r="H201" t="s">
+        <v>32</v>
+      </c>
+      <c r="I201" s="9">
+        <v>81711.865000000005</v>
+      </c>
       <c r="K201" s="1"/>
       <c r="N201" s="9"/>
       <c r="P201" s="1"/>
       <c r="S201" s="9"/>
       <c r="U201" s="1"/>
       <c r="X201" s="9"/>
       <c r="Z201" s="1"/>
       <c r="AC201" s="9"/>
       <c r="AE201" s="1"/>
       <c r="AH201" s="9"/>
       <c r="AJ201" s="1"/>
       <c r="AM201" s="9"/>
       <c r="AO201" s="1"/>
       <c r="AR201" s="9"/>
       <c r="AT201" s="1"/>
       <c r="AW201" s="9"/>
       <c r="AY201" s="1"/>
       <c r="BB201" s="9"/>
       <c r="BD201" s="1"/>
       <c r="BG201" s="9"/>
     </row>
     <row r="202" spans="1:59">
       <c r="A202" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B202" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C202" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D202" s="9">
         <v>109015.2</v>
       </c>
-      <c r="F202" s="1"/>
-      <c r="I202" s="9"/>
+      <c r="F202" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G202" t="s">
+        <v>23</v>
+      </c>
+      <c r="H202" t="s">
+        <v>33</v>
+      </c>
+      <c r="I202" s="9">
+        <v>51682</v>
+      </c>
       <c r="K202" s="1"/>
       <c r="N202" s="9"/>
       <c r="P202" s="1"/>
       <c r="S202" s="9"/>
       <c r="U202" s="1"/>
       <c r="X202" s="9"/>
       <c r="Z202" s="1"/>
       <c r="AC202" s="9"/>
       <c r="AE202" s="1"/>
       <c r="AH202" s="9"/>
       <c r="AJ202" s="1"/>
       <c r="AM202" s="9"/>
       <c r="AO202" s="1"/>
       <c r="AR202" s="9"/>
       <c r="AT202" s="1"/>
       <c r="AW202" s="9"/>
       <c r="AY202" s="1"/>
       <c r="BB202" s="9"/>
       <c r="BD202" s="1"/>
       <c r="BG202" s="9"/>
     </row>
     <row r="203" spans="1:59">
       <c r="A203" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B203" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C203" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D203" s="9">
         <v>8589.4079999999994</v>
       </c>
-      <c r="F203" s="1"/>
-      <c r="I203" s="9"/>
+      <c r="F203" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G203" t="s">
+        <v>23</v>
+      </c>
+      <c r="H203" t="s">
+        <v>34</v>
+      </c>
+      <c r="I203" s="9">
+        <v>7813.6949999999997</v>
+      </c>
       <c r="K203" s="1"/>
       <c r="N203" s="9"/>
       <c r="P203" s="1"/>
       <c r="S203" s="9"/>
       <c r="U203" s="1"/>
       <c r="X203" s="9"/>
       <c r="Z203" s="1"/>
       <c r="AC203" s="9"/>
       <c r="AE203" s="1"/>
       <c r="AH203" s="9"/>
       <c r="AJ203" s="1"/>
       <c r="AM203" s="9"/>
       <c r="AO203" s="1"/>
       <c r="AR203" s="9"/>
       <c r="AT203" s="1"/>
       <c r="AW203" s="9"/>
       <c r="AY203" s="1"/>
       <c r="BB203" s="9"/>
       <c r="BD203" s="1"/>
       <c r="BG203" s="9"/>
     </row>
     <row r="204" spans="1:59">
       <c r="A204" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B204" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C204" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D204" s="9">
         <v>251554.35399999999</v>
       </c>
-      <c r="F204" s="1"/>
-      <c r="I204" s="9"/>
+      <c r="F204" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G204" t="s">
+        <v>23</v>
+      </c>
+      <c r="H204" t="s">
+        <v>35</v>
+      </c>
+      <c r="I204" s="9">
+        <v>239934.698</v>
+      </c>
       <c r="K204" s="1"/>
       <c r="N204" s="9"/>
       <c r="P204" s="1"/>
       <c r="S204" s="9"/>
       <c r="U204" s="1"/>
       <c r="X204" s="9"/>
       <c r="Z204" s="1"/>
       <c r="AC204" s="9"/>
       <c r="AE204" s="1"/>
       <c r="AH204" s="9"/>
       <c r="AJ204" s="1"/>
       <c r="AM204" s="9"/>
       <c r="AO204" s="1"/>
       <c r="AR204" s="9"/>
       <c r="AT204" s="1"/>
       <c r="AW204" s="9"/>
       <c r="AY204" s="1"/>
       <c r="BB204" s="9"/>
       <c r="BD204" s="1"/>
       <c r="BG204" s="9"/>
     </row>
     <row r="205" spans="1:59">
       <c r="A205" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B205" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C205" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D205" s="9">
         <v>117256.552</v>
       </c>
-      <c r="F205" s="1"/>
-      <c r="I205" s="9"/>
+      <c r="F205" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G205" t="s">
+        <v>23</v>
+      </c>
+      <c r="H205" t="s">
+        <v>36</v>
+      </c>
+      <c r="I205" s="9">
+        <v>107394.954</v>
+      </c>
       <c r="K205" s="1"/>
       <c r="N205" s="9"/>
       <c r="P205" s="1"/>
       <c r="S205" s="9"/>
       <c r="U205" s="1"/>
       <c r="X205" s="9"/>
       <c r="Z205" s="1"/>
       <c r="AC205" s="9"/>
       <c r="AE205" s="1"/>
       <c r="AH205" s="9"/>
       <c r="AJ205" s="1"/>
       <c r="AM205" s="9"/>
       <c r="AO205" s="1"/>
       <c r="AR205" s="9"/>
       <c r="AT205" s="1"/>
       <c r="AW205" s="9"/>
       <c r="AY205" s="1"/>
       <c r="BB205" s="9"/>
       <c r="BD205" s="1"/>
       <c r="BG205" s="9"/>
     </row>
     <row r="206" spans="1:59">
       <c r="A206" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B206" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C206" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D206" s="9">
         <v>0</v>
       </c>
-      <c r="F206" s="1"/>
-      <c r="I206" s="9"/>
+      <c r="F206" s="1">
+        <v>46061.541666666664</v>
+      </c>
+      <c r="G206" t="s">
+        <v>23</v>
+      </c>
+      <c r="H206" t="s">
+        <v>37</v>
+      </c>
+      <c r="I206" s="9">
+        <v>0</v>
+      </c>
       <c r="K206" s="1"/>
       <c r="N206" s="9"/>
       <c r="P206" s="1"/>
       <c r="S206" s="9"/>
       <c r="U206" s="1"/>
       <c r="X206" s="9"/>
       <c r="Z206" s="1"/>
       <c r="AC206" s="9"/>
       <c r="AE206" s="1"/>
       <c r="AH206" s="9"/>
       <c r="AJ206" s="1"/>
       <c r="AM206" s="9"/>
       <c r="AO206" s="1"/>
       <c r="AR206" s="9"/>
       <c r="AT206" s="1"/>
       <c r="AW206" s="9"/>
       <c r="AY206" s="1"/>
       <c r="BB206" s="9"/>
       <c r="BD206" s="1"/>
       <c r="BG206" s="9"/>
     </row>
     <row r="207" spans="1:59">
       <c r="A207" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B207" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D207" s="9">
         <v>913696.87600000005</v>
       </c>
-      <c r="F207" s="1"/>
-      <c r="I207" s="9"/>
+      <c r="F207" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G207" t="s">
+        <v>23</v>
+      </c>
+      <c r="H207" t="s">
+        <v>24</v>
+      </c>
+      <c r="I207" s="9">
+        <v>736728.99800000002</v>
+      </c>
       <c r="K207" s="1"/>
       <c r="N207" s="9"/>
       <c r="P207" s="1"/>
       <c r="S207" s="9"/>
       <c r="U207" s="1"/>
       <c r="X207" s="9"/>
       <c r="Z207" s="1"/>
       <c r="AC207" s="9"/>
       <c r="AE207" s="1"/>
       <c r="AH207" s="9"/>
       <c r="AJ207" s="1"/>
       <c r="AM207" s="9"/>
       <c r="AO207" s="1"/>
       <c r="AR207" s="9"/>
       <c r="AT207" s="1"/>
       <c r="AW207" s="9"/>
       <c r="AY207" s="1"/>
       <c r="BB207" s="9"/>
       <c r="BD207" s="1"/>
       <c r="BG207" s="9"/>
     </row>
     <row r="208" spans="1:59">
       <c r="A208" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B208" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C208" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D208" s="9">
         <v>0</v>
       </c>
-      <c r="F208" s="1"/>
-      <c r="I208" s="9"/>
+      <c r="F208" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G208" t="s">
+        <v>23</v>
+      </c>
+      <c r="H208" t="s">
+        <v>25</v>
+      </c>
+      <c r="I208" s="9">
+        <v>0</v>
+      </c>
       <c r="K208" s="1"/>
       <c r="N208" s="9"/>
       <c r="P208" s="1"/>
       <c r="S208" s="9"/>
       <c r="U208" s="1"/>
       <c r="X208" s="9"/>
       <c r="Z208" s="1"/>
       <c r="AC208" s="9"/>
       <c r="AE208" s="1"/>
       <c r="AH208" s="9"/>
       <c r="AJ208" s="1"/>
       <c r="AM208" s="9"/>
       <c r="AO208" s="1"/>
       <c r="AR208" s="9"/>
       <c r="AT208" s="1"/>
       <c r="AW208" s="9"/>
       <c r="AY208" s="1"/>
       <c r="BB208" s="9"/>
       <c r="BD208" s="1"/>
       <c r="BG208" s="9"/>
     </row>
     <row r="209" spans="1:59">
       <c r="A209" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B209" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C209" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D209" s="9">
         <v>150.43100000000001</v>
       </c>
-      <c r="F209" s="1"/>
-      <c r="I209" s="9"/>
+      <c r="F209" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G209" t="s">
+        <v>23</v>
+      </c>
+      <c r="H209" t="s">
+        <v>26</v>
+      </c>
+      <c r="I209" s="9">
+        <v>95.581999999999994</v>
+      </c>
       <c r="K209" s="1"/>
       <c r="N209" s="9"/>
       <c r="P209" s="1"/>
       <c r="S209" s="9"/>
       <c r="U209" s="1"/>
       <c r="X209" s="9"/>
       <c r="Z209" s="1"/>
       <c r="AC209" s="9"/>
       <c r="AE209" s="1"/>
       <c r="AH209" s="9"/>
       <c r="AJ209" s="1"/>
       <c r="AM209" s="9"/>
       <c r="AO209" s="1"/>
       <c r="AR209" s="9"/>
       <c r="AT209" s="1"/>
       <c r="AW209" s="9"/>
       <c r="AY209" s="1"/>
       <c r="BB209" s="9"/>
       <c r="BD209" s="1"/>
       <c r="BG209" s="9"/>
     </row>
     <row r="210" spans="1:59">
       <c r="A210" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B210" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C210" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D210" s="9">
         <v>3032.8560000000002</v>
       </c>
-      <c r="F210" s="1"/>
-      <c r="I210" s="9"/>
+      <c r="F210" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G210" t="s">
+        <v>23</v>
+      </c>
+      <c r="H210" t="s">
+        <v>27</v>
+      </c>
+      <c r="I210" s="9">
+        <v>2291.982</v>
+      </c>
       <c r="K210" s="1"/>
       <c r="N210" s="9"/>
       <c r="P210" s="1"/>
       <c r="S210" s="9"/>
       <c r="U210" s="1"/>
       <c r="X210" s="9"/>
       <c r="Z210" s="1"/>
       <c r="AC210" s="9"/>
       <c r="AE210" s="1"/>
       <c r="AH210" s="9"/>
       <c r="AJ210" s="1"/>
       <c r="AM210" s="9"/>
       <c r="AO210" s="1"/>
       <c r="AR210" s="9"/>
       <c r="AT210" s="1"/>
       <c r="AW210" s="9"/>
       <c r="AY210" s="1"/>
       <c r="BB210" s="9"/>
       <c r="BD210" s="1"/>
       <c r="BG210" s="9"/>
     </row>
     <row r="211" spans="1:59">
       <c r="A211" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B211" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C211" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D211" s="9">
         <v>16669.955999999998</v>
       </c>
-      <c r="F211" s="1"/>
-      <c r="I211" s="9"/>
+      <c r="F211" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G211" t="s">
+        <v>23</v>
+      </c>
+      <c r="H211" t="s">
+        <v>28</v>
+      </c>
+      <c r="I211" s="9">
+        <v>16465.13</v>
+      </c>
       <c r="K211" s="1"/>
       <c r="N211" s="9"/>
       <c r="P211" s="1"/>
       <c r="S211" s="9"/>
       <c r="U211" s="1"/>
       <c r="X211" s="9"/>
       <c r="Z211" s="1"/>
       <c r="AC211" s="9"/>
       <c r="AE211" s="1"/>
       <c r="AH211" s="9"/>
       <c r="AJ211" s="1"/>
       <c r="AM211" s="9"/>
       <c r="AO211" s="1"/>
       <c r="AR211" s="9"/>
       <c r="AT211" s="1"/>
       <c r="AW211" s="9"/>
       <c r="AY211" s="1"/>
       <c r="BB211" s="9"/>
       <c r="BD211" s="1"/>
       <c r="BG211" s="9"/>
     </row>
     <row r="212" spans="1:59">
       <c r="A212" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B212" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C212" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D212" s="9">
         <v>42543.161999999997</v>
       </c>
-      <c r="F212" s="1"/>
-      <c r="I212" s="9"/>
+      <c r="F212" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G212" t="s">
+        <v>23</v>
+      </c>
+      <c r="H212" t="s">
+        <v>29</v>
+      </c>
+      <c r="I212" s="9">
+        <v>40537.142</v>
+      </c>
       <c r="K212" s="1"/>
       <c r="N212" s="9"/>
       <c r="P212" s="1"/>
       <c r="S212" s="9"/>
       <c r="U212" s="1"/>
       <c r="X212" s="9"/>
       <c r="Z212" s="1"/>
       <c r="AC212" s="9"/>
       <c r="AE212" s="1"/>
       <c r="AH212" s="9"/>
       <c r="AJ212" s="1"/>
       <c r="AM212" s="9"/>
       <c r="AO212" s="1"/>
       <c r="AR212" s="9"/>
       <c r="AT212" s="1"/>
       <c r="AW212" s="9"/>
       <c r="AY212" s="1"/>
       <c r="BB212" s="9"/>
       <c r="BD212" s="1"/>
       <c r="BG212" s="9"/>
     </row>
     <row r="213" spans="1:59">
       <c r="A213" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B213" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C213" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D213" s="9">
         <v>58857.1</v>
       </c>
-      <c r="F213" s="1"/>
-      <c r="I213" s="9"/>
+      <c r="F213" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G213" t="s">
+        <v>23</v>
+      </c>
+      <c r="H213" t="s">
+        <v>30</v>
+      </c>
+      <c r="I213" s="9">
+        <v>56910.858</v>
+      </c>
       <c r="K213" s="1"/>
       <c r="N213" s="9"/>
       <c r="P213" s="1"/>
       <c r="S213" s="9"/>
       <c r="U213" s="1"/>
       <c r="X213" s="9"/>
       <c r="Z213" s="1"/>
       <c r="AC213" s="9"/>
       <c r="AE213" s="1"/>
       <c r="AH213" s="9"/>
       <c r="AJ213" s="1"/>
       <c r="AM213" s="9"/>
       <c r="AO213" s="1"/>
       <c r="AR213" s="9"/>
       <c r="AT213" s="1"/>
       <c r="AW213" s="9"/>
       <c r="AY213" s="1"/>
       <c r="BB213" s="9"/>
       <c r="BD213" s="1"/>
       <c r="BG213" s="9"/>
     </row>
     <row r="214" spans="1:59">
       <c r="A214" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B214" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C214" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D214" s="9">
         <v>11636.285</v>
       </c>
-      <c r="F214" s="1"/>
-      <c r="I214" s="9"/>
+      <c r="F214" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G214" t="s">
+        <v>23</v>
+      </c>
+      <c r="H214" t="s">
+        <v>31</v>
+      </c>
+      <c r="I214" s="9">
+        <v>12224.83</v>
+      </c>
       <c r="K214" s="1"/>
       <c r="N214" s="9"/>
       <c r="P214" s="1"/>
       <c r="S214" s="9"/>
       <c r="U214" s="1"/>
       <c r="X214" s="9"/>
       <c r="Z214" s="1"/>
       <c r="AC214" s="9"/>
       <c r="AE214" s="1"/>
       <c r="AH214" s="9"/>
       <c r="AJ214" s="1"/>
       <c r="AM214" s="9"/>
       <c r="AO214" s="1"/>
       <c r="AR214" s="9"/>
       <c r="AT214" s="1"/>
       <c r="AW214" s="9"/>
       <c r="AY214" s="1"/>
       <c r="BB214" s="9"/>
       <c r="BD214" s="1"/>
       <c r="BG214" s="9"/>
     </row>
     <row r="215" spans="1:59">
       <c r="A215" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B215" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C215" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D215" s="9">
         <v>61113.913</v>
       </c>
-      <c r="F215" s="1"/>
-      <c r="I215" s="9"/>
+      <c r="F215" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G215" t="s">
+        <v>23</v>
+      </c>
+      <c r="H215" t="s">
+        <v>32</v>
+      </c>
+      <c r="I215" s="9">
+        <v>80578.123999999996</v>
+      </c>
       <c r="K215" s="1"/>
       <c r="N215" s="9"/>
       <c r="P215" s="1"/>
       <c r="S215" s="9"/>
       <c r="U215" s="1"/>
       <c r="X215" s="9"/>
       <c r="Z215" s="1"/>
       <c r="AC215" s="9"/>
       <c r="AE215" s="1"/>
       <c r="AH215" s="9"/>
       <c r="AJ215" s="1"/>
       <c r="AM215" s="9"/>
       <c r="AO215" s="1"/>
       <c r="AR215" s="9"/>
       <c r="AT215" s="1"/>
       <c r="AW215" s="9"/>
       <c r="AY215" s="1"/>
       <c r="BB215" s="9"/>
       <c r="BD215" s="1"/>
       <c r="BG215" s="9"/>
     </row>
     <row r="216" spans="1:59">
       <c r="A216" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B216" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C216" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D216" s="9">
         <v>61805.2</v>
       </c>
-      <c r="F216" s="1"/>
-      <c r="I216" s="9"/>
+      <c r="F216" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G216" t="s">
+        <v>23</v>
+      </c>
+      <c r="H216" t="s">
+        <v>33</v>
+      </c>
+      <c r="I216" s="9">
+        <v>51382</v>
+      </c>
       <c r="K216" s="1"/>
       <c r="N216" s="9"/>
       <c r="P216" s="1"/>
       <c r="S216" s="9"/>
       <c r="U216" s="1"/>
       <c r="X216" s="9"/>
       <c r="Z216" s="1"/>
       <c r="AC216" s="9"/>
       <c r="AE216" s="1"/>
       <c r="AH216" s="9"/>
       <c r="AJ216" s="1"/>
       <c r="AM216" s="9"/>
       <c r="AO216" s="1"/>
       <c r="AR216" s="9"/>
       <c r="AT216" s="1"/>
       <c r="AW216" s="9"/>
       <c r="AY216" s="1"/>
       <c r="BB216" s="9"/>
       <c r="BD216" s="1"/>
       <c r="BG216" s="9"/>
     </row>
     <row r="217" spans="1:59">
       <c r="A217" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B217" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C217" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D217" s="9">
         <v>8703.3389999999999</v>
       </c>
-      <c r="F217" s="1"/>
-      <c r="I217" s="9"/>
+      <c r="F217" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G217" t="s">
+        <v>23</v>
+      </c>
+      <c r="H217" t="s">
+        <v>34</v>
+      </c>
+      <c r="I217" s="9">
+        <v>7812.1130000000003</v>
+      </c>
       <c r="K217" s="1"/>
       <c r="N217" s="9"/>
       <c r="P217" s="1"/>
       <c r="S217" s="9"/>
       <c r="U217" s="1"/>
       <c r="X217" s="9"/>
       <c r="Z217" s="1"/>
       <c r="AC217" s="9"/>
       <c r="AE217" s="1"/>
       <c r="AH217" s="9"/>
       <c r="AJ217" s="1"/>
       <c r="AM217" s="9"/>
       <c r="AO217" s="1"/>
       <c r="AR217" s="9"/>
       <c r="AT217" s="1"/>
       <c r="AW217" s="9"/>
       <c r="AY217" s="1"/>
       <c r="BB217" s="9"/>
       <c r="BD217" s="1"/>
       <c r="BG217" s="9"/>
     </row>
     <row r="218" spans="1:59">
       <c r="A218" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B218" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C218" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D218" s="9">
         <v>249163.924</v>
       </c>
-      <c r="F218" s="1"/>
-      <c r="I218" s="9"/>
+      <c r="F218" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G218" t="s">
+        <v>23</v>
+      </c>
+      <c r="H218" t="s">
+        <v>35</v>
+      </c>
+      <c r="I218" s="9">
+        <v>236643.03200000001</v>
+      </c>
       <c r="K218" s="1"/>
       <c r="N218" s="9"/>
       <c r="P218" s="1"/>
       <c r="S218" s="9"/>
       <c r="U218" s="1"/>
       <c r="X218" s="9"/>
       <c r="Z218" s="1"/>
       <c r="AC218" s="9"/>
       <c r="AE218" s="1"/>
       <c r="AH218" s="9"/>
       <c r="AJ218" s="1"/>
       <c r="AM218" s="9"/>
       <c r="AO218" s="1"/>
       <c r="AR218" s="9"/>
       <c r="AT218" s="1"/>
       <c r="AW218" s="9"/>
       <c r="AY218" s="1"/>
       <c r="BB218" s="9"/>
       <c r="BD218" s="1"/>
       <c r="BG218" s="9"/>
     </row>
     <row r="219" spans="1:59">
       <c r="A219" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B219" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C219" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D219" s="9">
         <v>115757.027</v>
       </c>
-      <c r="F219" s="1"/>
-      <c r="I219" s="9"/>
+      <c r="F219" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G219" t="s">
+        <v>23</v>
+      </c>
+      <c r="H219" t="s">
+        <v>36</v>
+      </c>
+      <c r="I219" s="9">
+        <v>105200.86900000001</v>
+      </c>
       <c r="K219" s="1"/>
       <c r="N219" s="9"/>
       <c r="P219" s="1"/>
       <c r="S219" s="9"/>
       <c r="U219" s="1"/>
       <c r="X219" s="9"/>
       <c r="Z219" s="1"/>
       <c r="AC219" s="9"/>
       <c r="AE219" s="1"/>
       <c r="AH219" s="9"/>
       <c r="AJ219" s="1"/>
       <c r="AM219" s="9"/>
       <c r="AO219" s="1"/>
       <c r="AR219" s="9"/>
       <c r="AT219" s="1"/>
       <c r="AW219" s="9"/>
       <c r="AY219" s="1"/>
       <c r="BB219" s="9"/>
       <c r="BD219" s="1"/>
       <c r="BG219" s="9"/>
     </row>
     <row r="220" spans="1:59">
       <c r="A220" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B220" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C220" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D220" s="9">
         <v>0</v>
       </c>
-      <c r="F220" s="1"/>
-      <c r="I220" s="9"/>
+      <c r="F220" s="1">
+        <v>46061.583333333336</v>
+      </c>
+      <c r="G220" t="s">
+        <v>23</v>
+      </c>
+      <c r="H220" t="s">
+        <v>37</v>
+      </c>
+      <c r="I220" s="9">
+        <v>0</v>
+      </c>
       <c r="K220" s="1"/>
       <c r="N220" s="9"/>
       <c r="P220" s="1"/>
       <c r="S220" s="9"/>
       <c r="U220" s="1"/>
       <c r="X220" s="9"/>
       <c r="Z220" s="1"/>
       <c r="AC220" s="9"/>
       <c r="AE220" s="1"/>
       <c r="AH220" s="9"/>
       <c r="AJ220" s="1"/>
       <c r="AM220" s="9"/>
       <c r="AO220" s="1"/>
       <c r="AR220" s="9"/>
       <c r="AT220" s="1"/>
       <c r="AW220" s="9"/>
       <c r="AY220" s="1"/>
       <c r="BB220" s="9"/>
       <c r="BD220" s="1"/>
       <c r="BG220" s="9"/>
     </row>
     <row r="221" spans="1:59">
       <c r="A221" s="1">
         <v>46047.625</v>
       </c>
       <c r="B221" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D221" s="9">
         <v>918835.30099999998</v>
       </c>
-      <c r="F221" s="1"/>
-      <c r="I221" s="9"/>
+      <c r="F221" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G221" t="s">
+        <v>23</v>
+      </c>
+      <c r="H221" t="s">
+        <v>24</v>
+      </c>
+      <c r="I221" s="9">
+        <v>758461.50399999996</v>
+      </c>
       <c r="K221" s="1"/>
       <c r="N221" s="9"/>
       <c r="P221" s="1"/>
       <c r="S221" s="9"/>
       <c r="U221" s="1"/>
       <c r="X221" s="9"/>
       <c r="Z221" s="1"/>
       <c r="AC221" s="9"/>
       <c r="AE221" s="1"/>
       <c r="AH221" s="9"/>
       <c r="AJ221" s="1"/>
       <c r="AM221" s="9"/>
       <c r="AO221" s="1"/>
       <c r="AR221" s="9"/>
       <c r="AT221" s="1"/>
       <c r="AW221" s="9"/>
       <c r="AY221" s="1"/>
       <c r="BB221" s="9"/>
       <c r="BD221" s="1"/>
       <c r="BG221" s="9"/>
     </row>
     <row r="222" spans="1:59">
       <c r="A222" s="1">
         <v>46047.625</v>
       </c>
       <c r="B222" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C222" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D222" s="9">
         <v>0</v>
       </c>
-      <c r="F222" s="1"/>
-      <c r="I222" s="9"/>
+      <c r="F222" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G222" t="s">
+        <v>23</v>
+      </c>
+      <c r="H222" t="s">
+        <v>25</v>
+      </c>
+      <c r="I222" s="9">
+        <v>0</v>
+      </c>
       <c r="K222" s="1"/>
       <c r="N222" s="9"/>
       <c r="P222" s="1"/>
       <c r="S222" s="9"/>
       <c r="U222" s="1"/>
       <c r="X222" s="9"/>
       <c r="Z222" s="1"/>
       <c r="AC222" s="9"/>
       <c r="AE222" s="1"/>
       <c r="AH222" s="9"/>
       <c r="AJ222" s="1"/>
       <c r="AM222" s="9"/>
       <c r="AO222" s="1"/>
       <c r="AR222" s="9"/>
       <c r="AT222" s="1"/>
       <c r="AW222" s="9"/>
       <c r="AY222" s="1"/>
       <c r="BB222" s="9"/>
       <c r="BD222" s="1"/>
       <c r="BG222" s="9"/>
     </row>
     <row r="223" spans="1:59">
       <c r="A223" s="1">
         <v>46047.625</v>
       </c>
       <c r="B223" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C223" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D223" s="9">
         <v>159.90100000000001</v>
       </c>
-      <c r="F223" s="1"/>
-      <c r="I223" s="9"/>
+      <c r="F223" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G223" t="s">
+        <v>23</v>
+      </c>
+      <c r="H223" t="s">
+        <v>26</v>
+      </c>
+      <c r="I223" s="9">
+        <v>124.197</v>
+      </c>
       <c r="K223" s="1"/>
       <c r="N223" s="9"/>
       <c r="P223" s="1"/>
       <c r="S223" s="9"/>
       <c r="U223" s="1"/>
       <c r="X223" s="9"/>
       <c r="Z223" s="1"/>
       <c r="AC223" s="9"/>
       <c r="AE223" s="1"/>
       <c r="AH223" s="9"/>
       <c r="AJ223" s="1"/>
       <c r="AM223" s="9"/>
       <c r="AO223" s="1"/>
       <c r="AR223" s="9"/>
       <c r="AT223" s="1"/>
       <c r="AW223" s="9"/>
       <c r="AY223" s="1"/>
       <c r="BB223" s="9"/>
       <c r="BD223" s="1"/>
       <c r="BG223" s="9"/>
     </row>
     <row r="224" spans="1:59">
       <c r="A224" s="1">
         <v>46047.625</v>
       </c>
       <c r="B224" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C224" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D224" s="9">
         <v>3053.3760000000002</v>
       </c>
-      <c r="F224" s="1"/>
-      <c r="I224" s="9"/>
+      <c r="F224" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G224" t="s">
+        <v>23</v>
+      </c>
+      <c r="H224" t="s">
+        <v>27</v>
+      </c>
+      <c r="I224" s="9">
+        <v>2432.37</v>
+      </c>
       <c r="K224" s="1"/>
       <c r="N224" s="9"/>
       <c r="P224" s="1"/>
       <c r="S224" s="9"/>
       <c r="U224" s="1"/>
       <c r="X224" s="9"/>
       <c r="Z224" s="1"/>
       <c r="AC224" s="9"/>
       <c r="AE224" s="1"/>
       <c r="AH224" s="9"/>
       <c r="AJ224" s="1"/>
       <c r="AM224" s="9"/>
       <c r="AO224" s="1"/>
       <c r="AR224" s="9"/>
       <c r="AT224" s="1"/>
       <c r="AW224" s="9"/>
       <c r="AY224" s="1"/>
       <c r="BB224" s="9"/>
       <c r="BD224" s="1"/>
       <c r="BG224" s="9"/>
     </row>
     <row r="225" spans="1:59">
       <c r="A225" s="1">
         <v>46047.625</v>
       </c>
       <c r="B225" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C225" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D225" s="9">
         <v>16717.010999999999</v>
       </c>
-      <c r="F225" s="1"/>
-      <c r="I225" s="9"/>
+      <c r="F225" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G225" t="s">
+        <v>23</v>
+      </c>
+      <c r="H225" t="s">
+        <v>28</v>
+      </c>
+      <c r="I225" s="9">
+        <v>16514.758999999998</v>
+      </c>
       <c r="K225" s="1"/>
       <c r="N225" s="9"/>
       <c r="P225" s="1"/>
       <c r="S225" s="9"/>
       <c r="U225" s="1"/>
       <c r="X225" s="9"/>
       <c r="Z225" s="1"/>
       <c r="AC225" s="9"/>
       <c r="AE225" s="1"/>
       <c r="AH225" s="9"/>
       <c r="AJ225" s="1"/>
       <c r="AM225" s="9"/>
       <c r="AO225" s="1"/>
       <c r="AR225" s="9"/>
       <c r="AT225" s="1"/>
       <c r="AW225" s="9"/>
       <c r="AY225" s="1"/>
       <c r="BB225" s="9"/>
       <c r="BD225" s="1"/>
       <c r="BG225" s="9"/>
     </row>
     <row r="226" spans="1:59">
       <c r="A226" s="1">
         <v>46047.625</v>
       </c>
       <c r="B226" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C226" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D226" s="9">
         <v>41537.086000000003</v>
       </c>
-      <c r="F226" s="1"/>
-      <c r="I226" s="9"/>
+      <c r="F226" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G226" t="s">
+        <v>23</v>
+      </c>
+      <c r="H226" t="s">
+        <v>29</v>
+      </c>
+      <c r="I226" s="9">
+        <v>40261.453000000001</v>
+      </c>
       <c r="K226" s="1"/>
       <c r="N226" s="9"/>
       <c r="P226" s="1"/>
       <c r="S226" s="9"/>
       <c r="U226" s="1"/>
       <c r="X226" s="9"/>
       <c r="Z226" s="1"/>
       <c r="AC226" s="9"/>
       <c r="AE226" s="1"/>
       <c r="AH226" s="9"/>
       <c r="AJ226" s="1"/>
       <c r="AM226" s="9"/>
       <c r="AO226" s="1"/>
       <c r="AR226" s="9"/>
       <c r="AT226" s="1"/>
       <c r="AW226" s="9"/>
       <c r="AY226" s="1"/>
       <c r="BB226" s="9"/>
       <c r="BD226" s="1"/>
       <c r="BG226" s="9"/>
     </row>
     <row r="227" spans="1:59">
       <c r="A227" s="1">
         <v>46047.625</v>
       </c>
       <c r="B227" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C227" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D227" s="9">
         <v>59782.118000000002</v>
       </c>
-      <c r="F227" s="1"/>
-      <c r="I227" s="9"/>
+      <c r="F227" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G227" t="s">
+        <v>23</v>
+      </c>
+      <c r="H227" t="s">
+        <v>30</v>
+      </c>
+      <c r="I227" s="9">
+        <v>56144.536</v>
+      </c>
       <c r="K227" s="1"/>
       <c r="N227" s="9"/>
       <c r="P227" s="1"/>
       <c r="S227" s="9"/>
       <c r="U227" s="1"/>
       <c r="X227" s="9"/>
       <c r="Z227" s="1"/>
       <c r="AC227" s="9"/>
       <c r="AE227" s="1"/>
       <c r="AH227" s="9"/>
       <c r="AJ227" s="1"/>
       <c r="AM227" s="9"/>
       <c r="AO227" s="1"/>
       <c r="AR227" s="9"/>
       <c r="AT227" s="1"/>
       <c r="AW227" s="9"/>
       <c r="AY227" s="1"/>
       <c r="BB227" s="9"/>
       <c r="BD227" s="1"/>
       <c r="BG227" s="9"/>
     </row>
     <row r="228" spans="1:59">
       <c r="A228" s="1">
         <v>46047.625</v>
       </c>
       <c r="B228" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C228" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D228" s="9">
         <v>11599.87</v>
       </c>
-      <c r="F228" s="1"/>
-      <c r="I228" s="9"/>
+      <c r="F228" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G228" t="s">
+        <v>23</v>
+      </c>
+      <c r="H228" t="s">
+        <v>31</v>
+      </c>
+      <c r="I228" s="9">
+        <v>12297.98</v>
+      </c>
       <c r="K228" s="1"/>
       <c r="N228" s="9"/>
       <c r="P228" s="1"/>
       <c r="S228" s="9"/>
       <c r="U228" s="1"/>
       <c r="X228" s="9"/>
       <c r="Z228" s="1"/>
       <c r="AC228" s="9"/>
       <c r="AE228" s="1"/>
       <c r="AH228" s="9"/>
       <c r="AJ228" s="1"/>
       <c r="AM228" s="9"/>
       <c r="AO228" s="1"/>
       <c r="AR228" s="9"/>
       <c r="AT228" s="1"/>
       <c r="AW228" s="9"/>
       <c r="AY228" s="1"/>
       <c r="BB228" s="9"/>
       <c r="BD228" s="1"/>
       <c r="BG228" s="9"/>
     </row>
     <row r="229" spans="1:59">
       <c r="A229" s="1">
         <v>46047.625</v>
       </c>
       <c r="B229" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C229" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D229" s="9">
         <v>62464.86</v>
       </c>
-      <c r="F229" s="1"/>
-      <c r="I229" s="9"/>
+      <c r="F229" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G229" t="s">
+        <v>23</v>
+      </c>
+      <c r="H229" t="s">
+        <v>32</v>
+      </c>
+      <c r="I229" s="9">
+        <v>77438.841</v>
+      </c>
       <c r="K229" s="1"/>
       <c r="N229" s="9"/>
       <c r="P229" s="1"/>
       <c r="S229" s="9"/>
       <c r="U229" s="1"/>
       <c r="X229" s="9"/>
       <c r="Z229" s="1"/>
       <c r="AC229" s="9"/>
       <c r="AE229" s="1"/>
       <c r="AH229" s="9"/>
       <c r="AJ229" s="1"/>
       <c r="AM229" s="9"/>
       <c r="AO229" s="1"/>
       <c r="AR229" s="9"/>
       <c r="AT229" s="1"/>
       <c r="AW229" s="9"/>
       <c r="AY229" s="1"/>
       <c r="BB229" s="9"/>
       <c r="BD229" s="1"/>
       <c r="BG229" s="9"/>
     </row>
     <row r="230" spans="1:59">
       <c r="A230" s="1">
         <v>46047.625</v>
       </c>
       <c r="B230" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C230" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D230" s="9">
         <v>37850.800000000003</v>
       </c>
-      <c r="F230" s="1"/>
-      <c r="I230" s="9"/>
+      <c r="F230" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G230" t="s">
+        <v>23</v>
+      </c>
+      <c r="H230" t="s">
+        <v>33</v>
+      </c>
+      <c r="I230" s="9">
+        <v>38936</v>
+      </c>
       <c r="K230" s="1"/>
       <c r="N230" s="9"/>
       <c r="P230" s="1"/>
       <c r="S230" s="9"/>
       <c r="U230" s="1"/>
       <c r="X230" s="9"/>
       <c r="Z230" s="1"/>
       <c r="AC230" s="9"/>
       <c r="AE230" s="1"/>
       <c r="AH230" s="9"/>
       <c r="AJ230" s="1"/>
       <c r="AM230" s="9"/>
       <c r="AO230" s="1"/>
       <c r="AR230" s="9"/>
       <c r="AT230" s="1"/>
       <c r="AW230" s="9"/>
       <c r="AY230" s="1"/>
       <c r="BB230" s="9"/>
       <c r="BD230" s="1"/>
       <c r="BG230" s="9"/>
     </row>
     <row r="231" spans="1:59">
       <c r="A231" s="1">
         <v>46047.625</v>
       </c>
       <c r="B231" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C231" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D231" s="9">
         <v>8710.1309999999994</v>
       </c>
-      <c r="F231" s="1"/>
-      <c r="I231" s="9"/>
+      <c r="F231" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G231" t="s">
+        <v>23</v>
+      </c>
+      <c r="H231" t="s">
+        <v>34</v>
+      </c>
+      <c r="I231" s="9">
+        <v>7816.2839999999997</v>
+      </c>
       <c r="K231" s="1"/>
       <c r="N231" s="9"/>
       <c r="P231" s="1"/>
       <c r="S231" s="9"/>
       <c r="U231" s="1"/>
       <c r="X231" s="9"/>
       <c r="Z231" s="1"/>
       <c r="AC231" s="9"/>
       <c r="AE231" s="1"/>
       <c r="AH231" s="9"/>
       <c r="AJ231" s="1"/>
       <c r="AM231" s="9"/>
       <c r="AO231" s="1"/>
       <c r="AR231" s="9"/>
       <c r="AT231" s="1"/>
       <c r="AW231" s="9"/>
       <c r="AY231" s="1"/>
       <c r="BB231" s="9"/>
       <c r="BD231" s="1"/>
       <c r="BG231" s="9"/>
     </row>
     <row r="232" spans="1:59">
       <c r="A232" s="1">
         <v>46047.625</v>
       </c>
       <c r="B232" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C232" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D232" s="9">
         <v>246154.46799999999</v>
       </c>
-      <c r="F232" s="1"/>
-      <c r="I232" s="9"/>
+      <c r="F232" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G232" t="s">
+        <v>23</v>
+      </c>
+      <c r="H232" t="s">
+        <v>35</v>
+      </c>
+      <c r="I232" s="9">
+        <v>234494.96299999999</v>
+      </c>
       <c r="K232" s="1"/>
       <c r="N232" s="9"/>
       <c r="P232" s="1"/>
       <c r="S232" s="9"/>
       <c r="U232" s="1"/>
       <c r="X232" s="9"/>
       <c r="Z232" s="1"/>
       <c r="AC232" s="9"/>
       <c r="AE232" s="1"/>
       <c r="AH232" s="9"/>
       <c r="AJ232" s="1"/>
       <c r="AM232" s="9"/>
       <c r="AO232" s="1"/>
       <c r="AR232" s="9"/>
       <c r="AT232" s="1"/>
       <c r="AW232" s="9"/>
       <c r="AY232" s="1"/>
       <c r="BB232" s="9"/>
       <c r="BD232" s="1"/>
       <c r="BG232" s="9"/>
     </row>
     <row r="233" spans="1:59">
       <c r="A233" s="1">
         <v>46047.625</v>
       </c>
       <c r="B233" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C233" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D233" s="9">
         <v>114276.783</v>
       </c>
-      <c r="F233" s="1"/>
-      <c r="I233" s="9"/>
+      <c r="F233" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G233" t="s">
+        <v>23</v>
+      </c>
+      <c r="H233" t="s">
+        <v>36</v>
+      </c>
+      <c r="I233" s="9">
+        <v>103588.91800000001</v>
+      </c>
       <c r="K233" s="1"/>
       <c r="N233" s="9"/>
       <c r="P233" s="1"/>
       <c r="S233" s="9"/>
       <c r="U233" s="1"/>
       <c r="X233" s="9"/>
       <c r="Z233" s="1"/>
       <c r="AC233" s="9"/>
       <c r="AE233" s="1"/>
       <c r="AH233" s="9"/>
       <c r="AJ233" s="1"/>
       <c r="AM233" s="9"/>
       <c r="AO233" s="1"/>
       <c r="AR233" s="9"/>
       <c r="AT233" s="1"/>
       <c r="AW233" s="9"/>
       <c r="AY233" s="1"/>
       <c r="BB233" s="9"/>
       <c r="BD233" s="1"/>
       <c r="BG233" s="9"/>
     </row>
     <row r="234" spans="1:59">
       <c r="A234" s="1">
         <v>46047.625</v>
       </c>
       <c r="B234" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C234" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D234" s="9">
         <v>0</v>
       </c>
-      <c r="F234" s="1"/>
-      <c r="I234" s="9"/>
+      <c r="F234" s="1">
+        <v>46061.625</v>
+      </c>
+      <c r="G234" t="s">
+        <v>23</v>
+      </c>
+      <c r="H234" t="s">
+        <v>37</v>
+      </c>
+      <c r="I234" s="9">
+        <v>0</v>
+      </c>
       <c r="K234" s="1"/>
       <c r="N234" s="9"/>
       <c r="P234" s="1"/>
       <c r="S234" s="9"/>
       <c r="U234" s="1"/>
       <c r="X234" s="9"/>
       <c r="Z234" s="1"/>
       <c r="AC234" s="9"/>
       <c r="AE234" s="1"/>
       <c r="AH234" s="9"/>
       <c r="AJ234" s="1"/>
       <c r="AM234" s="9"/>
       <c r="AO234" s="1"/>
       <c r="AR234" s="9"/>
       <c r="AT234" s="1"/>
       <c r="AW234" s="9"/>
       <c r="AY234" s="1"/>
       <c r="BB234" s="9"/>
       <c r="BD234" s="1"/>
       <c r="BG234" s="9"/>
     </row>
     <row r="235" spans="1:59">
       <c r="A235" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B235" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C235" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D235" s="9">
         <v>947060.598</v>
       </c>
-      <c r="F235" s="1"/>
-      <c r="I235" s="9"/>
+      <c r="F235" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G235" t="s">
+        <v>23</v>
+      </c>
+      <c r="H235" t="s">
+        <v>24</v>
+      </c>
+      <c r="I235" s="9">
+        <v>816901.48699999996</v>
+      </c>
       <c r="K235" s="1"/>
       <c r="N235" s="9"/>
       <c r="P235" s="1"/>
       <c r="S235" s="9"/>
       <c r="U235" s="1"/>
       <c r="X235" s="9"/>
       <c r="Z235" s="1"/>
       <c r="AC235" s="9"/>
       <c r="AE235" s="1"/>
       <c r="AH235" s="9"/>
       <c r="AJ235" s="1"/>
       <c r="AM235" s="9"/>
       <c r="AO235" s="1"/>
       <c r="AR235" s="9"/>
       <c r="AT235" s="1"/>
       <c r="AW235" s="9"/>
       <c r="AY235" s="1"/>
       <c r="BB235" s="9"/>
       <c r="BD235" s="1"/>
       <c r="BG235" s="9"/>
     </row>
     <row r="236" spans="1:59">
       <c r="A236" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B236" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C236" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D236" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F236" s="1"/>
-      <c r="I236" s="9"/>
+      <c r="F236" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G236" t="s">
+        <v>23</v>
+      </c>
+      <c r="H236" t="s">
+        <v>25</v>
+      </c>
+      <c r="I236" s="9">
+        <v>0</v>
+      </c>
       <c r="K236" s="1"/>
       <c r="N236" s="9"/>
       <c r="P236" s="1"/>
       <c r="S236" s="9"/>
       <c r="U236" s="1"/>
       <c r="X236" s="9"/>
       <c r="Z236" s="1"/>
       <c r="AC236" s="9"/>
       <c r="AE236" s="1"/>
       <c r="AH236" s="9"/>
       <c r="AJ236" s="1"/>
       <c r="AM236" s="9"/>
       <c r="AO236" s="1"/>
       <c r="AR236" s="9"/>
       <c r="AT236" s="1"/>
       <c r="AW236" s="9"/>
       <c r="AY236" s="1"/>
       <c r="BB236" s="9"/>
       <c r="BD236" s="1"/>
       <c r="BG236" s="9"/>
     </row>
     <row r="237" spans="1:59">
       <c r="A237" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B237" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C237" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D237" s="9">
         <v>168.46100000000001</v>
       </c>
-      <c r="F237" s="1"/>
-      <c r="I237" s="9"/>
+      <c r="F237" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G237" t="s">
+        <v>23</v>
+      </c>
+      <c r="H237" t="s">
+        <v>26</v>
+      </c>
+      <c r="I237" s="9">
+        <v>144.02799999999999</v>
+      </c>
       <c r="K237" s="1"/>
       <c r="N237" s="9"/>
       <c r="P237" s="1"/>
       <c r="S237" s="9"/>
       <c r="U237" s="1"/>
       <c r="X237" s="9"/>
       <c r="Z237" s="1"/>
       <c r="AC237" s="9"/>
       <c r="AE237" s="1"/>
       <c r="AH237" s="9"/>
       <c r="AJ237" s="1"/>
       <c r="AM237" s="9"/>
       <c r="AO237" s="1"/>
       <c r="AR237" s="9"/>
       <c r="AT237" s="1"/>
       <c r="AW237" s="9"/>
       <c r="AY237" s="1"/>
       <c r="BB237" s="9"/>
       <c r="BD237" s="1"/>
       <c r="BG237" s="9"/>
     </row>
     <row r="238" spans="1:59">
       <c r="A238" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B238" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C238" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D238" s="9">
         <v>3108.625</v>
       </c>
-      <c r="F238" s="1"/>
-      <c r="I238" s="9"/>
+      <c r="F238" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G238" t="s">
+        <v>23</v>
+      </c>
+      <c r="H238" t="s">
+        <v>27</v>
+      </c>
+      <c r="I238" s="9">
+        <v>2630.3510000000001</v>
+      </c>
       <c r="K238" s="1"/>
       <c r="N238" s="9"/>
       <c r="P238" s="1"/>
       <c r="S238" s="9"/>
       <c r="U238" s="1"/>
       <c r="X238" s="9"/>
       <c r="Z238" s="1"/>
       <c r="AC238" s="9"/>
       <c r="AE238" s="1"/>
       <c r="AH238" s="9"/>
       <c r="AJ238" s="1"/>
       <c r="AM238" s="9"/>
       <c r="AO238" s="1"/>
       <c r="AR238" s="9"/>
       <c r="AT238" s="1"/>
       <c r="AW238" s="9"/>
       <c r="AY238" s="1"/>
       <c r="BB238" s="9"/>
       <c r="BD238" s="1"/>
       <c r="BG238" s="9"/>
     </row>
     <row r="239" spans="1:59">
       <c r="A239" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B239" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C239" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D239" s="9">
         <v>16726.348000000002</v>
       </c>
-      <c r="F239" s="1"/>
-      <c r="I239" s="9"/>
+      <c r="F239" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G239" t="s">
+        <v>23</v>
+      </c>
+      <c r="H239" t="s">
+        <v>28</v>
+      </c>
+      <c r="I239" s="9">
+        <v>16531.737000000001</v>
+      </c>
       <c r="K239" s="1"/>
       <c r="N239" s="9"/>
       <c r="P239" s="1"/>
       <c r="S239" s="9"/>
       <c r="U239" s="1"/>
       <c r="X239" s="9"/>
       <c r="Z239" s="1"/>
       <c r="AC239" s="9"/>
       <c r="AE239" s="1"/>
       <c r="AH239" s="9"/>
       <c r="AJ239" s="1"/>
       <c r="AM239" s="9"/>
       <c r="AO239" s="1"/>
       <c r="AR239" s="9"/>
       <c r="AT239" s="1"/>
       <c r="AW239" s="9"/>
       <c r="AY239" s="1"/>
       <c r="BB239" s="9"/>
       <c r="BD239" s="1"/>
       <c r="BG239" s="9"/>
     </row>
     <row r="240" spans="1:59">
       <c r="A240" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B240" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C240" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D240" s="9">
         <v>40086.608999999997</v>
       </c>
-      <c r="F240" s="1"/>
-      <c r="I240" s="9"/>
+      <c r="F240" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G240" t="s">
+        <v>23</v>
+      </c>
+      <c r="H240" t="s">
+        <v>29</v>
+      </c>
+      <c r="I240" s="9">
+        <v>39991.016000000003</v>
+      </c>
       <c r="K240" s="1"/>
       <c r="N240" s="9"/>
       <c r="P240" s="1"/>
       <c r="S240" s="9"/>
       <c r="U240" s="1"/>
       <c r="X240" s="9"/>
       <c r="Z240" s="1"/>
       <c r="AC240" s="9"/>
       <c r="AE240" s="1"/>
       <c r="AH240" s="9"/>
       <c r="AJ240" s="1"/>
       <c r="AM240" s="9"/>
       <c r="AO240" s="1"/>
       <c r="AR240" s="9"/>
       <c r="AT240" s="1"/>
       <c r="AW240" s="9"/>
       <c r="AY240" s="1"/>
       <c r="BB240" s="9"/>
       <c r="BD240" s="1"/>
       <c r="BG240" s="9"/>
     </row>
     <row r="241" spans="1:59">
       <c r="A241" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B241" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C241" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D241" s="9">
         <v>59937.468000000001</v>
       </c>
-      <c r="F241" s="1"/>
-      <c r="I241" s="9"/>
+      <c r="F241" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G241" t="s">
+        <v>23</v>
+      </c>
+      <c r="H241" t="s">
+        <v>30</v>
+      </c>
+      <c r="I241" s="9">
+        <v>59808.368999999999</v>
+      </c>
       <c r="K241" s="1"/>
       <c r="N241" s="9"/>
       <c r="P241" s="1"/>
       <c r="S241" s="9"/>
       <c r="U241" s="1"/>
       <c r="X241" s="9"/>
       <c r="Z241" s="1"/>
       <c r="AC241" s="9"/>
       <c r="AE241" s="1"/>
       <c r="AH241" s="9"/>
       <c r="AJ241" s="1"/>
       <c r="AM241" s="9"/>
       <c r="AO241" s="1"/>
       <c r="AR241" s="9"/>
       <c r="AT241" s="1"/>
       <c r="AW241" s="9"/>
       <c r="AY241" s="1"/>
       <c r="BB241" s="9"/>
       <c r="BD241" s="1"/>
       <c r="BG241" s="9"/>
     </row>
     <row r="242" spans="1:59">
       <c r="A242" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B242" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C242" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D242" s="9">
         <v>11254.33</v>
       </c>
-      <c r="F242" s="1"/>
-      <c r="I242" s="9"/>
+      <c r="F242" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G242" t="s">
+        <v>23</v>
+      </c>
+      <c r="H242" t="s">
+        <v>31</v>
+      </c>
+      <c r="I242" s="9">
+        <v>12028.73</v>
+      </c>
       <c r="K242" s="1"/>
       <c r="N242" s="9"/>
       <c r="P242" s="1"/>
       <c r="S242" s="9"/>
       <c r="U242" s="1"/>
       <c r="X242" s="9"/>
       <c r="Z242" s="1"/>
       <c r="AC242" s="9"/>
       <c r="AE242" s="1"/>
       <c r="AH242" s="9"/>
       <c r="AJ242" s="1"/>
       <c r="AM242" s="9"/>
       <c r="AO242" s="1"/>
       <c r="AR242" s="9"/>
       <c r="AT242" s="1"/>
       <c r="AW242" s="9"/>
       <c r="AY242" s="1"/>
       <c r="BB242" s="9"/>
       <c r="BD242" s="1"/>
       <c r="BG242" s="9"/>
     </row>
     <row r="243" spans="1:59">
       <c r="A243" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B243" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C243" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D243" s="9">
         <v>61534.699000000001</v>
       </c>
-      <c r="F243" s="1"/>
-      <c r="I243" s="9"/>
+      <c r="F243" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G243" t="s">
+        <v>23</v>
+      </c>
+      <c r="H243" t="s">
+        <v>32</v>
+      </c>
+      <c r="I243" s="9">
+        <v>66451.660999999993</v>
+      </c>
       <c r="K243" s="1"/>
       <c r="N243" s="9"/>
       <c r="P243" s="1"/>
       <c r="S243" s="9"/>
       <c r="U243" s="1"/>
       <c r="X243" s="9"/>
       <c r="Z243" s="1"/>
       <c r="AC243" s="9"/>
       <c r="AE243" s="1"/>
       <c r="AH243" s="9"/>
       <c r="AJ243" s="1"/>
       <c r="AM243" s="9"/>
       <c r="AO243" s="1"/>
       <c r="AR243" s="9"/>
       <c r="AT243" s="1"/>
       <c r="AW243" s="9"/>
       <c r="AY243" s="1"/>
       <c r="BB243" s="9"/>
       <c r="BD243" s="1"/>
       <c r="BG243" s="9"/>
     </row>
     <row r="244" spans="1:59">
       <c r="A244" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B244" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C244" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D244" s="9">
         <v>19941.3</v>
       </c>
-      <c r="F244" s="1"/>
-      <c r="I244" s="9"/>
+      <c r="F244" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G244" t="s">
+        <v>23</v>
+      </c>
+      <c r="H244" t="s">
+        <v>33</v>
+      </c>
+      <c r="I244" s="9">
+        <v>20095.400000000001</v>
+      </c>
       <c r="K244" s="1"/>
       <c r="N244" s="9"/>
       <c r="P244" s="1"/>
       <c r="S244" s="9"/>
       <c r="U244" s="1"/>
       <c r="X244" s="9"/>
       <c r="Z244" s="1"/>
       <c r="AC244" s="9"/>
       <c r="AE244" s="1"/>
       <c r="AH244" s="9"/>
       <c r="AJ244" s="1"/>
       <c r="AM244" s="9"/>
       <c r="AO244" s="1"/>
       <c r="AR244" s="9"/>
       <c r="AT244" s="1"/>
       <c r="AW244" s="9"/>
       <c r="AY244" s="1"/>
       <c r="BB244" s="9"/>
       <c r="BD244" s="1"/>
       <c r="BG244" s="9"/>
     </row>
     <row r="245" spans="1:59">
       <c r="A245" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B245" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C245" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D245" s="9">
         <v>8764.56</v>
       </c>
-      <c r="F245" s="1"/>
-      <c r="I245" s="9"/>
+      <c r="F245" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G245" t="s">
+        <v>23</v>
+      </c>
+      <c r="H245" t="s">
+        <v>34</v>
+      </c>
+      <c r="I245" s="9">
+        <v>7960.77</v>
+      </c>
       <c r="K245" s="1"/>
       <c r="N245" s="9"/>
       <c r="P245" s="1"/>
       <c r="S245" s="9"/>
       <c r="U245" s="1"/>
       <c r="X245" s="9"/>
       <c r="Z245" s="1"/>
       <c r="AC245" s="9"/>
       <c r="AE245" s="1"/>
       <c r="AH245" s="9"/>
       <c r="AJ245" s="1"/>
       <c r="AM245" s="9"/>
       <c r="AO245" s="1"/>
       <c r="AR245" s="9"/>
       <c r="AT245" s="1"/>
       <c r="AW245" s="9"/>
       <c r="AY245" s="1"/>
       <c r="BB245" s="9"/>
       <c r="BD245" s="1"/>
       <c r="BG245" s="9"/>
     </row>
     <row r="246" spans="1:59">
       <c r="A246" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B246" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C246" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D246" s="9">
         <v>245383.12899999999</v>
       </c>
-      <c r="F246" s="1"/>
-      <c r="I246" s="9"/>
+      <c r="F246" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G246" t="s">
+        <v>23</v>
+      </c>
+      <c r="H246" t="s">
+        <v>35</v>
+      </c>
+      <c r="I246" s="9">
+        <v>235743.48199999999</v>
+      </c>
       <c r="K246" s="1"/>
       <c r="N246" s="9"/>
       <c r="P246" s="1"/>
       <c r="S246" s="9"/>
       <c r="U246" s="1"/>
       <c r="X246" s="9"/>
       <c r="Z246" s="1"/>
       <c r="AC246" s="9"/>
       <c r="AE246" s="1"/>
       <c r="AH246" s="9"/>
       <c r="AJ246" s="1"/>
       <c r="AM246" s="9"/>
       <c r="AO246" s="1"/>
       <c r="AR246" s="9"/>
       <c r="AT246" s="1"/>
       <c r="AW246" s="9"/>
       <c r="AY246" s="1"/>
       <c r="BB246" s="9"/>
       <c r="BD246" s="1"/>
       <c r="BG246" s="9"/>
     </row>
     <row r="247" spans="1:59">
       <c r="A247" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B247" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C247" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D247" s="9">
         <v>116515.429</v>
       </c>
-      <c r="F247" s="1"/>
-      <c r="I247" s="9"/>
+      <c r="F247" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G247" t="s">
+        <v>23</v>
+      </c>
+      <c r="H247" t="s">
+        <v>36</v>
+      </c>
+      <c r="I247" s="9">
+        <v>104397.815</v>
+      </c>
       <c r="K247" s="1"/>
       <c r="N247" s="9"/>
       <c r="P247" s="1"/>
       <c r="S247" s="9"/>
       <c r="U247" s="1"/>
       <c r="X247" s="9"/>
       <c r="Z247" s="1"/>
       <c r="AC247" s="9"/>
       <c r="AE247" s="1"/>
       <c r="AH247" s="9"/>
       <c r="AJ247" s="1"/>
       <c r="AM247" s="9"/>
       <c r="AO247" s="1"/>
       <c r="AR247" s="9"/>
       <c r="AT247" s="1"/>
       <c r="AW247" s="9"/>
       <c r="AY247" s="1"/>
       <c r="BB247" s="9"/>
       <c r="BD247" s="1"/>
       <c r="BG247" s="9"/>
     </row>
     <row r="248" spans="1:59">
       <c r="A248" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B248" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C248" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D248" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F248" s="1"/>
-      <c r="I248" s="9"/>
+      <c r="F248" s="1">
+        <v>46061.666666666664</v>
+      </c>
+      <c r="G248" t="s">
+        <v>23</v>
+      </c>
+      <c r="H248" t="s">
+        <v>37</v>
+      </c>
+      <c r="I248" s="9">
+        <v>0</v>
+      </c>
       <c r="K248" s="1"/>
       <c r="N248" s="9"/>
       <c r="P248" s="1"/>
       <c r="S248" s="9"/>
       <c r="U248" s="1"/>
       <c r="X248" s="9"/>
       <c r="Z248" s="1"/>
       <c r="AC248" s="9"/>
       <c r="AE248" s="1"/>
       <c r="AH248" s="9"/>
       <c r="AJ248" s="1"/>
       <c r="AM248" s="9"/>
       <c r="AO248" s="1"/>
       <c r="AR248" s="9"/>
       <c r="AT248" s="1"/>
       <c r="AW248" s="9"/>
       <c r="AY248" s="1"/>
       <c r="BB248" s="9"/>
       <c r="BD248" s="1"/>
       <c r="BG248" s="9"/>
     </row>
     <row r="249" spans="1:59">
       <c r="A249" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B249" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C249" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D249" s="9">
         <v>964649.84499999997</v>
       </c>
-      <c r="F249" s="1"/>
-      <c r="I249" s="9"/>
+      <c r="F249" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G249" t="s">
+        <v>23</v>
+      </c>
+      <c r="H249" t="s">
+        <v>24</v>
+      </c>
+      <c r="I249" s="9">
+        <v>892087.68200000003</v>
+      </c>
       <c r="K249" s="1"/>
       <c r="N249" s="9"/>
       <c r="P249" s="1"/>
       <c r="S249" s="9"/>
       <c r="U249" s="1"/>
       <c r="X249" s="9"/>
       <c r="Z249" s="1"/>
       <c r="AC249" s="9"/>
       <c r="AE249" s="1"/>
       <c r="AH249" s="9"/>
       <c r="AJ249" s="1"/>
       <c r="AM249" s="9"/>
       <c r="AO249" s="1"/>
       <c r="AR249" s="9"/>
       <c r="AT249" s="1"/>
       <c r="AW249" s="9"/>
       <c r="AY249" s="1"/>
       <c r="BB249" s="9"/>
       <c r="BD249" s="1"/>
       <c r="BG249" s="9"/>
     </row>
     <row r="250" spans="1:59">
       <c r="A250" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B250" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C250" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D250" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F250" s="1"/>
-      <c r="I250" s="9"/>
+      <c r="F250" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G250" t="s">
+        <v>23</v>
+      </c>
+      <c r="H250" t="s">
+        <v>25</v>
+      </c>
+      <c r="I250" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K250" s="1"/>
       <c r="N250" s="9"/>
       <c r="P250" s="1"/>
       <c r="S250" s="9"/>
       <c r="U250" s="1"/>
       <c r="X250" s="9"/>
       <c r="Z250" s="1"/>
       <c r="AC250" s="9"/>
       <c r="AE250" s="1"/>
       <c r="AH250" s="9"/>
       <c r="AJ250" s="1"/>
       <c r="AM250" s="9"/>
       <c r="AO250" s="1"/>
       <c r="AR250" s="9"/>
       <c r="AT250" s="1"/>
       <c r="AW250" s="9"/>
       <c r="AY250" s="1"/>
       <c r="BB250" s="9"/>
       <c r="BD250" s="1"/>
       <c r="BG250" s="9"/>
     </row>
     <row r="251" spans="1:59">
       <c r="A251" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B251" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C251" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D251" s="9">
         <v>147.22</v>
       </c>
-      <c r="F251" s="1"/>
-      <c r="I251" s="9"/>
+      <c r="F251" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G251" t="s">
+        <v>23</v>
+      </c>
+      <c r="H251" t="s">
+        <v>26</v>
+      </c>
+      <c r="I251" s="9">
+        <v>144.65</v>
+      </c>
       <c r="K251" s="1"/>
       <c r="N251" s="9"/>
       <c r="P251" s="1"/>
       <c r="S251" s="9"/>
       <c r="U251" s="1"/>
       <c r="X251" s="9"/>
       <c r="Z251" s="1"/>
       <c r="AC251" s="9"/>
       <c r="AE251" s="1"/>
       <c r="AH251" s="9"/>
       <c r="AJ251" s="1"/>
       <c r="AM251" s="9"/>
       <c r="AO251" s="1"/>
       <c r="AR251" s="9"/>
       <c r="AT251" s="1"/>
       <c r="AW251" s="9"/>
       <c r="AY251" s="1"/>
       <c r="BB251" s="9"/>
       <c r="BD251" s="1"/>
       <c r="BG251" s="9"/>
     </row>
     <row r="252" spans="1:59">
       <c r="A252" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B252" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C252" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D252" s="9">
         <v>3026.8969999999999</v>
       </c>
-      <c r="F252" s="1"/>
-      <c r="I252" s="9"/>
+      <c r="F252" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G252" t="s">
+        <v>23</v>
+      </c>
+      <c r="H252" t="s">
+        <v>27</v>
+      </c>
+      <c r="I252" s="9">
+        <v>2805.0189999999998</v>
+      </c>
       <c r="K252" s="1"/>
       <c r="N252" s="9"/>
       <c r="P252" s="1"/>
       <c r="S252" s="9"/>
       <c r="U252" s="1"/>
       <c r="X252" s="9"/>
       <c r="Z252" s="1"/>
       <c r="AC252" s="9"/>
       <c r="AE252" s="1"/>
       <c r="AH252" s="9"/>
       <c r="AJ252" s="1"/>
       <c r="AM252" s="9"/>
       <c r="AO252" s="1"/>
       <c r="AR252" s="9"/>
       <c r="AT252" s="1"/>
       <c r="AW252" s="9"/>
       <c r="AY252" s="1"/>
       <c r="BB252" s="9"/>
       <c r="BD252" s="1"/>
       <c r="BG252" s="9"/>
     </row>
     <row r="253" spans="1:59">
       <c r="A253" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B253" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C253" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D253" s="9">
         <v>16152.931</v>
       </c>
-      <c r="F253" s="1"/>
-      <c r="I253" s="9"/>
+      <c r="F253" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G253" t="s">
+        <v>23</v>
+      </c>
+      <c r="H253" t="s">
+        <v>28</v>
+      </c>
+      <c r="I253" s="9">
+        <v>16406.870999999999</v>
+      </c>
       <c r="K253" s="1"/>
       <c r="N253" s="9"/>
       <c r="P253" s="1"/>
       <c r="S253" s="9"/>
       <c r="U253" s="1"/>
       <c r="X253" s="9"/>
       <c r="Z253" s="1"/>
       <c r="AC253" s="9"/>
       <c r="AE253" s="1"/>
       <c r="AH253" s="9"/>
       <c r="AJ253" s="1"/>
       <c r="AM253" s="9"/>
       <c r="AO253" s="1"/>
       <c r="AR253" s="9"/>
       <c r="AT253" s="1"/>
       <c r="AW253" s="9"/>
       <c r="AY253" s="1"/>
       <c r="BB253" s="9"/>
       <c r="BD253" s="1"/>
       <c r="BG253" s="9"/>
     </row>
     <row r="254" spans="1:59">
       <c r="A254" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B254" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C254" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D254" s="9">
         <v>39147.659</v>
       </c>
-      <c r="F254" s="1"/>
-      <c r="I254" s="9"/>
+      <c r="F254" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G254" t="s">
+        <v>23</v>
+      </c>
+      <c r="H254" t="s">
+        <v>29</v>
+      </c>
+      <c r="I254" s="9">
+        <v>39866.01</v>
+      </c>
       <c r="K254" s="1"/>
       <c r="N254" s="9"/>
       <c r="P254" s="1"/>
       <c r="S254" s="9"/>
       <c r="U254" s="1"/>
       <c r="X254" s="9"/>
       <c r="Z254" s="1"/>
       <c r="AC254" s="9"/>
       <c r="AE254" s="1"/>
       <c r="AH254" s="9"/>
       <c r="AJ254" s="1"/>
       <c r="AM254" s="9"/>
       <c r="AO254" s="1"/>
       <c r="AR254" s="9"/>
       <c r="AT254" s="1"/>
       <c r="AW254" s="9"/>
       <c r="AY254" s="1"/>
       <c r="BB254" s="9"/>
       <c r="BD254" s="1"/>
       <c r="BG254" s="9"/>
     </row>
     <row r="255" spans="1:59">
       <c r="A255" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B255" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C255" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D255" s="9">
         <v>58023.908000000003</v>
       </c>
-      <c r="F255" s="1"/>
-      <c r="I255" s="9"/>
+      <c r="F255" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G255" t="s">
+        <v>23</v>
+      </c>
+      <c r="H255" t="s">
+        <v>30</v>
+      </c>
+      <c r="I255" s="9">
+        <v>61462.945</v>
+      </c>
       <c r="K255" s="1"/>
       <c r="N255" s="9"/>
       <c r="P255" s="1"/>
       <c r="S255" s="9"/>
       <c r="U255" s="1"/>
       <c r="X255" s="9"/>
       <c r="Z255" s="1"/>
       <c r="AC255" s="9"/>
       <c r="AE255" s="1"/>
       <c r="AH255" s="9"/>
       <c r="AJ255" s="1"/>
       <c r="AM255" s="9"/>
       <c r="AO255" s="1"/>
       <c r="AR255" s="9"/>
       <c r="AT255" s="1"/>
       <c r="AW255" s="9"/>
       <c r="AY255" s="1"/>
       <c r="BB255" s="9"/>
       <c r="BD255" s="1"/>
       <c r="BG255" s="9"/>
     </row>
     <row r="256" spans="1:59">
       <c r="A256" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B256" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C256" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D256" s="9">
         <v>10694.18</v>
       </c>
-      <c r="F256" s="1"/>
-      <c r="I256" s="9"/>
+      <c r="F256" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G256" t="s">
+        <v>23</v>
+      </c>
+      <c r="H256" t="s">
+        <v>31</v>
+      </c>
+      <c r="I256" s="9">
+        <v>11872.885</v>
+      </c>
       <c r="K256" s="1"/>
       <c r="N256" s="9"/>
       <c r="P256" s="1"/>
       <c r="S256" s="9"/>
       <c r="U256" s="1"/>
       <c r="X256" s="9"/>
       <c r="Z256" s="1"/>
       <c r="AC256" s="9"/>
       <c r="AE256" s="1"/>
       <c r="AH256" s="9"/>
       <c r="AJ256" s="1"/>
       <c r="AM256" s="9"/>
       <c r="AO256" s="1"/>
       <c r="AR256" s="9"/>
       <c r="AT256" s="1"/>
       <c r="AW256" s="9"/>
       <c r="AY256" s="1"/>
       <c r="BB256" s="9"/>
       <c r="BD256" s="1"/>
       <c r="BG256" s="9"/>
     </row>
     <row r="257" spans="1:59">
       <c r="A257" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B257" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C257" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D257" s="9">
         <v>55241.362999999998</v>
       </c>
-      <c r="F257" s="1"/>
-      <c r="I257" s="9"/>
+      <c r="F257" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G257" t="s">
+        <v>23</v>
+      </c>
+      <c r="H257" t="s">
+        <v>32</v>
+      </c>
+      <c r="I257" s="9">
+        <v>65936.072</v>
+      </c>
       <c r="K257" s="1"/>
       <c r="N257" s="9"/>
       <c r="P257" s="1"/>
       <c r="S257" s="9"/>
       <c r="U257" s="1"/>
       <c r="X257" s="9"/>
       <c r="Z257" s="1"/>
       <c r="AC257" s="9"/>
       <c r="AE257" s="1"/>
       <c r="AH257" s="9"/>
       <c r="AJ257" s="1"/>
       <c r="AM257" s="9"/>
       <c r="AO257" s="1"/>
       <c r="AR257" s="9"/>
       <c r="AT257" s="1"/>
       <c r="AW257" s="9"/>
       <c r="AY257" s="1"/>
       <c r="BB257" s="9"/>
       <c r="BD257" s="1"/>
       <c r="BG257" s="9"/>
     </row>
     <row r="258" spans="1:59">
       <c r="A258" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B258" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C258" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D258" s="9">
         <v>24632.3</v>
       </c>
-      <c r="F258" s="1"/>
-      <c r="I258" s="9"/>
+      <c r="F258" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G258" t="s">
+        <v>23</v>
+      </c>
+      <c r="H258" t="s">
+        <v>33</v>
+      </c>
+      <c r="I258" s="9">
+        <v>27046.2</v>
+      </c>
       <c r="K258" s="1"/>
       <c r="N258" s="9"/>
       <c r="P258" s="1"/>
       <c r="S258" s="9"/>
       <c r="U258" s="1"/>
       <c r="X258" s="9"/>
       <c r="Z258" s="1"/>
       <c r="AC258" s="9"/>
       <c r="AE258" s="1"/>
       <c r="AH258" s="9"/>
       <c r="AJ258" s="1"/>
       <c r="AM258" s="9"/>
       <c r="AO258" s="1"/>
       <c r="AR258" s="9"/>
       <c r="AT258" s="1"/>
       <c r="AW258" s="9"/>
       <c r="AY258" s="1"/>
       <c r="BB258" s="9"/>
       <c r="BD258" s="1"/>
       <c r="BG258" s="9"/>
     </row>
     <row r="259" spans="1:59">
       <c r="A259" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B259" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C259" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D259" s="9">
         <v>8608.5480000000007</v>
       </c>
-      <c r="F259" s="1"/>
-      <c r="I259" s="9"/>
+      <c r="F259" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G259" t="s">
+        <v>23</v>
+      </c>
+      <c r="H259" t="s">
+        <v>34</v>
+      </c>
+      <c r="I259" s="9">
+        <v>8410.2729999999992</v>
+      </c>
       <c r="K259" s="1"/>
       <c r="N259" s="9"/>
       <c r="P259" s="1"/>
       <c r="S259" s="9"/>
       <c r="U259" s="1"/>
       <c r="X259" s="9"/>
       <c r="Z259" s="1"/>
       <c r="AC259" s="9"/>
       <c r="AE259" s="1"/>
       <c r="AH259" s="9"/>
       <c r="AJ259" s="1"/>
       <c r="AM259" s="9"/>
       <c r="AO259" s="1"/>
       <c r="AR259" s="9"/>
       <c r="AT259" s="1"/>
       <c r="AW259" s="9"/>
       <c r="AY259" s="1"/>
       <c r="BB259" s="9"/>
       <c r="BD259" s="1"/>
       <c r="BG259" s="9"/>
     </row>
     <row r="260" spans="1:59">
       <c r="A260" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B260" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C260" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D260" s="9">
         <v>240784.929</v>
       </c>
-      <c r="F260" s="1"/>
-      <c r="I260" s="9"/>
+      <c r="F260" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G260" t="s">
+        <v>23</v>
+      </c>
+      <c r="H260" t="s">
+        <v>35</v>
+      </c>
+      <c r="I260" s="9">
+        <v>236921.266</v>
+      </c>
       <c r="K260" s="1"/>
       <c r="N260" s="9"/>
       <c r="P260" s="1"/>
       <c r="S260" s="9"/>
       <c r="U260" s="1"/>
       <c r="X260" s="9"/>
       <c r="Z260" s="1"/>
       <c r="AC260" s="9"/>
       <c r="AE260" s="1"/>
       <c r="AH260" s="9"/>
       <c r="AJ260" s="1"/>
       <c r="AM260" s="9"/>
       <c r="AO260" s="1"/>
       <c r="AR260" s="9"/>
       <c r="AT260" s="1"/>
       <c r="AW260" s="9"/>
       <c r="AY260" s="1"/>
       <c r="BB260" s="9"/>
       <c r="BD260" s="1"/>
       <c r="BG260" s="9"/>
     </row>
     <row r="261" spans="1:59">
       <c r="A261" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B261" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C261" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D261" s="9">
         <v>117120.826</v>
       </c>
-      <c r="F261" s="1"/>
-      <c r="I261" s="9"/>
+      <c r="F261" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G261" t="s">
+        <v>23</v>
+      </c>
+      <c r="H261" t="s">
+        <v>36</v>
+      </c>
+      <c r="I261" s="9">
+        <v>109838.45299999999</v>
+      </c>
       <c r="K261" s="1"/>
       <c r="N261" s="9"/>
       <c r="P261" s="1"/>
       <c r="S261" s="9"/>
       <c r="U261" s="1"/>
       <c r="X261" s="9"/>
       <c r="Z261" s="1"/>
       <c r="AC261" s="9"/>
       <c r="AE261" s="1"/>
       <c r="AH261" s="9"/>
       <c r="AJ261" s="1"/>
       <c r="AM261" s="9"/>
       <c r="AO261" s="1"/>
       <c r="AR261" s="9"/>
       <c r="AT261" s="1"/>
       <c r="AW261" s="9"/>
       <c r="AY261" s="1"/>
       <c r="BB261" s="9"/>
       <c r="BD261" s="1"/>
       <c r="BG261" s="9"/>
     </row>
     <row r="262" spans="1:59">
       <c r="A262" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B262" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C262" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D262" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F262" s="1"/>
-      <c r="I262" s="9"/>
+      <c r="F262" s="1">
+        <v>46061.708333333336</v>
+      </c>
+      <c r="G262" t="s">
+        <v>23</v>
+      </c>
+      <c r="H262" t="s">
+        <v>37</v>
+      </c>
+      <c r="I262" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K262" s="1"/>
       <c r="N262" s="9"/>
       <c r="P262" s="1"/>
       <c r="S262" s="9"/>
       <c r="U262" s="1"/>
       <c r="X262" s="9"/>
       <c r="Z262" s="1"/>
       <c r="AC262" s="9"/>
       <c r="AE262" s="1"/>
       <c r="AH262" s="9"/>
       <c r="AJ262" s="1"/>
       <c r="AM262" s="9"/>
       <c r="AO262" s="1"/>
       <c r="AR262" s="9"/>
       <c r="AT262" s="1"/>
       <c r="AW262" s="9"/>
       <c r="AY262" s="1"/>
       <c r="BB262" s="9"/>
       <c r="BD262" s="1"/>
       <c r="BG262" s="9"/>
     </row>
     <row r="263" spans="1:59">
       <c r="A263" s="1">
         <v>46047.75</v>
       </c>
       <c r="B263" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C263" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D263" s="9">
         <v>943200.35699999996</v>
       </c>
-      <c r="F263" s="1"/>
-      <c r="I263" s="9"/>
+      <c r="F263" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G263" t="s">
+        <v>23</v>
+      </c>
+      <c r="H263" t="s">
+        <v>24</v>
+      </c>
+      <c r="I263" s="9">
+        <v>861582.45499999996</v>
+      </c>
       <c r="K263" s="1"/>
       <c r="N263" s="9"/>
       <c r="P263" s="1"/>
       <c r="S263" s="9"/>
       <c r="U263" s="1"/>
       <c r="X263" s="9"/>
       <c r="Z263" s="1"/>
       <c r="AC263" s="9"/>
       <c r="AE263" s="1"/>
       <c r="AH263" s="9"/>
       <c r="AJ263" s="1"/>
       <c r="AM263" s="9"/>
       <c r="AO263" s="1"/>
       <c r="AR263" s="9"/>
       <c r="AT263" s="1"/>
       <c r="AW263" s="9"/>
       <c r="AY263" s="1"/>
       <c r="BB263" s="9"/>
       <c r="BD263" s="1"/>
       <c r="BG263" s="9"/>
     </row>
     <row r="264" spans="1:59">
       <c r="A264" s="1">
         <v>46047.75</v>
       </c>
       <c r="B264" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C264" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D264" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F264" s="1"/>
-      <c r="I264" s="9"/>
+      <c r="F264" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G264" t="s">
+        <v>23</v>
+      </c>
+      <c r="H264" t="s">
+        <v>25</v>
+      </c>
+      <c r="I264" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K264" s="1"/>
       <c r="N264" s="9"/>
       <c r="P264" s="1"/>
       <c r="S264" s="9"/>
       <c r="U264" s="1"/>
       <c r="X264" s="9"/>
       <c r="Z264" s="1"/>
       <c r="AC264" s="9"/>
       <c r="AE264" s="1"/>
       <c r="AH264" s="9"/>
       <c r="AJ264" s="1"/>
       <c r="AM264" s="9"/>
       <c r="AO264" s="1"/>
       <c r="AR264" s="9"/>
       <c r="AT264" s="1"/>
       <c r="AW264" s="9"/>
       <c r="AY264" s="1"/>
       <c r="BB264" s="9"/>
       <c r="BD264" s="1"/>
       <c r="BG264" s="9"/>
     </row>
     <row r="265" spans="1:59">
       <c r="A265" s="1">
         <v>46047.75</v>
       </c>
       <c r="B265" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C265" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D265" s="9">
         <v>164.05500000000001</v>
       </c>
-      <c r="F265" s="1"/>
-      <c r="I265" s="9"/>
+      <c r="F265" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G265" t="s">
+        <v>23</v>
+      </c>
+      <c r="H265" t="s">
+        <v>26</v>
+      </c>
+      <c r="I265" s="9">
+        <v>130.38</v>
+      </c>
       <c r="K265" s="1"/>
       <c r="N265" s="9"/>
       <c r="P265" s="1"/>
       <c r="S265" s="9"/>
       <c r="U265" s="1"/>
       <c r="X265" s="9"/>
       <c r="Z265" s="1"/>
       <c r="AC265" s="9"/>
       <c r="AE265" s="1"/>
       <c r="AH265" s="9"/>
       <c r="AJ265" s="1"/>
       <c r="AM265" s="9"/>
       <c r="AO265" s="1"/>
       <c r="AR265" s="9"/>
       <c r="AT265" s="1"/>
       <c r="AW265" s="9"/>
       <c r="AY265" s="1"/>
       <c r="BB265" s="9"/>
       <c r="BD265" s="1"/>
       <c r="BG265" s="9"/>
     </row>
     <row r="266" spans="1:59">
       <c r="A266" s="1">
         <v>46047.75</v>
       </c>
       <c r="B266" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C266" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D266" s="9">
         <v>2970.875</v>
       </c>
-      <c r="F266" s="1"/>
-      <c r="I266" s="9"/>
+      <c r="F266" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G266" t="s">
+        <v>23</v>
+      </c>
+      <c r="H266" t="s">
+        <v>27</v>
+      </c>
+      <c r="I266" s="9">
+        <v>2752.1689999999999</v>
+      </c>
       <c r="K266" s="1"/>
       <c r="N266" s="9"/>
       <c r="P266" s="1"/>
       <c r="S266" s="9"/>
       <c r="U266" s="1"/>
       <c r="X266" s="9"/>
       <c r="Z266" s="1"/>
       <c r="AC266" s="9"/>
       <c r="AE266" s="1"/>
       <c r="AH266" s="9"/>
       <c r="AJ266" s="1"/>
       <c r="AM266" s="9"/>
       <c r="AO266" s="1"/>
       <c r="AR266" s="9"/>
       <c r="AT266" s="1"/>
       <c r="AW266" s="9"/>
       <c r="AY266" s="1"/>
       <c r="BB266" s="9"/>
       <c r="BD266" s="1"/>
       <c r="BG266" s="9"/>
     </row>
     <row r="267" spans="1:59">
       <c r="A267" s="1">
         <v>46047.75</v>
       </c>
       <c r="B267" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C267" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D267" s="9">
         <v>15882.066999999999</v>
       </c>
-      <c r="F267" s="1"/>
-      <c r="I267" s="9"/>
+      <c r="F267" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G267" t="s">
+        <v>23</v>
+      </c>
+      <c r="H267" t="s">
+        <v>28</v>
+      </c>
+      <c r="I267" s="9">
+        <v>16126.208000000001</v>
+      </c>
       <c r="K267" s="1"/>
       <c r="N267" s="9"/>
       <c r="P267" s="1"/>
       <c r="S267" s="9"/>
       <c r="U267" s="1"/>
       <c r="X267" s="9"/>
       <c r="Z267" s="1"/>
       <c r="AC267" s="9"/>
       <c r="AE267" s="1"/>
       <c r="AH267" s="9"/>
       <c r="AJ267" s="1"/>
       <c r="AM267" s="9"/>
       <c r="AO267" s="1"/>
       <c r="AR267" s="9"/>
       <c r="AT267" s="1"/>
       <c r="AW267" s="9"/>
       <c r="AY267" s="1"/>
       <c r="BB267" s="9"/>
       <c r="BD267" s="1"/>
       <c r="BG267" s="9"/>
     </row>
     <row r="268" spans="1:59">
       <c r="A268" s="1">
         <v>46047.75</v>
       </c>
       <c r="B268" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C268" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D268" s="9">
         <v>37848.624000000003</v>
       </c>
-      <c r="F268" s="1"/>
-      <c r="I268" s="9"/>
+      <c r="F268" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G268" t="s">
+        <v>23</v>
+      </c>
+      <c r="H268" t="s">
+        <v>29</v>
+      </c>
+      <c r="I268" s="9">
+        <v>38100.832000000002</v>
+      </c>
       <c r="K268" s="1"/>
       <c r="N268" s="9"/>
       <c r="P268" s="1"/>
       <c r="S268" s="9"/>
       <c r="U268" s="1"/>
       <c r="X268" s="9"/>
       <c r="Z268" s="1"/>
       <c r="AC268" s="9"/>
       <c r="AE268" s="1"/>
       <c r="AH268" s="9"/>
       <c r="AJ268" s="1"/>
       <c r="AM268" s="9"/>
       <c r="AO268" s="1"/>
       <c r="AR268" s="9"/>
       <c r="AT268" s="1"/>
       <c r="AW268" s="9"/>
       <c r="AY268" s="1"/>
       <c r="BB268" s="9"/>
       <c r="BD268" s="1"/>
       <c r="BG268" s="9"/>
     </row>
     <row r="269" spans="1:59">
       <c r="A269" s="1">
         <v>46047.75</v>
       </c>
       <c r="B269" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C269" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D269" s="9">
         <v>57172.135999999999</v>
       </c>
-      <c r="F269" s="1"/>
-      <c r="I269" s="9"/>
+      <c r="F269" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G269" t="s">
+        <v>23</v>
+      </c>
+      <c r="H269" t="s">
+        <v>30</v>
+      </c>
+      <c r="I269" s="9">
+        <v>61401.883999999998</v>
+      </c>
       <c r="K269" s="1"/>
       <c r="N269" s="9"/>
       <c r="P269" s="1"/>
       <c r="S269" s="9"/>
       <c r="U269" s="1"/>
       <c r="X269" s="9"/>
       <c r="Z269" s="1"/>
       <c r="AC269" s="9"/>
       <c r="AE269" s="1"/>
       <c r="AH269" s="9"/>
       <c r="AJ269" s="1"/>
       <c r="AM269" s="9"/>
       <c r="AO269" s="1"/>
       <c r="AR269" s="9"/>
       <c r="AT269" s="1"/>
       <c r="AW269" s="9"/>
       <c r="AY269" s="1"/>
       <c r="BB269" s="9"/>
       <c r="BD269" s="1"/>
       <c r="BG269" s="9"/>
     </row>
     <row r="270" spans="1:59">
       <c r="A270" s="1">
         <v>46047.75</v>
       </c>
       <c r="B270" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C270" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D270" s="9">
         <v>10078.469999999999</v>
       </c>
-      <c r="F270" s="1"/>
-      <c r="I270" s="9"/>
+      <c r="F270" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G270" t="s">
+        <v>23</v>
+      </c>
+      <c r="H270" t="s">
+        <v>31</v>
+      </c>
+      <c r="I270" s="9">
+        <v>10808.125</v>
+      </c>
       <c r="K270" s="1"/>
       <c r="N270" s="9"/>
       <c r="P270" s="1"/>
       <c r="S270" s="9"/>
       <c r="U270" s="1"/>
       <c r="X270" s="9"/>
       <c r="Z270" s="1"/>
       <c r="AC270" s="9"/>
       <c r="AE270" s="1"/>
       <c r="AH270" s="9"/>
       <c r="AJ270" s="1"/>
       <c r="AM270" s="9"/>
       <c r="AO270" s="1"/>
       <c r="AR270" s="9"/>
       <c r="AT270" s="1"/>
       <c r="AW270" s="9"/>
       <c r="AY270" s="1"/>
       <c r="BB270" s="9"/>
       <c r="BD270" s="1"/>
       <c r="BG270" s="9"/>
     </row>
     <row r="271" spans="1:59">
       <c r="A271" s="1">
         <v>46047.75</v>
       </c>
       <c r="B271" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C271" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D271" s="9">
         <v>61609.777000000002</v>
       </c>
-      <c r="F271" s="1"/>
-      <c r="I271" s="9"/>
+      <c r="F271" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G271" t="s">
+        <v>23</v>
+      </c>
+      <c r="H271" t="s">
+        <v>32</v>
+      </c>
+      <c r="I271" s="9">
+        <v>66740.106</v>
+      </c>
       <c r="K271" s="1"/>
       <c r="N271" s="9"/>
       <c r="P271" s="1"/>
       <c r="S271" s="9"/>
       <c r="U271" s="1"/>
       <c r="X271" s="9"/>
       <c r="Z271" s="1"/>
       <c r="AC271" s="9"/>
       <c r="AE271" s="1"/>
       <c r="AH271" s="9"/>
       <c r="AJ271" s="1"/>
       <c r="AM271" s="9"/>
       <c r="AO271" s="1"/>
       <c r="AR271" s="9"/>
       <c r="AT271" s="1"/>
       <c r="AW271" s="9"/>
       <c r="AY271" s="1"/>
       <c r="BB271" s="9"/>
       <c r="BD271" s="1"/>
       <c r="BG271" s="9"/>
     </row>
     <row r="272" spans="1:59">
       <c r="A272" s="1">
         <v>46047.75</v>
       </c>
       <c r="B272" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C272" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D272" s="9">
         <v>16758.3</v>
       </c>
-      <c r="F272" s="1"/>
-      <c r="I272" s="9"/>
+      <c r="F272" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G272" t="s">
+        <v>23</v>
+      </c>
+      <c r="H272" t="s">
+        <v>33</v>
+      </c>
+      <c r="I272" s="9">
+        <v>16609.400000000001</v>
+      </c>
       <c r="K272" s="1"/>
       <c r="N272" s="9"/>
       <c r="P272" s="1"/>
       <c r="S272" s="9"/>
       <c r="U272" s="1"/>
       <c r="X272" s="9"/>
       <c r="Z272" s="1"/>
       <c r="AC272" s="9"/>
       <c r="AE272" s="1"/>
       <c r="AH272" s="9"/>
       <c r="AJ272" s="1"/>
       <c r="AM272" s="9"/>
       <c r="AO272" s="1"/>
       <c r="AR272" s="9"/>
       <c r="AT272" s="1"/>
       <c r="AW272" s="9"/>
       <c r="AY272" s="1"/>
       <c r="BB272" s="9"/>
       <c r="BD272" s="1"/>
       <c r="BG272" s="9"/>
     </row>
     <row r="273" spans="1:59">
       <c r="A273" s="1">
         <v>46047.75</v>
       </c>
       <c r="B273" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C273" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D273" s="9">
         <v>8429.357</v>
       </c>
-      <c r="F273" s="1"/>
-      <c r="I273" s="9"/>
+      <c r="F273" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G273" t="s">
+        <v>23</v>
+      </c>
+      <c r="H273" t="s">
+        <v>34</v>
+      </c>
+      <c r="I273" s="9">
+        <v>8451.0959999999995</v>
+      </c>
       <c r="K273" s="1"/>
       <c r="N273" s="9"/>
       <c r="P273" s="1"/>
       <c r="S273" s="9"/>
       <c r="U273" s="1"/>
       <c r="X273" s="9"/>
       <c r="Z273" s="1"/>
       <c r="AC273" s="9"/>
       <c r="AE273" s="1"/>
       <c r="AH273" s="9"/>
       <c r="AJ273" s="1"/>
       <c r="AM273" s="9"/>
       <c r="AO273" s="1"/>
       <c r="AR273" s="9"/>
       <c r="AT273" s="1"/>
       <c r="AW273" s="9"/>
       <c r="AY273" s="1"/>
       <c r="BB273" s="9"/>
       <c r="BD273" s="1"/>
       <c r="BG273" s="9"/>
     </row>
     <row r="274" spans="1:59">
       <c r="A274" s="1">
         <v>46047.75</v>
       </c>
       <c r="B274" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C274" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D274" s="9">
         <v>232723.91800000001</v>
       </c>
-      <c r="F274" s="1"/>
-      <c r="I274" s="9"/>
+      <c r="F274" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G274" t="s">
+        <v>23</v>
+      </c>
+      <c r="H274" t="s">
+        <v>35</v>
+      </c>
+      <c r="I274" s="9">
+        <v>230333.06700000001</v>
+      </c>
       <c r="K274" s="1"/>
       <c r="N274" s="9"/>
       <c r="P274" s="1"/>
       <c r="S274" s="9"/>
       <c r="U274" s="1"/>
       <c r="X274" s="9"/>
       <c r="Z274" s="1"/>
       <c r="AC274" s="9"/>
       <c r="AE274" s="1"/>
       <c r="AH274" s="9"/>
       <c r="AJ274" s="1"/>
       <c r="AM274" s="9"/>
       <c r="AO274" s="1"/>
       <c r="AR274" s="9"/>
       <c r="AT274" s="1"/>
       <c r="AW274" s="9"/>
       <c r="AY274" s="1"/>
       <c r="BB274" s="9"/>
       <c r="BD274" s="1"/>
       <c r="BG274" s="9"/>
     </row>
     <row r="275" spans="1:59">
       <c r="A275" s="1">
         <v>46047.75</v>
       </c>
       <c r="B275" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C275" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D275" s="9">
         <v>115620.463</v>
       </c>
-      <c r="F275" s="1"/>
-      <c r="I275" s="9"/>
+      <c r="F275" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G275" t="s">
+        <v>23</v>
+      </c>
+      <c r="H275" t="s">
+        <v>36</v>
+      </c>
+      <c r="I275" s="9">
+        <v>109821.17200000001</v>
+      </c>
       <c r="K275" s="1"/>
       <c r="N275" s="9"/>
       <c r="P275" s="1"/>
       <c r="S275" s="9"/>
       <c r="U275" s="1"/>
       <c r="X275" s="9"/>
       <c r="Z275" s="1"/>
       <c r="AC275" s="9"/>
       <c r="AE275" s="1"/>
       <c r="AH275" s="9"/>
       <c r="AJ275" s="1"/>
       <c r="AM275" s="9"/>
       <c r="AO275" s="1"/>
       <c r="AR275" s="9"/>
       <c r="AT275" s="1"/>
       <c r="AW275" s="9"/>
       <c r="AY275" s="1"/>
       <c r="BB275" s="9"/>
       <c r="BD275" s="1"/>
       <c r="BG275" s="9"/>
     </row>
     <row r="276" spans="1:59">
       <c r="A276" s="1">
         <v>46047.75</v>
       </c>
       <c r="B276" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C276" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D276" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F276" s="1"/>
-      <c r="I276" s="9"/>
+      <c r="F276" s="1">
+        <v>46061.75</v>
+      </c>
+      <c r="G276" t="s">
+        <v>23</v>
+      </c>
+      <c r="H276" t="s">
+        <v>37</v>
+      </c>
+      <c r="I276" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K276" s="1"/>
       <c r="N276" s="9"/>
       <c r="P276" s="1"/>
       <c r="S276" s="9"/>
       <c r="U276" s="1"/>
       <c r="X276" s="9"/>
       <c r="Z276" s="1"/>
       <c r="AC276" s="9"/>
       <c r="AE276" s="1"/>
       <c r="AH276" s="9"/>
       <c r="AJ276" s="1"/>
       <c r="AM276" s="9"/>
       <c r="AO276" s="1"/>
       <c r="AR276" s="9"/>
       <c r="AT276" s="1"/>
       <c r="AW276" s="9"/>
       <c r="AY276" s="1"/>
       <c r="BB276" s="9"/>
       <c r="BD276" s="1"/>
       <c r="BG276" s="9"/>
     </row>
     <row r="277" spans="1:59">
       <c r="A277" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B277" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C277" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D277" s="9">
         <v>899485.326</v>
       </c>
-      <c r="F277" s="1"/>
-      <c r="I277" s="9"/>
+      <c r="F277" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G277" t="s">
+        <v>23</v>
+      </c>
+      <c r="H277" t="s">
+        <v>24</v>
+      </c>
+      <c r="I277" s="9">
+        <v>801697.68599999999</v>
+      </c>
       <c r="K277" s="1"/>
       <c r="N277" s="9"/>
       <c r="P277" s="1"/>
       <c r="S277" s="9"/>
       <c r="U277" s="1"/>
       <c r="X277" s="9"/>
       <c r="Z277" s="1"/>
       <c r="AC277" s="9"/>
       <c r="AE277" s="1"/>
       <c r="AH277" s="9"/>
       <c r="AJ277" s="1"/>
       <c r="AM277" s="9"/>
       <c r="AO277" s="1"/>
       <c r="AR277" s="9"/>
       <c r="AT277" s="1"/>
       <c r="AW277" s="9"/>
       <c r="AY277" s="1"/>
       <c r="BB277" s="9"/>
       <c r="BD277" s="1"/>
       <c r="BG277" s="9"/>
     </row>
     <row r="278" spans="1:59">
       <c r="A278" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B278" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C278" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D278" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F278" s="1"/>
-      <c r="I278" s="9"/>
+      <c r="F278" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G278" t="s">
+        <v>23</v>
+      </c>
+      <c r="H278" t="s">
+        <v>25</v>
+      </c>
+      <c r="I278" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K278" s="1"/>
       <c r="N278" s="9"/>
       <c r="P278" s="1"/>
       <c r="S278" s="9"/>
       <c r="U278" s="1"/>
       <c r="X278" s="9"/>
       <c r="Z278" s="1"/>
       <c r="AC278" s="9"/>
       <c r="AE278" s="1"/>
       <c r="AH278" s="9"/>
       <c r="AJ278" s="1"/>
       <c r="AM278" s="9"/>
       <c r="AO278" s="1"/>
       <c r="AR278" s="9"/>
       <c r="AT278" s="1"/>
       <c r="AW278" s="9"/>
       <c r="AY278" s="1"/>
       <c r="BB278" s="9"/>
       <c r="BD278" s="1"/>
       <c r="BG278" s="9"/>
     </row>
     <row r="279" spans="1:59">
       <c r="A279" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B279" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C279" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D279" s="9">
         <v>148.79599999999999</v>
       </c>
-      <c r="F279" s="1"/>
-      <c r="I279" s="9"/>
+      <c r="F279" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G279" t="s">
+        <v>23</v>
+      </c>
+      <c r="H279" t="s">
+        <v>26</v>
+      </c>
+      <c r="I279" s="9">
+        <v>150.18600000000001</v>
+      </c>
       <c r="K279" s="1"/>
       <c r="N279" s="9"/>
       <c r="P279" s="1"/>
       <c r="S279" s="9"/>
       <c r="U279" s="1"/>
       <c r="X279" s="9"/>
       <c r="Z279" s="1"/>
       <c r="AC279" s="9"/>
       <c r="AE279" s="1"/>
       <c r="AH279" s="9"/>
       <c r="AJ279" s="1"/>
       <c r="AM279" s="9"/>
       <c r="AO279" s="1"/>
       <c r="AR279" s="9"/>
       <c r="AT279" s="1"/>
       <c r="AW279" s="9"/>
       <c r="AY279" s="1"/>
       <c r="BB279" s="9"/>
       <c r="BD279" s="1"/>
       <c r="BG279" s="9"/>
     </row>
     <row r="280" spans="1:59">
       <c r="A280" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B280" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C280" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D280" s="9">
         <v>2875.6529999999998</v>
       </c>
-      <c r="F280" s="1"/>
-      <c r="I280" s="9"/>
+      <c r="F280" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G280" t="s">
+        <v>23</v>
+      </c>
+      <c r="H280" t="s">
+        <v>27</v>
+      </c>
+      <c r="I280" s="9">
+        <v>2684.8150000000001</v>
+      </c>
       <c r="K280" s="1"/>
       <c r="N280" s="9"/>
       <c r="P280" s="1"/>
       <c r="S280" s="9"/>
       <c r="U280" s="1"/>
       <c r="X280" s="9"/>
       <c r="Z280" s="1"/>
       <c r="AC280" s="9"/>
       <c r="AE280" s="1"/>
       <c r="AH280" s="9"/>
       <c r="AJ280" s="1"/>
       <c r="AM280" s="9"/>
       <c r="AO280" s="1"/>
       <c r="AR280" s="9"/>
       <c r="AT280" s="1"/>
       <c r="AW280" s="9"/>
       <c r="AY280" s="1"/>
       <c r="BB280" s="9"/>
       <c r="BD280" s="1"/>
       <c r="BG280" s="9"/>
     </row>
     <row r="281" spans="1:59">
       <c r="A281" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B281" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C281" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D281" s="9">
         <v>15624.646000000001</v>
       </c>
-      <c r="F281" s="1"/>
-      <c r="I281" s="9"/>
+      <c r="F281" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G281" t="s">
+        <v>23</v>
+      </c>
+      <c r="H281" t="s">
+        <v>28</v>
+      </c>
+      <c r="I281" s="9">
+        <v>15884.977000000001</v>
+      </c>
       <c r="K281" s="1"/>
       <c r="N281" s="9"/>
       <c r="P281" s="1"/>
       <c r="S281" s="9"/>
       <c r="U281" s="1"/>
       <c r="X281" s="9"/>
       <c r="Z281" s="1"/>
       <c r="AC281" s="9"/>
       <c r="AE281" s="1"/>
       <c r="AH281" s="9"/>
       <c r="AJ281" s="1"/>
       <c r="AM281" s="9"/>
       <c r="AO281" s="1"/>
       <c r="AR281" s="9"/>
       <c r="AT281" s="1"/>
       <c r="AW281" s="9"/>
       <c r="AY281" s="1"/>
       <c r="BB281" s="9"/>
       <c r="BD281" s="1"/>
       <c r="BG281" s="9"/>
     </row>
     <row r="282" spans="1:59">
       <c r="A282" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B282" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C282" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D282" s="9">
         <v>37128.601999999999</v>
       </c>
-      <c r="F282" s="1"/>
-      <c r="I282" s="9"/>
+      <c r="F282" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G282" t="s">
+        <v>23</v>
+      </c>
+      <c r="H282" t="s">
+        <v>29</v>
+      </c>
+      <c r="I282" s="9">
+        <v>37896.983999999997</v>
+      </c>
       <c r="K282" s="1"/>
       <c r="N282" s="9"/>
       <c r="P282" s="1"/>
       <c r="S282" s="9"/>
       <c r="U282" s="1"/>
       <c r="X282" s="9"/>
       <c r="Z282" s="1"/>
       <c r="AC282" s="9"/>
       <c r="AE282" s="1"/>
       <c r="AH282" s="9"/>
       <c r="AJ282" s="1"/>
       <c r="AM282" s="9"/>
       <c r="AO282" s="1"/>
       <c r="AR282" s="9"/>
       <c r="AT282" s="1"/>
       <c r="AW282" s="9"/>
       <c r="AY282" s="1"/>
       <c r="BB282" s="9"/>
       <c r="BD282" s="1"/>
       <c r="BG282" s="9"/>
     </row>
     <row r="283" spans="1:59">
       <c r="A283" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B283" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C283" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D283" s="9">
         <v>55741.061000000002</v>
       </c>
-      <c r="F283" s="1"/>
-      <c r="I283" s="9"/>
+      <c r="F283" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G283" t="s">
+        <v>23</v>
+      </c>
+      <c r="H283" t="s">
+        <v>30</v>
+      </c>
+      <c r="I283" s="9">
+        <v>60952.078000000001</v>
+      </c>
       <c r="K283" s="1"/>
       <c r="N283" s="9"/>
       <c r="P283" s="1"/>
       <c r="S283" s="9"/>
       <c r="U283" s="1"/>
       <c r="X283" s="9"/>
       <c r="Z283" s="1"/>
       <c r="AC283" s="9"/>
       <c r="AE283" s="1"/>
       <c r="AH283" s="9"/>
       <c r="AJ283" s="1"/>
       <c r="AM283" s="9"/>
       <c r="AO283" s="1"/>
       <c r="AR283" s="9"/>
       <c r="AT283" s="1"/>
       <c r="AW283" s="9"/>
       <c r="AY283" s="1"/>
       <c r="BB283" s="9"/>
       <c r="BD283" s="1"/>
       <c r="BG283" s="9"/>
     </row>
     <row r="284" spans="1:59">
       <c r="A284" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B284" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C284" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D284" s="9">
         <v>10169.99</v>
       </c>
-      <c r="F284" s="1"/>
-      <c r="I284" s="9"/>
+      <c r="F284" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G284" t="s">
+        <v>23</v>
+      </c>
+      <c r="H284" t="s">
+        <v>31</v>
+      </c>
+      <c r="I284" s="9">
+        <v>11036.415000000001</v>
+      </c>
       <c r="K284" s="1"/>
       <c r="N284" s="9"/>
       <c r="P284" s="1"/>
       <c r="S284" s="9"/>
       <c r="U284" s="1"/>
       <c r="X284" s="9"/>
       <c r="Z284" s="1"/>
       <c r="AC284" s="9"/>
       <c r="AE284" s="1"/>
       <c r="AH284" s="9"/>
       <c r="AJ284" s="1"/>
       <c r="AM284" s="9"/>
       <c r="AO284" s="1"/>
       <c r="AR284" s="9"/>
       <c r="AT284" s="1"/>
       <c r="AW284" s="9"/>
       <c r="AY284" s="1"/>
       <c r="BB284" s="9"/>
       <c r="BD284" s="1"/>
       <c r="BG284" s="9"/>
     </row>
     <row r="285" spans="1:59">
       <c r="A285" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B285" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C285" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D285" s="9">
         <v>62213.482000000004</v>
       </c>
-      <c r="F285" s="1"/>
-      <c r="I285" s="9"/>
+      <c r="F285" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G285" t="s">
+        <v>23</v>
+      </c>
+      <c r="H285" t="s">
+        <v>32</v>
+      </c>
+      <c r="I285" s="9">
+        <v>67147.188999999998</v>
+      </c>
       <c r="K285" s="1"/>
       <c r="N285" s="9"/>
       <c r="P285" s="1"/>
       <c r="S285" s="9"/>
       <c r="U285" s="1"/>
       <c r="X285" s="9"/>
       <c r="Z285" s="1"/>
       <c r="AC285" s="9"/>
       <c r="AE285" s="1"/>
       <c r="AH285" s="9"/>
       <c r="AJ285" s="1"/>
       <c r="AM285" s="9"/>
       <c r="AO285" s="1"/>
       <c r="AR285" s="9"/>
       <c r="AT285" s="1"/>
       <c r="AW285" s="9"/>
       <c r="AY285" s="1"/>
       <c r="BB285" s="9"/>
       <c r="BD285" s="1"/>
       <c r="BG285" s="9"/>
     </row>
     <row r="286" spans="1:59">
       <c r="A286" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B286" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C286" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D286" s="9">
         <v>14760.6</v>
       </c>
-      <c r="F286" s="1"/>
-      <c r="I286" s="9"/>
+      <c r="F286" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G286" t="s">
+        <v>23</v>
+      </c>
+      <c r="H286" t="s">
+        <v>33</v>
+      </c>
+      <c r="I286" s="9">
+        <v>13890.2</v>
+      </c>
       <c r="K286" s="1"/>
       <c r="N286" s="9"/>
       <c r="P286" s="1"/>
       <c r="S286" s="9"/>
       <c r="U286" s="1"/>
       <c r="X286" s="9"/>
       <c r="Z286" s="1"/>
       <c r="AC286" s="9"/>
       <c r="AE286" s="1"/>
       <c r="AH286" s="9"/>
       <c r="AJ286" s="1"/>
       <c r="AM286" s="9"/>
       <c r="AO286" s="1"/>
       <c r="AR286" s="9"/>
       <c r="AT286" s="1"/>
       <c r="AW286" s="9"/>
       <c r="AY286" s="1"/>
       <c r="BB286" s="9"/>
       <c r="BD286" s="1"/>
       <c r="BG286" s="9"/>
     </row>
     <row r="287" spans="1:59">
       <c r="A287" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B287" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C287" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D287" s="9">
         <v>8301.902</v>
       </c>
-      <c r="F287" s="1"/>
-      <c r="I287" s="9"/>
+      <c r="F287" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G287" t="s">
+        <v>23</v>
+      </c>
+      <c r="H287" t="s">
+        <v>34</v>
+      </c>
+      <c r="I287" s="9">
+        <v>8300.2360000000008</v>
+      </c>
       <c r="K287" s="1"/>
       <c r="N287" s="9"/>
       <c r="P287" s="1"/>
       <c r="S287" s="9"/>
       <c r="U287" s="1"/>
       <c r="X287" s="9"/>
       <c r="Z287" s="1"/>
       <c r="AC287" s="9"/>
       <c r="AE287" s="1"/>
       <c r="AH287" s="9"/>
       <c r="AJ287" s="1"/>
       <c r="AM287" s="9"/>
       <c r="AO287" s="1"/>
       <c r="AR287" s="9"/>
       <c r="AT287" s="1"/>
       <c r="AW287" s="9"/>
       <c r="AY287" s="1"/>
       <c r="BB287" s="9"/>
       <c r="BD287" s="1"/>
       <c r="BG287" s="9"/>
     </row>
     <row r="288" spans="1:59">
       <c r="A288" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B288" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C288" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D288" s="9">
         <v>224178.717</v>
       </c>
-      <c r="F288" s="1"/>
-      <c r="I288" s="9"/>
+      <c r="F288" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G288" t="s">
+        <v>23</v>
+      </c>
+      <c r="H288" t="s">
+        <v>35</v>
+      </c>
+      <c r="I288" s="9">
+        <v>221735.76</v>
+      </c>
       <c r="K288" s="1"/>
       <c r="N288" s="9"/>
       <c r="P288" s="1"/>
       <c r="S288" s="9"/>
       <c r="U288" s="1"/>
       <c r="X288" s="9"/>
       <c r="Z288" s="1"/>
       <c r="AC288" s="9"/>
       <c r="AE288" s="1"/>
       <c r="AH288" s="9"/>
       <c r="AJ288" s="1"/>
       <c r="AM288" s="9"/>
       <c r="AO288" s="1"/>
       <c r="AR288" s="9"/>
       <c r="AT288" s="1"/>
       <c r="AW288" s="9"/>
       <c r="AY288" s="1"/>
       <c r="BB288" s="9"/>
       <c r="BD288" s="1"/>
       <c r="BG288" s="9"/>
     </row>
     <row r="289" spans="1:59">
       <c r="A289" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B289" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C289" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D289" s="9">
         <v>113954.675</v>
       </c>
-      <c r="F289" s="1"/>
-      <c r="I289" s="9"/>
+      <c r="F289" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G289" t="s">
+        <v>23</v>
+      </c>
+      <c r="H289" t="s">
+        <v>36</v>
+      </c>
+      <c r="I289" s="9">
+        <v>108334.067</v>
+      </c>
       <c r="K289" s="1"/>
       <c r="N289" s="9"/>
       <c r="P289" s="1"/>
       <c r="S289" s="9"/>
       <c r="U289" s="1"/>
       <c r="X289" s="9"/>
       <c r="Z289" s="1"/>
       <c r="AC289" s="9"/>
       <c r="AE289" s="1"/>
       <c r="AH289" s="9"/>
       <c r="AJ289" s="1"/>
       <c r="AM289" s="9"/>
       <c r="AO289" s="1"/>
       <c r="AR289" s="9"/>
       <c r="AT289" s="1"/>
       <c r="AW289" s="9"/>
       <c r="AY289" s="1"/>
       <c r="BB289" s="9"/>
       <c r="BD289" s="1"/>
       <c r="BG289" s="9"/>
     </row>
     <row r="290" spans="1:59">
       <c r="A290" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B290" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C290" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D290" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F290" s="1"/>
-      <c r="I290" s="9"/>
+      <c r="F290" s="1">
+        <v>46061.791666666664</v>
+      </c>
+      <c r="G290" t="s">
+        <v>23</v>
+      </c>
+      <c r="H290" t="s">
+        <v>37</v>
+      </c>
+      <c r="I290" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K290" s="1"/>
       <c r="N290" s="9"/>
       <c r="P290" s="1"/>
       <c r="S290" s="9"/>
       <c r="U290" s="1"/>
       <c r="X290" s="9"/>
       <c r="Z290" s="1"/>
       <c r="AC290" s="9"/>
       <c r="AE290" s="1"/>
       <c r="AH290" s="9"/>
       <c r="AJ290" s="1"/>
       <c r="AM290" s="9"/>
       <c r="AO290" s="1"/>
       <c r="AR290" s="9"/>
       <c r="AT290" s="1"/>
       <c r="AW290" s="9"/>
       <c r="AY290" s="1"/>
       <c r="BB290" s="9"/>
       <c r="BD290" s="1"/>
       <c r="BG290" s="9"/>
     </row>
     <row r="291" spans="1:59">
       <c r="A291" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B291" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C291" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D291" s="9">
         <v>847196.14300000004</v>
       </c>
-      <c r="F291" s="1"/>
-      <c r="I291" s="9"/>
+      <c r="F291" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G291" t="s">
+        <v>23</v>
+      </c>
+      <c r="H291" t="s">
+        <v>24</v>
+      </c>
+      <c r="I291" s="9">
+        <v>768264.60199999996</v>
+      </c>
       <c r="K291" s="1"/>
       <c r="N291" s="9"/>
       <c r="P291" s="1"/>
       <c r="S291" s="9"/>
       <c r="U291" s="1"/>
       <c r="X291" s="9"/>
       <c r="Z291" s="1"/>
       <c r="AC291" s="9"/>
       <c r="AE291" s="1"/>
       <c r="AH291" s="9"/>
       <c r="AJ291" s="1"/>
       <c r="AM291" s="9"/>
       <c r="AO291" s="1"/>
       <c r="AR291" s="9"/>
       <c r="AT291" s="1"/>
       <c r="AW291" s="9"/>
       <c r="AY291" s="1"/>
       <c r="BB291" s="9"/>
       <c r="BD291" s="1"/>
       <c r="BG291" s="9"/>
     </row>
     <row r="292" spans="1:59">
       <c r="A292" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B292" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C292" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D292" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F292" s="1"/>
-      <c r="I292" s="9"/>
+      <c r="F292" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G292" t="s">
+        <v>23</v>
+      </c>
+      <c r="H292" t="s">
+        <v>25</v>
+      </c>
+      <c r="I292" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K292" s="1"/>
       <c r="N292" s="9"/>
       <c r="P292" s="1"/>
       <c r="S292" s="9"/>
       <c r="U292" s="1"/>
       <c r="X292" s="9"/>
       <c r="Z292" s="1"/>
       <c r="AC292" s="9"/>
       <c r="AE292" s="1"/>
       <c r="AH292" s="9"/>
       <c r="AJ292" s="1"/>
       <c r="AM292" s="9"/>
       <c r="AO292" s="1"/>
       <c r="AR292" s="9"/>
       <c r="AT292" s="1"/>
       <c r="AW292" s="9"/>
       <c r="AY292" s="1"/>
       <c r="BB292" s="9"/>
       <c r="BD292" s="1"/>
       <c r="BG292" s="9"/>
     </row>
     <row r="293" spans="1:59">
       <c r="A293" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B293" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C293" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D293" s="9">
         <v>395.024</v>
       </c>
-      <c r="F293" s="1"/>
-      <c r="I293" s="9"/>
+      <c r="F293" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G293" t="s">
+        <v>23</v>
+      </c>
+      <c r="H293" t="s">
+        <v>26</v>
+      </c>
+      <c r="I293" s="9">
+        <v>392.351</v>
+      </c>
       <c r="K293" s="1"/>
       <c r="N293" s="9"/>
       <c r="P293" s="1"/>
       <c r="S293" s="9"/>
       <c r="U293" s="1"/>
       <c r="X293" s="9"/>
       <c r="Z293" s="1"/>
       <c r="AC293" s="9"/>
       <c r="AE293" s="1"/>
       <c r="AH293" s="9"/>
       <c r="AJ293" s="1"/>
       <c r="AM293" s="9"/>
       <c r="AO293" s="1"/>
       <c r="AR293" s="9"/>
       <c r="AT293" s="1"/>
       <c r="AW293" s="9"/>
       <c r="AY293" s="1"/>
       <c r="BB293" s="9"/>
       <c r="BD293" s="1"/>
       <c r="BG293" s="9"/>
     </row>
     <row r="294" spans="1:59">
       <c r="A294" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B294" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C294" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D294" s="9">
         <v>2795.8029999999999</v>
       </c>
-      <c r="F294" s="1"/>
-      <c r="I294" s="9"/>
+      <c r="F294" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G294" t="s">
+        <v>23</v>
+      </c>
+      <c r="H294" t="s">
+        <v>27</v>
+      </c>
+      <c r="I294" s="9">
+        <v>2664.4609999999998</v>
+      </c>
       <c r="K294" s="1"/>
       <c r="N294" s="9"/>
       <c r="P294" s="1"/>
       <c r="S294" s="9"/>
       <c r="U294" s="1"/>
       <c r="X294" s="9"/>
       <c r="Z294" s="1"/>
       <c r="AC294" s="9"/>
       <c r="AE294" s="1"/>
       <c r="AH294" s="9"/>
       <c r="AJ294" s="1"/>
       <c r="AM294" s="9"/>
       <c r="AO294" s="1"/>
       <c r="AR294" s="9"/>
       <c r="AT294" s="1"/>
       <c r="AW294" s="9"/>
       <c r="AY294" s="1"/>
       <c r="BB294" s="9"/>
       <c r="BD294" s="1"/>
       <c r="BG294" s="9"/>
     </row>
     <row r="295" spans="1:59">
       <c r="A295" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B295" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C295" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D295" s="9">
         <v>15574.413</v>
       </c>
-      <c r="F295" s="1"/>
-      <c r="I295" s="9"/>
+      <c r="F295" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G295" t="s">
+        <v>23</v>
+      </c>
+      <c r="H295" t="s">
+        <v>28</v>
+      </c>
+      <c r="I295" s="9">
+        <v>15732.066000000001</v>
+      </c>
       <c r="K295" s="1"/>
       <c r="N295" s="9"/>
       <c r="P295" s="1"/>
       <c r="S295" s="9"/>
       <c r="U295" s="1"/>
       <c r="X295" s="9"/>
       <c r="Z295" s="1"/>
       <c r="AC295" s="9"/>
       <c r="AE295" s="1"/>
       <c r="AH295" s="9"/>
       <c r="AJ295" s="1"/>
       <c r="AM295" s="9"/>
       <c r="AO295" s="1"/>
       <c r="AR295" s="9"/>
       <c r="AT295" s="1"/>
       <c r="AW295" s="9"/>
       <c r="AY295" s="1"/>
       <c r="BB295" s="9"/>
       <c r="BD295" s="1"/>
       <c r="BG295" s="9"/>
     </row>
     <row r="296" spans="1:59">
       <c r="A296" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B296" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C296" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D296" s="9">
         <v>36620.368999999999</v>
       </c>
-      <c r="F296" s="1"/>
-      <c r="I296" s="9"/>
+      <c r="F296" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G296" t="s">
+        <v>23</v>
+      </c>
+      <c r="H296" t="s">
+        <v>29</v>
+      </c>
+      <c r="I296" s="9">
+        <v>36796.146000000001</v>
+      </c>
       <c r="K296" s="1"/>
       <c r="N296" s="9"/>
       <c r="P296" s="1"/>
       <c r="S296" s="9"/>
       <c r="U296" s="1"/>
       <c r="X296" s="9"/>
       <c r="Z296" s="1"/>
       <c r="AC296" s="9"/>
       <c r="AE296" s="1"/>
       <c r="AH296" s="9"/>
       <c r="AJ296" s="1"/>
       <c r="AM296" s="9"/>
       <c r="AO296" s="1"/>
       <c r="AR296" s="9"/>
       <c r="AT296" s="1"/>
       <c r="AW296" s="9"/>
       <c r="AY296" s="1"/>
       <c r="BB296" s="9"/>
       <c r="BD296" s="1"/>
       <c r="BG296" s="9"/>
     </row>
     <row r="297" spans="1:59">
       <c r="A297" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B297" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C297" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D297" s="9">
         <v>55400.936999999998</v>
       </c>
-      <c r="F297" s="1"/>
-      <c r="I297" s="9"/>
+      <c r="F297" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G297" t="s">
+        <v>23</v>
+      </c>
+      <c r="H297" t="s">
+        <v>30</v>
+      </c>
+      <c r="I297" s="9">
+        <v>60298.654000000002</v>
+      </c>
       <c r="K297" s="1"/>
       <c r="N297" s="9"/>
       <c r="P297" s="1"/>
       <c r="S297" s="9"/>
       <c r="U297" s="1"/>
       <c r="X297" s="9"/>
       <c r="Z297" s="1"/>
       <c r="AC297" s="9"/>
       <c r="AE297" s="1"/>
       <c r="AH297" s="9"/>
       <c r="AJ297" s="1"/>
       <c r="AM297" s="9"/>
       <c r="AO297" s="1"/>
       <c r="AR297" s="9"/>
       <c r="AT297" s="1"/>
       <c r="AW297" s="9"/>
       <c r="AY297" s="1"/>
       <c r="BB297" s="9"/>
       <c r="BD297" s="1"/>
       <c r="BG297" s="9"/>
     </row>
     <row r="298" spans="1:59">
       <c r="A298" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B298" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C298" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D298" s="9">
         <v>9947.875</v>
       </c>
-      <c r="F298" s="1"/>
-      <c r="I298" s="9"/>
+      <c r="F298" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G298" t="s">
+        <v>23</v>
+      </c>
+      <c r="H298" t="s">
+        <v>31</v>
+      </c>
+      <c r="I298" s="9">
+        <v>10853.31</v>
+      </c>
       <c r="K298" s="1"/>
       <c r="N298" s="9"/>
       <c r="P298" s="1"/>
       <c r="S298" s="9"/>
       <c r="U298" s="1"/>
       <c r="X298" s="9"/>
       <c r="Z298" s="1"/>
       <c r="AC298" s="9"/>
       <c r="AE298" s="1"/>
       <c r="AH298" s="9"/>
       <c r="AJ298" s="1"/>
       <c r="AM298" s="9"/>
       <c r="AO298" s="1"/>
       <c r="AR298" s="9"/>
       <c r="AT298" s="1"/>
       <c r="AW298" s="9"/>
       <c r="AY298" s="1"/>
       <c r="BB298" s="9"/>
       <c r="BD298" s="1"/>
       <c r="BG298" s="9"/>
     </row>
     <row r="299" spans="1:59">
       <c r="A299" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B299" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C299" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D299" s="9">
         <v>62431.396000000001</v>
       </c>
-      <c r="F299" s="1"/>
-      <c r="I299" s="9"/>
+      <c r="F299" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G299" t="s">
+        <v>23</v>
+      </c>
+      <c r="H299" t="s">
+        <v>32</v>
+      </c>
+      <c r="I299" s="9">
+        <v>66357.273000000001</v>
+      </c>
       <c r="K299" s="1"/>
       <c r="N299" s="9"/>
       <c r="P299" s="1"/>
       <c r="S299" s="9"/>
       <c r="U299" s="1"/>
       <c r="X299" s="9"/>
       <c r="Z299" s="1"/>
       <c r="AC299" s="9"/>
       <c r="AE299" s="1"/>
       <c r="AH299" s="9"/>
       <c r="AJ299" s="1"/>
       <c r="AM299" s="9"/>
       <c r="AO299" s="1"/>
       <c r="AR299" s="9"/>
       <c r="AT299" s="1"/>
       <c r="AW299" s="9"/>
       <c r="AY299" s="1"/>
       <c r="BB299" s="9"/>
       <c r="BD299" s="1"/>
       <c r="BG299" s="9"/>
     </row>
     <row r="300" spans="1:59">
       <c r="A300" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B300" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C300" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D300" s="9">
         <v>16297.3</v>
       </c>
-      <c r="F300" s="1"/>
-      <c r="I300" s="9"/>
+      <c r="F300" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G300" t="s">
+        <v>23</v>
+      </c>
+      <c r="H300" t="s">
+        <v>33</v>
+      </c>
+      <c r="I300" s="9">
+        <v>16083.3</v>
+      </c>
       <c r="K300" s="1"/>
       <c r="N300" s="9"/>
       <c r="P300" s="1"/>
       <c r="S300" s="9"/>
       <c r="U300" s="1"/>
       <c r="X300" s="9"/>
       <c r="Z300" s="1"/>
       <c r="AC300" s="9"/>
       <c r="AE300" s="1"/>
       <c r="AH300" s="9"/>
       <c r="AJ300" s="1"/>
       <c r="AM300" s="9"/>
       <c r="AO300" s="1"/>
       <c r="AR300" s="9"/>
       <c r="AT300" s="1"/>
       <c r="AW300" s="9"/>
       <c r="AY300" s="1"/>
       <c r="BB300" s="9"/>
       <c r="BD300" s="1"/>
       <c r="BG300" s="9"/>
     </row>
     <row r="301" spans="1:59">
       <c r="A301" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B301" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C301" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D301" s="9">
         <v>8247.2199999999993</v>
       </c>
-      <c r="F301" s="1"/>
-      <c r="I301" s="9"/>
+      <c r="F301" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G301" t="s">
+        <v>23</v>
+      </c>
+      <c r="H301" t="s">
+        <v>34</v>
+      </c>
+      <c r="I301" s="9">
+        <v>8203.2150000000001</v>
+      </c>
       <c r="K301" s="1"/>
       <c r="N301" s="9"/>
       <c r="P301" s="1"/>
       <c r="S301" s="9"/>
       <c r="U301" s="1"/>
       <c r="X301" s="9"/>
       <c r="Z301" s="1"/>
       <c r="AC301" s="9"/>
       <c r="AE301" s="1"/>
       <c r="AH301" s="9"/>
       <c r="AJ301" s="1"/>
       <c r="AM301" s="9"/>
       <c r="AO301" s="1"/>
       <c r="AR301" s="9"/>
       <c r="AT301" s="1"/>
       <c r="AW301" s="9"/>
       <c r="AY301" s="1"/>
       <c r="BB301" s="9"/>
       <c r="BD301" s="1"/>
       <c r="BG301" s="9"/>
     </row>
     <row r="302" spans="1:59">
       <c r="A302" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B302" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C302" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D302" s="9">
         <v>216296.39199999999</v>
       </c>
-      <c r="F302" s="1"/>
-      <c r="I302" s="9"/>
+      <c r="F302" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G302" t="s">
+        <v>23</v>
+      </c>
+      <c r="H302" t="s">
+        <v>35</v>
+      </c>
+      <c r="I302" s="9">
+        <v>214799.715</v>
+      </c>
       <c r="K302" s="1"/>
       <c r="N302" s="9"/>
       <c r="P302" s="1"/>
       <c r="S302" s="9"/>
       <c r="U302" s="1"/>
       <c r="X302" s="9"/>
       <c r="Z302" s="1"/>
       <c r="AC302" s="9"/>
       <c r="AE302" s="1"/>
       <c r="AH302" s="9"/>
       <c r="AJ302" s="1"/>
       <c r="AM302" s="9"/>
       <c r="AO302" s="1"/>
       <c r="AR302" s="9"/>
       <c r="AT302" s="1"/>
       <c r="AW302" s="9"/>
       <c r="AY302" s="1"/>
       <c r="BB302" s="9"/>
       <c r="BD302" s="1"/>
       <c r="BG302" s="9"/>
     </row>
     <row r="303" spans="1:59">
       <c r="A303" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B303" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C303" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D303" s="9">
         <v>112209.22100000001</v>
       </c>
-      <c r="F303" s="1"/>
-      <c r="I303" s="9"/>
+      <c r="F303" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G303" t="s">
+        <v>23</v>
+      </c>
+      <c r="H303" t="s">
+        <v>36</v>
+      </c>
+      <c r="I303" s="9">
+        <v>107380.54</v>
+      </c>
       <c r="K303" s="1"/>
       <c r="N303" s="9"/>
       <c r="P303" s="1"/>
       <c r="S303" s="9"/>
       <c r="U303" s="1"/>
       <c r="X303" s="9"/>
       <c r="Z303" s="1"/>
       <c r="AC303" s="9"/>
       <c r="AE303" s="1"/>
       <c r="AH303" s="9"/>
       <c r="AJ303" s="1"/>
       <c r="AM303" s="9"/>
       <c r="AO303" s="1"/>
       <c r="AR303" s="9"/>
       <c r="AT303" s="1"/>
       <c r="AW303" s="9"/>
       <c r="AY303" s="1"/>
       <c r="BB303" s="9"/>
       <c r="BD303" s="1"/>
       <c r="BG303" s="9"/>
     </row>
     <row r="304" spans="1:59">
       <c r="A304" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B304" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C304" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D304" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F304" s="1"/>
-      <c r="I304" s="9"/>
+      <c r="F304" s="1">
+        <v>46061.833333333336</v>
+      </c>
+      <c r="G304" t="s">
+        <v>23</v>
+      </c>
+      <c r="H304" t="s">
+        <v>37</v>
+      </c>
+      <c r="I304" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K304" s="1"/>
       <c r="N304" s="9"/>
       <c r="P304" s="1"/>
       <c r="S304" s="9"/>
       <c r="U304" s="1"/>
       <c r="X304" s="9"/>
       <c r="Z304" s="1"/>
       <c r="AC304" s="9"/>
       <c r="AE304" s="1"/>
       <c r="AH304" s="9"/>
       <c r="AJ304" s="1"/>
       <c r="AM304" s="9"/>
       <c r="AO304" s="1"/>
       <c r="AR304" s="9"/>
       <c r="AT304" s="1"/>
       <c r="AW304" s="9"/>
       <c r="AY304" s="1"/>
       <c r="BB304" s="9"/>
       <c r="BD304" s="1"/>
       <c r="BG304" s="9"/>
     </row>
     <row r="305" spans="1:59">
       <c r="A305" s="1">
         <v>46047.875</v>
       </c>
       <c r="B305" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C305" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D305" s="9">
         <v>786531.005</v>
       </c>
-      <c r="F305" s="1"/>
-      <c r="I305" s="9"/>
+      <c r="F305" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G305" t="s">
+        <v>23</v>
+      </c>
+      <c r="H305" t="s">
+        <v>24</v>
+      </c>
+      <c r="I305" s="9">
+        <v>732529.91200000001</v>
+      </c>
       <c r="K305" s="1"/>
       <c r="N305" s="9"/>
       <c r="P305" s="1"/>
       <c r="S305" s="9"/>
       <c r="U305" s="1"/>
       <c r="X305" s="9"/>
       <c r="Z305" s="1"/>
       <c r="AC305" s="9"/>
       <c r="AE305" s="1"/>
       <c r="AH305" s="9"/>
       <c r="AJ305" s="1"/>
       <c r="AM305" s="9"/>
       <c r="AO305" s="1"/>
       <c r="AR305" s="9"/>
       <c r="AT305" s="1"/>
       <c r="AW305" s="9"/>
       <c r="AY305" s="1"/>
       <c r="BB305" s="9"/>
       <c r="BD305" s="1"/>
       <c r="BG305" s="9"/>
     </row>
     <row r="306" spans="1:59">
       <c r="A306" s="1">
         <v>46047.875</v>
       </c>
       <c r="B306" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C306" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D306" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F306" s="1"/>
-      <c r="I306" s="9"/>
+      <c r="F306" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G306" t="s">
+        <v>23</v>
+      </c>
+      <c r="H306" t="s">
+        <v>25</v>
+      </c>
+      <c r="I306" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K306" s="1"/>
       <c r="N306" s="9"/>
       <c r="P306" s="1"/>
       <c r="S306" s="9"/>
       <c r="U306" s="1"/>
       <c r="X306" s="9"/>
       <c r="Z306" s="1"/>
       <c r="AC306" s="9"/>
       <c r="AE306" s="1"/>
       <c r="AH306" s="9"/>
       <c r="AJ306" s="1"/>
       <c r="AM306" s="9"/>
       <c r="AO306" s="1"/>
       <c r="AR306" s="9"/>
       <c r="AT306" s="1"/>
       <c r="AW306" s="9"/>
       <c r="AY306" s="1"/>
       <c r="BB306" s="9"/>
       <c r="BD306" s="1"/>
       <c r="BG306" s="9"/>
     </row>
     <row r="307" spans="1:59">
       <c r="A307" s="1">
         <v>46047.875</v>
       </c>
       <c r="B307" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C307" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D307" s="9">
         <v>394.95600000000002</v>
       </c>
-      <c r="F307" s="1"/>
-      <c r="I307" s="9"/>
+      <c r="F307" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G307" t="s">
+        <v>23</v>
+      </c>
+      <c r="H307" t="s">
+        <v>26</v>
+      </c>
+      <c r="I307" s="9">
+        <v>383.13499999999999</v>
+      </c>
       <c r="K307" s="1"/>
       <c r="N307" s="9"/>
       <c r="P307" s="1"/>
       <c r="S307" s="9"/>
       <c r="U307" s="1"/>
       <c r="X307" s="9"/>
       <c r="Z307" s="1"/>
       <c r="AC307" s="9"/>
       <c r="AE307" s="1"/>
       <c r="AH307" s="9"/>
       <c r="AJ307" s="1"/>
       <c r="AM307" s="9"/>
       <c r="AO307" s="1"/>
       <c r="AR307" s="9"/>
       <c r="AT307" s="1"/>
       <c r="AW307" s="9"/>
       <c r="AY307" s="1"/>
       <c r="BB307" s="9"/>
       <c r="BD307" s="1"/>
       <c r="BG307" s="9"/>
     </row>
     <row r="308" spans="1:59">
       <c r="A308" s="1">
         <v>46047.875</v>
       </c>
       <c r="B308" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C308" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D308" s="9">
         <v>2802.8409999999999</v>
       </c>
-      <c r="F308" s="1"/>
-      <c r="I308" s="9"/>
+      <c r="F308" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G308" t="s">
+        <v>23</v>
+      </c>
+      <c r="H308" t="s">
+        <v>27</v>
+      </c>
+      <c r="I308" s="9">
+        <v>2755.83</v>
+      </c>
       <c r="K308" s="1"/>
       <c r="N308" s="9"/>
       <c r="P308" s="1"/>
       <c r="S308" s="9"/>
       <c r="U308" s="1"/>
       <c r="X308" s="9"/>
       <c r="Z308" s="1"/>
       <c r="AC308" s="9"/>
       <c r="AE308" s="1"/>
       <c r="AH308" s="9"/>
       <c r="AJ308" s="1"/>
       <c r="AM308" s="9"/>
       <c r="AO308" s="1"/>
       <c r="AR308" s="9"/>
       <c r="AT308" s="1"/>
       <c r="AW308" s="9"/>
       <c r="AY308" s="1"/>
       <c r="BB308" s="9"/>
       <c r="BD308" s="1"/>
       <c r="BG308" s="9"/>
     </row>
     <row r="309" spans="1:59">
       <c r="A309" s="1">
         <v>46047.875</v>
       </c>
       <c r="B309" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C309" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D309" s="9">
         <v>15353.125</v>
       </c>
-      <c r="F309" s="1"/>
-      <c r="I309" s="9"/>
+      <c r="F309" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G309" t="s">
+        <v>23</v>
+      </c>
+      <c r="H309" t="s">
+        <v>28</v>
+      </c>
+      <c r="I309" s="9">
+        <v>15569.629000000001</v>
+      </c>
       <c r="K309" s="1"/>
       <c r="N309" s="9"/>
       <c r="P309" s="1"/>
       <c r="S309" s="9"/>
       <c r="U309" s="1"/>
       <c r="X309" s="9"/>
       <c r="Z309" s="1"/>
       <c r="AC309" s="9"/>
       <c r="AE309" s="1"/>
       <c r="AH309" s="9"/>
       <c r="AJ309" s="1"/>
       <c r="AM309" s="9"/>
       <c r="AO309" s="1"/>
       <c r="AR309" s="9"/>
       <c r="AT309" s="1"/>
       <c r="AW309" s="9"/>
       <c r="AY309" s="1"/>
       <c r="BB309" s="9"/>
       <c r="BD309" s="1"/>
       <c r="BG309" s="9"/>
     </row>
     <row r="310" spans="1:59">
       <c r="A310" s="1">
         <v>46047.875</v>
       </c>
       <c r="B310" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C310" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D310" s="9">
         <v>36175.097000000002</v>
       </c>
-      <c r="F310" s="1"/>
-      <c r="I310" s="9"/>
+      <c r="F310" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G310" t="s">
+        <v>23</v>
+      </c>
+      <c r="H310" t="s">
+        <v>29</v>
+      </c>
+      <c r="I310" s="9">
+        <v>36212.696000000004</v>
+      </c>
       <c r="K310" s="1"/>
       <c r="N310" s="9"/>
       <c r="P310" s="1"/>
       <c r="S310" s="9"/>
       <c r="U310" s="1"/>
       <c r="X310" s="9"/>
       <c r="Z310" s="1"/>
       <c r="AC310" s="9"/>
       <c r="AE310" s="1"/>
       <c r="AH310" s="9"/>
       <c r="AJ310" s="1"/>
       <c r="AM310" s="9"/>
       <c r="AO310" s="1"/>
       <c r="AR310" s="9"/>
       <c r="AT310" s="1"/>
       <c r="AW310" s="9"/>
       <c r="AY310" s="1"/>
       <c r="BB310" s="9"/>
       <c r="BD310" s="1"/>
       <c r="BG310" s="9"/>
     </row>
     <row r="311" spans="1:59">
       <c r="A311" s="1">
         <v>46047.875</v>
       </c>
       <c r="B311" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C311" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D311" s="9">
         <v>55293.353999999999</v>
       </c>
-      <c r="F311" s="1"/>
-      <c r="I311" s="9"/>
+      <c r="F311" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G311" t="s">
+        <v>23</v>
+      </c>
+      <c r="H311" t="s">
+        <v>30</v>
+      </c>
+      <c r="I311" s="9">
+        <v>59352.981</v>
+      </c>
       <c r="K311" s="1"/>
       <c r="N311" s="9"/>
       <c r="P311" s="1"/>
       <c r="S311" s="9"/>
       <c r="U311" s="1"/>
       <c r="X311" s="9"/>
       <c r="Z311" s="1"/>
       <c r="AC311" s="9"/>
       <c r="AE311" s="1"/>
       <c r="AH311" s="9"/>
       <c r="AJ311" s="1"/>
       <c r="AM311" s="9"/>
       <c r="AO311" s="1"/>
       <c r="AR311" s="9"/>
       <c r="AT311" s="1"/>
       <c r="AW311" s="9"/>
       <c r="AY311" s="1"/>
       <c r="BB311" s="9"/>
       <c r="BD311" s="1"/>
       <c r="BG311" s="9"/>
     </row>
     <row r="312" spans="1:59">
       <c r="A312" s="1">
         <v>46047.875</v>
       </c>
       <c r="B312" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C312" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D312" s="9">
         <v>9854.43</v>
       </c>
-      <c r="F312" s="1"/>
-      <c r="I312" s="9"/>
+      <c r="F312" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G312" t="s">
+        <v>23</v>
+      </c>
+      <c r="H312" t="s">
+        <v>31</v>
+      </c>
+      <c r="I312" s="9">
+        <v>10748.03</v>
+      </c>
       <c r="K312" s="1"/>
       <c r="N312" s="9"/>
       <c r="P312" s="1"/>
       <c r="S312" s="9"/>
       <c r="U312" s="1"/>
       <c r="X312" s="9"/>
       <c r="Z312" s="1"/>
       <c r="AC312" s="9"/>
       <c r="AE312" s="1"/>
       <c r="AH312" s="9"/>
       <c r="AJ312" s="1"/>
       <c r="AM312" s="9"/>
       <c r="AO312" s="1"/>
       <c r="AR312" s="9"/>
       <c r="AT312" s="1"/>
       <c r="AW312" s="9"/>
       <c r="AY312" s="1"/>
       <c r="BB312" s="9"/>
       <c r="BD312" s="1"/>
       <c r="BG312" s="9"/>
     </row>
     <row r="313" spans="1:59">
       <c r="A313" s="1">
         <v>46047.875</v>
       </c>
       <c r="B313" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C313" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D313" s="9">
         <v>63104.6</v>
       </c>
-      <c r="F313" s="1"/>
-      <c r="I313" s="9"/>
+      <c r="F313" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G313" t="s">
+        <v>23</v>
+      </c>
+      <c r="H313" t="s">
+        <v>32</v>
+      </c>
+      <c r="I313" s="9">
+        <v>66035.671000000002</v>
+      </c>
       <c r="K313" s="1"/>
       <c r="N313" s="9"/>
       <c r="P313" s="1"/>
       <c r="S313" s="9"/>
       <c r="U313" s="1"/>
       <c r="X313" s="9"/>
       <c r="Z313" s="1"/>
       <c r="AC313" s="9"/>
       <c r="AE313" s="1"/>
       <c r="AH313" s="9"/>
       <c r="AJ313" s="1"/>
       <c r="AM313" s="9"/>
       <c r="AO313" s="1"/>
       <c r="AR313" s="9"/>
       <c r="AT313" s="1"/>
       <c r="AW313" s="9"/>
       <c r="AY313" s="1"/>
       <c r="BB313" s="9"/>
       <c r="BD313" s="1"/>
       <c r="BG313" s="9"/>
     </row>
     <row r="314" spans="1:59">
       <c r="A314" s="1">
         <v>46047.875</v>
       </c>
       <c r="B314" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C314" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D314" s="9">
         <v>13398.4</v>
       </c>
-      <c r="F314" s="1"/>
-      <c r="I314" s="9"/>
+      <c r="F314" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G314" t="s">
+        <v>23</v>
+      </c>
+      <c r="H314" t="s">
+        <v>33</v>
+      </c>
+      <c r="I314" s="9">
+        <v>17520.3</v>
+      </c>
       <c r="K314" s="1"/>
       <c r="N314" s="9"/>
       <c r="P314" s="1"/>
       <c r="S314" s="9"/>
       <c r="U314" s="1"/>
       <c r="X314" s="9"/>
       <c r="Z314" s="1"/>
       <c r="AC314" s="9"/>
       <c r="AE314" s="1"/>
       <c r="AH314" s="9"/>
       <c r="AJ314" s="1"/>
       <c r="AM314" s="9"/>
       <c r="AO314" s="1"/>
       <c r="AR314" s="9"/>
       <c r="AT314" s="1"/>
       <c r="AW314" s="9"/>
       <c r="AY314" s="1"/>
       <c r="BB314" s="9"/>
       <c r="BD314" s="1"/>
       <c r="BG314" s="9"/>
     </row>
     <row r="315" spans="1:59">
       <c r="A315" s="1">
         <v>46047.875</v>
       </c>
       <c r="B315" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C315" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D315" s="9">
         <v>8074.6139999999996</v>
       </c>
-      <c r="F315" s="1"/>
-      <c r="I315" s="9"/>
+      <c r="F315" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G315" t="s">
+        <v>23</v>
+      </c>
+      <c r="H315" t="s">
+        <v>34</v>
+      </c>
+      <c r="I315" s="9">
+        <v>8241.17</v>
+      </c>
       <c r="K315" s="1"/>
       <c r="N315" s="9"/>
       <c r="P315" s="1"/>
       <c r="S315" s="9"/>
       <c r="U315" s="1"/>
       <c r="X315" s="9"/>
       <c r="Z315" s="1"/>
       <c r="AC315" s="9"/>
       <c r="AE315" s="1"/>
       <c r="AH315" s="9"/>
       <c r="AJ315" s="1"/>
       <c r="AM315" s="9"/>
       <c r="AO315" s="1"/>
       <c r="AR315" s="9"/>
       <c r="AT315" s="1"/>
       <c r="AW315" s="9"/>
       <c r="AY315" s="1"/>
       <c r="BB315" s="9"/>
       <c r="BD315" s="1"/>
       <c r="BG315" s="9"/>
     </row>
     <row r="316" spans="1:59">
       <c r="A316" s="1">
         <v>46047.875</v>
       </c>
       <c r="B316" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C316" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D316" s="9">
         <v>210416.34099999999</v>
       </c>
-      <c r="F316" s="1"/>
-      <c r="I316" s="9"/>
+      <c r="F316" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G316" t="s">
+        <v>23</v>
+      </c>
+      <c r="H316" t="s">
+        <v>35</v>
+      </c>
+      <c r="I316" s="9">
+        <v>208158.93900000001</v>
+      </c>
       <c r="K316" s="1"/>
       <c r="N316" s="9"/>
       <c r="P316" s="1"/>
       <c r="S316" s="9"/>
       <c r="U316" s="1"/>
       <c r="X316" s="9"/>
       <c r="Z316" s="1"/>
       <c r="AC316" s="9"/>
       <c r="AE316" s="1"/>
       <c r="AH316" s="9"/>
       <c r="AJ316" s="1"/>
       <c r="AM316" s="9"/>
       <c r="AO316" s="1"/>
       <c r="AR316" s="9"/>
       <c r="AT316" s="1"/>
       <c r="AW316" s="9"/>
       <c r="AY316" s="1"/>
       <c r="BB316" s="9"/>
       <c r="BD316" s="1"/>
       <c r="BG316" s="9"/>
     </row>
     <row r="317" spans="1:59">
       <c r="A317" s="1">
         <v>46047.875</v>
       </c>
       <c r="B317" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C317" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D317" s="9">
         <v>110825.05100000001</v>
       </c>
-      <c r="F317" s="1"/>
-      <c r="I317" s="9"/>
+      <c r="F317" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G317" t="s">
+        <v>23</v>
+      </c>
+      <c r="H317" t="s">
+        <v>36</v>
+      </c>
+      <c r="I317" s="9">
+        <v>105966.59600000001</v>
+      </c>
       <c r="K317" s="1"/>
       <c r="N317" s="9"/>
       <c r="P317" s="1"/>
       <c r="S317" s="9"/>
       <c r="U317" s="1"/>
       <c r="X317" s="9"/>
       <c r="Z317" s="1"/>
       <c r="AC317" s="9"/>
       <c r="AE317" s="1"/>
       <c r="AH317" s="9"/>
       <c r="AJ317" s="1"/>
       <c r="AM317" s="9"/>
       <c r="AO317" s="1"/>
       <c r="AR317" s="9"/>
       <c r="AT317" s="1"/>
       <c r="AW317" s="9"/>
       <c r="AY317" s="1"/>
       <c r="BB317" s="9"/>
       <c r="BD317" s="1"/>
       <c r="BG317" s="9"/>
     </row>
     <row r="318" spans="1:59">
       <c r="A318" s="1">
         <v>46047.875</v>
       </c>
       <c r="B318" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C318" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D318" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F318" s="1"/>
-      <c r="I318" s="9"/>
+      <c r="F318" s="1">
+        <v>46061.875</v>
+      </c>
+      <c r="G318" t="s">
+        <v>23</v>
+      </c>
+      <c r="H318" t="s">
+        <v>37</v>
+      </c>
+      <c r="I318" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K318" s="1"/>
       <c r="N318" s="9"/>
       <c r="P318" s="1"/>
       <c r="S318" s="9"/>
       <c r="U318" s="1"/>
       <c r="X318" s="9"/>
       <c r="Z318" s="1"/>
       <c r="AC318" s="9"/>
       <c r="AE318" s="1"/>
       <c r="AH318" s="9"/>
       <c r="AJ318" s="1"/>
       <c r="AM318" s="9"/>
       <c r="AO318" s="1"/>
       <c r="AR318" s="9"/>
       <c r="AT318" s="1"/>
       <c r="AW318" s="9"/>
       <c r="AY318" s="1"/>
       <c r="BB318" s="9"/>
       <c r="BD318" s="1"/>
       <c r="BG318" s="9"/>
     </row>
     <row r="319" spans="1:59">
       <c r="A319" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B319" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C319" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D319" s="9">
         <v>726903.98499999999</v>
       </c>
-      <c r="F319" s="1"/>
-      <c r="I319" s="9"/>
+      <c r="F319" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G319" t="s">
+        <v>23</v>
+      </c>
+      <c r="H319" t="s">
+        <v>24</v>
+      </c>
+      <c r="I319" s="9">
+        <v>687255.85199999996</v>
+      </c>
       <c r="K319" s="1"/>
       <c r="N319" s="9"/>
       <c r="P319" s="1"/>
       <c r="S319" s="9"/>
       <c r="U319" s="1"/>
       <c r="X319" s="9"/>
       <c r="Z319" s="1"/>
       <c r="AC319" s="9"/>
       <c r="AE319" s="1"/>
       <c r="AH319" s="9"/>
       <c r="AJ319" s="1"/>
       <c r="AM319" s="9"/>
       <c r="AO319" s="1"/>
       <c r="AR319" s="9"/>
       <c r="AT319" s="1"/>
       <c r="AW319" s="9"/>
       <c r="AY319" s="1"/>
       <c r="BB319" s="9"/>
       <c r="BD319" s="1"/>
       <c r="BG319" s="9"/>
     </row>
     <row r="320" spans="1:59">
       <c r="A320" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B320" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C320" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D320" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F320" s="1"/>
-      <c r="I320" s="9"/>
+      <c r="F320" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G320" t="s">
+        <v>23</v>
+      </c>
+      <c r="H320" t="s">
+        <v>25</v>
+      </c>
+      <c r="I320" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K320" s="1"/>
       <c r="N320" s="9"/>
       <c r="P320" s="1"/>
       <c r="S320" s="9"/>
       <c r="U320" s="1"/>
       <c r="X320" s="9"/>
       <c r="Z320" s="1"/>
       <c r="AC320" s="9"/>
       <c r="AE320" s="1"/>
       <c r="AH320" s="9"/>
       <c r="AJ320" s="1"/>
       <c r="AM320" s="9"/>
       <c r="AO320" s="1"/>
       <c r="AR320" s="9"/>
       <c r="AT320" s="1"/>
       <c r="AW320" s="9"/>
       <c r="AY320" s="1"/>
       <c r="BB320" s="9"/>
       <c r="BD320" s="1"/>
       <c r="BG320" s="9"/>
     </row>
     <row r="321" spans="1:59">
       <c r="A321" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B321" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C321" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D321" s="9">
         <v>412.77199999999999</v>
       </c>
-      <c r="F321" s="1"/>
-      <c r="I321" s="9"/>
+      <c r="F321" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G321" t="s">
+        <v>23</v>
+      </c>
+      <c r="H321" t="s">
+        <v>26</v>
+      </c>
+      <c r="I321" s="9">
+        <v>397.31299999999999</v>
+      </c>
       <c r="K321" s="1"/>
       <c r="N321" s="9"/>
       <c r="P321" s="1"/>
       <c r="S321" s="9"/>
       <c r="U321" s="1"/>
       <c r="X321" s="9"/>
       <c r="Z321" s="1"/>
       <c r="AC321" s="9"/>
       <c r="AE321" s="1"/>
       <c r="AH321" s="9"/>
       <c r="AJ321" s="1"/>
       <c r="AM321" s="9"/>
       <c r="AO321" s="1"/>
       <c r="AR321" s="9"/>
       <c r="AT321" s="1"/>
       <c r="AW321" s="9"/>
       <c r="AY321" s="1"/>
       <c r="BB321" s="9"/>
       <c r="BD321" s="1"/>
       <c r="BG321" s="9"/>
     </row>
     <row r="322" spans="1:59">
       <c r="A322" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B322" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C322" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D322" s="9">
         <v>2639.703</v>
       </c>
-      <c r="F322" s="1"/>
-      <c r="I322" s="9"/>
+      <c r="F322" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G322" t="s">
+        <v>23</v>
+      </c>
+      <c r="H322" t="s">
+        <v>27</v>
+      </c>
+      <c r="I322" s="9">
+        <v>2681.86</v>
+      </c>
       <c r="K322" s="1"/>
       <c r="N322" s="9"/>
       <c r="P322" s="1"/>
       <c r="S322" s="9"/>
       <c r="U322" s="1"/>
       <c r="X322" s="9"/>
       <c r="Z322" s="1"/>
       <c r="AC322" s="9"/>
       <c r="AE322" s="1"/>
       <c r="AH322" s="9"/>
       <c r="AJ322" s="1"/>
       <c r="AM322" s="9"/>
       <c r="AO322" s="1"/>
       <c r="AR322" s="9"/>
       <c r="AT322" s="1"/>
       <c r="AW322" s="9"/>
       <c r="AY322" s="1"/>
       <c r="BB322" s="9"/>
       <c r="BD322" s="1"/>
       <c r="BG322" s="9"/>
     </row>
     <row r="323" spans="1:59">
       <c r="A323" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B323" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C323" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D323" s="9">
         <v>15227.884</v>
       </c>
-      <c r="F323" s="1"/>
-      <c r="I323" s="9"/>
+      <c r="F323" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G323" t="s">
+        <v>23</v>
+      </c>
+      <c r="H323" t="s">
+        <v>28</v>
+      </c>
+      <c r="I323" s="9">
+        <v>15370.494000000001</v>
+      </c>
       <c r="K323" s="1"/>
       <c r="N323" s="9"/>
       <c r="P323" s="1"/>
       <c r="S323" s="9"/>
       <c r="U323" s="1"/>
       <c r="X323" s="9"/>
       <c r="Z323" s="1"/>
       <c r="AC323" s="9"/>
       <c r="AE323" s="1"/>
       <c r="AH323" s="9"/>
       <c r="AJ323" s="1"/>
       <c r="AM323" s="9"/>
       <c r="AO323" s="1"/>
       <c r="AR323" s="9"/>
       <c r="AT323" s="1"/>
       <c r="AW323" s="9"/>
       <c r="AY323" s="1"/>
       <c r="BB323" s="9"/>
       <c r="BD323" s="1"/>
       <c r="BG323" s="9"/>
     </row>
     <row r="324" spans="1:59">
       <c r="A324" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B324" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C324" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D324" s="9">
         <v>36035.417000000001</v>
       </c>
-      <c r="F324" s="1"/>
-      <c r="I324" s="9"/>
+      <c r="F324" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G324" t="s">
+        <v>23</v>
+      </c>
+      <c r="H324" t="s">
+        <v>29</v>
+      </c>
+      <c r="I324" s="9">
+        <v>36067.377</v>
+      </c>
       <c r="K324" s="1"/>
       <c r="N324" s="9"/>
       <c r="P324" s="1"/>
       <c r="S324" s="9"/>
       <c r="U324" s="1"/>
       <c r="X324" s="9"/>
       <c r="Z324" s="1"/>
       <c r="AC324" s="9"/>
       <c r="AE324" s="1"/>
       <c r="AH324" s="9"/>
       <c r="AJ324" s="1"/>
       <c r="AM324" s="9"/>
       <c r="AO324" s="1"/>
       <c r="AR324" s="9"/>
       <c r="AT324" s="1"/>
       <c r="AW324" s="9"/>
       <c r="AY324" s="1"/>
       <c r="BB324" s="9"/>
       <c r="BD324" s="1"/>
       <c r="BG324" s="9"/>
     </row>
     <row r="325" spans="1:59">
       <c r="A325" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B325" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C325" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D325" s="9">
         <v>55331.728000000003</v>
       </c>
-      <c r="F325" s="1"/>
-      <c r="I325" s="9"/>
+      <c r="F325" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G325" t="s">
+        <v>23</v>
+      </c>
+      <c r="H325" t="s">
+        <v>30</v>
+      </c>
+      <c r="I325" s="9">
+        <v>59410.133999999998</v>
+      </c>
       <c r="K325" s="1"/>
       <c r="N325" s="9"/>
       <c r="P325" s="1"/>
       <c r="S325" s="9"/>
       <c r="U325" s="1"/>
       <c r="X325" s="9"/>
       <c r="Z325" s="1"/>
       <c r="AC325" s="9"/>
       <c r="AE325" s="1"/>
       <c r="AH325" s="9"/>
       <c r="AJ325" s="1"/>
       <c r="AM325" s="9"/>
       <c r="AO325" s="1"/>
       <c r="AR325" s="9"/>
       <c r="AT325" s="1"/>
       <c r="AW325" s="9"/>
       <c r="AY325" s="1"/>
       <c r="BB325" s="9"/>
       <c r="BD325" s="1"/>
       <c r="BG325" s="9"/>
     </row>
     <row r="326" spans="1:59">
       <c r="A326" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B326" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C326" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D326" s="9">
         <v>9706.1149999999998</v>
       </c>
-      <c r="F326" s="1"/>
-      <c r="I326" s="9"/>
+      <c r="F326" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G326" t="s">
+        <v>23</v>
+      </c>
+      <c r="H326" t="s">
+        <v>31</v>
+      </c>
+      <c r="I326" s="9">
+        <v>10657.44</v>
+      </c>
       <c r="K326" s="1"/>
       <c r="N326" s="9"/>
       <c r="P326" s="1"/>
       <c r="S326" s="9"/>
       <c r="U326" s="1"/>
       <c r="X326" s="9"/>
       <c r="Z326" s="1"/>
       <c r="AC326" s="9"/>
       <c r="AE326" s="1"/>
       <c r="AH326" s="9"/>
       <c r="AJ326" s="1"/>
       <c r="AM326" s="9"/>
       <c r="AO326" s="1"/>
       <c r="AR326" s="9"/>
       <c r="AT326" s="1"/>
       <c r="AW326" s="9"/>
       <c r="AY326" s="1"/>
       <c r="BB326" s="9"/>
       <c r="BD326" s="1"/>
       <c r="BG326" s="9"/>
     </row>
     <row r="327" spans="1:59">
       <c r="A327" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B327" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C327" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D327" s="9">
         <v>64582.815999999999</v>
       </c>
-      <c r="F327" s="1"/>
-      <c r="I327" s="9"/>
+      <c r="F327" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G327" t="s">
+        <v>23</v>
+      </c>
+      <c r="H327" t="s">
+        <v>32</v>
+      </c>
+      <c r="I327" s="9">
+        <v>64371.62</v>
+      </c>
       <c r="K327" s="1"/>
       <c r="N327" s="9"/>
       <c r="P327" s="1"/>
       <c r="S327" s="9"/>
       <c r="U327" s="1"/>
       <c r="X327" s="9"/>
       <c r="Z327" s="1"/>
       <c r="AC327" s="9"/>
       <c r="AE327" s="1"/>
       <c r="AH327" s="9"/>
       <c r="AJ327" s="1"/>
       <c r="AM327" s="9"/>
       <c r="AO327" s="1"/>
       <c r="AR327" s="9"/>
       <c r="AT327" s="1"/>
       <c r="AW327" s="9"/>
       <c r="AY327" s="1"/>
       <c r="BB327" s="9"/>
       <c r="BD327" s="1"/>
       <c r="BG327" s="9"/>
     </row>
     <row r="328" spans="1:59">
       <c r="A328" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B328" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C328" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D328" s="9">
         <v>12227.8</v>
       </c>
-      <c r="F328" s="1"/>
-      <c r="I328" s="9"/>
+      <c r="F328" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G328" t="s">
+        <v>23</v>
+      </c>
+      <c r="H328" t="s">
+        <v>33</v>
+      </c>
+      <c r="I328" s="9">
+        <v>65797</v>
+      </c>
       <c r="K328" s="1"/>
       <c r="N328" s="9"/>
       <c r="P328" s="1"/>
       <c r="S328" s="9"/>
       <c r="U328" s="1"/>
       <c r="X328" s="9"/>
       <c r="Z328" s="1"/>
       <c r="AC328" s="9"/>
       <c r="AE328" s="1"/>
       <c r="AH328" s="9"/>
       <c r="AJ328" s="1"/>
       <c r="AM328" s="9"/>
       <c r="AO328" s="1"/>
       <c r="AR328" s="9"/>
       <c r="AT328" s="1"/>
       <c r="AW328" s="9"/>
       <c r="AY328" s="1"/>
       <c r="BB328" s="9"/>
       <c r="BD328" s="1"/>
       <c r="BG328" s="9"/>
     </row>
     <row r="329" spans="1:59">
       <c r="A329" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B329" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C329" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D329" s="9">
         <v>8074.3019999999997</v>
       </c>
-      <c r="F329" s="1"/>
-      <c r="I329" s="9"/>
+      <c r="F329" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G329" t="s">
+        <v>23</v>
+      </c>
+      <c r="H329" t="s">
+        <v>34</v>
+      </c>
+      <c r="I329" s="9">
+        <v>8152.9769999999999</v>
+      </c>
       <c r="K329" s="1"/>
       <c r="N329" s="9"/>
       <c r="P329" s="1"/>
       <c r="S329" s="9"/>
       <c r="U329" s="1"/>
       <c r="X329" s="9"/>
       <c r="Z329" s="1"/>
       <c r="AC329" s="9"/>
       <c r="AE329" s="1"/>
       <c r="AH329" s="9"/>
       <c r="AJ329" s="1"/>
       <c r="AM329" s="9"/>
       <c r="AO329" s="1"/>
       <c r="AR329" s="9"/>
       <c r="AT329" s="1"/>
       <c r="AW329" s="9"/>
       <c r="AY329" s="1"/>
       <c r="BB329" s="9"/>
       <c r="BD329" s="1"/>
       <c r="BG329" s="9"/>
     </row>
     <row r="330" spans="1:59">
       <c r="A330" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B330" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C330" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D330" s="9">
         <v>205289.48499999999</v>
       </c>
-      <c r="F330" s="1"/>
-      <c r="I330" s="9"/>
+      <c r="F330" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G330" t="s">
+        <v>23</v>
+      </c>
+      <c r="H330" t="s">
+        <v>35</v>
+      </c>
+      <c r="I330" s="9">
+        <v>202361.7</v>
+      </c>
       <c r="K330" s="1"/>
       <c r="N330" s="9"/>
       <c r="P330" s="1"/>
       <c r="S330" s="9"/>
       <c r="U330" s="1"/>
       <c r="X330" s="9"/>
       <c r="Z330" s="1"/>
       <c r="AC330" s="9"/>
       <c r="AE330" s="1"/>
       <c r="AH330" s="9"/>
       <c r="AJ330" s="1"/>
       <c r="AM330" s="9"/>
       <c r="AO330" s="1"/>
       <c r="AR330" s="9"/>
       <c r="AT330" s="1"/>
       <c r="AW330" s="9"/>
       <c r="AY330" s="1"/>
       <c r="BB330" s="9"/>
       <c r="BD330" s="1"/>
       <c r="BG330" s="9"/>
     </row>
     <row r="331" spans="1:59">
       <c r="A331" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B331" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C331" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D331" s="9">
         <v>109066.96799999999</v>
       </c>
-      <c r="F331" s="1"/>
-      <c r="I331" s="9"/>
+      <c r="F331" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G331" t="s">
+        <v>23</v>
+      </c>
+      <c r="H331" t="s">
+        <v>36</v>
+      </c>
+      <c r="I331" s="9">
+        <v>104760.91800000001</v>
+      </c>
       <c r="K331" s="1"/>
       <c r="N331" s="9"/>
       <c r="P331" s="1"/>
       <c r="S331" s="9"/>
       <c r="U331" s="1"/>
       <c r="X331" s="9"/>
       <c r="Z331" s="1"/>
       <c r="AC331" s="9"/>
       <c r="AE331" s="1"/>
       <c r="AH331" s="9"/>
       <c r="AJ331" s="1"/>
       <c r="AM331" s="9"/>
       <c r="AO331" s="1"/>
       <c r="AR331" s="9"/>
       <c r="AT331" s="1"/>
       <c r="AW331" s="9"/>
       <c r="AY331" s="1"/>
       <c r="BB331" s="9"/>
       <c r="BD331" s="1"/>
       <c r="BG331" s="9"/>
     </row>
     <row r="332" spans="1:59">
       <c r="A332" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B332" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C332" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D332" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F332" s="1"/>
-      <c r="I332" s="9"/>
+      <c r="F332" s="1">
+        <v>46061.916666666664</v>
+      </c>
+      <c r="G332" t="s">
+        <v>23</v>
+      </c>
+      <c r="H332" t="s">
+        <v>37</v>
+      </c>
+      <c r="I332" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K332" s="1"/>
       <c r="N332" s="9"/>
       <c r="P332" s="1"/>
       <c r="S332" s="9"/>
       <c r="U332" s="1"/>
       <c r="X332" s="9"/>
       <c r="Z332" s="1"/>
       <c r="AC332" s="9"/>
       <c r="AE332" s="1"/>
       <c r="AH332" s="9"/>
       <c r="AJ332" s="1"/>
       <c r="AM332" s="9"/>
       <c r="AO332" s="1"/>
       <c r="AR332" s="9"/>
       <c r="AT332" s="1"/>
       <c r="AW332" s="9"/>
       <c r="AY332" s="1"/>
       <c r="BB332" s="9"/>
       <c r="BD332" s="1"/>
       <c r="BG332" s="9"/>
     </row>
     <row r="333" spans="1:59">
       <c r="A333" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B333" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C333" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D333" s="9">
         <v>675854.83600000001</v>
       </c>
-      <c r="F333" s="1"/>
-      <c r="I333" s="9"/>
+      <c r="F333" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G333" t="s">
+        <v>23</v>
+      </c>
+      <c r="H333" t="s">
+        <v>24</v>
+      </c>
+      <c r="I333" s="9">
+        <v>636534.24600000004</v>
+      </c>
       <c r="K333" s="1"/>
       <c r="N333" s="9"/>
       <c r="P333" s="1"/>
       <c r="S333" s="9"/>
       <c r="U333" s="1"/>
       <c r="X333" s="9"/>
       <c r="Z333" s="1"/>
       <c r="AC333" s="9"/>
       <c r="AE333" s="1"/>
       <c r="AH333" s="9"/>
       <c r="AJ333" s="1"/>
       <c r="AM333" s="9"/>
       <c r="AO333" s="1"/>
       <c r="AR333" s="9"/>
       <c r="AT333" s="1"/>
       <c r="AW333" s="9"/>
       <c r="AY333" s="1"/>
       <c r="BB333" s="9"/>
       <c r="BD333" s="1"/>
       <c r="BG333" s="9"/>
     </row>
     <row r="334" spans="1:59">
       <c r="A334" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B334" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C334" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D334" s="9">
         <v>2042.2149999999999</v>
       </c>
-      <c r="F334" s="1"/>
-      <c r="I334" s="9"/>
+      <c r="F334" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G334" t="s">
+        <v>23</v>
+      </c>
+      <c r="H334" t="s">
+        <v>25</v>
+      </c>
+      <c r="I334" s="9">
+        <v>1924.3889999999999</v>
+      </c>
       <c r="K334" s="1"/>
       <c r="N334" s="9"/>
       <c r="P334" s="1"/>
       <c r="S334" s="9"/>
       <c r="U334" s="1"/>
       <c r="X334" s="9"/>
       <c r="Z334" s="1"/>
       <c r="AC334" s="9"/>
       <c r="AE334" s="1"/>
       <c r="AH334" s="9"/>
       <c r="AJ334" s="1"/>
       <c r="AM334" s="9"/>
       <c r="AO334" s="1"/>
       <c r="AR334" s="9"/>
       <c r="AT334" s="1"/>
       <c r="AW334" s="9"/>
       <c r="AY334" s="1"/>
       <c r="BB334" s="9"/>
       <c r="BD334" s="1"/>
       <c r="BG334" s="9"/>
     </row>
     <row r="335" spans="1:59">
       <c r="A335" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B335" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C335" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D335" s="9">
         <v>412.71899999999999</v>
       </c>
-      <c r="F335" s="1"/>
-      <c r="I335" s="9"/>
+      <c r="F335" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G335" t="s">
+        <v>23</v>
+      </c>
+      <c r="H335" t="s">
+        <v>26</v>
+      </c>
+      <c r="I335" s="9">
+        <v>393.39600000000002</v>
+      </c>
       <c r="K335" s="1"/>
       <c r="N335" s="9"/>
       <c r="P335" s="1"/>
       <c r="S335" s="9"/>
       <c r="U335" s="1"/>
       <c r="X335" s="9"/>
       <c r="Z335" s="1"/>
       <c r="AC335" s="9"/>
       <c r="AE335" s="1"/>
       <c r="AH335" s="9"/>
       <c r="AJ335" s="1"/>
       <c r="AM335" s="9"/>
       <c r="AO335" s="1"/>
       <c r="AR335" s="9"/>
       <c r="AT335" s="1"/>
       <c r="AW335" s="9"/>
       <c r="AY335" s="1"/>
       <c r="BB335" s="9"/>
       <c r="BD335" s="1"/>
       <c r="BG335" s="9"/>
     </row>
     <row r="336" spans="1:59">
       <c r="A336" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B336" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C336" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D336" s="9">
         <v>2501.181</v>
       </c>
-      <c r="F336" s="1"/>
-      <c r="I336" s="9"/>
+      <c r="F336" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G336" t="s">
+        <v>23</v>
+      </c>
+      <c r="H336" t="s">
+        <v>27</v>
+      </c>
+      <c r="I336" s="9">
+        <v>2564.4180000000001</v>
+      </c>
       <c r="K336" s="1"/>
       <c r="N336" s="9"/>
       <c r="P336" s="1"/>
       <c r="S336" s="9"/>
       <c r="U336" s="1"/>
       <c r="X336" s="9"/>
       <c r="Z336" s="1"/>
       <c r="AC336" s="9"/>
       <c r="AE336" s="1"/>
       <c r="AH336" s="9"/>
       <c r="AJ336" s="1"/>
       <c r="AM336" s="9"/>
       <c r="AO336" s="1"/>
       <c r="AR336" s="9"/>
       <c r="AT336" s="1"/>
       <c r="AW336" s="9"/>
       <c r="AY336" s="1"/>
       <c r="BB336" s="9"/>
       <c r="BD336" s="1"/>
       <c r="BG336" s="9"/>
     </row>
     <row r="337" spans="1:59">
       <c r="A337" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B337" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C337" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D337" s="9">
         <v>15104.82</v>
       </c>
-      <c r="F337" s="1"/>
-      <c r="I337" s="9"/>
+      <c r="F337" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G337" t="s">
+        <v>23</v>
+      </c>
+      <c r="H337" t="s">
+        <v>28</v>
+      </c>
+      <c r="I337" s="9">
+        <v>15416.904</v>
+      </c>
       <c r="K337" s="1"/>
       <c r="N337" s="9"/>
       <c r="P337" s="1"/>
       <c r="S337" s="9"/>
       <c r="U337" s="1"/>
       <c r="X337" s="9"/>
       <c r="Z337" s="1"/>
       <c r="AC337" s="9"/>
       <c r="AE337" s="1"/>
       <c r="AH337" s="9"/>
       <c r="AJ337" s="1"/>
       <c r="AM337" s="9"/>
       <c r="AO337" s="1"/>
       <c r="AR337" s="9"/>
       <c r="AT337" s="1"/>
       <c r="AW337" s="9"/>
       <c r="AY337" s="1"/>
       <c r="BB337" s="9"/>
       <c r="BD337" s="1"/>
       <c r="BG337" s="9"/>
     </row>
     <row r="338" spans="1:59">
       <c r="A338" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B338" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C338" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D338" s="9">
         <v>35752.900999999998</v>
       </c>
-      <c r="F338" s="1"/>
-      <c r="I338" s="9"/>
+      <c r="F338" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G338" t="s">
+        <v>23</v>
+      </c>
+      <c r="H338" t="s">
+        <v>29</v>
+      </c>
+      <c r="I338" s="9">
+        <v>35659.419000000002</v>
+      </c>
       <c r="K338" s="1"/>
       <c r="N338" s="9"/>
       <c r="P338" s="1"/>
       <c r="S338" s="9"/>
       <c r="U338" s="1"/>
       <c r="X338" s="9"/>
       <c r="Z338" s="1"/>
       <c r="AC338" s="9"/>
       <c r="AE338" s="1"/>
       <c r="AH338" s="9"/>
       <c r="AJ338" s="1"/>
       <c r="AM338" s="9"/>
       <c r="AO338" s="1"/>
       <c r="AR338" s="9"/>
       <c r="AT338" s="1"/>
       <c r="AW338" s="9"/>
       <c r="AY338" s="1"/>
       <c r="BB338" s="9"/>
       <c r="BD338" s="1"/>
       <c r="BG338" s="9"/>
     </row>
     <row r="339" spans="1:59">
       <c r="A339" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B339" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C339" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D339" s="9">
         <v>54716.654000000002</v>
       </c>
-      <c r="F339" s="1"/>
-      <c r="I339" s="9"/>
+      <c r="F339" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G339" t="s">
+        <v>23</v>
+      </c>
+      <c r="H339" t="s">
+        <v>30</v>
+      </c>
+      <c r="I339" s="9">
+        <v>58356.175000000003</v>
+      </c>
       <c r="K339" s="1"/>
       <c r="N339" s="9"/>
       <c r="P339" s="1"/>
       <c r="S339" s="9"/>
       <c r="U339" s="1"/>
       <c r="X339" s="9"/>
       <c r="Z339" s="1"/>
       <c r="AC339" s="9"/>
       <c r="AE339" s="1"/>
       <c r="AH339" s="9"/>
       <c r="AJ339" s="1"/>
       <c r="AM339" s="9"/>
       <c r="AO339" s="1"/>
       <c r="AR339" s="9"/>
       <c r="AT339" s="1"/>
       <c r="AW339" s="9"/>
       <c r="AY339" s="1"/>
       <c r="BB339" s="9"/>
       <c r="BD339" s="1"/>
       <c r="BG339" s="9"/>
     </row>
     <row r="340" spans="1:59">
       <c r="A340" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B340" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C340" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D340" s="9">
         <v>9523.0450000000001</v>
       </c>
-      <c r="F340" s="1"/>
-      <c r="I340" s="9"/>
+      <c r="F340" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G340" t="s">
+        <v>23</v>
+      </c>
+      <c r="H340" t="s">
+        <v>31</v>
+      </c>
+      <c r="I340" s="9">
+        <v>10748.084999999999</v>
+      </c>
       <c r="K340" s="1"/>
       <c r="N340" s="9"/>
       <c r="P340" s="1"/>
       <c r="S340" s="9"/>
       <c r="U340" s="1"/>
       <c r="X340" s="9"/>
       <c r="Z340" s="1"/>
       <c r="AC340" s="9"/>
       <c r="AE340" s="1"/>
       <c r="AH340" s="9"/>
       <c r="AJ340" s="1"/>
       <c r="AM340" s="9"/>
       <c r="AO340" s="1"/>
       <c r="AR340" s="9"/>
       <c r="AT340" s="1"/>
       <c r="AW340" s="9"/>
       <c r="AY340" s="1"/>
       <c r="BB340" s="9"/>
       <c r="BD340" s="1"/>
       <c r="BG340" s="9"/>
     </row>
     <row r="341" spans="1:59">
       <c r="A341" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B341" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C341" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D341" s="9">
         <v>64597.601000000002</v>
       </c>
-      <c r="F341" s="1"/>
-      <c r="I341" s="9"/>
+      <c r="F341" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G341" t="s">
+        <v>23</v>
+      </c>
+      <c r="H341" t="s">
+        <v>32</v>
+      </c>
+      <c r="I341" s="9">
+        <v>64591.531000000003</v>
+      </c>
       <c r="K341" s="1"/>
       <c r="N341" s="9"/>
       <c r="P341" s="1"/>
       <c r="S341" s="9"/>
       <c r="U341" s="1"/>
       <c r="X341" s="9"/>
       <c r="Z341" s="1"/>
       <c r="AC341" s="9"/>
       <c r="AE341" s="1"/>
       <c r="AH341" s="9"/>
       <c r="AJ341" s="1"/>
       <c r="AM341" s="9"/>
       <c r="AO341" s="1"/>
       <c r="AR341" s="9"/>
       <c r="AT341" s="1"/>
       <c r="AW341" s="9"/>
       <c r="AY341" s="1"/>
       <c r="BB341" s="9"/>
       <c r="BD341" s="1"/>
       <c r="BG341" s="9"/>
     </row>
     <row r="342" spans="1:59">
       <c r="A342" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B342" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C342" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D342" s="9">
         <v>13356.1</v>
       </c>
-      <c r="F342" s="1"/>
-      <c r="I342" s="9"/>
+      <c r="F342" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G342" t="s">
+        <v>23</v>
+      </c>
+      <c r="H342" t="s">
+        <v>33</v>
+      </c>
+      <c r="I342" s="9">
+        <v>39746.1</v>
+      </c>
       <c r="K342" s="1"/>
       <c r="N342" s="9"/>
       <c r="P342" s="1"/>
       <c r="S342" s="9"/>
       <c r="U342" s="1"/>
       <c r="X342" s="9"/>
       <c r="Z342" s="1"/>
       <c r="AC342" s="9"/>
       <c r="AE342" s="1"/>
       <c r="AH342" s="9"/>
       <c r="AJ342" s="1"/>
       <c r="AM342" s="9"/>
       <c r="AO342" s="1"/>
       <c r="AR342" s="9"/>
       <c r="AT342" s="1"/>
       <c r="AW342" s="9"/>
       <c r="AY342" s="1"/>
       <c r="BB342" s="9"/>
       <c r="BD342" s="1"/>
       <c r="BG342" s="9"/>
     </row>
     <row r="343" spans="1:59">
       <c r="A343" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B343" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C343" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D343" s="9">
         <v>7977.0309999999999</v>
       </c>
-      <c r="F343" s="1"/>
-      <c r="I343" s="9"/>
+      <c r="F343" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G343" t="s">
+        <v>23</v>
+      </c>
+      <c r="H343" t="s">
+        <v>34</v>
+      </c>
+      <c r="I343" s="9">
+        <v>8105.8090000000002</v>
+      </c>
       <c r="K343" s="1"/>
       <c r="N343" s="9"/>
       <c r="P343" s="1"/>
       <c r="S343" s="9"/>
       <c r="U343" s="1"/>
       <c r="X343" s="9"/>
       <c r="Z343" s="1"/>
       <c r="AC343" s="9"/>
       <c r="AE343" s="1"/>
       <c r="AH343" s="9"/>
       <c r="AJ343" s="1"/>
       <c r="AM343" s="9"/>
       <c r="AO343" s="1"/>
       <c r="AR343" s="9"/>
       <c r="AT343" s="1"/>
       <c r="AW343" s="9"/>
       <c r="AY343" s="1"/>
       <c r="BB343" s="9"/>
       <c r="BD343" s="1"/>
       <c r="BG343" s="9"/>
     </row>
     <row r="344" spans="1:59">
       <c r="A344" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B344" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C344" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D344" s="9">
         <v>202316.23499999999</v>
       </c>
-      <c r="F344" s="1"/>
-      <c r="I344" s="9"/>
+      <c r="F344" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G344" t="s">
+        <v>23</v>
+      </c>
+      <c r="H344" t="s">
+        <v>35</v>
+      </c>
+      <c r="I344" s="9">
+        <v>199271.633</v>
+      </c>
       <c r="K344" s="1"/>
       <c r="N344" s="9"/>
       <c r="P344" s="1"/>
       <c r="S344" s="9"/>
       <c r="U344" s="1"/>
       <c r="X344" s="9"/>
       <c r="Z344" s="1"/>
       <c r="AC344" s="9"/>
       <c r="AE344" s="1"/>
       <c r="AH344" s="9"/>
       <c r="AJ344" s="1"/>
       <c r="AM344" s="9"/>
       <c r="AO344" s="1"/>
       <c r="AR344" s="9"/>
       <c r="AT344" s="1"/>
       <c r="AW344" s="9"/>
       <c r="AY344" s="1"/>
       <c r="BB344" s="9"/>
       <c r="BD344" s="1"/>
       <c r="BG344" s="9"/>
     </row>
     <row r="345" spans="1:59">
       <c r="A345" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B345" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C345" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D345" s="9">
         <v>107953.636</v>
       </c>
-      <c r="F345" s="1"/>
-      <c r="I345" s="9"/>
+      <c r="F345" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G345" t="s">
+        <v>23</v>
+      </c>
+      <c r="H345" t="s">
+        <v>36</v>
+      </c>
+      <c r="I345" s="9">
+        <v>103672.11</v>
+      </c>
       <c r="K345" s="1"/>
       <c r="N345" s="9"/>
       <c r="P345" s="1"/>
       <c r="S345" s="9"/>
       <c r="U345" s="1"/>
       <c r="X345" s="9"/>
       <c r="Z345" s="1"/>
       <c r="AC345" s="9"/>
       <c r="AE345" s="1"/>
       <c r="AH345" s="9"/>
       <c r="AJ345" s="1"/>
       <c r="AM345" s="9"/>
       <c r="AO345" s="1"/>
       <c r="AR345" s="9"/>
       <c r="AT345" s="1"/>
       <c r="AW345" s="9"/>
       <c r="AY345" s="1"/>
       <c r="BB345" s="9"/>
       <c r="BD345" s="1"/>
       <c r="BG345" s="9"/>
     </row>
     <row r="346" spans="1:59">
       <c r="A346" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B346" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C346" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D346" s="9">
         <v>1998.498</v>
       </c>
-      <c r="F346" s="1"/>
-      <c r="I346" s="9"/>
+      <c r="F346" s="1">
+        <v>46061.958333333336</v>
+      </c>
+      <c r="G346" t="s">
+        <v>23</v>
+      </c>
+      <c r="H346" t="s">
+        <v>37</v>
+      </c>
+      <c r="I346" s="9">
+        <v>2088.9569999999999</v>
+      </c>
       <c r="K346" s="1"/>
       <c r="N346" s="9"/>
       <c r="P346" s="1"/>
       <c r="S346" s="9"/>
       <c r="U346" s="1"/>
       <c r="X346" s="9"/>
       <c r="Z346" s="1"/>
       <c r="AC346" s="9"/>
       <c r="AE346" s="1"/>
       <c r="AH346" s="9"/>
       <c r="AJ346" s="1"/>
       <c r="AM346" s="9"/>
       <c r="AO346" s="1"/>
       <c r="AR346" s="9"/>
       <c r="AT346" s="1"/>
       <c r="AW346" s="9"/>
       <c r="AY346" s="1"/>
       <c r="BB346" s="9"/>
       <c r="BD346" s="1"/>
       <c r="BG346" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="P7:S7"/>
+    <mergeCell ref="AY7:BB7"/>
     <mergeCell ref="BD7:BG7"/>
     <mergeCell ref="U7:X7"/>
     <mergeCell ref="AJ7:AM7"/>
     <mergeCell ref="AO7:AR7"/>
     <mergeCell ref="AT7:AW7"/>
     <mergeCell ref="Z7:AC7"/>
     <mergeCell ref="AE7:AH7"/>
-    <mergeCell ref="A7:D7"/>
-[...3 lines deleted...]
-    <mergeCell ref="AY7:BB7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K008000 Internal Use</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A05AFF6C3A27C945B81A5CD357C78DA9" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a012765c5e2b49b3cbfd40cfd7c5aef9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2608e603-b7b7-4422-a7af-3d4eadafd8a5" xmlns:ns3="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10b01e5f5b0934406b031f316faa65f8" ns2:_="" ns3:_="">
     <xsd:import namespace="2608e603-b7b7-4422-a7af-3d4eadafd8a5"/>
     <xsd:import namespace="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -13585,80 +16968,60 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAD625E9-0069-4600-B058-60D0FBB1D534}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77957EC2-9FCD-45C2-93E4-72781BD131EE}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77957EC2-9FCD-45C2-93E4-72781BD131EE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BC3A78-0D82-4F97-B987-456C3293D60A}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Poirier, Rhonda A.</dc:creator>
   <cp:keywords/>
   <dc:description/>