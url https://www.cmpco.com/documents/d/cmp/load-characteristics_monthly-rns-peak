--- v1 (2026-06-17)
+++ v2 (2026-07-07)
@@ -3,139 +3,142 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Settlement\Supplier_Settlement\Documentation\Load Characteristics_Monthly RNS Peak\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D21AD857-4E70-4929-BA89-D0CC768F375D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9ED1BBAF-B8A3-4C0C-8AC3-F78C8A52A103}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
+    <workbookView xWindow="1605" yWindow="495" windowWidth="18285" windowHeight="10275" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly RNS Peak_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1431" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2103" uniqueCount="39">
   <si>
     <t>Posting Based on Final ReSettlement Quantities</t>
   </si>
   <si>
     <t>RNS Peak Load Data By Rate Class</t>
   </si>
   <si>
-    <t>January - February 2026</t>
+    <t>January - March 2026</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
   <si>
     <t>September</t>
   </si>
   <si>
     <t>October</t>
   </si>
   <si>
     <t>November</t>
   </si>
   <si>
     <t>December</t>
   </si>
   <si>
     <t xml:space="preserve">Peak Hour </t>
   </si>
   <si>
     <t>Hour Begin 1300</t>
   </si>
   <si>
     <t>Hour Begin 1700</t>
+  </si>
+  <si>
+    <t>Hour Begin 1800</t>
   </si>
   <si>
     <t>Hour Begin xxxx</t>
   </si>
   <si>
     <t>DATE_TIME</t>
   </si>
   <si>
     <t>NODE</t>
   </si>
   <si>
     <t>RATE</t>
   </si>
   <si>
     <t>Load Before Losses(KWh)</t>
   </si>
   <si>
     <t>CMP</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>AL</t>
   </si>
@@ -653,51 +656,51 @@
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AB60F3A-1E86-4CEF-86B2-57659097E090}">
   <dimension ref="A1:BG346"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="4" max="4" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="4.7109375" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.7109375" customWidth="1"/>
     <col min="21" max="21" width="15.85546875" customWidth="1"/>
     <col min="22" max="22" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="24.5703125" bestFit="1" customWidth="1"/>
@@ -1005,15765 +1008,19116 @@
       <c r="AZ8" s="5"/>
       <c r="BB8" s="6"/>
       <c r="BD8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BE8" s="5"/>
       <c r="BG8" s="6"/>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5"/>
       <c r="D9" s="6"/>
       <c r="F9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5"/>
       <c r="I9" s="6"/>
       <c r="K9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="5"/>
       <c r="N9" s="6"/>
       <c r="P9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="Q9" s="5"/>
       <c r="S9" s="6"/>
       <c r="U9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="V9" s="5"/>
       <c r="X9" s="6"/>
       <c r="Z9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AA9" s="5"/>
       <c r="AC9" s="6"/>
       <c r="AE9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AF9" s="5"/>
       <c r="AH9" s="6"/>
       <c r="AJ9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AK9" s="5"/>
       <c r="AM9" s="6"/>
       <c r="AO9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AP9" s="5"/>
       <c r="AR9" s="6"/>
       <c r="AT9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AU9" s="5"/>
       <c r="AW9" s="6"/>
       <c r="AY9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="AZ9" s="5"/>
       <c r="BB9" s="6"/>
       <c r="BD9" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="BE9" s="5"/>
       <c r="BG9" s="6"/>
     </row>
     <row r="10" spans="1:59" ht="13.5" thickBot="1">
       <c r="A10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" s="2"/>
       <c r="F10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I10" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J10" s="2"/>
       <c r="K10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="M10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="N10" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="O10" s="2"/>
       <c r="P10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="Q10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="R10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="S10" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="T10" s="2"/>
       <c r="U10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="V10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="W10" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="X10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="Y10" s="2"/>
       <c r="Z10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AA10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AB10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AC10" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AD10" s="2"/>
       <c r="AE10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AF10" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AG10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AH10" s="8" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AI10" s="2"/>
       <c r="AJ10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AK10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AL10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AM10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AN10" s="2"/>
       <c r="AO10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AP10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AQ10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AR10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AS10" s="2"/>
       <c r="AT10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AU10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="AV10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="AW10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AX10" s="2"/>
       <c r="AY10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="AZ10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BA10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="BB10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="BC10" s="2"/>
       <c r="BD10" s="10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="BE10" s="11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="BF10" s="11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="BG10" s="12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:59">
       <c r="A11" s="1">
         <v>46047</v>
       </c>
       <c r="B11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D11" s="9">
         <v>669523.05799999996</v>
       </c>
       <c r="F11" s="1">
         <v>46061</v>
       </c>
       <c r="G11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I11" s="9">
         <v>589863.23600000003</v>
       </c>
-      <c r="K11" s="1"/>
-      <c r="N11" s="9"/>
+      <c r="K11" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L11" t="s">
+        <v>24</v>
+      </c>
+      <c r="M11" t="s">
+        <v>25</v>
+      </c>
+      <c r="N11" s="9">
+        <v>526554.16799999995</v>
+      </c>
       <c r="P11" s="1"/>
       <c r="S11" s="9"/>
       <c r="U11" s="1"/>
       <c r="X11" s="9"/>
       <c r="Z11" s="1"/>
       <c r="AC11" s="9"/>
       <c r="AE11" s="1"/>
       <c r="AH11" s="9"/>
       <c r="AJ11" s="1"/>
       <c r="AM11" s="9"/>
       <c r="AO11" s="1"/>
       <c r="AR11" s="9"/>
       <c r="AT11" s="1"/>
       <c r="AW11" s="9"/>
       <c r="AY11" s="1"/>
       <c r="BB11" s="9"/>
       <c r="BD11" s="1"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" s="1">
         <v>46047</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D12" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F12" s="1">
         <v>46061</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I12" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K12" s="1"/>
-      <c r="N12" s="9"/>
+      <c r="K12" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L12" t="s">
+        <v>24</v>
+      </c>
+      <c r="M12" t="s">
+        <v>26</v>
+      </c>
+      <c r="N12" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P12" s="1"/>
       <c r="S12" s="9"/>
       <c r="U12" s="1"/>
       <c r="X12" s="9"/>
       <c r="Z12" s="1"/>
       <c r="AC12" s="9"/>
       <c r="AE12" s="1"/>
       <c r="AH12" s="9"/>
       <c r="AJ12" s="1"/>
       <c r="AM12" s="9"/>
       <c r="AO12" s="1"/>
       <c r="AR12" s="9"/>
       <c r="AT12" s="1"/>
       <c r="AW12" s="9"/>
       <c r="AY12" s="1"/>
       <c r="BB12" s="9"/>
       <c r="BD12" s="1"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" s="1">
         <v>46047</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D13" s="9">
         <v>427.738</v>
       </c>
       <c r="F13" s="1">
         <v>46061</v>
       </c>
       <c r="G13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I13" s="9">
         <v>402.07600000000002</v>
       </c>
-      <c r="K13" s="1"/>
-      <c r="N13" s="9"/>
+      <c r="K13" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L13" t="s">
+        <v>24</v>
+      </c>
+      <c r="M13" t="s">
+        <v>27</v>
+      </c>
+      <c r="N13" s="9">
+        <v>332.83800000000002</v>
+      </c>
       <c r="P13" s="1"/>
       <c r="S13" s="9"/>
       <c r="U13" s="1"/>
       <c r="X13" s="9"/>
       <c r="Z13" s="1"/>
       <c r="AC13" s="9"/>
       <c r="AE13" s="1"/>
       <c r="AH13" s="9"/>
       <c r="AJ13" s="1"/>
       <c r="AM13" s="9"/>
       <c r="AO13" s="1"/>
       <c r="AR13" s="9"/>
       <c r="AT13" s="1"/>
       <c r="AW13" s="9"/>
       <c r="AY13" s="1"/>
       <c r="BB13" s="9"/>
       <c r="BD13" s="1"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" s="1">
         <v>46047</v>
       </c>
       <c r="B14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D14" s="9">
         <v>2632.7060000000001</v>
       </c>
       <c r="F14" s="1">
         <v>46061</v>
       </c>
       <c r="G14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I14" s="9">
         <v>2465.8319999999999</v>
       </c>
-      <c r="K14" s="1"/>
-      <c r="N14" s="9"/>
+      <c r="K14" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L14" t="s">
+        <v>24</v>
+      </c>
+      <c r="M14" t="s">
+        <v>28</v>
+      </c>
+      <c r="N14" s="9">
+        <v>2191.7510000000002</v>
+      </c>
       <c r="P14" s="1"/>
       <c r="S14" s="9"/>
       <c r="U14" s="1"/>
       <c r="X14" s="9"/>
       <c r="Z14" s="1"/>
       <c r="AC14" s="9"/>
       <c r="AE14" s="1"/>
       <c r="AH14" s="9"/>
       <c r="AJ14" s="1"/>
       <c r="AM14" s="9"/>
       <c r="AO14" s="1"/>
       <c r="AR14" s="9"/>
       <c r="AT14" s="1"/>
       <c r="AW14" s="9"/>
       <c r="AY14" s="1"/>
       <c r="BB14" s="9"/>
       <c r="BD14" s="1"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" s="1">
         <v>46047</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D15" s="9">
         <v>15688.17</v>
       </c>
       <c r="F15" s="1">
         <v>46061</v>
       </c>
       <c r="G15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I15" s="9">
         <v>15190.548000000001</v>
       </c>
-      <c r="K15" s="1"/>
-      <c r="N15" s="9"/>
+      <c r="K15" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L15" t="s">
+        <v>24</v>
+      </c>
+      <c r="M15" t="s">
+        <v>29</v>
+      </c>
+      <c r="N15" s="9">
+        <v>15589.541999999999</v>
+      </c>
       <c r="P15" s="1"/>
       <c r="S15" s="9"/>
       <c r="U15" s="1"/>
       <c r="X15" s="9"/>
       <c r="Z15" s="1"/>
       <c r="AC15" s="9"/>
       <c r="AE15" s="1"/>
       <c r="AH15" s="9"/>
       <c r="AJ15" s="1"/>
       <c r="AM15" s="9"/>
       <c r="AO15" s="1"/>
       <c r="AR15" s="9"/>
       <c r="AT15" s="1"/>
       <c r="AW15" s="9"/>
       <c r="AY15" s="1"/>
       <c r="BB15" s="9"/>
       <c r="BD15" s="1"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" s="1">
         <v>46047</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D16" s="9">
         <v>36767.631000000001</v>
       </c>
       <c r="F16" s="1">
         <v>46061</v>
       </c>
       <c r="G16" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I16" s="9">
         <v>35157.216</v>
       </c>
-      <c r="K16" s="1"/>
-      <c r="N16" s="9"/>
+      <c r="K16" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L16" t="s">
+        <v>24</v>
+      </c>
+      <c r="M16" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" s="9">
+        <v>35186.718000000001</v>
+      </c>
       <c r="P16" s="1"/>
       <c r="S16" s="9"/>
       <c r="U16" s="1"/>
       <c r="X16" s="9"/>
       <c r="Z16" s="1"/>
       <c r="AC16" s="9"/>
       <c r="AE16" s="1"/>
       <c r="AH16" s="9"/>
       <c r="AJ16" s="1"/>
       <c r="AM16" s="9"/>
       <c r="AO16" s="1"/>
       <c r="AR16" s="9"/>
       <c r="AT16" s="1"/>
       <c r="AW16" s="9"/>
       <c r="AY16" s="1"/>
       <c r="BB16" s="9"/>
       <c r="BD16" s="1"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59">
       <c r="A17" s="1">
         <v>46047</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D17" s="9">
         <v>55489.296000000002</v>
       </c>
       <c r="F17" s="1">
         <v>46061</v>
       </c>
       <c r="G17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I17" s="9">
         <v>58790.641000000003</v>
       </c>
-      <c r="K17" s="1"/>
-      <c r="N17" s="9"/>
+      <c r="K17" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L17" t="s">
+        <v>24</v>
+      </c>
+      <c r="M17" t="s">
+        <v>31</v>
+      </c>
+      <c r="N17" s="9">
+        <v>58313.461000000003</v>
+      </c>
       <c r="P17" s="1"/>
       <c r="S17" s="9"/>
       <c r="U17" s="1"/>
       <c r="X17" s="9"/>
       <c r="Z17" s="1"/>
       <c r="AC17" s="9"/>
       <c r="AE17" s="1"/>
       <c r="AH17" s="9"/>
       <c r="AJ17" s="1"/>
       <c r="AM17" s="9"/>
       <c r="AO17" s="1"/>
       <c r="AR17" s="9"/>
       <c r="AT17" s="1"/>
       <c r="AW17" s="9"/>
       <c r="AY17" s="1"/>
       <c r="BB17" s="9"/>
       <c r="BD17" s="1"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" s="1">
         <v>46047</v>
       </c>
       <c r="B18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D18" s="9">
         <v>9412.6949999999997</v>
       </c>
       <c r="F18" s="1">
         <v>46061</v>
       </c>
       <c r="G18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I18" s="9">
         <v>10320.135</v>
       </c>
-      <c r="K18" s="1"/>
-      <c r="N18" s="9"/>
+      <c r="K18" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L18" t="s">
+        <v>24</v>
+      </c>
+      <c r="M18" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" s="9">
+        <v>9963.83</v>
+      </c>
       <c r="P18" s="1"/>
       <c r="S18" s="9"/>
       <c r="U18" s="1"/>
       <c r="X18" s="9"/>
       <c r="Z18" s="1"/>
       <c r="AC18" s="9"/>
       <c r="AE18" s="1"/>
       <c r="AH18" s="9"/>
       <c r="AJ18" s="1"/>
       <c r="AM18" s="9"/>
       <c r="AO18" s="1"/>
       <c r="AR18" s="9"/>
       <c r="AT18" s="1"/>
       <c r="AW18" s="9"/>
       <c r="AY18" s="1"/>
       <c r="BB18" s="9"/>
       <c r="BD18" s="1"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59">
       <c r="A19" s="1">
         <v>46047</v>
       </c>
       <c r="B19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D19" s="9">
         <v>59743.800999999999</v>
       </c>
       <c r="F19" s="1">
         <v>46061</v>
       </c>
       <c r="G19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I19" s="9">
         <v>86115.459000000003</v>
       </c>
-      <c r="K19" s="1"/>
-      <c r="N19" s="9"/>
+      <c r="K19" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L19" t="s">
+        <v>24</v>
+      </c>
+      <c r="M19" t="s">
+        <v>33</v>
+      </c>
+      <c r="N19" s="9">
+        <v>81856.782000000007</v>
+      </c>
       <c r="P19" s="1"/>
       <c r="S19" s="9"/>
       <c r="U19" s="1"/>
       <c r="X19" s="9"/>
       <c r="Z19" s="1"/>
       <c r="AC19" s="9"/>
       <c r="AE19" s="1"/>
       <c r="AH19" s="9"/>
       <c r="AJ19" s="1"/>
       <c r="AM19" s="9"/>
       <c r="AO19" s="1"/>
       <c r="AR19" s="9"/>
       <c r="AT19" s="1"/>
       <c r="AW19" s="9"/>
       <c r="AY19" s="1"/>
       <c r="BB19" s="9"/>
       <c r="BD19" s="1"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" s="1">
         <v>46047</v>
       </c>
       <c r="B20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D20" s="9">
         <v>20083.2</v>
       </c>
       <c r="F20" s="1">
         <v>46061</v>
       </c>
       <c r="G20" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I20" s="9">
         <v>13795.4</v>
       </c>
-      <c r="K20" s="1"/>
-      <c r="N20" s="9"/>
+      <c r="K20" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L20" t="s">
+        <v>24</v>
+      </c>
+      <c r="M20" t="s">
+        <v>34</v>
+      </c>
+      <c r="N20" s="9">
+        <v>27197.8</v>
+      </c>
       <c r="P20" s="1"/>
       <c r="S20" s="9"/>
       <c r="U20" s="1"/>
       <c r="X20" s="9"/>
       <c r="Z20" s="1"/>
       <c r="AC20" s="9"/>
       <c r="AE20" s="1"/>
       <c r="AH20" s="9"/>
       <c r="AJ20" s="1"/>
       <c r="AM20" s="9"/>
       <c r="AO20" s="1"/>
       <c r="AR20" s="9"/>
       <c r="AT20" s="1"/>
       <c r="AW20" s="9"/>
       <c r="AY20" s="1"/>
       <c r="BB20" s="9"/>
       <c r="BD20" s="1"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" s="1">
         <v>46047</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D21" s="9">
         <v>8165.4049999999997</v>
       </c>
       <c r="F21" s="1">
         <v>46061</v>
       </c>
       <c r="G21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I21" s="9">
         <v>8004.0439999999999</v>
       </c>
-      <c r="K21" s="1"/>
-      <c r="N21" s="9"/>
+      <c r="K21" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L21" t="s">
+        <v>24</v>
+      </c>
+      <c r="M21" t="s">
+        <v>35</v>
+      </c>
+      <c r="N21" s="9">
+        <v>7668.3789999999999</v>
+      </c>
       <c r="P21" s="1"/>
       <c r="S21" s="9"/>
       <c r="U21" s="1"/>
       <c r="X21" s="9"/>
       <c r="Z21" s="1"/>
       <c r="AC21" s="9"/>
       <c r="AE21" s="1"/>
       <c r="AH21" s="9"/>
       <c r="AJ21" s="1"/>
       <c r="AM21" s="9"/>
       <c r="AO21" s="1"/>
       <c r="AR21" s="9"/>
       <c r="AT21" s="1"/>
       <c r="AW21" s="9"/>
       <c r="AY21" s="1"/>
       <c r="BB21" s="9"/>
       <c r="BD21" s="1"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" s="1">
         <v>46047</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D22" s="9">
         <v>205129.81200000001</v>
       </c>
       <c r="F22" s="1">
         <v>46061</v>
       </c>
       <c r="G22" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I22" s="9">
         <v>196833.22200000001</v>
       </c>
-      <c r="K22" s="1"/>
-      <c r="N22" s="9"/>
+      <c r="K22" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L22" t="s">
+        <v>24</v>
+      </c>
+      <c r="M22" t="s">
+        <v>36</v>
+      </c>
+      <c r="N22" s="9">
+        <v>187333.902</v>
+      </c>
       <c r="P22" s="1"/>
       <c r="S22" s="9"/>
       <c r="U22" s="1"/>
       <c r="X22" s="9"/>
       <c r="Z22" s="1"/>
       <c r="AC22" s="9"/>
       <c r="AE22" s="1"/>
       <c r="AH22" s="9"/>
       <c r="AJ22" s="1"/>
       <c r="AM22" s="9"/>
       <c r="AO22" s="1"/>
       <c r="AR22" s="9"/>
       <c r="AT22" s="1"/>
       <c r="AW22" s="9"/>
       <c r="AY22" s="1"/>
       <c r="BB22" s="9"/>
       <c r="BD22" s="1"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" s="1">
         <v>46047</v>
       </c>
       <c r="B23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D23" s="9">
         <v>110260.917</v>
       </c>
       <c r="F23" s="1">
         <v>46061</v>
       </c>
       <c r="G23" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I23" s="9">
         <v>102133.266</v>
       </c>
-      <c r="K23" s="1"/>
-      <c r="N23" s="9"/>
+      <c r="K23" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L23" t="s">
+        <v>24</v>
+      </c>
+      <c r="M23" t="s">
+        <v>37</v>
+      </c>
+      <c r="N23" s="9">
+        <v>94287.566000000006</v>
+      </c>
       <c r="P23" s="1"/>
       <c r="S23" s="9"/>
       <c r="U23" s="1"/>
       <c r="X23" s="9"/>
       <c r="Z23" s="1"/>
       <c r="AC23" s="9"/>
       <c r="AE23" s="1"/>
       <c r="AH23" s="9"/>
       <c r="AJ23" s="1"/>
       <c r="AM23" s="9"/>
       <c r="AO23" s="1"/>
       <c r="AR23" s="9"/>
       <c r="AT23" s="1"/>
       <c r="AW23" s="9"/>
       <c r="AY23" s="1"/>
       <c r="BB23" s="9"/>
       <c r="BD23" s="1"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" s="1">
         <v>46047</v>
       </c>
       <c r="B24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D24" s="9">
         <v>1998.498</v>
       </c>
       <c r="F24" s="1">
         <v>46061</v>
       </c>
       <c r="G24" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I24" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K24" s="1"/>
-      <c r="N24" s="9"/>
+      <c r="K24" s="1">
+        <v>46083</v>
+      </c>
+      <c r="L24" t="s">
+        <v>24</v>
+      </c>
+      <c r="M24" t="s">
+        <v>38</v>
+      </c>
+      <c r="N24" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P24" s="1"/>
       <c r="S24" s="9"/>
       <c r="U24" s="1"/>
       <c r="X24" s="9"/>
       <c r="Z24" s="1"/>
       <c r="AC24" s="9"/>
       <c r="AE24" s="1"/>
       <c r="AH24" s="9"/>
       <c r="AJ24" s="1"/>
       <c r="AM24" s="9"/>
       <c r="AO24" s="1"/>
       <c r="AR24" s="9"/>
       <c r="AT24" s="1"/>
       <c r="AW24" s="9"/>
       <c r="AY24" s="1"/>
       <c r="BB24" s="9"/>
       <c r="BD24" s="1"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D25" s="9">
         <v>650789.12199999997</v>
       </c>
       <c r="F25" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G25" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H25" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I25" s="9">
         <v>572756.348</v>
       </c>
-      <c r="K25" s="1"/>
-      <c r="N25" s="9"/>
+      <c r="K25" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L25" t="s">
+        <v>24</v>
+      </c>
+      <c r="M25" t="s">
+        <v>25</v>
+      </c>
+      <c r="N25" s="9">
+        <v>517792.897</v>
+      </c>
       <c r="P25" s="1"/>
       <c r="S25" s="9"/>
       <c r="U25" s="1"/>
       <c r="X25" s="9"/>
       <c r="Z25" s="1"/>
       <c r="AC25" s="9"/>
       <c r="AE25" s="1"/>
       <c r="AH25" s="9"/>
       <c r="AJ25" s="1"/>
       <c r="AM25" s="9"/>
       <c r="AO25" s="1"/>
       <c r="AR25" s="9"/>
       <c r="AT25" s="1"/>
       <c r="AW25" s="9"/>
       <c r="AY25" s="1"/>
       <c r="BB25" s="9"/>
       <c r="BD25" s="1"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D26" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F26" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G26" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H26" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I26" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K26" s="1"/>
-      <c r="N26" s="9"/>
+      <c r="K26" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L26" t="s">
+        <v>24</v>
+      </c>
+      <c r="M26" t="s">
+        <v>26</v>
+      </c>
+      <c r="N26" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P26" s="1"/>
       <c r="S26" s="9"/>
       <c r="U26" s="1"/>
       <c r="X26" s="9"/>
       <c r="Z26" s="1"/>
       <c r="AC26" s="9"/>
       <c r="AE26" s="1"/>
       <c r="AH26" s="9"/>
       <c r="AJ26" s="1"/>
       <c r="AM26" s="9"/>
       <c r="AO26" s="1"/>
       <c r="AR26" s="9"/>
       <c r="AT26" s="1"/>
       <c r="AW26" s="9"/>
       <c r="AY26" s="1"/>
       <c r="BB26" s="9"/>
       <c r="BD26" s="1"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D27" s="9">
         <v>398.065</v>
       </c>
       <c r="F27" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G27" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H27" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I27" s="9">
         <v>433.76799999999997</v>
       </c>
-      <c r="K27" s="1"/>
-      <c r="N27" s="9"/>
+      <c r="K27" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M27" t="s">
+        <v>27</v>
+      </c>
+      <c r="N27" s="9">
+        <v>317.351</v>
+      </c>
       <c r="P27" s="1"/>
       <c r="S27" s="9"/>
       <c r="U27" s="1"/>
       <c r="X27" s="9"/>
       <c r="Z27" s="1"/>
       <c r="AC27" s="9"/>
       <c r="AE27" s="1"/>
       <c r="AH27" s="9"/>
       <c r="AJ27" s="1"/>
       <c r="AM27" s="9"/>
       <c r="AO27" s="1"/>
       <c r="AR27" s="9"/>
       <c r="AT27" s="1"/>
       <c r="AW27" s="9"/>
       <c r="AY27" s="1"/>
       <c r="BB27" s="9"/>
       <c r="BD27" s="1"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C28" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D28" s="9">
         <v>2598.6529999999998</v>
       </c>
       <c r="F28" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G28" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H28" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I28" s="9">
         <v>2430.9870000000001</v>
       </c>
-      <c r="K28" s="1"/>
-      <c r="N28" s="9"/>
+      <c r="K28" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L28" t="s">
+        <v>24</v>
+      </c>
+      <c r="M28" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="9">
+        <v>2182.8969999999999</v>
+      </c>
       <c r="P28" s="1"/>
       <c r="S28" s="9"/>
       <c r="U28" s="1"/>
       <c r="X28" s="9"/>
       <c r="Z28" s="1"/>
       <c r="AC28" s="9"/>
       <c r="AE28" s="1"/>
       <c r="AH28" s="9"/>
       <c r="AJ28" s="1"/>
       <c r="AM28" s="9"/>
       <c r="AO28" s="1"/>
       <c r="AR28" s="9"/>
       <c r="AT28" s="1"/>
       <c r="AW28" s="9"/>
       <c r="AY28" s="1"/>
       <c r="BB28" s="9"/>
       <c r="BD28" s="1"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D29" s="9">
         <v>15646.745999999999</v>
       </c>
       <c r="F29" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G29" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I29" s="9">
         <v>15148.929</v>
       </c>
-      <c r="K29" s="1"/>
-      <c r="N29" s="9"/>
+      <c r="K29" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L29" t="s">
+        <v>24</v>
+      </c>
+      <c r="M29" t="s">
+        <v>29</v>
+      </c>
+      <c r="N29" s="9">
+        <v>15500.215</v>
+      </c>
       <c r="P29" s="1"/>
       <c r="S29" s="9"/>
       <c r="U29" s="1"/>
       <c r="X29" s="9"/>
       <c r="Z29" s="1"/>
       <c r="AC29" s="9"/>
       <c r="AE29" s="1"/>
       <c r="AH29" s="9"/>
       <c r="AJ29" s="1"/>
       <c r="AM29" s="9"/>
       <c r="AO29" s="1"/>
       <c r="AR29" s="9"/>
       <c r="AT29" s="1"/>
       <c r="AW29" s="9"/>
       <c r="AY29" s="1"/>
       <c r="BB29" s="9"/>
       <c r="BD29" s="1"/>
       <c r="BG29" s="9"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D30" s="9">
         <v>36757.824999999997</v>
       </c>
       <c r="F30" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G30" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H30" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I30" s="9">
         <v>34843.035000000003</v>
       </c>
-      <c r="K30" s="1"/>
-      <c r="N30" s="9"/>
+      <c r="K30" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L30" t="s">
+        <v>24</v>
+      </c>
+      <c r="M30" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" s="9">
+        <v>34771.392999999996</v>
+      </c>
       <c r="P30" s="1"/>
       <c r="S30" s="9"/>
       <c r="U30" s="1"/>
       <c r="X30" s="9"/>
       <c r="Z30" s="1"/>
       <c r="AC30" s="9"/>
       <c r="AE30" s="1"/>
       <c r="AH30" s="9"/>
       <c r="AJ30" s="1"/>
       <c r="AM30" s="9"/>
       <c r="AO30" s="1"/>
       <c r="AR30" s="9"/>
       <c r="AT30" s="1"/>
       <c r="AW30" s="9"/>
       <c r="AY30" s="1"/>
       <c r="BB30" s="9"/>
       <c r="BD30" s="1"/>
       <c r="BG30" s="9"/>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D31" s="9">
         <v>55728.633000000002</v>
       </c>
       <c r="F31" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G31" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H31" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I31" s="9">
         <v>57733.002</v>
       </c>
-      <c r="K31" s="1"/>
-      <c r="N31" s="9"/>
+      <c r="K31" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L31" t="s">
+        <v>24</v>
+      </c>
+      <c r="M31" t="s">
+        <v>31</v>
+      </c>
+      <c r="N31" s="9">
+        <v>56852.480000000003</v>
+      </c>
       <c r="P31" s="1"/>
       <c r="S31" s="9"/>
       <c r="U31" s="1"/>
       <c r="X31" s="9"/>
       <c r="Z31" s="1"/>
       <c r="AC31" s="9"/>
       <c r="AE31" s="1"/>
       <c r="AH31" s="9"/>
       <c r="AJ31" s="1"/>
       <c r="AM31" s="9"/>
       <c r="AO31" s="1"/>
       <c r="AR31" s="9"/>
       <c r="AT31" s="1"/>
       <c r="AW31" s="9"/>
       <c r="AY31" s="1"/>
       <c r="BB31" s="9"/>
       <c r="BD31" s="1"/>
       <c r="BG31" s="9"/>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D32" s="9">
         <v>9643.9249999999993</v>
       </c>
       <c r="F32" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G32" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H32" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I32" s="9">
         <v>10478.065000000001</v>
       </c>
-      <c r="K32" s="1"/>
-      <c r="N32" s="9"/>
+      <c r="K32" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L32" t="s">
+        <v>24</v>
+      </c>
+      <c r="M32" t="s">
+        <v>32</v>
+      </c>
+      <c r="N32" s="9">
+        <v>9996.6749999999993</v>
+      </c>
       <c r="P32" s="1"/>
       <c r="S32" s="9"/>
       <c r="U32" s="1"/>
       <c r="X32" s="9"/>
       <c r="Z32" s="1"/>
       <c r="AC32" s="9"/>
       <c r="AE32" s="1"/>
       <c r="AH32" s="9"/>
       <c r="AJ32" s="1"/>
       <c r="AM32" s="9"/>
       <c r="AO32" s="1"/>
       <c r="AR32" s="9"/>
       <c r="AT32" s="1"/>
       <c r="AW32" s="9"/>
       <c r="AY32" s="1"/>
       <c r="BB32" s="9"/>
       <c r="BD32" s="1"/>
       <c r="BG32" s="9"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D33" s="9">
         <v>58719.394</v>
       </c>
       <c r="F33" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G33" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H33" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I33" s="9">
         <v>87667.134000000005</v>
       </c>
-      <c r="K33" s="1"/>
-      <c r="N33" s="9"/>
+      <c r="K33" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L33" t="s">
+        <v>24</v>
+      </c>
+      <c r="M33" t="s">
+        <v>33</v>
+      </c>
+      <c r="N33" s="9">
+        <v>81842.099000000002</v>
+      </c>
       <c r="P33" s="1"/>
       <c r="S33" s="9"/>
       <c r="U33" s="1"/>
       <c r="X33" s="9"/>
       <c r="Z33" s="1"/>
       <c r="AC33" s="9"/>
       <c r="AE33" s="1"/>
       <c r="AH33" s="9"/>
       <c r="AJ33" s="1"/>
       <c r="AM33" s="9"/>
       <c r="AO33" s="1"/>
       <c r="AR33" s="9"/>
       <c r="AT33" s="1"/>
       <c r="AW33" s="9"/>
       <c r="AY33" s="1"/>
       <c r="BB33" s="9"/>
       <c r="BD33" s="1"/>
       <c r="BG33" s="9"/>
     </row>
     <row r="34" spans="1:59">
       <c r="A34" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C34" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D34" s="9">
         <v>20315.2</v>
       </c>
       <c r="F34" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G34" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I34" s="9">
         <v>19059.099999999999</v>
       </c>
-      <c r="K34" s="1"/>
-      <c r="N34" s="9"/>
+      <c r="K34" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L34" t="s">
+        <v>24</v>
+      </c>
+      <c r="M34" t="s">
+        <v>34</v>
+      </c>
+      <c r="N34" s="9">
+        <v>119732.8</v>
+      </c>
       <c r="P34" s="1"/>
       <c r="S34" s="9"/>
       <c r="U34" s="1"/>
       <c r="X34" s="9"/>
       <c r="Z34" s="1"/>
       <c r="AC34" s="9"/>
       <c r="AE34" s="1"/>
       <c r="AH34" s="9"/>
       <c r="AJ34" s="1"/>
       <c r="AM34" s="9"/>
       <c r="AO34" s="1"/>
       <c r="AR34" s="9"/>
       <c r="AT34" s="1"/>
       <c r="AW34" s="9"/>
       <c r="AY34" s="1"/>
       <c r="BB34" s="9"/>
       <c r="BD34" s="1"/>
       <c r="BG34" s="9"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D35" s="9">
         <v>8113.1270000000004</v>
       </c>
       <c r="F35" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G35" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H35" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I35" s="9">
         <v>7904.1490000000003</v>
       </c>
-      <c r="K35" s="1"/>
-      <c r="N35" s="9"/>
+      <c r="K35" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L35" t="s">
+        <v>24</v>
+      </c>
+      <c r="M35" t="s">
+        <v>35</v>
+      </c>
+      <c r="N35" s="9">
+        <v>7643.4129999999996</v>
+      </c>
       <c r="P35" s="1"/>
       <c r="S35" s="9"/>
       <c r="U35" s="1"/>
       <c r="X35" s="9"/>
       <c r="Z35" s="1"/>
       <c r="AC35" s="9"/>
       <c r="AE35" s="1"/>
       <c r="AH35" s="9"/>
       <c r="AJ35" s="1"/>
       <c r="AM35" s="9"/>
       <c r="AO35" s="1"/>
       <c r="AR35" s="9"/>
       <c r="AT35" s="1"/>
       <c r="AW35" s="9"/>
       <c r="AY35" s="1"/>
       <c r="BB35" s="9"/>
       <c r="BD35" s="1"/>
       <c r="BG35" s="9"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D36" s="9">
         <v>203693.201</v>
       </c>
       <c r="F36" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G36" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H36" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I36" s="9">
         <v>195592.71900000001</v>
       </c>
-      <c r="K36" s="1"/>
-      <c r="N36" s="9"/>
+      <c r="K36" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L36" t="s">
+        <v>24</v>
+      </c>
+      <c r="M36" t="s">
+        <v>36</v>
+      </c>
+      <c r="N36" s="9">
+        <v>187164.69</v>
+      </c>
       <c r="P36" s="1"/>
       <c r="S36" s="9"/>
       <c r="U36" s="1"/>
       <c r="X36" s="9"/>
       <c r="Z36" s="1"/>
       <c r="AC36" s="9"/>
       <c r="AE36" s="1"/>
       <c r="AH36" s="9"/>
       <c r="AJ36" s="1"/>
       <c r="AM36" s="9"/>
       <c r="AO36" s="1"/>
       <c r="AR36" s="9"/>
       <c r="AT36" s="1"/>
       <c r="AW36" s="9"/>
       <c r="AY36" s="1"/>
       <c r="BB36" s="9"/>
       <c r="BD36" s="1"/>
       <c r="BG36" s="9"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C37" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D37" s="9">
         <v>109771.26</v>
       </c>
       <c r="F37" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G37" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H37" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I37" s="9">
         <v>101596.504</v>
       </c>
-      <c r="K37" s="1"/>
-      <c r="N37" s="9"/>
+      <c r="K37" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L37" t="s">
+        <v>24</v>
+      </c>
+      <c r="M37" t="s">
+        <v>37</v>
+      </c>
+      <c r="N37" s="9">
+        <v>94759.764999999999</v>
+      </c>
       <c r="P37" s="1"/>
       <c r="S37" s="9"/>
       <c r="U37" s="1"/>
       <c r="X37" s="9"/>
       <c r="Z37" s="1"/>
       <c r="AC37" s="9"/>
       <c r="AE37" s="1"/>
       <c r="AH37" s="9"/>
       <c r="AJ37" s="1"/>
       <c r="AM37" s="9"/>
       <c r="AO37" s="1"/>
       <c r="AR37" s="9"/>
       <c r="AT37" s="1"/>
       <c r="AW37" s="9"/>
       <c r="AY37" s="1"/>
       <c r="BB37" s="9"/>
       <c r="BD37" s="1"/>
       <c r="BG37" s="9"/>
     </row>
     <row r="38" spans="1:59">
       <c r="A38" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D38" s="9">
         <v>1998.498</v>
       </c>
       <c r="F38" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G38" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H38" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I38" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K38" s="1"/>
-      <c r="N38" s="9"/>
+      <c r="K38" s="1">
+        <v>46083.041666666664</v>
+      </c>
+      <c r="L38" t="s">
+        <v>24</v>
+      </c>
+      <c r="M38" t="s">
+        <v>38</v>
+      </c>
+      <c r="N38" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P38" s="1"/>
       <c r="S38" s="9"/>
       <c r="U38" s="1"/>
       <c r="X38" s="9"/>
       <c r="Z38" s="1"/>
       <c r="AC38" s="9"/>
       <c r="AE38" s="1"/>
       <c r="AH38" s="9"/>
       <c r="AJ38" s="1"/>
       <c r="AM38" s="9"/>
       <c r="AO38" s="1"/>
       <c r="AR38" s="9"/>
       <c r="AT38" s="1"/>
       <c r="AW38" s="9"/>
       <c r="AY38" s="1"/>
       <c r="BB38" s="9"/>
       <c r="BD38" s="1"/>
       <c r="BG38" s="9"/>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D39" s="9">
         <v>642663.83700000006</v>
       </c>
       <c r="F39" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G39" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H39" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I39" s="9">
         <v>565816.6</v>
       </c>
-      <c r="K39" s="1"/>
-      <c r="N39" s="9"/>
+      <c r="K39" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L39" t="s">
+        <v>24</v>
+      </c>
+      <c r="M39" t="s">
+        <v>25</v>
+      </c>
+      <c r="N39" s="9">
+        <v>518274.4</v>
+      </c>
       <c r="P39" s="1"/>
       <c r="S39" s="9"/>
       <c r="U39" s="1"/>
       <c r="X39" s="9"/>
       <c r="Z39" s="1"/>
       <c r="AC39" s="9"/>
       <c r="AE39" s="1"/>
       <c r="AH39" s="9"/>
       <c r="AJ39" s="1"/>
       <c r="AM39" s="9"/>
       <c r="AO39" s="1"/>
       <c r="AR39" s="9"/>
       <c r="AT39" s="1"/>
       <c r="AW39" s="9"/>
       <c r="AY39" s="1"/>
       <c r="BB39" s="9"/>
       <c r="BD39" s="1"/>
       <c r="BG39" s="9"/>
     </row>
     <row r="40" spans="1:59">
       <c r="A40" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C40" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D40" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F40" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G40" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H40" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I40" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K40" s="1"/>
-      <c r="N40" s="9"/>
+      <c r="K40" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L40" t="s">
+        <v>24</v>
+      </c>
+      <c r="M40" t="s">
+        <v>26</v>
+      </c>
+      <c r="N40" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P40" s="1"/>
       <c r="S40" s="9"/>
       <c r="U40" s="1"/>
       <c r="X40" s="9"/>
       <c r="Z40" s="1"/>
       <c r="AC40" s="9"/>
       <c r="AE40" s="1"/>
       <c r="AH40" s="9"/>
       <c r="AJ40" s="1"/>
       <c r="AM40" s="9"/>
       <c r="AO40" s="1"/>
       <c r="AR40" s="9"/>
       <c r="AT40" s="1"/>
       <c r="AW40" s="9"/>
       <c r="AY40" s="1"/>
       <c r="BB40" s="9"/>
       <c r="BD40" s="1"/>
       <c r="BG40" s="9"/>
     </row>
     <row r="41" spans="1:59">
       <c r="A41" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C41" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D41" s="9">
         <v>380.06799999999998</v>
       </c>
       <c r="F41" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G41" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H41" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I41" s="9">
         <v>428.01900000000001</v>
       </c>
-      <c r="K41" s="1"/>
-      <c r="N41" s="9"/>
+      <c r="K41" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L41" t="s">
+        <v>24</v>
+      </c>
+      <c r="M41" t="s">
+        <v>27</v>
+      </c>
+      <c r="N41" s="9">
+        <v>326.72000000000003</v>
+      </c>
       <c r="P41" s="1"/>
       <c r="S41" s="9"/>
       <c r="U41" s="1"/>
       <c r="X41" s="9"/>
       <c r="Z41" s="1"/>
       <c r="AC41" s="9"/>
       <c r="AE41" s="1"/>
       <c r="AH41" s="9"/>
       <c r="AJ41" s="1"/>
       <c r="AM41" s="9"/>
       <c r="AO41" s="1"/>
       <c r="AR41" s="9"/>
       <c r="AT41" s="1"/>
       <c r="AW41" s="9"/>
       <c r="AY41" s="1"/>
       <c r="BB41" s="9"/>
       <c r="BD41" s="1"/>
       <c r="BG41" s="9"/>
     </row>
     <row r="42" spans="1:59">
       <c r="A42" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C42" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D42" s="9">
         <v>2605.5920000000001</v>
       </c>
       <c r="F42" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G42" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H42" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I42" s="9">
         <v>2375.0410000000002</v>
       </c>
-      <c r="K42" s="1"/>
-      <c r="N42" s="9"/>
+      <c r="K42" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L42" t="s">
+        <v>24</v>
+      </c>
+      <c r="M42" t="s">
+        <v>28</v>
+      </c>
+      <c r="N42" s="9">
+        <v>2171.8000000000002</v>
+      </c>
       <c r="P42" s="1"/>
       <c r="S42" s="9"/>
       <c r="U42" s="1"/>
       <c r="X42" s="9"/>
       <c r="Z42" s="1"/>
       <c r="AC42" s="9"/>
       <c r="AE42" s="1"/>
       <c r="AH42" s="9"/>
       <c r="AJ42" s="1"/>
       <c r="AM42" s="9"/>
       <c r="AO42" s="1"/>
       <c r="AR42" s="9"/>
       <c r="AT42" s="1"/>
       <c r="AW42" s="9"/>
       <c r="AY42" s="1"/>
       <c r="BB42" s="9"/>
       <c r="BD42" s="1"/>
       <c r="BG42" s="9"/>
     </row>
     <row r="43" spans="1:59">
       <c r="A43" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D43" s="9">
         <v>15817.04</v>
       </c>
       <c r="F43" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G43" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H43" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I43" s="9">
         <v>15171.885</v>
       </c>
-      <c r="K43" s="1"/>
-      <c r="N43" s="9"/>
+      <c r="K43" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L43" t="s">
+        <v>24</v>
+      </c>
+      <c r="M43" t="s">
+        <v>29</v>
+      </c>
+      <c r="N43" s="9">
+        <v>15395.017</v>
+      </c>
       <c r="P43" s="1"/>
       <c r="S43" s="9"/>
       <c r="U43" s="1"/>
       <c r="X43" s="9"/>
       <c r="Z43" s="1"/>
       <c r="AC43" s="9"/>
       <c r="AE43" s="1"/>
       <c r="AH43" s="9"/>
       <c r="AJ43" s="1"/>
       <c r="AM43" s="9"/>
       <c r="AO43" s="1"/>
       <c r="AR43" s="9"/>
       <c r="AT43" s="1"/>
       <c r="AW43" s="9"/>
       <c r="AY43" s="1"/>
       <c r="BB43" s="9"/>
       <c r="BD43" s="1"/>
       <c r="BG43" s="9"/>
     </row>
     <row r="44" spans="1:59">
       <c r="A44" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D44" s="9">
         <v>36770.540999999997</v>
       </c>
       <c r="F44" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G44" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H44" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I44" s="9">
         <v>35248.046999999999</v>
       </c>
-      <c r="K44" s="1"/>
-      <c r="N44" s="9"/>
+      <c r="K44" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L44" t="s">
+        <v>24</v>
+      </c>
+      <c r="M44" t="s">
+        <v>30</v>
+      </c>
+      <c r="N44" s="9">
+        <v>34310.891000000003</v>
+      </c>
       <c r="P44" s="1"/>
       <c r="S44" s="9"/>
       <c r="U44" s="1"/>
       <c r="X44" s="9"/>
       <c r="Z44" s="1"/>
       <c r="AC44" s="9"/>
       <c r="AE44" s="1"/>
       <c r="AH44" s="9"/>
       <c r="AJ44" s="1"/>
       <c r="AM44" s="9"/>
       <c r="AO44" s="1"/>
       <c r="AR44" s="9"/>
       <c r="AT44" s="1"/>
       <c r="AW44" s="9"/>
       <c r="AY44" s="1"/>
       <c r="BB44" s="9"/>
       <c r="BD44" s="1"/>
       <c r="BG44" s="9"/>
     </row>
     <row r="45" spans="1:59">
       <c r="A45" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C45" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D45" s="9">
         <v>55194.951000000001</v>
       </c>
       <c r="F45" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G45" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H45" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I45" s="9">
         <v>57883.033000000003</v>
       </c>
-      <c r="K45" s="1"/>
-      <c r="N45" s="9"/>
+      <c r="K45" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L45" t="s">
+        <v>24</v>
+      </c>
+      <c r="M45" t="s">
+        <v>31</v>
+      </c>
+      <c r="N45" s="9">
+        <v>56706.756999999998</v>
+      </c>
       <c r="P45" s="1"/>
       <c r="S45" s="9"/>
       <c r="U45" s="1"/>
       <c r="X45" s="9"/>
       <c r="Z45" s="1"/>
       <c r="AC45" s="9"/>
       <c r="AE45" s="1"/>
       <c r="AH45" s="9"/>
       <c r="AJ45" s="1"/>
       <c r="AM45" s="9"/>
       <c r="AO45" s="1"/>
       <c r="AR45" s="9"/>
       <c r="AT45" s="1"/>
       <c r="AW45" s="9"/>
       <c r="AY45" s="1"/>
       <c r="BB45" s="9"/>
       <c r="BD45" s="1"/>
       <c r="BG45" s="9"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C46" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D46" s="9">
         <v>9682.51</v>
       </c>
       <c r="F46" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G46" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H46" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I46" s="9">
         <v>10399.780000000001</v>
       </c>
-      <c r="K46" s="1"/>
-      <c r="N46" s="9"/>
+      <c r="K46" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L46" t="s">
+        <v>24</v>
+      </c>
+      <c r="M46" t="s">
+        <v>32</v>
+      </c>
+      <c r="N46" s="9">
+        <v>9796.4549999999999</v>
+      </c>
       <c r="P46" s="1"/>
       <c r="S46" s="9"/>
       <c r="U46" s="1"/>
       <c r="X46" s="9"/>
       <c r="Z46" s="1"/>
       <c r="AC46" s="9"/>
       <c r="AE46" s="1"/>
       <c r="AH46" s="9"/>
       <c r="AJ46" s="1"/>
       <c r="AM46" s="9"/>
       <c r="AO46" s="1"/>
       <c r="AR46" s="9"/>
       <c r="AT46" s="1"/>
       <c r="AW46" s="9"/>
       <c r="AY46" s="1"/>
       <c r="BB46" s="9"/>
       <c r="BD46" s="1"/>
       <c r="BG46" s="9"/>
     </row>
     <row r="47" spans="1:59">
       <c r="A47" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C47" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D47" s="9">
         <v>58445.197999999997</v>
       </c>
       <c r="F47" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G47" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H47" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I47" s="9">
         <v>87131.127999999997</v>
       </c>
-      <c r="K47" s="1"/>
-      <c r="N47" s="9"/>
+      <c r="K47" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L47" t="s">
+        <v>24</v>
+      </c>
+      <c r="M47" t="s">
+        <v>33</v>
+      </c>
+      <c r="N47" s="9">
+        <v>82012.706999999995</v>
+      </c>
       <c r="P47" s="1"/>
       <c r="S47" s="9"/>
       <c r="U47" s="1"/>
       <c r="X47" s="9"/>
       <c r="Z47" s="1"/>
       <c r="AC47" s="9"/>
       <c r="AE47" s="1"/>
       <c r="AH47" s="9"/>
       <c r="AJ47" s="1"/>
       <c r="AM47" s="9"/>
       <c r="AO47" s="1"/>
       <c r="AR47" s="9"/>
       <c r="AT47" s="1"/>
       <c r="AW47" s="9"/>
       <c r="AY47" s="1"/>
       <c r="BB47" s="9"/>
       <c r="BD47" s="1"/>
       <c r="BG47" s="9"/>
     </row>
     <row r="48" spans="1:59">
       <c r="A48" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C48" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D48" s="9">
         <v>14744.7</v>
       </c>
       <c r="F48" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G48" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H48" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I48" s="9">
         <v>26655.9</v>
       </c>
-      <c r="K48" s="1"/>
-      <c r="N48" s="9"/>
+      <c r="K48" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L48" t="s">
+        <v>24</v>
+      </c>
+      <c r="M48" t="s">
+        <v>34</v>
+      </c>
+      <c r="N48" s="9">
+        <v>90035.6</v>
+      </c>
       <c r="P48" s="1"/>
       <c r="S48" s="9"/>
       <c r="U48" s="1"/>
       <c r="X48" s="9"/>
       <c r="Z48" s="1"/>
       <c r="AC48" s="9"/>
       <c r="AE48" s="1"/>
       <c r="AH48" s="9"/>
       <c r="AJ48" s="1"/>
       <c r="AM48" s="9"/>
       <c r="AO48" s="1"/>
       <c r="AR48" s="9"/>
       <c r="AT48" s="1"/>
       <c r="AW48" s="9"/>
       <c r="AY48" s="1"/>
       <c r="BB48" s="9"/>
       <c r="BD48" s="1"/>
       <c r="BG48" s="9"/>
     </row>
     <row r="49" spans="1:59">
       <c r="A49" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D49" s="9">
         <v>8087.42</v>
       </c>
       <c r="F49" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G49" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H49" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I49" s="9">
         <v>7839.9110000000001</v>
       </c>
-      <c r="K49" s="1"/>
-      <c r="N49" s="9"/>
+      <c r="K49" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L49" t="s">
+        <v>24</v>
+      </c>
+      <c r="M49" t="s">
+        <v>35</v>
+      </c>
+      <c r="N49" s="9">
+        <v>7720.0919999999996</v>
+      </c>
       <c r="P49" s="1"/>
       <c r="S49" s="9"/>
       <c r="U49" s="1"/>
       <c r="X49" s="9"/>
       <c r="Z49" s="1"/>
       <c r="AC49" s="9"/>
       <c r="AE49" s="1"/>
       <c r="AH49" s="9"/>
       <c r="AJ49" s="1"/>
       <c r="AM49" s="9"/>
       <c r="AO49" s="1"/>
       <c r="AR49" s="9"/>
       <c r="AT49" s="1"/>
       <c r="AW49" s="9"/>
       <c r="AY49" s="1"/>
       <c r="BB49" s="9"/>
       <c r="BD49" s="1"/>
       <c r="BG49" s="9"/>
     </row>
     <row r="50" spans="1:59">
       <c r="A50" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D50" s="9">
         <v>203985.69500000001</v>
       </c>
       <c r="F50" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G50" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H50" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I50" s="9">
         <v>195251.63200000001</v>
       </c>
-      <c r="K50" s="1"/>
-      <c r="N50" s="9"/>
+      <c r="K50" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L50" t="s">
+        <v>24</v>
+      </c>
+      <c r="M50" t="s">
+        <v>36</v>
+      </c>
+      <c r="N50" s="9">
+        <v>188659.28099999999</v>
+      </c>
       <c r="P50" s="1"/>
       <c r="S50" s="9"/>
       <c r="U50" s="1"/>
       <c r="X50" s="9"/>
       <c r="Z50" s="1"/>
       <c r="AC50" s="9"/>
       <c r="AE50" s="1"/>
       <c r="AH50" s="9"/>
       <c r="AJ50" s="1"/>
       <c r="AM50" s="9"/>
       <c r="AO50" s="1"/>
       <c r="AR50" s="9"/>
       <c r="AT50" s="1"/>
       <c r="AW50" s="9"/>
       <c r="AY50" s="1"/>
       <c r="BB50" s="9"/>
       <c r="BD50" s="1"/>
       <c r="BG50" s="9"/>
     </row>
     <row r="51" spans="1:59">
       <c r="A51" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C51" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D51" s="9">
         <v>109817.39</v>
       </c>
       <c r="F51" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G51" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H51" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I51" s="9">
         <v>101619.209</v>
       </c>
-      <c r="K51" s="1"/>
-      <c r="N51" s="9"/>
+      <c r="K51" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L51" t="s">
+        <v>24</v>
+      </c>
+      <c r="M51" t="s">
+        <v>37</v>
+      </c>
+      <c r="N51" s="9">
+        <v>95358.134000000005</v>
+      </c>
       <c r="P51" s="1"/>
       <c r="S51" s="9"/>
       <c r="U51" s="1"/>
       <c r="X51" s="9"/>
       <c r="Z51" s="1"/>
       <c r="AC51" s="9"/>
       <c r="AE51" s="1"/>
       <c r="AH51" s="9"/>
       <c r="AJ51" s="1"/>
       <c r="AM51" s="9"/>
       <c r="AO51" s="1"/>
       <c r="AR51" s="9"/>
       <c r="AT51" s="1"/>
       <c r="AW51" s="9"/>
       <c r="AY51" s="1"/>
       <c r="BB51" s="9"/>
       <c r="BD51" s="1"/>
       <c r="BG51" s="9"/>
     </row>
     <row r="52" spans="1:59">
       <c r="A52" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D52" s="9">
         <v>1998.498</v>
       </c>
       <c r="F52" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G52" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H52" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I52" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K52" s="1"/>
-      <c r="N52" s="9"/>
+      <c r="K52" s="1">
+        <v>46083.083333333336</v>
+      </c>
+      <c r="L52" t="s">
+        <v>24</v>
+      </c>
+      <c r="M52" t="s">
+        <v>38</v>
+      </c>
+      <c r="N52" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P52" s="1"/>
       <c r="S52" s="9"/>
       <c r="U52" s="1"/>
       <c r="X52" s="9"/>
       <c r="Z52" s="1"/>
       <c r="AC52" s="9"/>
       <c r="AE52" s="1"/>
       <c r="AH52" s="9"/>
       <c r="AJ52" s="1"/>
       <c r="AM52" s="9"/>
       <c r="AO52" s="1"/>
       <c r="AR52" s="9"/>
       <c r="AT52" s="1"/>
       <c r="AW52" s="9"/>
       <c r="AY52" s="1"/>
       <c r="BB52" s="9"/>
       <c r="BD52" s="1"/>
       <c r="BG52" s="9"/>
     </row>
     <row r="53" spans="1:59">
       <c r="A53" s="1">
         <v>46047.125</v>
       </c>
       <c r="B53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D53" s="9">
         <v>640650.18900000001</v>
       </c>
       <c r="F53" s="1">
         <v>46061.125</v>
       </c>
       <c r="G53" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H53" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I53" s="9">
         <v>565416.40300000005</v>
       </c>
-      <c r="K53" s="1"/>
-      <c r="N53" s="9"/>
+      <c r="K53" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L53" t="s">
+        <v>24</v>
+      </c>
+      <c r="M53" t="s">
+        <v>25</v>
+      </c>
+      <c r="N53" s="9">
+        <v>528105.88699999999</v>
+      </c>
       <c r="P53" s="1"/>
       <c r="S53" s="9"/>
       <c r="U53" s="1"/>
       <c r="X53" s="9"/>
       <c r="Z53" s="1"/>
       <c r="AC53" s="9"/>
       <c r="AE53" s="1"/>
       <c r="AH53" s="9"/>
       <c r="AJ53" s="1"/>
       <c r="AM53" s="9"/>
       <c r="AO53" s="1"/>
       <c r="AR53" s="9"/>
       <c r="AT53" s="1"/>
       <c r="AW53" s="9"/>
       <c r="AY53" s="1"/>
       <c r="BB53" s="9"/>
       <c r="BD53" s="1"/>
       <c r="BG53" s="9"/>
     </row>
     <row r="54" spans="1:59">
       <c r="A54" s="1">
         <v>46047.125</v>
       </c>
       <c r="B54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C54" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D54" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F54" s="1">
         <v>46061.125</v>
       </c>
       <c r="G54" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I54" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K54" s="1"/>
-      <c r="N54" s="9"/>
+      <c r="K54" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L54" t="s">
+        <v>24</v>
+      </c>
+      <c r="M54" t="s">
+        <v>26</v>
+      </c>
+      <c r="N54" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P54" s="1"/>
       <c r="S54" s="9"/>
       <c r="U54" s="1"/>
       <c r="X54" s="9"/>
       <c r="Z54" s="1"/>
       <c r="AC54" s="9"/>
       <c r="AE54" s="1"/>
       <c r="AH54" s="9"/>
       <c r="AJ54" s="1"/>
       <c r="AM54" s="9"/>
       <c r="AO54" s="1"/>
       <c r="AR54" s="9"/>
       <c r="AT54" s="1"/>
       <c r="AW54" s="9"/>
       <c r="AY54" s="1"/>
       <c r="BB54" s="9"/>
       <c r="BD54" s="1"/>
       <c r="BG54" s="9"/>
     </row>
     <row r="55" spans="1:59">
       <c r="A55" s="1">
         <v>46047.125</v>
       </c>
       <c r="B55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C55" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D55" s="9">
         <v>398.82799999999997</v>
       </c>
       <c r="F55" s="1">
         <v>46061.125</v>
       </c>
       <c r="G55" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H55" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I55" s="9">
         <v>405.28699999999998</v>
       </c>
-      <c r="K55" s="1"/>
-      <c r="N55" s="9"/>
+      <c r="K55" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L55" t="s">
+        <v>24</v>
+      </c>
+      <c r="M55" t="s">
+        <v>27</v>
+      </c>
+      <c r="N55" s="9">
+        <v>347.90899999999999</v>
+      </c>
       <c r="P55" s="1"/>
       <c r="S55" s="9"/>
       <c r="U55" s="1"/>
       <c r="X55" s="9"/>
       <c r="Z55" s="1"/>
       <c r="AC55" s="9"/>
       <c r="AE55" s="1"/>
       <c r="AH55" s="9"/>
       <c r="AJ55" s="1"/>
       <c r="AM55" s="9"/>
       <c r="AO55" s="1"/>
       <c r="AR55" s="9"/>
       <c r="AT55" s="1"/>
       <c r="AW55" s="9"/>
       <c r="AY55" s="1"/>
       <c r="BB55" s="9"/>
       <c r="BD55" s="1"/>
       <c r="BG55" s="9"/>
     </row>
     <row r="56" spans="1:59">
       <c r="A56" s="1">
         <v>46047.125</v>
       </c>
       <c r="B56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C56" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D56" s="9">
         <v>2586.8040000000001</v>
       </c>
       <c r="F56" s="1">
         <v>46061.125</v>
       </c>
       <c r="G56" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H56" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I56" s="9">
         <v>2346.5250000000001</v>
       </c>
-      <c r="K56" s="1"/>
-      <c r="N56" s="9"/>
+      <c r="K56" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L56" t="s">
+        <v>24</v>
+      </c>
+      <c r="M56" t="s">
+        <v>28</v>
+      </c>
+      <c r="N56" s="9">
+        <v>2229.4110000000001</v>
+      </c>
       <c r="P56" s="1"/>
       <c r="S56" s="9"/>
       <c r="U56" s="1"/>
       <c r="X56" s="9"/>
       <c r="Z56" s="1"/>
       <c r="AC56" s="9"/>
       <c r="AE56" s="1"/>
       <c r="AH56" s="9"/>
       <c r="AJ56" s="1"/>
       <c r="AM56" s="9"/>
       <c r="AO56" s="1"/>
       <c r="AR56" s="9"/>
       <c r="AT56" s="1"/>
       <c r="AW56" s="9"/>
       <c r="AY56" s="1"/>
       <c r="BB56" s="9"/>
       <c r="BD56" s="1"/>
       <c r="BG56" s="9"/>
     </row>
     <row r="57" spans="1:59">
       <c r="A57" s="1">
         <v>46047.125</v>
       </c>
       <c r="B57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C57" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D57" s="9">
         <v>15730.343999999999</v>
       </c>
       <c r="F57" s="1">
         <v>46061.125</v>
       </c>
       <c r="G57" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H57" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I57" s="9">
         <v>15229.101000000001</v>
       </c>
-      <c r="K57" s="1"/>
-      <c r="N57" s="9"/>
+      <c r="K57" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L57" t="s">
+        <v>24</v>
+      </c>
+      <c r="M57" t="s">
+        <v>29</v>
+      </c>
+      <c r="N57" s="9">
+        <v>15850.177</v>
+      </c>
       <c r="P57" s="1"/>
       <c r="S57" s="9"/>
       <c r="U57" s="1"/>
       <c r="X57" s="9"/>
       <c r="Z57" s="1"/>
       <c r="AC57" s="9"/>
       <c r="AE57" s="1"/>
       <c r="AH57" s="9"/>
       <c r="AJ57" s="1"/>
       <c r="AM57" s="9"/>
       <c r="AO57" s="1"/>
       <c r="AR57" s="9"/>
       <c r="AT57" s="1"/>
       <c r="AW57" s="9"/>
       <c r="AY57" s="1"/>
       <c r="BB57" s="9"/>
       <c r="BD57" s="1"/>
       <c r="BG57" s="9"/>
     </row>
     <row r="58" spans="1:59">
       <c r="A58" s="1">
         <v>46047.125</v>
       </c>
       <c r="B58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C58" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D58" s="9">
         <v>36650.330999999998</v>
       </c>
       <c r="F58" s="1">
         <v>46061.125</v>
       </c>
       <c r="G58" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H58" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I58" s="9">
         <v>35291.419000000002</v>
       </c>
-      <c r="K58" s="1"/>
-      <c r="N58" s="9"/>
+      <c r="K58" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L58" t="s">
+        <v>24</v>
+      </c>
+      <c r="M58" t="s">
+        <v>30</v>
+      </c>
+      <c r="N58" s="9">
+        <v>34712.178</v>
+      </c>
       <c r="P58" s="1"/>
       <c r="S58" s="9"/>
       <c r="U58" s="1"/>
       <c r="X58" s="9"/>
       <c r="Z58" s="1"/>
       <c r="AC58" s="9"/>
       <c r="AE58" s="1"/>
       <c r="AH58" s="9"/>
       <c r="AJ58" s="1"/>
       <c r="AM58" s="9"/>
       <c r="AO58" s="1"/>
       <c r="AR58" s="9"/>
       <c r="AT58" s="1"/>
       <c r="AW58" s="9"/>
       <c r="AY58" s="1"/>
       <c r="BB58" s="9"/>
       <c r="BD58" s="1"/>
       <c r="BG58" s="9"/>
     </row>
     <row r="59" spans="1:59">
       <c r="A59" s="1">
         <v>46047.125</v>
       </c>
       <c r="B59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C59" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D59" s="9">
         <v>55863.184000000001</v>
       </c>
       <c r="F59" s="1">
         <v>46061.125</v>
       </c>
       <c r="G59" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H59" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I59" s="9">
         <v>58224.156000000003</v>
       </c>
-      <c r="K59" s="1"/>
-      <c r="N59" s="9"/>
+      <c r="K59" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L59" t="s">
+        <v>24</v>
+      </c>
+      <c r="M59" t="s">
+        <v>31</v>
+      </c>
+      <c r="N59" s="9">
+        <v>57119.976999999999</v>
+      </c>
       <c r="P59" s="1"/>
       <c r="S59" s="9"/>
       <c r="U59" s="1"/>
       <c r="X59" s="9"/>
       <c r="Z59" s="1"/>
       <c r="AC59" s="9"/>
       <c r="AE59" s="1"/>
       <c r="AH59" s="9"/>
       <c r="AJ59" s="1"/>
       <c r="AM59" s="9"/>
       <c r="AO59" s="1"/>
       <c r="AR59" s="9"/>
       <c r="AT59" s="1"/>
       <c r="AW59" s="9"/>
       <c r="AY59" s="1"/>
       <c r="BB59" s="9"/>
       <c r="BD59" s="1"/>
       <c r="BG59" s="9"/>
     </row>
     <row r="60" spans="1:59">
       <c r="A60" s="1">
         <v>46047.125</v>
       </c>
       <c r="B60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D60" s="9">
         <v>9516.83</v>
       </c>
       <c r="F60" s="1">
         <v>46061.125</v>
       </c>
       <c r="G60" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H60" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I60" s="9">
         <v>10502.014999999999</v>
       </c>
-      <c r="K60" s="1"/>
-      <c r="N60" s="9"/>
+      <c r="K60" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L60" t="s">
+        <v>24</v>
+      </c>
+      <c r="M60" t="s">
+        <v>32</v>
+      </c>
+      <c r="N60" s="9">
+        <v>9811.2350000000006</v>
+      </c>
       <c r="P60" s="1"/>
       <c r="S60" s="9"/>
       <c r="U60" s="1"/>
       <c r="X60" s="9"/>
       <c r="Z60" s="1"/>
       <c r="AC60" s="9"/>
       <c r="AE60" s="1"/>
       <c r="AH60" s="9"/>
       <c r="AJ60" s="1"/>
       <c r="AM60" s="9"/>
       <c r="AO60" s="1"/>
       <c r="AR60" s="9"/>
       <c r="AT60" s="1"/>
       <c r="AW60" s="9"/>
       <c r="AY60" s="1"/>
       <c r="BB60" s="9"/>
       <c r="BD60" s="1"/>
       <c r="BG60" s="9"/>
     </row>
     <row r="61" spans="1:59">
       <c r="A61" s="1">
         <v>46047.125</v>
       </c>
       <c r="B61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C61" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D61" s="9">
         <v>58769.999000000003</v>
       </c>
       <c r="F61" s="1">
         <v>46061.125</v>
       </c>
       <c r="G61" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H61" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I61" s="9">
         <v>87227.539000000004</v>
       </c>
-      <c r="K61" s="1"/>
-      <c r="N61" s="9"/>
+      <c r="K61" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L61" t="s">
+        <v>24</v>
+      </c>
+      <c r="M61" t="s">
+        <v>33</v>
+      </c>
+      <c r="N61" s="9">
+        <v>82123.188999999998</v>
+      </c>
       <c r="P61" s="1"/>
       <c r="S61" s="9"/>
       <c r="U61" s="1"/>
       <c r="X61" s="9"/>
       <c r="Z61" s="1"/>
       <c r="AC61" s="9"/>
       <c r="AE61" s="1"/>
       <c r="AH61" s="9"/>
       <c r="AJ61" s="1"/>
       <c r="AM61" s="9"/>
       <c r="AO61" s="1"/>
       <c r="AR61" s="9"/>
       <c r="AT61" s="1"/>
       <c r="AW61" s="9"/>
       <c r="AY61" s="1"/>
       <c r="BB61" s="9"/>
       <c r="BD61" s="1"/>
       <c r="BG61" s="9"/>
     </row>
     <row r="62" spans="1:59">
       <c r="A62" s="1">
         <v>46047.125</v>
       </c>
       <c r="B62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C62" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D62" s="9">
         <v>57912.5</v>
       </c>
       <c r="F62" s="1">
         <v>46061.125</v>
       </c>
       <c r="G62" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H62" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I62" s="9">
         <v>15718.9</v>
       </c>
-      <c r="K62" s="1"/>
-      <c r="N62" s="9"/>
+      <c r="K62" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L62" t="s">
+        <v>24</v>
+      </c>
+      <c r="M62" t="s">
+        <v>34</v>
+      </c>
+      <c r="N62" s="9">
+        <v>49953.1</v>
+      </c>
       <c r="P62" s="1"/>
       <c r="S62" s="9"/>
       <c r="U62" s="1"/>
       <c r="X62" s="9"/>
       <c r="Z62" s="1"/>
       <c r="AC62" s="9"/>
       <c r="AE62" s="1"/>
       <c r="AH62" s="9"/>
       <c r="AJ62" s="1"/>
       <c r="AM62" s="9"/>
       <c r="AO62" s="1"/>
       <c r="AR62" s="9"/>
       <c r="AT62" s="1"/>
       <c r="AW62" s="9"/>
       <c r="AY62" s="1"/>
       <c r="BB62" s="9"/>
       <c r="BD62" s="1"/>
       <c r="BG62" s="9"/>
     </row>
     <row r="63" spans="1:59">
       <c r="A63" s="1">
         <v>46047.125</v>
       </c>
       <c r="B63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D63" s="9">
         <v>8132.25</v>
       </c>
       <c r="F63" s="1">
         <v>46061.125</v>
       </c>
       <c r="G63" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H63" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I63" s="9">
         <v>7867.0309999999999</v>
       </c>
-      <c r="K63" s="1"/>
-      <c r="N63" s="9"/>
+      <c r="K63" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L63" t="s">
+        <v>24</v>
+      </c>
+      <c r="M63" t="s">
+        <v>35</v>
+      </c>
+      <c r="N63" s="9">
+        <v>7707.4960000000001</v>
+      </c>
       <c r="P63" s="1"/>
       <c r="S63" s="9"/>
       <c r="U63" s="1"/>
       <c r="X63" s="9"/>
       <c r="Z63" s="1"/>
       <c r="AC63" s="9"/>
       <c r="AE63" s="1"/>
       <c r="AH63" s="9"/>
       <c r="AJ63" s="1"/>
       <c r="AM63" s="9"/>
       <c r="AO63" s="1"/>
       <c r="AR63" s="9"/>
       <c r="AT63" s="1"/>
       <c r="AW63" s="9"/>
       <c r="AY63" s="1"/>
       <c r="BB63" s="9"/>
       <c r="BD63" s="1"/>
       <c r="BG63" s="9"/>
     </row>
     <row r="64" spans="1:59">
       <c r="A64" s="1">
         <v>46047.125</v>
       </c>
       <c r="B64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D64" s="9">
         <v>205570.15400000001</v>
       </c>
       <c r="F64" s="1">
         <v>46061.125</v>
       </c>
       <c r="G64" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H64" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I64" s="9">
         <v>197302.67600000001</v>
       </c>
-      <c r="K64" s="1"/>
-      <c r="N64" s="9"/>
+      <c r="K64" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L64" t="s">
+        <v>24</v>
+      </c>
+      <c r="M64" t="s">
+        <v>36</v>
+      </c>
+      <c r="N64" s="9">
+        <v>193798.79199999999</v>
+      </c>
       <c r="P64" s="1"/>
       <c r="S64" s="9"/>
       <c r="U64" s="1"/>
       <c r="X64" s="9"/>
       <c r="Z64" s="1"/>
       <c r="AC64" s="9"/>
       <c r="AE64" s="1"/>
       <c r="AH64" s="9"/>
       <c r="AJ64" s="1"/>
       <c r="AM64" s="9"/>
       <c r="AO64" s="1"/>
       <c r="AR64" s="9"/>
       <c r="AT64" s="1"/>
       <c r="AW64" s="9"/>
       <c r="AY64" s="1"/>
       <c r="BB64" s="9"/>
       <c r="BD64" s="1"/>
       <c r="BG64" s="9"/>
     </row>
     <row r="65" spans="1:59">
       <c r="A65" s="1">
         <v>46047.125</v>
       </c>
       <c r="B65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C65" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D65" s="9">
         <v>110129.29399999999</v>
       </c>
       <c r="F65" s="1">
         <v>46061.125</v>
       </c>
       <c r="G65" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H65" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I65" s="9">
         <v>102153.44</v>
       </c>
-      <c r="K65" s="1"/>
-      <c r="N65" s="9"/>
+      <c r="K65" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L65" t="s">
+        <v>24</v>
+      </c>
+      <c r="M65" t="s">
+        <v>37</v>
+      </c>
+      <c r="N65" s="9">
+        <v>96646.904999999999</v>
+      </c>
       <c r="P65" s="1"/>
       <c r="S65" s="9"/>
       <c r="U65" s="1"/>
       <c r="X65" s="9"/>
       <c r="Z65" s="1"/>
       <c r="AC65" s="9"/>
       <c r="AE65" s="1"/>
       <c r="AH65" s="9"/>
       <c r="AJ65" s="1"/>
       <c r="AM65" s="9"/>
       <c r="AO65" s="1"/>
       <c r="AR65" s="9"/>
       <c r="AT65" s="1"/>
       <c r="AW65" s="9"/>
       <c r="AY65" s="1"/>
       <c r="BB65" s="9"/>
       <c r="BD65" s="1"/>
       <c r="BG65" s="9"/>
     </row>
     <row r="66" spans="1:59">
       <c r="A66" s="1">
         <v>46047.125</v>
       </c>
       <c r="B66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D66" s="9">
         <v>1998.498</v>
       </c>
       <c r="F66" s="1">
         <v>46061.125</v>
       </c>
       <c r="G66" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H66" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I66" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K66" s="1"/>
-      <c r="N66" s="9"/>
+      <c r="K66" s="1">
+        <v>46083.125</v>
+      </c>
+      <c r="L66" t="s">
+        <v>24</v>
+      </c>
+      <c r="M66" t="s">
+        <v>38</v>
+      </c>
+      <c r="N66" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P66" s="1"/>
       <c r="S66" s="9"/>
       <c r="U66" s="1"/>
       <c r="X66" s="9"/>
       <c r="Z66" s="1"/>
       <c r="AC66" s="9"/>
       <c r="AE66" s="1"/>
       <c r="AH66" s="9"/>
       <c r="AJ66" s="1"/>
       <c r="AM66" s="9"/>
       <c r="AO66" s="1"/>
       <c r="AR66" s="9"/>
       <c r="AT66" s="1"/>
       <c r="AW66" s="9"/>
       <c r="AY66" s="1"/>
       <c r="BB66" s="9"/>
       <c r="BD66" s="1"/>
       <c r="BG66" s="9"/>
     </row>
     <row r="67" spans="1:59">
       <c r="A67" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D67" s="9">
         <v>646889.26300000004</v>
       </c>
       <c r="F67" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G67" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H67" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I67" s="9">
         <v>573306.06900000002</v>
       </c>
-      <c r="K67" s="1"/>
-      <c r="N67" s="9"/>
+      <c r="K67" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L67" t="s">
+        <v>24</v>
+      </c>
+      <c r="M67" t="s">
+        <v>25</v>
+      </c>
+      <c r="N67" s="9">
+        <v>552745.45200000005</v>
+      </c>
       <c r="P67" s="1"/>
       <c r="S67" s="9"/>
       <c r="U67" s="1"/>
       <c r="X67" s="9"/>
       <c r="Z67" s="1"/>
       <c r="AC67" s="9"/>
       <c r="AE67" s="1"/>
       <c r="AH67" s="9"/>
       <c r="AJ67" s="1"/>
       <c r="AM67" s="9"/>
       <c r="AO67" s="1"/>
       <c r="AR67" s="9"/>
       <c r="AT67" s="1"/>
       <c r="AW67" s="9"/>
       <c r="AY67" s="1"/>
       <c r="BB67" s="9"/>
       <c r="BD67" s="1"/>
       <c r="BG67" s="9"/>
     </row>
     <row r="68" spans="1:59">
       <c r="A68" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C68" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D68" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F68" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G68" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H68" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I68" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K68" s="1"/>
-      <c r="N68" s="9"/>
+      <c r="K68" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L68" t="s">
+        <v>24</v>
+      </c>
+      <c r="M68" t="s">
+        <v>26</v>
+      </c>
+      <c r="N68" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P68" s="1"/>
       <c r="S68" s="9"/>
       <c r="U68" s="1"/>
       <c r="X68" s="9"/>
       <c r="Z68" s="1"/>
       <c r="AC68" s="9"/>
       <c r="AE68" s="1"/>
       <c r="AH68" s="9"/>
       <c r="AJ68" s="1"/>
       <c r="AM68" s="9"/>
       <c r="AO68" s="1"/>
       <c r="AR68" s="9"/>
       <c r="AT68" s="1"/>
       <c r="AW68" s="9"/>
       <c r="AY68" s="1"/>
       <c r="BB68" s="9"/>
       <c r="BD68" s="1"/>
       <c r="BG68" s="9"/>
     </row>
     <row r="69" spans="1:59">
       <c r="A69" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C69" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D69" s="9">
         <v>421.709</v>
       </c>
       <c r="F69" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G69" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H69" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I69" s="9">
         <v>423.17099999999999</v>
       </c>
-      <c r="K69" s="1"/>
-      <c r="N69" s="9"/>
+      <c r="K69" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L69" t="s">
+        <v>24</v>
+      </c>
+      <c r="M69" t="s">
+        <v>27</v>
+      </c>
+      <c r="N69" s="9">
+        <v>355.99599999999998</v>
+      </c>
       <c r="P69" s="1"/>
       <c r="S69" s="9"/>
       <c r="U69" s="1"/>
       <c r="X69" s="9"/>
       <c r="Z69" s="1"/>
       <c r="AC69" s="9"/>
       <c r="AE69" s="1"/>
       <c r="AH69" s="9"/>
       <c r="AJ69" s="1"/>
       <c r="AM69" s="9"/>
       <c r="AO69" s="1"/>
       <c r="AR69" s="9"/>
       <c r="AT69" s="1"/>
       <c r="AW69" s="9"/>
       <c r="AY69" s="1"/>
       <c r="BB69" s="9"/>
       <c r="BD69" s="1"/>
       <c r="BG69" s="9"/>
     </row>
     <row r="70" spans="1:59">
       <c r="A70" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C70" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D70" s="9">
         <v>2617.7159999999999</v>
       </c>
       <c r="F70" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G70" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H70" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I70" s="9">
         <v>2396.6880000000001</v>
       </c>
-      <c r="K70" s="1"/>
-      <c r="N70" s="9"/>
+      <c r="K70" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L70" t="s">
+        <v>24</v>
+      </c>
+      <c r="M70" t="s">
+        <v>28</v>
+      </c>
+      <c r="N70" s="9">
+        <v>2308.0120000000002</v>
+      </c>
       <c r="P70" s="1"/>
       <c r="S70" s="9"/>
       <c r="U70" s="1"/>
       <c r="X70" s="9"/>
       <c r="Z70" s="1"/>
       <c r="AC70" s="9"/>
       <c r="AE70" s="1"/>
       <c r="AH70" s="9"/>
       <c r="AJ70" s="1"/>
       <c r="AM70" s="9"/>
       <c r="AO70" s="1"/>
       <c r="AR70" s="9"/>
       <c r="AT70" s="1"/>
       <c r="AW70" s="9"/>
       <c r="AY70" s="1"/>
       <c r="BB70" s="9"/>
       <c r="BD70" s="1"/>
       <c r="BG70" s="9"/>
     </row>
     <row r="71" spans="1:59">
       <c r="A71" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C71" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D71" s="9">
         <v>15716.989</v>
       </c>
       <c r="F71" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G71" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H71" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I71" s="9">
         <v>15108.752</v>
       </c>
-      <c r="K71" s="1"/>
-      <c r="N71" s="9"/>
+      <c r="K71" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L71" t="s">
+        <v>24</v>
+      </c>
+      <c r="M71" t="s">
+        <v>29</v>
+      </c>
+      <c r="N71" s="9">
+        <v>17111.939999999999</v>
+      </c>
       <c r="P71" s="1"/>
       <c r="S71" s="9"/>
       <c r="U71" s="1"/>
       <c r="X71" s="9"/>
       <c r="Z71" s="1"/>
       <c r="AC71" s="9"/>
       <c r="AE71" s="1"/>
       <c r="AH71" s="9"/>
       <c r="AJ71" s="1"/>
       <c r="AM71" s="9"/>
       <c r="AO71" s="1"/>
       <c r="AR71" s="9"/>
       <c r="AT71" s="1"/>
       <c r="AW71" s="9"/>
       <c r="AY71" s="1"/>
       <c r="BB71" s="9"/>
       <c r="BD71" s="1"/>
       <c r="BG71" s="9"/>
     </row>
     <row r="72" spans="1:59">
       <c r="A72" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D72" s="9">
         <v>37258.144999999997</v>
       </c>
       <c r="F72" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G72" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H72" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I72" s="9">
         <v>35490.252999999997</v>
       </c>
-      <c r="K72" s="1"/>
-      <c r="N72" s="9"/>
+      <c r="K72" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L72" t="s">
+        <v>24</v>
+      </c>
+      <c r="M72" t="s">
+        <v>30</v>
+      </c>
+      <c r="N72" s="9">
+        <v>36811.637999999999</v>
+      </c>
       <c r="P72" s="1"/>
       <c r="S72" s="9"/>
       <c r="U72" s="1"/>
       <c r="X72" s="9"/>
       <c r="Z72" s="1"/>
       <c r="AC72" s="9"/>
       <c r="AE72" s="1"/>
       <c r="AH72" s="9"/>
       <c r="AJ72" s="1"/>
       <c r="AM72" s="9"/>
       <c r="AO72" s="1"/>
       <c r="AR72" s="9"/>
       <c r="AT72" s="1"/>
       <c r="AW72" s="9"/>
       <c r="AY72" s="1"/>
       <c r="BB72" s="9"/>
       <c r="BD72" s="1"/>
       <c r="BG72" s="9"/>
     </row>
     <row r="73" spans="1:59">
       <c r="A73" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C73" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D73" s="9">
         <v>56575.758999999998</v>
       </c>
       <c r="F73" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G73" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H73" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I73" s="9">
         <v>59091.019</v>
       </c>
-      <c r="K73" s="1"/>
-      <c r="N73" s="9"/>
+      <c r="K73" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L73" t="s">
+        <v>24</v>
+      </c>
+      <c r="M73" t="s">
+        <v>31</v>
+      </c>
+      <c r="N73" s="9">
+        <v>60050.171000000002</v>
+      </c>
       <c r="P73" s="1"/>
       <c r="S73" s="9"/>
       <c r="U73" s="1"/>
       <c r="X73" s="9"/>
       <c r="Z73" s="1"/>
       <c r="AC73" s="9"/>
       <c r="AE73" s="1"/>
       <c r="AH73" s="9"/>
       <c r="AJ73" s="1"/>
       <c r="AM73" s="9"/>
       <c r="AO73" s="1"/>
       <c r="AR73" s="9"/>
       <c r="AT73" s="1"/>
       <c r="AW73" s="9"/>
       <c r="AY73" s="1"/>
       <c r="BB73" s="9"/>
       <c r="BD73" s="1"/>
       <c r="BG73" s="9"/>
     </row>
     <row r="74" spans="1:59">
       <c r="A74" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C74" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D74" s="9">
         <v>10016.115</v>
       </c>
       <c r="F74" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G74" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H74" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I74" s="9">
         <v>10900.205</v>
       </c>
-      <c r="K74" s="1"/>
-      <c r="N74" s="9"/>
+      <c r="K74" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L74" t="s">
+        <v>24</v>
+      </c>
+      <c r="M74" t="s">
+        <v>32</v>
+      </c>
+      <c r="N74" s="9">
+        <v>10142.375</v>
+      </c>
       <c r="P74" s="1"/>
       <c r="S74" s="9"/>
       <c r="U74" s="1"/>
       <c r="X74" s="9"/>
       <c r="Z74" s="1"/>
       <c r="AC74" s="9"/>
       <c r="AE74" s="1"/>
       <c r="AH74" s="9"/>
       <c r="AJ74" s="1"/>
       <c r="AM74" s="9"/>
       <c r="AO74" s="1"/>
       <c r="AR74" s="9"/>
       <c r="AT74" s="1"/>
       <c r="AW74" s="9"/>
       <c r="AY74" s="1"/>
       <c r="BB74" s="9"/>
       <c r="BD74" s="1"/>
       <c r="BG74" s="9"/>
     </row>
     <row r="75" spans="1:59">
       <c r="A75" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C75" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D75" s="9">
         <v>58898.968000000001</v>
       </c>
       <c r="F75" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G75" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H75" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I75" s="9">
         <v>87699.483999999997</v>
       </c>
-      <c r="K75" s="1"/>
-      <c r="N75" s="9"/>
+      <c r="K75" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L75" t="s">
+        <v>24</v>
+      </c>
+      <c r="M75" t="s">
+        <v>33</v>
+      </c>
+      <c r="N75" s="9">
+        <v>81816.653999999995</v>
+      </c>
       <c r="P75" s="1"/>
       <c r="S75" s="9"/>
       <c r="U75" s="1"/>
       <c r="X75" s="9"/>
       <c r="Z75" s="1"/>
       <c r="AC75" s="9"/>
       <c r="AE75" s="1"/>
       <c r="AH75" s="9"/>
       <c r="AJ75" s="1"/>
       <c r="AM75" s="9"/>
       <c r="AO75" s="1"/>
       <c r="AR75" s="9"/>
       <c r="AT75" s="1"/>
       <c r="AW75" s="9"/>
       <c r="AY75" s="1"/>
       <c r="BB75" s="9"/>
       <c r="BD75" s="1"/>
       <c r="BG75" s="9"/>
     </row>
     <row r="76" spans="1:59">
       <c r="A76" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C76" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D76" s="9">
         <v>176126.5</v>
       </c>
       <c r="F76" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G76" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H76" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I76" s="9">
         <v>16626.099999999999</v>
       </c>
-      <c r="K76" s="1"/>
-      <c r="N76" s="9"/>
+      <c r="K76" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L76" t="s">
+        <v>24</v>
+      </c>
+      <c r="M76" t="s">
+        <v>34</v>
+      </c>
+      <c r="N76" s="9">
+        <v>44473.7</v>
+      </c>
       <c r="P76" s="1"/>
       <c r="S76" s="9"/>
       <c r="U76" s="1"/>
       <c r="X76" s="9"/>
       <c r="Z76" s="1"/>
       <c r="AC76" s="9"/>
       <c r="AE76" s="1"/>
       <c r="AH76" s="9"/>
       <c r="AJ76" s="1"/>
       <c r="AM76" s="9"/>
       <c r="AO76" s="1"/>
       <c r="AR76" s="9"/>
       <c r="AT76" s="1"/>
       <c r="AW76" s="9"/>
       <c r="AY76" s="1"/>
       <c r="BB76" s="9"/>
       <c r="BD76" s="1"/>
       <c r="BG76" s="9"/>
     </row>
     <row r="77" spans="1:59">
       <c r="A77" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D77" s="9">
         <v>8196.0640000000003</v>
       </c>
       <c r="F77" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G77" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H77" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I77" s="9">
         <v>7905.3450000000003</v>
       </c>
-      <c r="K77" s="1"/>
-      <c r="N77" s="9"/>
+      <c r="K77" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L77" t="s">
+        <v>24</v>
+      </c>
+      <c r="M77" t="s">
+        <v>35</v>
+      </c>
+      <c r="N77" s="9">
+        <v>8036.3249999999998</v>
+      </c>
       <c r="P77" s="1"/>
       <c r="S77" s="9"/>
       <c r="U77" s="1"/>
       <c r="X77" s="9"/>
       <c r="Z77" s="1"/>
       <c r="AC77" s="9"/>
       <c r="AE77" s="1"/>
       <c r="AH77" s="9"/>
       <c r="AJ77" s="1"/>
       <c r="AM77" s="9"/>
       <c r="AO77" s="1"/>
       <c r="AR77" s="9"/>
       <c r="AT77" s="1"/>
       <c r="AW77" s="9"/>
       <c r="AY77" s="1"/>
       <c r="BB77" s="9"/>
       <c r="BD77" s="1"/>
       <c r="BG77" s="9"/>
     </row>
     <row r="78" spans="1:59">
       <c r="A78" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D78" s="9">
         <v>211180.736</v>
       </c>
       <c r="F78" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G78" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H78" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I78" s="9">
         <v>202583.427</v>
       </c>
-      <c r="K78" s="1"/>
-      <c r="N78" s="9"/>
+      <c r="K78" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L78" t="s">
+        <v>24</v>
+      </c>
+      <c r="M78" t="s">
+        <v>36</v>
+      </c>
+      <c r="N78" s="9">
+        <v>206861.342</v>
+      </c>
       <c r="P78" s="1"/>
       <c r="S78" s="9"/>
       <c r="U78" s="1"/>
       <c r="X78" s="9"/>
       <c r="Z78" s="1"/>
       <c r="AC78" s="9"/>
       <c r="AE78" s="1"/>
       <c r="AH78" s="9"/>
       <c r="AJ78" s="1"/>
       <c r="AM78" s="9"/>
       <c r="AO78" s="1"/>
       <c r="AR78" s="9"/>
       <c r="AT78" s="1"/>
       <c r="AW78" s="9"/>
       <c r="AY78" s="1"/>
       <c r="BB78" s="9"/>
       <c r="BD78" s="1"/>
       <c r="BG78" s="9"/>
     </row>
     <row r="79" spans="1:59">
       <c r="A79" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C79" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D79" s="9">
         <v>110741.59600000001</v>
       </c>
       <c r="F79" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G79" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H79" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I79" s="9">
         <v>103106.21799999999</v>
       </c>
-      <c r="K79" s="1"/>
-      <c r="N79" s="9"/>
+      <c r="K79" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L79" t="s">
+        <v>24</v>
+      </c>
+      <c r="M79" t="s">
+        <v>37</v>
+      </c>
+      <c r="N79" s="9">
+        <v>98963.576000000001</v>
+      </c>
       <c r="P79" s="1"/>
       <c r="S79" s="9"/>
       <c r="U79" s="1"/>
       <c r="X79" s="9"/>
       <c r="Z79" s="1"/>
       <c r="AC79" s="9"/>
       <c r="AE79" s="1"/>
       <c r="AH79" s="9"/>
       <c r="AJ79" s="1"/>
       <c r="AM79" s="9"/>
       <c r="AO79" s="1"/>
       <c r="AR79" s="9"/>
       <c r="AT79" s="1"/>
       <c r="AW79" s="9"/>
       <c r="AY79" s="1"/>
       <c r="BB79" s="9"/>
       <c r="BD79" s="1"/>
       <c r="BG79" s="9"/>
     </row>
     <row r="80" spans="1:59">
       <c r="A80" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D80" s="9">
         <v>1998.498</v>
       </c>
       <c r="F80" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G80" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H80" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I80" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K80" s="1"/>
-      <c r="N80" s="9"/>
+      <c r="K80" s="1">
+        <v>46083.166666666664</v>
+      </c>
+      <c r="L80" t="s">
+        <v>24</v>
+      </c>
+      <c r="M80" t="s">
+        <v>38</v>
+      </c>
+      <c r="N80" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P80" s="1"/>
       <c r="S80" s="9"/>
       <c r="U80" s="1"/>
       <c r="X80" s="9"/>
       <c r="Z80" s="1"/>
       <c r="AC80" s="9"/>
       <c r="AE80" s="1"/>
       <c r="AH80" s="9"/>
       <c r="AJ80" s="1"/>
       <c r="AM80" s="9"/>
       <c r="AO80" s="1"/>
       <c r="AR80" s="9"/>
       <c r="AT80" s="1"/>
       <c r="AW80" s="9"/>
       <c r="AY80" s="1"/>
       <c r="BB80" s="9"/>
       <c r="BD80" s="1"/>
       <c r="BG80" s="9"/>
     </row>
     <row r="81" spans="1:59">
       <c r="A81" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D81" s="9">
         <v>665642.90300000005</v>
       </c>
       <c r="F81" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G81" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H81" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I81" s="9">
         <v>593054.00100000005</v>
       </c>
-      <c r="K81" s="1"/>
-      <c r="N81" s="9"/>
+      <c r="K81" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L81" t="s">
+        <v>24</v>
+      </c>
+      <c r="M81" t="s">
+        <v>25</v>
+      </c>
+      <c r="N81" s="9">
+        <v>606333.98100000003</v>
+      </c>
       <c r="P81" s="1"/>
       <c r="S81" s="9"/>
       <c r="U81" s="1"/>
       <c r="X81" s="9"/>
       <c r="Z81" s="1"/>
       <c r="AC81" s="9"/>
       <c r="AE81" s="1"/>
       <c r="AH81" s="9"/>
       <c r="AJ81" s="1"/>
       <c r="AM81" s="9"/>
       <c r="AO81" s="1"/>
       <c r="AR81" s="9"/>
       <c r="AT81" s="1"/>
       <c r="AW81" s="9"/>
       <c r="AY81" s="1"/>
       <c r="BB81" s="9"/>
       <c r="BD81" s="1"/>
       <c r="BG81" s="9"/>
     </row>
     <row r="82" spans="1:59">
       <c r="A82" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C82" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D82" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F82" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G82" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H82" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I82" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K82" s="1"/>
-      <c r="N82" s="9"/>
+      <c r="K82" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L82" t="s">
+        <v>24</v>
+      </c>
+      <c r="M82" t="s">
+        <v>26</v>
+      </c>
+      <c r="N82" s="9">
+        <v>435.04899999999998</v>
+      </c>
       <c r="P82" s="1"/>
       <c r="S82" s="9"/>
       <c r="U82" s="1"/>
       <c r="X82" s="9"/>
       <c r="Z82" s="1"/>
       <c r="AC82" s="9"/>
       <c r="AE82" s="1"/>
       <c r="AH82" s="9"/>
       <c r="AJ82" s="1"/>
       <c r="AM82" s="9"/>
       <c r="AO82" s="1"/>
       <c r="AR82" s="9"/>
       <c r="AT82" s="1"/>
       <c r="AW82" s="9"/>
       <c r="AY82" s="1"/>
       <c r="BB82" s="9"/>
       <c r="BD82" s="1"/>
       <c r="BG82" s="9"/>
     </row>
     <row r="83" spans="1:59">
       <c r="A83" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C83" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D83" s="9">
         <v>418.416</v>
       </c>
       <c r="F83" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G83" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H83" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I83" s="9">
         <v>399.42</v>
       </c>
-      <c r="K83" s="1"/>
-      <c r="N83" s="9"/>
+      <c r="K83" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L83" t="s">
+        <v>24</v>
+      </c>
+      <c r="M83" t="s">
+        <v>27</v>
+      </c>
+      <c r="N83" s="9">
+        <v>334.99900000000002</v>
+      </c>
       <c r="P83" s="1"/>
       <c r="S83" s="9"/>
       <c r="U83" s="1"/>
       <c r="X83" s="9"/>
       <c r="Z83" s="1"/>
       <c r="AC83" s="9"/>
       <c r="AE83" s="1"/>
       <c r="AH83" s="9"/>
       <c r="AJ83" s="1"/>
       <c r="AM83" s="9"/>
       <c r="AO83" s="1"/>
       <c r="AR83" s="9"/>
       <c r="AT83" s="1"/>
       <c r="AW83" s="9"/>
       <c r="AY83" s="1"/>
       <c r="BB83" s="9"/>
       <c r="BD83" s="1"/>
       <c r="BG83" s="9"/>
     </row>
     <row r="84" spans="1:59">
       <c r="A84" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C84" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D84" s="9">
         <v>2654.498</v>
       </c>
       <c r="F84" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G84" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H84" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I84" s="9">
         <v>2456.7820000000002</v>
       </c>
-      <c r="K84" s="1"/>
-      <c r="N84" s="9"/>
+      <c r="K84" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L84" t="s">
+        <v>24</v>
+      </c>
+      <c r="M84" t="s">
+        <v>28</v>
+      </c>
+      <c r="N84" s="9">
+        <v>2527.2600000000002</v>
+      </c>
       <c r="P84" s="1"/>
       <c r="S84" s="9"/>
       <c r="U84" s="1"/>
       <c r="X84" s="9"/>
       <c r="Z84" s="1"/>
       <c r="AC84" s="9"/>
       <c r="AE84" s="1"/>
       <c r="AH84" s="9"/>
       <c r="AJ84" s="1"/>
       <c r="AM84" s="9"/>
       <c r="AO84" s="1"/>
       <c r="AR84" s="9"/>
       <c r="AT84" s="1"/>
       <c r="AW84" s="9"/>
       <c r="AY84" s="1"/>
       <c r="BB84" s="9"/>
       <c r="BD84" s="1"/>
       <c r="BG84" s="9"/>
     </row>
     <row r="85" spans="1:59">
       <c r="A85" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C85" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D85" s="9">
         <v>16334.84</v>
       </c>
       <c r="F85" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G85" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H85" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I85" s="9">
         <v>16193.076999999999</v>
       </c>
-      <c r="K85" s="1"/>
-      <c r="N85" s="9"/>
+      <c r="K85" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L85" t="s">
+        <v>24</v>
+      </c>
+      <c r="M85" t="s">
+        <v>29</v>
+      </c>
+      <c r="N85" s="9">
+        <v>19154.167000000001</v>
+      </c>
       <c r="P85" s="1"/>
       <c r="S85" s="9"/>
       <c r="U85" s="1"/>
       <c r="X85" s="9"/>
       <c r="Z85" s="1"/>
       <c r="AC85" s="9"/>
       <c r="AE85" s="1"/>
       <c r="AH85" s="9"/>
       <c r="AJ85" s="1"/>
       <c r="AM85" s="9"/>
       <c r="AO85" s="1"/>
       <c r="AR85" s="9"/>
       <c r="AT85" s="1"/>
       <c r="AW85" s="9"/>
       <c r="AY85" s="1"/>
       <c r="BB85" s="9"/>
       <c r="BD85" s="1"/>
       <c r="BG85" s="9"/>
     </row>
     <row r="86" spans="1:59">
       <c r="A86" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C86" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D86" s="9">
         <v>38470.506999999998</v>
       </c>
       <c r="F86" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G86" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H86" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I86" s="9">
         <v>36684.254999999997</v>
       </c>
-      <c r="K86" s="1"/>
-      <c r="N86" s="9"/>
+      <c r="K86" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L86" t="s">
+        <v>24</v>
+      </c>
+      <c r="M86" t="s">
+        <v>30</v>
+      </c>
+      <c r="N86" s="9">
+        <v>40655.260999999999</v>
+      </c>
       <c r="P86" s="1"/>
       <c r="S86" s="9"/>
       <c r="U86" s="1"/>
       <c r="X86" s="9"/>
       <c r="Z86" s="1"/>
       <c r="AC86" s="9"/>
       <c r="AE86" s="1"/>
       <c r="AH86" s="9"/>
       <c r="AJ86" s="1"/>
       <c r="AM86" s="9"/>
       <c r="AO86" s="1"/>
       <c r="AR86" s="9"/>
       <c r="AT86" s="1"/>
       <c r="AW86" s="9"/>
       <c r="AY86" s="1"/>
       <c r="BB86" s="9"/>
       <c r="BD86" s="1"/>
       <c r="BG86" s="9"/>
     </row>
     <row r="87" spans="1:59">
       <c r="A87" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C87" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D87" s="9">
         <v>56503.928</v>
       </c>
       <c r="F87" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G87" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H87" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I87" s="9">
         <v>59360.892</v>
       </c>
-      <c r="K87" s="1"/>
-      <c r="N87" s="9"/>
+      <c r="K87" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L87" t="s">
+        <v>24</v>
+      </c>
+      <c r="M87" t="s">
+        <v>31</v>
+      </c>
+      <c r="N87" s="9">
+        <v>61834.123</v>
+      </c>
       <c r="P87" s="1"/>
       <c r="S87" s="9"/>
       <c r="U87" s="1"/>
       <c r="X87" s="9"/>
       <c r="Z87" s="1"/>
       <c r="AC87" s="9"/>
       <c r="AE87" s="1"/>
       <c r="AH87" s="9"/>
       <c r="AJ87" s="1"/>
       <c r="AM87" s="9"/>
       <c r="AO87" s="1"/>
       <c r="AR87" s="9"/>
       <c r="AT87" s="1"/>
       <c r="AW87" s="9"/>
       <c r="AY87" s="1"/>
       <c r="BB87" s="9"/>
       <c r="BD87" s="1"/>
       <c r="BG87" s="9"/>
     </row>
     <row r="88" spans="1:59">
       <c r="A88" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C88" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D88" s="9">
         <v>9929.7849999999999</v>
       </c>
       <c r="F88" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G88" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H88" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I88" s="9">
         <v>11031.555</v>
       </c>
-      <c r="K88" s="1"/>
-      <c r="N88" s="9"/>
+      <c r="K88" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L88" t="s">
+        <v>24</v>
+      </c>
+      <c r="M88" t="s">
+        <v>32</v>
+      </c>
+      <c r="N88" s="9">
+        <v>10283.549999999999</v>
+      </c>
       <c r="P88" s="1"/>
       <c r="S88" s="9"/>
       <c r="U88" s="1"/>
       <c r="X88" s="9"/>
       <c r="Z88" s="1"/>
       <c r="AC88" s="9"/>
       <c r="AE88" s="1"/>
       <c r="AH88" s="9"/>
       <c r="AJ88" s="1"/>
       <c r="AM88" s="9"/>
       <c r="AO88" s="1"/>
       <c r="AR88" s="9"/>
       <c r="AT88" s="1"/>
       <c r="AW88" s="9"/>
       <c r="AY88" s="1"/>
       <c r="BB88" s="9"/>
       <c r="BD88" s="1"/>
       <c r="BG88" s="9"/>
     </row>
     <row r="89" spans="1:59">
       <c r="A89" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C89" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D89" s="9">
         <v>57413.241999999998</v>
       </c>
       <c r="F89" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G89" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H89" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I89" s="9">
         <v>83157.581999999995</v>
       </c>
-      <c r="K89" s="1"/>
-      <c r="N89" s="9"/>
+      <c r="K89" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L89" t="s">
+        <v>24</v>
+      </c>
+      <c r="M89" t="s">
+        <v>33</v>
+      </c>
+      <c r="N89" s="9">
+        <v>81277.413</v>
+      </c>
       <c r="P89" s="1"/>
       <c r="S89" s="9"/>
       <c r="U89" s="1"/>
       <c r="X89" s="9"/>
       <c r="Z89" s="1"/>
       <c r="AC89" s="9"/>
       <c r="AE89" s="1"/>
       <c r="AH89" s="9"/>
       <c r="AJ89" s="1"/>
       <c r="AM89" s="9"/>
       <c r="AO89" s="1"/>
       <c r="AR89" s="9"/>
       <c r="AT89" s="1"/>
       <c r="AW89" s="9"/>
       <c r="AY89" s="1"/>
       <c r="BB89" s="9"/>
       <c r="BD89" s="1"/>
       <c r="BG89" s="9"/>
     </row>
     <row r="90" spans="1:59">
       <c r="A90" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C90" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D90" s="9">
         <v>141782.39999999999</v>
       </c>
       <c r="F90" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G90" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H90" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I90" s="9">
         <v>22383.7</v>
       </c>
-      <c r="K90" s="1"/>
-      <c r="N90" s="9"/>
+      <c r="K90" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L90" t="s">
+        <v>24</v>
+      </c>
+      <c r="M90" t="s">
+        <v>34</v>
+      </c>
+      <c r="N90" s="9">
+        <v>45223.5</v>
+      </c>
       <c r="P90" s="1"/>
       <c r="S90" s="9"/>
       <c r="U90" s="1"/>
       <c r="X90" s="9"/>
       <c r="Z90" s="1"/>
       <c r="AC90" s="9"/>
       <c r="AE90" s="1"/>
       <c r="AH90" s="9"/>
       <c r="AJ90" s="1"/>
       <c r="AM90" s="9"/>
       <c r="AO90" s="1"/>
       <c r="AR90" s="9"/>
       <c r="AT90" s="1"/>
       <c r="AW90" s="9"/>
       <c r="AY90" s="1"/>
       <c r="BB90" s="9"/>
       <c r="BD90" s="1"/>
       <c r="BG90" s="9"/>
     </row>
     <row r="91" spans="1:59">
       <c r="A91" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D91" s="9">
         <v>8319.5619999999999</v>
       </c>
       <c r="F91" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G91" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H91" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I91" s="9">
         <v>8107.82</v>
       </c>
-      <c r="K91" s="1"/>
-      <c r="N91" s="9"/>
+      <c r="K91" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L91" t="s">
+        <v>24</v>
+      </c>
+      <c r="M91" t="s">
+        <v>35</v>
+      </c>
+      <c r="N91" s="9">
+        <v>8874.5669999999991</v>
+      </c>
       <c r="P91" s="1"/>
       <c r="S91" s="9"/>
       <c r="U91" s="1"/>
       <c r="X91" s="9"/>
       <c r="Z91" s="1"/>
       <c r="AC91" s="9"/>
       <c r="AE91" s="1"/>
       <c r="AH91" s="9"/>
       <c r="AJ91" s="1"/>
       <c r="AM91" s="9"/>
       <c r="AO91" s="1"/>
       <c r="AR91" s="9"/>
       <c r="AT91" s="1"/>
       <c r="AW91" s="9"/>
       <c r="AY91" s="1"/>
       <c r="BB91" s="9"/>
       <c r="BD91" s="1"/>
       <c r="BG91" s="9"/>
     </row>
     <row r="92" spans="1:59">
       <c r="A92" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D92" s="9">
         <v>218411.008</v>
       </c>
       <c r="F92" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G92" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H92" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I92" s="9">
         <v>210061.981</v>
       </c>
-      <c r="K92" s="1"/>
-      <c r="N92" s="9"/>
+      <c r="K92" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L92" t="s">
+        <v>24</v>
+      </c>
+      <c r="M92" t="s">
+        <v>36</v>
+      </c>
+      <c r="N92" s="9">
+        <v>228587.16500000001</v>
+      </c>
       <c r="P92" s="1"/>
       <c r="S92" s="9"/>
       <c r="U92" s="1"/>
       <c r="X92" s="9"/>
       <c r="Z92" s="1"/>
       <c r="AC92" s="9"/>
       <c r="AE92" s="1"/>
       <c r="AH92" s="9"/>
       <c r="AJ92" s="1"/>
       <c r="AM92" s="9"/>
       <c r="AO92" s="1"/>
       <c r="AR92" s="9"/>
       <c r="AT92" s="1"/>
       <c r="AW92" s="9"/>
       <c r="AY92" s="1"/>
       <c r="BB92" s="9"/>
       <c r="BD92" s="1"/>
       <c r="BG92" s="9"/>
     </row>
     <row r="93" spans="1:59">
       <c r="A93" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D93" s="9">
         <v>111959.326</v>
       </c>
       <c r="F93" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G93" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H93" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I93" s="9">
         <v>104625.594</v>
       </c>
-      <c r="K93" s="1"/>
-      <c r="N93" s="9"/>
+      <c r="K93" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L93" t="s">
+        <v>24</v>
+      </c>
+      <c r="M93" t="s">
+        <v>37</v>
+      </c>
+      <c r="N93" s="9">
+        <v>103470.492</v>
+      </c>
       <c r="P93" s="1"/>
       <c r="S93" s="9"/>
       <c r="U93" s="1"/>
       <c r="X93" s="9"/>
       <c r="Z93" s="1"/>
       <c r="AC93" s="9"/>
       <c r="AE93" s="1"/>
       <c r="AH93" s="9"/>
       <c r="AJ93" s="1"/>
       <c r="AM93" s="9"/>
       <c r="AO93" s="1"/>
       <c r="AR93" s="9"/>
       <c r="AT93" s="1"/>
       <c r="AW93" s="9"/>
       <c r="AY93" s="1"/>
       <c r="BB93" s="9"/>
       <c r="BD93" s="1"/>
       <c r="BG93" s="9"/>
     </row>
     <row r="94" spans="1:59">
       <c r="A94" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D94" s="9">
         <v>1998.498</v>
       </c>
       <c r="F94" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G94" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H94" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I94" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K94" s="1"/>
-      <c r="N94" s="9"/>
+      <c r="K94" s="1">
+        <v>46083.208333333336</v>
+      </c>
+      <c r="L94" t="s">
+        <v>24</v>
+      </c>
+      <c r="M94" t="s">
+        <v>38</v>
+      </c>
+      <c r="N94" s="9">
+        <v>478.28899999999999</v>
+      </c>
       <c r="P94" s="1"/>
       <c r="S94" s="9"/>
       <c r="U94" s="1"/>
       <c r="X94" s="9"/>
       <c r="Z94" s="1"/>
       <c r="AC94" s="9"/>
       <c r="AE94" s="1"/>
       <c r="AH94" s="9"/>
       <c r="AJ94" s="1"/>
       <c r="AM94" s="9"/>
       <c r="AO94" s="1"/>
       <c r="AR94" s="9"/>
       <c r="AT94" s="1"/>
       <c r="AW94" s="9"/>
       <c r="AY94" s="1"/>
       <c r="BB94" s="9"/>
       <c r="BD94" s="1"/>
       <c r="BG94" s="9"/>
     </row>
     <row r="95" spans="1:59">
       <c r="A95" s="1">
         <v>46047.25</v>
       </c>
       <c r="B95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D95" s="9">
         <v>700912.37800000003</v>
       </c>
       <c r="F95" s="1">
         <v>46061.25</v>
       </c>
       <c r="G95" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I95" s="9">
         <v>633516.53</v>
       </c>
-      <c r="K95" s="1"/>
-      <c r="N95" s="9"/>
+      <c r="K95" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L95" t="s">
+        <v>24</v>
+      </c>
+      <c r="M95" t="s">
+        <v>25</v>
+      </c>
+      <c r="N95" s="9">
+        <v>680181.34900000005</v>
+      </c>
       <c r="P95" s="1"/>
       <c r="S95" s="9"/>
       <c r="U95" s="1"/>
       <c r="X95" s="9"/>
       <c r="Z95" s="1"/>
       <c r="AC95" s="9"/>
       <c r="AE95" s="1"/>
       <c r="AH95" s="9"/>
       <c r="AJ95" s="1"/>
       <c r="AM95" s="9"/>
       <c r="AO95" s="1"/>
       <c r="AR95" s="9"/>
       <c r="AT95" s="1"/>
       <c r="AW95" s="9"/>
       <c r="AY95" s="1"/>
       <c r="BB95" s="9"/>
       <c r="BD95" s="1"/>
       <c r="BG95" s="9"/>
     </row>
     <row r="96" spans="1:59">
       <c r="A96" s="1">
         <v>46047.25</v>
       </c>
       <c r="B96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C96" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D96" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F96" s="1">
         <v>46061.25</v>
       </c>
       <c r="G96" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H96" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I96" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K96" s="1"/>
-      <c r="N96" s="9"/>
+      <c r="K96" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L96" t="s">
+        <v>24</v>
+      </c>
+      <c r="M96" t="s">
+        <v>26</v>
+      </c>
+      <c r="N96" s="9">
+        <v>0</v>
+      </c>
       <c r="P96" s="1"/>
       <c r="S96" s="9"/>
       <c r="U96" s="1"/>
       <c r="X96" s="9"/>
       <c r="Z96" s="1"/>
       <c r="AC96" s="9"/>
       <c r="AE96" s="1"/>
       <c r="AH96" s="9"/>
       <c r="AJ96" s="1"/>
       <c r="AM96" s="9"/>
       <c r="AO96" s="1"/>
       <c r="AR96" s="9"/>
       <c r="AT96" s="1"/>
       <c r="AW96" s="9"/>
       <c r="AY96" s="1"/>
       <c r="BB96" s="9"/>
       <c r="BD96" s="1"/>
       <c r="BG96" s="9"/>
     </row>
     <row r="97" spans="1:59">
       <c r="A97" s="1">
         <v>46047.25</v>
       </c>
       <c r="B97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C97" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D97" s="9">
         <v>407.55799999999999</v>
       </c>
       <c r="F97" s="1">
         <v>46061.25</v>
       </c>
       <c r="G97" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H97" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I97" s="9">
         <v>380.74900000000002</v>
       </c>
-      <c r="K97" s="1"/>
-      <c r="N97" s="9"/>
+      <c r="K97" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L97" t="s">
+        <v>24</v>
+      </c>
+      <c r="M97" t="s">
+        <v>27</v>
+      </c>
+      <c r="N97" s="9">
+        <v>139.309</v>
+      </c>
       <c r="P97" s="1"/>
       <c r="S97" s="9"/>
       <c r="U97" s="1"/>
       <c r="X97" s="9"/>
       <c r="Z97" s="1"/>
       <c r="AC97" s="9"/>
       <c r="AE97" s="1"/>
       <c r="AH97" s="9"/>
       <c r="AJ97" s="1"/>
       <c r="AM97" s="9"/>
       <c r="AO97" s="1"/>
       <c r="AR97" s="9"/>
       <c r="AT97" s="1"/>
       <c r="AW97" s="9"/>
       <c r="AY97" s="1"/>
       <c r="BB97" s="9"/>
       <c r="BD97" s="1"/>
       <c r="BG97" s="9"/>
     </row>
     <row r="98" spans="1:59">
       <c r="A98" s="1">
         <v>46047.25</v>
       </c>
       <c r="B98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C98" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D98" s="9">
         <v>2687.1860000000001</v>
       </c>
       <c r="F98" s="1">
         <v>46061.25</v>
       </c>
       <c r="G98" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H98" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I98" s="9">
         <v>2529.9490000000001</v>
       </c>
-      <c r="K98" s="1"/>
-      <c r="N98" s="9"/>
+      <c r="K98" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L98" t="s">
+        <v>24</v>
+      </c>
+      <c r="M98" t="s">
+        <v>28</v>
+      </c>
+      <c r="N98" s="9">
+        <v>2621.502</v>
+      </c>
       <c r="P98" s="1"/>
       <c r="S98" s="9"/>
       <c r="U98" s="1"/>
       <c r="X98" s="9"/>
       <c r="Z98" s="1"/>
       <c r="AC98" s="9"/>
       <c r="AE98" s="1"/>
       <c r="AH98" s="9"/>
       <c r="AJ98" s="1"/>
       <c r="AM98" s="9"/>
       <c r="AO98" s="1"/>
       <c r="AR98" s="9"/>
       <c r="AT98" s="1"/>
       <c r="AW98" s="9"/>
       <c r="AY98" s="1"/>
       <c r="BB98" s="9"/>
       <c r="BD98" s="1"/>
       <c r="BG98" s="9"/>
     </row>
     <row r="99" spans="1:59">
       <c r="A99" s="1">
         <v>46047.25</v>
       </c>
       <c r="B99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C99" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D99" s="9">
         <v>16669.596000000001</v>
       </c>
       <c r="F99" s="1">
         <v>46061.25</v>
       </c>
       <c r="G99" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H99" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I99" s="9">
         <v>16502.147000000001</v>
       </c>
-      <c r="K99" s="1"/>
-      <c r="N99" s="9"/>
+      <c r="K99" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L99" t="s">
+        <v>24</v>
+      </c>
+      <c r="M99" t="s">
+        <v>29</v>
+      </c>
+      <c r="N99" s="9">
+        <v>21796.733</v>
+      </c>
       <c r="P99" s="1"/>
       <c r="S99" s="9"/>
       <c r="U99" s="1"/>
       <c r="X99" s="9"/>
       <c r="Z99" s="1"/>
       <c r="AC99" s="9"/>
       <c r="AE99" s="1"/>
       <c r="AH99" s="9"/>
       <c r="AJ99" s="1"/>
       <c r="AM99" s="9"/>
       <c r="AO99" s="1"/>
       <c r="AR99" s="9"/>
       <c r="AT99" s="1"/>
       <c r="AW99" s="9"/>
       <c r="AY99" s="1"/>
       <c r="BB99" s="9"/>
       <c r="BD99" s="1"/>
       <c r="BG99" s="9"/>
     </row>
     <row r="100" spans="1:59">
       <c r="A100" s="1">
         <v>46047.25</v>
       </c>
       <c r="B100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C100" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D100" s="9">
         <v>40788.656999999999</v>
       </c>
       <c r="F100" s="1">
         <v>46061.25</v>
       </c>
       <c r="G100" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H100" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I100" s="9">
         <v>39158.697999999997</v>
       </c>
-      <c r="K100" s="1"/>
-      <c r="N100" s="9"/>
+      <c r="K100" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L100" t="s">
+        <v>24</v>
+      </c>
+      <c r="M100" t="s">
+        <v>30</v>
+      </c>
+      <c r="N100" s="9">
+        <v>47513.004000000001</v>
+      </c>
       <c r="P100" s="1"/>
       <c r="S100" s="9"/>
       <c r="U100" s="1"/>
       <c r="X100" s="9"/>
       <c r="Z100" s="1"/>
       <c r="AC100" s="9"/>
       <c r="AE100" s="1"/>
       <c r="AH100" s="9"/>
       <c r="AJ100" s="1"/>
       <c r="AM100" s="9"/>
       <c r="AO100" s="1"/>
       <c r="AR100" s="9"/>
       <c r="AT100" s="1"/>
       <c r="AW100" s="9"/>
       <c r="AY100" s="1"/>
       <c r="BB100" s="9"/>
       <c r="BD100" s="1"/>
       <c r="BG100" s="9"/>
     </row>
     <row r="101" spans="1:59">
       <c r="A101" s="1">
         <v>46047.25</v>
       </c>
       <c r="B101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C101" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D101" s="9">
         <v>57467.510999999999</v>
       </c>
       <c r="F101" s="1">
         <v>46061.25</v>
       </c>
       <c r="G101" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H101" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I101" s="9">
         <v>58936.898000000001</v>
       </c>
-      <c r="K101" s="1"/>
-      <c r="N101" s="9"/>
+      <c r="K101" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L101" t="s">
+        <v>24</v>
+      </c>
+      <c r="M101" t="s">
+        <v>31</v>
+      </c>
+      <c r="N101" s="9">
+        <v>65402.618999999999</v>
+      </c>
       <c r="P101" s="1"/>
       <c r="S101" s="9"/>
       <c r="U101" s="1"/>
       <c r="X101" s="9"/>
       <c r="Z101" s="1"/>
       <c r="AC101" s="9"/>
       <c r="AE101" s="1"/>
       <c r="AH101" s="9"/>
       <c r="AJ101" s="1"/>
       <c r="AM101" s="9"/>
       <c r="AO101" s="1"/>
       <c r="AR101" s="9"/>
       <c r="AT101" s="1"/>
       <c r="AW101" s="9"/>
       <c r="AY101" s="1"/>
       <c r="BB101" s="9"/>
       <c r="BD101" s="1"/>
       <c r="BG101" s="9"/>
     </row>
     <row r="102" spans="1:59">
       <c r="A102" s="1">
         <v>46047.25</v>
       </c>
       <c r="B102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C102" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D102" s="9">
         <v>11056.385</v>
       </c>
       <c r="F102" s="1">
         <v>46061.25</v>
       </c>
       <c r="G102" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H102" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I102" s="9">
         <v>11413.514999999999</v>
       </c>
-      <c r="K102" s="1"/>
-      <c r="N102" s="9"/>
+      <c r="K102" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L102" t="s">
+        <v>24</v>
+      </c>
+      <c r="M102" t="s">
+        <v>32</v>
+      </c>
+      <c r="N102" s="9">
+        <v>10855.65</v>
+      </c>
       <c r="P102" s="1"/>
       <c r="S102" s="9"/>
       <c r="U102" s="1"/>
       <c r="X102" s="9"/>
       <c r="Z102" s="1"/>
       <c r="AC102" s="9"/>
       <c r="AE102" s="1"/>
       <c r="AH102" s="9"/>
       <c r="AJ102" s="1"/>
       <c r="AM102" s="9"/>
       <c r="AO102" s="1"/>
       <c r="AR102" s="9"/>
       <c r="AT102" s="1"/>
       <c r="AW102" s="9"/>
       <c r="AY102" s="1"/>
       <c r="BB102" s="9"/>
       <c r="BD102" s="1"/>
       <c r="BG102" s="9"/>
     </row>
     <row r="103" spans="1:59">
       <c r="A103" s="1">
         <v>46047.25</v>
       </c>
       <c r="B103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C103" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D103" s="9">
         <v>62054.892</v>
       </c>
       <c r="F103" s="1">
         <v>46061.25</v>
       </c>
       <c r="G103" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H103" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I103" s="9">
         <v>82353.097999999998</v>
       </c>
-      <c r="K103" s="1"/>
-      <c r="N103" s="9"/>
+      <c r="K103" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L103" t="s">
+        <v>24</v>
+      </c>
+      <c r="M103" t="s">
+        <v>33</v>
+      </c>
+      <c r="N103" s="9">
+        <v>86402.123999999996</v>
+      </c>
       <c r="P103" s="1"/>
       <c r="S103" s="9"/>
       <c r="U103" s="1"/>
       <c r="X103" s="9"/>
       <c r="Z103" s="1"/>
       <c r="AC103" s="9"/>
       <c r="AE103" s="1"/>
       <c r="AH103" s="9"/>
       <c r="AJ103" s="1"/>
       <c r="AM103" s="9"/>
       <c r="AO103" s="1"/>
       <c r="AR103" s="9"/>
       <c r="AT103" s="1"/>
       <c r="AW103" s="9"/>
       <c r="AY103" s="1"/>
       <c r="BB103" s="9"/>
       <c r="BD103" s="1"/>
       <c r="BG103" s="9"/>
     </row>
     <row r="104" spans="1:59">
       <c r="A104" s="1">
         <v>46047.25</v>
       </c>
       <c r="B104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C104" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D104" s="9">
         <v>78033.5</v>
       </c>
       <c r="F104" s="1">
         <v>46061.25</v>
       </c>
       <c r="G104" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H104" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I104" s="9">
         <v>57167</v>
       </c>
-      <c r="K104" s="1"/>
-      <c r="N104" s="9"/>
+      <c r="K104" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L104" t="s">
+        <v>24</v>
+      </c>
+      <c r="M104" t="s">
+        <v>34</v>
+      </c>
+      <c r="N104" s="9">
+        <v>37430.300000000003</v>
+      </c>
       <c r="P104" s="1"/>
       <c r="S104" s="9"/>
       <c r="U104" s="1"/>
       <c r="X104" s="9"/>
       <c r="Z104" s="1"/>
       <c r="AC104" s="9"/>
       <c r="AE104" s="1"/>
       <c r="AH104" s="9"/>
       <c r="AJ104" s="1"/>
       <c r="AM104" s="9"/>
       <c r="AO104" s="1"/>
       <c r="AR104" s="9"/>
       <c r="AT104" s="1"/>
       <c r="AW104" s="9"/>
       <c r="AY104" s="1"/>
       <c r="BB104" s="9"/>
       <c r="BD104" s="1"/>
       <c r="BG104" s="9"/>
     </row>
     <row r="105" spans="1:59">
       <c r="A105" s="1">
         <v>46047.25</v>
       </c>
       <c r="B105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D105" s="9">
         <v>8609.5939999999991</v>
       </c>
       <c r="F105" s="1">
         <v>46061.25</v>
       </c>
       <c r="G105" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H105" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I105" s="9">
         <v>8199.1550000000007</v>
       </c>
-      <c r="K105" s="1"/>
-      <c r="N105" s="9"/>
+      <c r="K105" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L105" t="s">
+        <v>24</v>
+      </c>
+      <c r="M105" t="s">
+        <v>35</v>
+      </c>
+      <c r="N105" s="9">
+        <v>9911.6440000000002</v>
+      </c>
       <c r="P105" s="1"/>
       <c r="S105" s="9"/>
       <c r="U105" s="1"/>
       <c r="X105" s="9"/>
       <c r="Z105" s="1"/>
       <c r="AC105" s="9"/>
       <c r="AE105" s="1"/>
       <c r="AH105" s="9"/>
       <c r="AJ105" s="1"/>
       <c r="AM105" s="9"/>
       <c r="AO105" s="1"/>
       <c r="AR105" s="9"/>
       <c r="AT105" s="1"/>
       <c r="AW105" s="9"/>
       <c r="AY105" s="1"/>
       <c r="BB105" s="9"/>
       <c r="BD105" s="1"/>
       <c r="BG105" s="9"/>
     </row>
     <row r="106" spans="1:59">
       <c r="A106" s="1">
         <v>46047.25</v>
       </c>
       <c r="B106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D106" s="9">
         <v>228326.94899999999</v>
       </c>
       <c r="F106" s="1">
         <v>46061.25</v>
       </c>
       <c r="G106" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H106" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I106" s="9">
         <v>220731.973</v>
       </c>
-      <c r="K106" s="1"/>
-      <c r="N106" s="9"/>
+      <c r="K106" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L106" t="s">
+        <v>24</v>
+      </c>
+      <c r="M106" t="s">
+        <v>36</v>
+      </c>
+      <c r="N106" s="9">
+        <v>257642.04800000001</v>
+      </c>
       <c r="P106" s="1"/>
       <c r="S106" s="9"/>
       <c r="U106" s="1"/>
       <c r="X106" s="9"/>
       <c r="Z106" s="1"/>
       <c r="AC106" s="9"/>
       <c r="AE106" s="1"/>
       <c r="AH106" s="9"/>
       <c r="AJ106" s="1"/>
       <c r="AM106" s="9"/>
       <c r="AO106" s="1"/>
       <c r="AR106" s="9"/>
       <c r="AT106" s="1"/>
       <c r="AW106" s="9"/>
       <c r="AY106" s="1"/>
       <c r="BB106" s="9"/>
       <c r="BD106" s="1"/>
       <c r="BG106" s="9"/>
     </row>
     <row r="107" spans="1:59">
       <c r="A107" s="1">
         <v>46047.25</v>
       </c>
       <c r="B107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D107" s="9">
         <v>113791.556</v>
       </c>
       <c r="F107" s="1">
         <v>46061.25</v>
       </c>
       <c r="G107" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H107" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I107" s="9">
         <v>106266.963</v>
       </c>
-      <c r="K107" s="1"/>
-      <c r="N107" s="9"/>
+      <c r="K107" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L107" t="s">
+        <v>24</v>
+      </c>
+      <c r="M107" t="s">
+        <v>37</v>
+      </c>
+      <c r="N107" s="9">
+        <v>108079.1</v>
+      </c>
       <c r="P107" s="1"/>
       <c r="S107" s="9"/>
       <c r="U107" s="1"/>
       <c r="X107" s="9"/>
       <c r="Z107" s="1"/>
       <c r="AC107" s="9"/>
       <c r="AE107" s="1"/>
       <c r="AH107" s="9"/>
       <c r="AJ107" s="1"/>
       <c r="AM107" s="9"/>
       <c r="AO107" s="1"/>
       <c r="AR107" s="9"/>
       <c r="AT107" s="1"/>
       <c r="AW107" s="9"/>
       <c r="AY107" s="1"/>
       <c r="BB107" s="9"/>
       <c r="BD107" s="1"/>
       <c r="BG107" s="9"/>
     </row>
     <row r="108" spans="1:59">
       <c r="A108" s="1">
         <v>46047.25</v>
       </c>
       <c r="B108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D108" s="9">
         <v>1998.498</v>
       </c>
       <c r="F108" s="1">
         <v>46061.25</v>
       </c>
       <c r="G108" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H108" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I108" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K108" s="1"/>
-      <c r="N108" s="9"/>
+      <c r="K108" s="1">
+        <v>46083.25</v>
+      </c>
+      <c r="L108" t="s">
+        <v>24</v>
+      </c>
+      <c r="M108" t="s">
+        <v>38</v>
+      </c>
+      <c r="N108" s="9">
+        <v>0</v>
+      </c>
       <c r="P108" s="1"/>
       <c r="S108" s="9"/>
       <c r="U108" s="1"/>
       <c r="X108" s="9"/>
       <c r="Z108" s="1"/>
       <c r="AC108" s="9"/>
       <c r="AE108" s="1"/>
       <c r="AH108" s="9"/>
       <c r="AJ108" s="1"/>
       <c r="AM108" s="9"/>
       <c r="AO108" s="1"/>
       <c r="AR108" s="9"/>
       <c r="AT108" s="1"/>
       <c r="AW108" s="9"/>
       <c r="AY108" s="1"/>
       <c r="BB108" s="9"/>
       <c r="BD108" s="1"/>
       <c r="BG108" s="9"/>
     </row>
     <row r="109" spans="1:59">
       <c r="A109" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C109" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D109" s="9">
         <v>763659.70400000003</v>
       </c>
       <c r="F109" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G109" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H109" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I109" s="9">
         <v>697549.35400000005</v>
       </c>
-      <c r="K109" s="1"/>
-      <c r="N109" s="9"/>
+      <c r="K109" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L109" t="s">
+        <v>24</v>
+      </c>
+      <c r="M109" t="s">
+        <v>25</v>
+      </c>
+      <c r="N109" s="9">
+        <v>679083.98199999996</v>
+      </c>
       <c r="P109" s="1"/>
       <c r="S109" s="9"/>
       <c r="U109" s="1"/>
       <c r="X109" s="9"/>
       <c r="Z109" s="1"/>
       <c r="AC109" s="9"/>
       <c r="AE109" s="1"/>
       <c r="AH109" s="9"/>
       <c r="AJ109" s="1"/>
       <c r="AM109" s="9"/>
       <c r="AO109" s="1"/>
       <c r="AR109" s="9"/>
       <c r="AT109" s="1"/>
       <c r="AW109" s="9"/>
       <c r="AY109" s="1"/>
       <c r="BB109" s="9"/>
       <c r="BD109" s="1"/>
       <c r="BG109" s="9"/>
     </row>
     <row r="110" spans="1:59">
       <c r="A110" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C110" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D110" s="9">
         <v>0</v>
       </c>
       <c r="F110" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G110" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H110" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I110" s="9">
         <v>0</v>
       </c>
-      <c r="K110" s="1"/>
-      <c r="N110" s="9"/>
+      <c r="K110" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L110" t="s">
+        <v>24</v>
+      </c>
+      <c r="M110" t="s">
+        <v>26</v>
+      </c>
+      <c r="N110" s="9">
+        <v>0</v>
+      </c>
       <c r="P110" s="1"/>
       <c r="S110" s="9"/>
       <c r="U110" s="1"/>
       <c r="X110" s="9"/>
       <c r="Z110" s="1"/>
       <c r="AC110" s="9"/>
       <c r="AE110" s="1"/>
       <c r="AH110" s="9"/>
       <c r="AJ110" s="1"/>
       <c r="AM110" s="9"/>
       <c r="AO110" s="1"/>
       <c r="AR110" s="9"/>
       <c r="AT110" s="1"/>
       <c r="AW110" s="9"/>
       <c r="AY110" s="1"/>
       <c r="BB110" s="9"/>
       <c r="BD110" s="1"/>
       <c r="BG110" s="9"/>
     </row>
     <row r="111" spans="1:59">
       <c r="A111" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C111" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D111" s="9">
         <v>164.047</v>
       </c>
       <c r="F111" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G111" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H111" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I111" s="9">
         <v>151.851</v>
       </c>
-      <c r="K111" s="1"/>
-      <c r="N111" s="9"/>
+      <c r="K111" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L111" t="s">
+        <v>24</v>
+      </c>
+      <c r="M111" t="s">
+        <v>27</v>
+      </c>
+      <c r="N111" s="9">
+        <v>96.244</v>
+      </c>
       <c r="P111" s="1"/>
       <c r="S111" s="9"/>
       <c r="U111" s="1"/>
       <c r="X111" s="9"/>
       <c r="Z111" s="1"/>
       <c r="AC111" s="9"/>
       <c r="AE111" s="1"/>
       <c r="AH111" s="9"/>
       <c r="AJ111" s="1"/>
       <c r="AM111" s="9"/>
       <c r="AO111" s="1"/>
       <c r="AR111" s="9"/>
       <c r="AT111" s="1"/>
       <c r="AW111" s="9"/>
       <c r="AY111" s="1"/>
       <c r="BB111" s="9"/>
       <c r="BD111" s="1"/>
       <c r="BG111" s="9"/>
     </row>
     <row r="112" spans="1:59">
       <c r="A112" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C112" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D112" s="9">
         <v>2809.9189999999999</v>
       </c>
       <c r="F112" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G112" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H112" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I112" s="9">
         <v>2667.123</v>
       </c>
-      <c r="K112" s="1"/>
-      <c r="N112" s="9"/>
+      <c r="K112" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L112" t="s">
+        <v>24</v>
+      </c>
+      <c r="M112" t="s">
+        <v>28</v>
+      </c>
+      <c r="N112" s="9">
+        <v>2560.7950000000001</v>
+      </c>
       <c r="P112" s="1"/>
       <c r="S112" s="9"/>
       <c r="U112" s="1"/>
       <c r="X112" s="9"/>
       <c r="Z112" s="1"/>
       <c r="AC112" s="9"/>
       <c r="AE112" s="1"/>
       <c r="AH112" s="9"/>
       <c r="AJ112" s="1"/>
       <c r="AM112" s="9"/>
       <c r="AO112" s="1"/>
       <c r="AR112" s="9"/>
       <c r="AT112" s="1"/>
       <c r="AW112" s="9"/>
       <c r="AY112" s="1"/>
       <c r="BB112" s="9"/>
       <c r="BD112" s="1"/>
       <c r="BG112" s="9"/>
     </row>
     <row r="113" spans="1:59">
       <c r="A113" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C113" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D113" s="9">
         <v>16691.375</v>
       </c>
       <c r="F113" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G113" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H113" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I113" s="9">
         <v>16644.473999999998</v>
       </c>
-      <c r="K113" s="1"/>
-      <c r="N113" s="9"/>
+      <c r="K113" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L113" t="s">
+        <v>24</v>
+      </c>
+      <c r="M113" t="s">
+        <v>29</v>
+      </c>
+      <c r="N113" s="9">
+        <v>22721.274000000001</v>
+      </c>
       <c r="P113" s="1"/>
       <c r="S113" s="9"/>
       <c r="U113" s="1"/>
       <c r="X113" s="9"/>
       <c r="Z113" s="1"/>
       <c r="AC113" s="9"/>
       <c r="AE113" s="1"/>
       <c r="AH113" s="9"/>
       <c r="AJ113" s="1"/>
       <c r="AM113" s="9"/>
       <c r="AO113" s="1"/>
       <c r="AR113" s="9"/>
       <c r="AT113" s="1"/>
       <c r="AW113" s="9"/>
       <c r="AY113" s="1"/>
       <c r="BB113" s="9"/>
       <c r="BD113" s="1"/>
       <c r="BG113" s="9"/>
     </row>
     <row r="114" spans="1:59">
       <c r="A114" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C114" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D114" s="9">
         <v>41664.055</v>
       </c>
       <c r="F114" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G114" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H114" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I114" s="9">
         <v>40261.207999999999</v>
       </c>
-      <c r="K114" s="1"/>
-      <c r="N114" s="9"/>
+      <c r="K114" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L114" t="s">
+        <v>24</v>
+      </c>
+      <c r="M114" t="s">
+        <v>30</v>
+      </c>
+      <c r="N114" s="9">
+        <v>50241.624000000003</v>
+      </c>
       <c r="P114" s="1"/>
       <c r="S114" s="9"/>
       <c r="U114" s="1"/>
       <c r="X114" s="9"/>
       <c r="Z114" s="1"/>
       <c r="AC114" s="9"/>
       <c r="AE114" s="1"/>
       <c r="AH114" s="9"/>
       <c r="AJ114" s="1"/>
       <c r="AM114" s="9"/>
       <c r="AO114" s="1"/>
       <c r="AR114" s="9"/>
       <c r="AT114" s="1"/>
       <c r="AW114" s="9"/>
       <c r="AY114" s="1"/>
       <c r="BB114" s="9"/>
       <c r="BD114" s="1"/>
       <c r="BG114" s="9"/>
     </row>
     <row r="115" spans="1:59">
       <c r="A115" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C115" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D115" s="9">
         <v>58165.673999999999</v>
       </c>
       <c r="F115" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G115" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H115" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I115" s="9">
         <v>59480.061000000002</v>
       </c>
-      <c r="K115" s="1"/>
-      <c r="N115" s="9"/>
+      <c r="K115" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L115" t="s">
+        <v>24</v>
+      </c>
+      <c r="M115" t="s">
+        <v>31</v>
+      </c>
+      <c r="N115" s="9">
+        <v>65881.089000000007</v>
+      </c>
       <c r="P115" s="1"/>
       <c r="S115" s="9"/>
       <c r="U115" s="1"/>
       <c r="X115" s="9"/>
       <c r="Z115" s="1"/>
       <c r="AC115" s="9"/>
       <c r="AE115" s="1"/>
       <c r="AH115" s="9"/>
       <c r="AJ115" s="1"/>
       <c r="AM115" s="9"/>
       <c r="AO115" s="1"/>
       <c r="AR115" s="9"/>
       <c r="AT115" s="1"/>
       <c r="AW115" s="9"/>
       <c r="AY115" s="1"/>
       <c r="BB115" s="9"/>
       <c r="BD115" s="1"/>
       <c r="BG115" s="9"/>
     </row>
     <row r="116" spans="1:59">
       <c r="A116" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C116" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D116" s="9">
         <v>11419.985000000001</v>
       </c>
       <c r="F116" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G116" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H116" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I116" s="9">
         <v>12383.445</v>
       </c>
-      <c r="K116" s="1"/>
-      <c r="N116" s="9"/>
+      <c r="K116" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L116" t="s">
+        <v>24</v>
+      </c>
+      <c r="M116" t="s">
+        <v>32</v>
+      </c>
+      <c r="N116" s="9">
+        <v>11293.97</v>
+      </c>
       <c r="P116" s="1"/>
       <c r="S116" s="9"/>
       <c r="U116" s="1"/>
       <c r="X116" s="9"/>
       <c r="Z116" s="1"/>
       <c r="AC116" s="9"/>
       <c r="AE116" s="1"/>
       <c r="AH116" s="9"/>
       <c r="AJ116" s="1"/>
       <c r="AM116" s="9"/>
       <c r="AO116" s="1"/>
       <c r="AR116" s="9"/>
       <c r="AT116" s="1"/>
       <c r="AW116" s="9"/>
       <c r="AY116" s="1"/>
       <c r="BB116" s="9"/>
       <c r="BD116" s="1"/>
       <c r="BG116" s="9"/>
     </row>
     <row r="117" spans="1:59">
       <c r="A117" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C117" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D117" s="9">
         <v>62118.158000000003</v>
       </c>
       <c r="F117" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G117" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H117" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I117" s="9">
         <v>83766.542000000001</v>
       </c>
-      <c r="K117" s="1"/>
-      <c r="N117" s="9"/>
+      <c r="K117" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L117" t="s">
+        <v>24</v>
+      </c>
+      <c r="M117" t="s">
+        <v>33</v>
+      </c>
+      <c r="N117" s="9">
+        <v>90281.245999999999</v>
+      </c>
       <c r="P117" s="1"/>
       <c r="S117" s="9"/>
       <c r="U117" s="1"/>
       <c r="X117" s="9"/>
       <c r="Z117" s="1"/>
       <c r="AC117" s="9"/>
       <c r="AE117" s="1"/>
       <c r="AH117" s="9"/>
       <c r="AJ117" s="1"/>
       <c r="AM117" s="9"/>
       <c r="AO117" s="1"/>
       <c r="AR117" s="9"/>
       <c r="AT117" s="1"/>
       <c r="AW117" s="9"/>
       <c r="AY117" s="1"/>
       <c r="BB117" s="9"/>
       <c r="BD117" s="1"/>
       <c r="BG117" s="9"/>
     </row>
     <row r="118" spans="1:59">
       <c r="A118" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C118" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D118" s="9">
         <v>31977.5</v>
       </c>
       <c r="F118" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G118" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H118" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I118" s="9">
         <v>36793.9</v>
       </c>
-      <c r="K118" s="1"/>
-      <c r="N118" s="9"/>
+      <c r="K118" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L118" t="s">
+        <v>24</v>
+      </c>
+      <c r="M118" t="s">
+        <v>34</v>
+      </c>
+      <c r="N118" s="9">
+        <v>50345</v>
+      </c>
       <c r="P118" s="1"/>
       <c r="S118" s="9"/>
       <c r="U118" s="1"/>
       <c r="X118" s="9"/>
       <c r="Z118" s="1"/>
       <c r="AC118" s="9"/>
       <c r="AE118" s="1"/>
       <c r="AH118" s="9"/>
       <c r="AJ118" s="1"/>
       <c r="AM118" s="9"/>
       <c r="AO118" s="1"/>
       <c r="AR118" s="9"/>
       <c r="AT118" s="1"/>
       <c r="AW118" s="9"/>
       <c r="AY118" s="1"/>
       <c r="BB118" s="9"/>
       <c r="BD118" s="1"/>
       <c r="BG118" s="9"/>
     </row>
     <row r="119" spans="1:59">
       <c r="A119" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C119" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D119" s="9">
         <v>8425.8709999999992</v>
       </c>
       <c r="F119" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G119" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H119" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I119" s="9">
         <v>8124.89</v>
       </c>
-      <c r="K119" s="1"/>
-      <c r="N119" s="9"/>
+      <c r="K119" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L119" t="s">
+        <v>24</v>
+      </c>
+      <c r="M119" t="s">
+        <v>35</v>
+      </c>
+      <c r="N119" s="9">
+        <v>10681.785</v>
+      </c>
       <c r="P119" s="1"/>
       <c r="S119" s="9"/>
       <c r="U119" s="1"/>
       <c r="X119" s="9"/>
       <c r="Z119" s="1"/>
       <c r="AC119" s="9"/>
       <c r="AE119" s="1"/>
       <c r="AH119" s="9"/>
       <c r="AJ119" s="1"/>
       <c r="AM119" s="9"/>
       <c r="AO119" s="1"/>
       <c r="AR119" s="9"/>
       <c r="AT119" s="1"/>
       <c r="AW119" s="9"/>
       <c r="AY119" s="1"/>
       <c r="BB119" s="9"/>
       <c r="BD119" s="1"/>
       <c r="BG119" s="9"/>
     </row>
     <row r="120" spans="1:59">
       <c r="A120" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D120" s="9">
         <v>236366.587</v>
       </c>
       <c r="F120" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G120" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H120" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I120" s="9">
         <v>227858.39</v>
       </c>
-      <c r="K120" s="1"/>
-      <c r="N120" s="9"/>
+      <c r="K120" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L120" t="s">
+        <v>24</v>
+      </c>
+      <c r="M120" t="s">
+        <v>36</v>
+      </c>
+      <c r="N120" s="9">
+        <v>281867.85600000003</v>
+      </c>
       <c r="P120" s="1"/>
       <c r="S120" s="9"/>
       <c r="U120" s="1"/>
       <c r="X120" s="9"/>
       <c r="Z120" s="1"/>
       <c r="AC120" s="9"/>
       <c r="AE120" s="1"/>
       <c r="AH120" s="9"/>
       <c r="AJ120" s="1"/>
       <c r="AM120" s="9"/>
       <c r="AO120" s="1"/>
       <c r="AR120" s="9"/>
       <c r="AT120" s="1"/>
       <c r="AW120" s="9"/>
       <c r="AY120" s="1"/>
       <c r="BB120" s="9"/>
       <c r="BD120" s="1"/>
       <c r="BG120" s="9"/>
     </row>
     <row r="121" spans="1:59">
       <c r="A121" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D121" s="9">
         <v>112871.444</v>
       </c>
       <c r="F121" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G121" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H121" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I121" s="9">
         <v>105252.507</v>
       </c>
-      <c r="K121" s="1"/>
-      <c r="N121" s="9"/>
+      <c r="K121" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L121" t="s">
+        <v>24</v>
+      </c>
+      <c r="M121" t="s">
+        <v>37</v>
+      </c>
+      <c r="N121" s="9">
+        <v>118273.58900000001</v>
+      </c>
       <c r="P121" s="1"/>
       <c r="S121" s="9"/>
       <c r="U121" s="1"/>
       <c r="X121" s="9"/>
       <c r="Z121" s="1"/>
       <c r="AC121" s="9"/>
       <c r="AE121" s="1"/>
       <c r="AH121" s="9"/>
       <c r="AJ121" s="1"/>
       <c r="AM121" s="9"/>
       <c r="AO121" s="1"/>
       <c r="AR121" s="9"/>
       <c r="AT121" s="1"/>
       <c r="AW121" s="9"/>
       <c r="AY121" s="1"/>
       <c r="BB121" s="9"/>
       <c r="BD121" s="1"/>
       <c r="BG121" s="9"/>
     </row>
     <row r="122" spans="1:59">
       <c r="A122" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D122" s="9">
         <v>0</v>
       </c>
       <c r="F122" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G122" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H122" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I122" s="9">
         <v>0</v>
       </c>
-      <c r="K122" s="1"/>
-      <c r="N122" s="9"/>
+      <c r="K122" s="1">
+        <v>46083.291666666664</v>
+      </c>
+      <c r="L122" t="s">
+        <v>24</v>
+      </c>
+      <c r="M122" t="s">
+        <v>38</v>
+      </c>
+      <c r="N122" s="9">
+        <v>0</v>
+      </c>
       <c r="P122" s="1"/>
       <c r="S122" s="9"/>
       <c r="U122" s="1"/>
       <c r="X122" s="9"/>
       <c r="Z122" s="1"/>
       <c r="AC122" s="9"/>
       <c r="AE122" s="1"/>
       <c r="AH122" s="9"/>
       <c r="AJ122" s="1"/>
       <c r="AM122" s="9"/>
       <c r="AO122" s="1"/>
       <c r="AR122" s="9"/>
       <c r="AT122" s="1"/>
       <c r="AW122" s="9"/>
       <c r="AY122" s="1"/>
       <c r="BB122" s="9"/>
       <c r="BD122" s="1"/>
       <c r="BG122" s="9"/>
     </row>
     <row r="123" spans="1:59">
       <c r="A123" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C123" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D123" s="9">
         <v>821239.60900000005</v>
       </c>
       <c r="F123" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G123" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H123" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I123" s="9">
         <v>747396.64099999995</v>
       </c>
-      <c r="K123" s="1"/>
-      <c r="N123" s="9"/>
+      <c r="K123" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L123" t="s">
+        <v>24</v>
+      </c>
+      <c r="M123" t="s">
+        <v>25</v>
+      </c>
+      <c r="N123" s="9">
+        <v>634703.77599999995</v>
+      </c>
       <c r="P123" s="1"/>
       <c r="S123" s="9"/>
       <c r="U123" s="1"/>
       <c r="X123" s="9"/>
       <c r="Z123" s="1"/>
       <c r="AC123" s="9"/>
       <c r="AE123" s="1"/>
       <c r="AH123" s="9"/>
       <c r="AJ123" s="1"/>
       <c r="AM123" s="9"/>
       <c r="AO123" s="1"/>
       <c r="AR123" s="9"/>
       <c r="AT123" s="1"/>
       <c r="AW123" s="9"/>
       <c r="AY123" s="1"/>
       <c r="BB123" s="9"/>
       <c r="BD123" s="1"/>
       <c r="BG123" s="9"/>
     </row>
     <row r="124" spans="1:59">
       <c r="A124" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C124" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D124" s="9">
         <v>0</v>
       </c>
       <c r="F124" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G124" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H124" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I124" s="9">
         <v>0</v>
       </c>
-      <c r="K124" s="1"/>
-      <c r="N124" s="9"/>
+      <c r="K124" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L124" t="s">
+        <v>24</v>
+      </c>
+      <c r="M124" t="s">
+        <v>26</v>
+      </c>
+      <c r="N124" s="9">
+        <v>0</v>
+      </c>
       <c r="P124" s="1"/>
       <c r="S124" s="9"/>
       <c r="U124" s="1"/>
       <c r="X124" s="9"/>
       <c r="Z124" s="1"/>
       <c r="AC124" s="9"/>
       <c r="AE124" s="1"/>
       <c r="AH124" s="9"/>
       <c r="AJ124" s="1"/>
       <c r="AM124" s="9"/>
       <c r="AO124" s="1"/>
       <c r="AR124" s="9"/>
       <c r="AT124" s="1"/>
       <c r="AW124" s="9"/>
       <c r="AY124" s="1"/>
       <c r="BB124" s="9"/>
       <c r="BD124" s="1"/>
       <c r="BG124" s="9"/>
     </row>
     <row r="125" spans="1:59">
       <c r="A125" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C125" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D125" s="9">
         <v>172.398</v>
       </c>
       <c r="F125" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G125" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H125" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I125" s="9">
         <v>116.744</v>
       </c>
-      <c r="K125" s="1"/>
-      <c r="N125" s="9"/>
+      <c r="K125" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L125" t="s">
+        <v>24</v>
+      </c>
+      <c r="M125" t="s">
+        <v>27</v>
+      </c>
+      <c r="N125" s="9">
+        <v>99.087999999999994</v>
+      </c>
       <c r="P125" s="1"/>
       <c r="S125" s="9"/>
       <c r="U125" s="1"/>
       <c r="X125" s="9"/>
       <c r="Z125" s="1"/>
       <c r="AC125" s="9"/>
       <c r="AE125" s="1"/>
       <c r="AH125" s="9"/>
       <c r="AJ125" s="1"/>
       <c r="AM125" s="9"/>
       <c r="AO125" s="1"/>
       <c r="AR125" s="9"/>
       <c r="AT125" s="1"/>
       <c r="AW125" s="9"/>
       <c r="AY125" s="1"/>
       <c r="BB125" s="9"/>
       <c r="BD125" s="1"/>
       <c r="BG125" s="9"/>
     </row>
     <row r="126" spans="1:59">
       <c r="A126" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C126" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D126" s="9">
         <v>2901.8739999999998</v>
       </c>
       <c r="F126" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G126" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H126" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I126" s="9">
         <v>2703.1570000000002</v>
       </c>
-      <c r="K126" s="1"/>
-      <c r="N126" s="9"/>
+      <c r="K126" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L126" t="s">
+        <v>24</v>
+      </c>
+      <c r="M126" t="s">
+        <v>28</v>
+      </c>
+      <c r="N126" s="9">
+        <v>2225.7109999999998</v>
+      </c>
       <c r="P126" s="1"/>
       <c r="S126" s="9"/>
       <c r="U126" s="1"/>
       <c r="X126" s="9"/>
       <c r="Z126" s="1"/>
       <c r="AC126" s="9"/>
       <c r="AE126" s="1"/>
       <c r="AH126" s="9"/>
       <c r="AJ126" s="1"/>
       <c r="AM126" s="9"/>
       <c r="AO126" s="1"/>
       <c r="AR126" s="9"/>
       <c r="AT126" s="1"/>
       <c r="AW126" s="9"/>
       <c r="AY126" s="1"/>
       <c r="BB126" s="9"/>
       <c r="BD126" s="1"/>
       <c r="BG126" s="9"/>
     </row>
     <row r="127" spans="1:59">
       <c r="A127" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C127" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D127" s="9">
         <v>16524.633999999998</v>
       </c>
       <c r="F127" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G127" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H127" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I127" s="9">
         <v>16524.151000000002</v>
       </c>
-      <c r="K127" s="1"/>
-      <c r="N127" s="9"/>
+      <c r="K127" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L127" t="s">
+        <v>24</v>
+      </c>
+      <c r="M127" t="s">
+        <v>29</v>
+      </c>
+      <c r="N127" s="9">
+        <v>23532.555</v>
+      </c>
       <c r="P127" s="1"/>
       <c r="S127" s="9"/>
       <c r="U127" s="1"/>
       <c r="X127" s="9"/>
       <c r="Z127" s="1"/>
       <c r="AC127" s="9"/>
       <c r="AE127" s="1"/>
       <c r="AH127" s="9"/>
       <c r="AJ127" s="1"/>
       <c r="AM127" s="9"/>
       <c r="AO127" s="1"/>
       <c r="AR127" s="9"/>
       <c r="AT127" s="1"/>
       <c r="AW127" s="9"/>
       <c r="AY127" s="1"/>
       <c r="BB127" s="9"/>
       <c r="BD127" s="1"/>
       <c r="BG127" s="9"/>
     </row>
     <row r="128" spans="1:59">
       <c r="A128" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C128" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D128" s="9">
         <v>42502.673999999999</v>
       </c>
       <c r="F128" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G128" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H128" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I128" s="9">
         <v>40268.285000000003</v>
       </c>
-      <c r="K128" s="1"/>
-      <c r="N128" s="9"/>
+      <c r="K128" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L128" t="s">
+        <v>24</v>
+      </c>
+      <c r="M128" t="s">
+        <v>30</v>
+      </c>
+      <c r="N128" s="9">
+        <v>50879.578000000001</v>
+      </c>
       <c r="P128" s="1"/>
       <c r="S128" s="9"/>
       <c r="U128" s="1"/>
       <c r="X128" s="9"/>
       <c r="Z128" s="1"/>
       <c r="AC128" s="9"/>
       <c r="AE128" s="1"/>
       <c r="AH128" s="9"/>
       <c r="AJ128" s="1"/>
       <c r="AM128" s="9"/>
       <c r="AO128" s="1"/>
       <c r="AR128" s="9"/>
       <c r="AT128" s="1"/>
       <c r="AW128" s="9"/>
       <c r="AY128" s="1"/>
       <c r="BB128" s="9"/>
       <c r="BD128" s="1"/>
       <c r="BG128" s="9"/>
     </row>
     <row r="129" spans="1:59">
       <c r="A129" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C129" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D129" s="9">
         <v>58257.851999999999</v>
       </c>
       <c r="F129" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G129" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H129" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I129" s="9">
         <v>59333.347999999998</v>
       </c>
-      <c r="K129" s="1"/>
-      <c r="N129" s="9"/>
+      <c r="K129" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L129" t="s">
+        <v>24</v>
+      </c>
+      <c r="M129" t="s">
+        <v>31</v>
+      </c>
+      <c r="N129" s="9">
+        <v>64980.021999999997</v>
+      </c>
       <c r="P129" s="1"/>
       <c r="S129" s="9"/>
       <c r="U129" s="1"/>
       <c r="X129" s="9"/>
       <c r="Z129" s="1"/>
       <c r="AC129" s="9"/>
       <c r="AE129" s="1"/>
       <c r="AH129" s="9"/>
       <c r="AJ129" s="1"/>
       <c r="AM129" s="9"/>
       <c r="AO129" s="1"/>
       <c r="AR129" s="9"/>
       <c r="AT129" s="1"/>
       <c r="AW129" s="9"/>
       <c r="AY129" s="1"/>
       <c r="BB129" s="9"/>
       <c r="BD129" s="1"/>
       <c r="BG129" s="9"/>
     </row>
     <row r="130" spans="1:59">
       <c r="A130" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C130" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D130" s="9">
         <v>11514.865</v>
       </c>
       <c r="F130" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G130" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H130" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I130" s="9">
         <v>12340.285</v>
       </c>
-      <c r="K130" s="1"/>
-      <c r="N130" s="9"/>
+      <c r="K130" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L130" t="s">
+        <v>24</v>
+      </c>
+      <c r="M130" t="s">
+        <v>32</v>
+      </c>
+      <c r="N130" s="9">
+        <v>11775.27</v>
+      </c>
       <c r="P130" s="1"/>
       <c r="S130" s="9"/>
       <c r="U130" s="1"/>
       <c r="X130" s="9"/>
       <c r="Z130" s="1"/>
       <c r="AC130" s="9"/>
       <c r="AE130" s="1"/>
       <c r="AH130" s="9"/>
       <c r="AJ130" s="1"/>
       <c r="AM130" s="9"/>
       <c r="AO130" s="1"/>
       <c r="AR130" s="9"/>
       <c r="AT130" s="1"/>
       <c r="AW130" s="9"/>
       <c r="AY130" s="1"/>
       <c r="BB130" s="9"/>
       <c r="BD130" s="1"/>
       <c r="BG130" s="9"/>
     </row>
     <row r="131" spans="1:59">
       <c r="A131" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C131" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D131" s="9">
         <v>63718.546000000002</v>
       </c>
       <c r="F131" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G131" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H131" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I131" s="9">
         <v>84678.418000000005</v>
       </c>
-      <c r="K131" s="1"/>
-      <c r="N131" s="9"/>
+      <c r="K131" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L131" t="s">
+        <v>24</v>
+      </c>
+      <c r="M131" t="s">
+        <v>33</v>
+      </c>
+      <c r="N131" s="9">
+        <v>92200.611000000004</v>
+      </c>
       <c r="P131" s="1"/>
       <c r="S131" s="9"/>
       <c r="U131" s="1"/>
       <c r="X131" s="9"/>
       <c r="Z131" s="1"/>
       <c r="AC131" s="9"/>
       <c r="AE131" s="1"/>
       <c r="AH131" s="9"/>
       <c r="AJ131" s="1"/>
       <c r="AM131" s="9"/>
       <c r="AO131" s="1"/>
       <c r="AR131" s="9"/>
       <c r="AT131" s="1"/>
       <c r="AW131" s="9"/>
       <c r="AY131" s="1"/>
       <c r="BB131" s="9"/>
       <c r="BD131" s="1"/>
       <c r="BG131" s="9"/>
     </row>
     <row r="132" spans="1:59">
       <c r="A132" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C132" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D132" s="9">
         <v>26295</v>
       </c>
       <c r="F132" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G132" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H132" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I132" s="9">
         <v>70897</v>
       </c>
-      <c r="K132" s="1"/>
-      <c r="N132" s="9"/>
+      <c r="K132" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L132" t="s">
+        <v>24</v>
+      </c>
+      <c r="M132" t="s">
+        <v>34</v>
+      </c>
+      <c r="N132" s="9">
+        <v>49067</v>
+      </c>
       <c r="P132" s="1"/>
       <c r="S132" s="9"/>
       <c r="U132" s="1"/>
       <c r="X132" s="9"/>
       <c r="Z132" s="1"/>
       <c r="AC132" s="9"/>
       <c r="AE132" s="1"/>
       <c r="AH132" s="9"/>
       <c r="AJ132" s="1"/>
       <c r="AM132" s="9"/>
       <c r="AO132" s="1"/>
       <c r="AR132" s="9"/>
       <c r="AT132" s="1"/>
       <c r="AW132" s="9"/>
       <c r="AY132" s="1"/>
       <c r="BB132" s="9"/>
       <c r="BD132" s="1"/>
       <c r="BG132" s="9"/>
     </row>
     <row r="133" spans="1:59">
       <c r="A133" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C133" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D133" s="9">
         <v>8311.7729999999992</v>
       </c>
       <c r="F133" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G133" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H133" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I133" s="9">
         <v>8120.2079999999996</v>
       </c>
-      <c r="K133" s="1"/>
-      <c r="N133" s="9"/>
+      <c r="K133" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L133" t="s">
+        <v>24</v>
+      </c>
+      <c r="M133" t="s">
+        <v>35</v>
+      </c>
+      <c r="N133" s="9">
+        <v>10785.802</v>
+      </c>
       <c r="P133" s="1"/>
       <c r="S133" s="9"/>
       <c r="U133" s="1"/>
       <c r="X133" s="9"/>
       <c r="Z133" s="1"/>
       <c r="AC133" s="9"/>
       <c r="AE133" s="1"/>
       <c r="AH133" s="9"/>
       <c r="AJ133" s="1"/>
       <c r="AM133" s="9"/>
       <c r="AO133" s="1"/>
       <c r="AR133" s="9"/>
       <c r="AT133" s="1"/>
       <c r="AW133" s="9"/>
       <c r="AY133" s="1"/>
       <c r="BB133" s="9"/>
       <c r="BD133" s="1"/>
       <c r="BG133" s="9"/>
     </row>
     <row r="134" spans="1:59">
       <c r="A134" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D134" s="9">
         <v>244597.57199999999</v>
       </c>
       <c r="F134" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G134" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H134" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I134" s="9">
         <v>235268.31099999999</v>
       </c>
-      <c r="K134" s="1"/>
-      <c r="N134" s="9"/>
+      <c r="K134" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L134" t="s">
+        <v>24</v>
+      </c>
+      <c r="M134" t="s">
+        <v>36</v>
+      </c>
+      <c r="N134" s="9">
+        <v>298196.46299999999</v>
+      </c>
       <c r="P134" s="1"/>
       <c r="S134" s="9"/>
       <c r="U134" s="1"/>
       <c r="X134" s="9"/>
       <c r="Z134" s="1"/>
       <c r="AC134" s="9"/>
       <c r="AE134" s="1"/>
       <c r="AH134" s="9"/>
       <c r="AJ134" s="1"/>
       <c r="AM134" s="9"/>
       <c r="AO134" s="1"/>
       <c r="AR134" s="9"/>
       <c r="AT134" s="1"/>
       <c r="AW134" s="9"/>
       <c r="AY134" s="1"/>
       <c r="BB134" s="9"/>
       <c r="BD134" s="1"/>
       <c r="BG134" s="9"/>
     </row>
     <row r="135" spans="1:59">
       <c r="A135" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D135" s="9">
         <v>115235.34699999999</v>
       </c>
       <c r="F135" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G135" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H135" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I135" s="9">
         <v>108288.83</v>
       </c>
-      <c r="K135" s="1"/>
-      <c r="N135" s="9"/>
+      <c r="K135" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L135" t="s">
+        <v>24</v>
+      </c>
+      <c r="M135" t="s">
+        <v>37</v>
+      </c>
+      <c r="N135" s="9">
+        <v>129716.245</v>
+      </c>
       <c r="P135" s="1"/>
       <c r="S135" s="9"/>
       <c r="U135" s="1"/>
       <c r="X135" s="9"/>
       <c r="Z135" s="1"/>
       <c r="AC135" s="9"/>
       <c r="AE135" s="1"/>
       <c r="AH135" s="9"/>
       <c r="AJ135" s="1"/>
       <c r="AM135" s="9"/>
       <c r="AO135" s="1"/>
       <c r="AR135" s="9"/>
       <c r="AT135" s="1"/>
       <c r="AW135" s="9"/>
       <c r="AY135" s="1"/>
       <c r="BB135" s="9"/>
       <c r="BD135" s="1"/>
       <c r="BG135" s="9"/>
     </row>
     <row r="136" spans="1:59">
       <c r="A136" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D136" s="9">
         <v>0</v>
       </c>
       <c r="F136" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G136" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H136" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I136" s="9">
         <v>0</v>
       </c>
-      <c r="K136" s="1"/>
-      <c r="N136" s="9"/>
+      <c r="K136" s="1">
+        <v>46083.333333333336</v>
+      </c>
+      <c r="L136" t="s">
+        <v>24</v>
+      </c>
+      <c r="M136" t="s">
+        <v>38</v>
+      </c>
+      <c r="N136" s="9">
+        <v>0</v>
+      </c>
       <c r="P136" s="1"/>
       <c r="S136" s="9"/>
       <c r="U136" s="1"/>
       <c r="X136" s="9"/>
       <c r="Z136" s="1"/>
       <c r="AC136" s="9"/>
       <c r="AE136" s="1"/>
       <c r="AH136" s="9"/>
       <c r="AJ136" s="1"/>
       <c r="AM136" s="9"/>
       <c r="AO136" s="1"/>
       <c r="AR136" s="9"/>
       <c r="AT136" s="1"/>
       <c r="AW136" s="9"/>
       <c r="AY136" s="1"/>
       <c r="BB136" s="9"/>
       <c r="BD136" s="1"/>
       <c r="BG136" s="9"/>
     </row>
     <row r="137" spans="1:59">
       <c r="A137" s="1">
         <v>46047.375</v>
       </c>
       <c r="B137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D137" s="9">
         <v>853809.45200000005</v>
       </c>
       <c r="F137" s="1">
         <v>46061.375</v>
       </c>
       <c r="G137" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H137" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I137" s="9">
         <v>761210.18200000003</v>
       </c>
-      <c r="K137" s="1"/>
-      <c r="N137" s="9"/>
+      <c r="K137" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L137" t="s">
+        <v>24</v>
+      </c>
+      <c r="M137" t="s">
+        <v>25</v>
+      </c>
+      <c r="N137" s="9">
+        <v>607028.84199999995</v>
+      </c>
       <c r="P137" s="1"/>
       <c r="S137" s="9"/>
       <c r="U137" s="1"/>
       <c r="X137" s="9"/>
       <c r="Z137" s="1"/>
       <c r="AC137" s="9"/>
       <c r="AE137" s="1"/>
       <c r="AH137" s="9"/>
       <c r="AJ137" s="1"/>
       <c r="AM137" s="9"/>
       <c r="AO137" s="1"/>
       <c r="AR137" s="9"/>
       <c r="AT137" s="1"/>
       <c r="AW137" s="9"/>
       <c r="AY137" s="1"/>
       <c r="BB137" s="9"/>
       <c r="BD137" s="1"/>
       <c r="BG137" s="9"/>
     </row>
     <row r="138" spans="1:59">
       <c r="A138" s="1">
         <v>46047.375</v>
       </c>
       <c r="B138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C138" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D138" s="9">
         <v>0</v>
       </c>
       <c r="F138" s="1">
         <v>46061.375</v>
       </c>
       <c r="G138" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H138" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I138" s="9">
         <v>0</v>
       </c>
-      <c r="K138" s="1"/>
-      <c r="N138" s="9"/>
+      <c r="K138" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L138" t="s">
+        <v>24</v>
+      </c>
+      <c r="M138" t="s">
+        <v>26</v>
+      </c>
+      <c r="N138" s="9">
+        <v>0</v>
+      </c>
       <c r="P138" s="1"/>
       <c r="S138" s="9"/>
       <c r="U138" s="1"/>
       <c r="X138" s="9"/>
       <c r="Z138" s="1"/>
       <c r="AC138" s="9"/>
       <c r="AE138" s="1"/>
       <c r="AH138" s="9"/>
       <c r="AJ138" s="1"/>
       <c r="AM138" s="9"/>
       <c r="AO138" s="1"/>
       <c r="AR138" s="9"/>
       <c r="AT138" s="1"/>
       <c r="AW138" s="9"/>
       <c r="AY138" s="1"/>
       <c r="BB138" s="9"/>
       <c r="BD138" s="1"/>
       <c r="BG138" s="9"/>
     </row>
     <row r="139" spans="1:59">
       <c r="A139" s="1">
         <v>46047.375</v>
       </c>
       <c r="B139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C139" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D139" s="9">
         <v>170.958</v>
       </c>
       <c r="F139" s="1">
         <v>46061.375</v>
       </c>
       <c r="G139" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H139" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I139" s="9">
         <v>118.937</v>
       </c>
-      <c r="K139" s="1"/>
-      <c r="N139" s="9"/>
+      <c r="K139" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L139" t="s">
+        <v>24</v>
+      </c>
+      <c r="M139" t="s">
+        <v>27</v>
+      </c>
+      <c r="N139" s="9">
+        <v>70.960999999999999</v>
+      </c>
       <c r="P139" s="1"/>
       <c r="S139" s="9"/>
       <c r="U139" s="1"/>
       <c r="X139" s="9"/>
       <c r="Z139" s="1"/>
       <c r="AC139" s="9"/>
       <c r="AE139" s="1"/>
       <c r="AH139" s="9"/>
       <c r="AJ139" s="1"/>
       <c r="AM139" s="9"/>
       <c r="AO139" s="1"/>
       <c r="AR139" s="9"/>
       <c r="AT139" s="1"/>
       <c r="AW139" s="9"/>
       <c r="AY139" s="1"/>
       <c r="BB139" s="9"/>
       <c r="BD139" s="1"/>
       <c r="BG139" s="9"/>
     </row>
     <row r="140" spans="1:59">
       <c r="A140" s="1">
         <v>46047.375</v>
       </c>
       <c r="B140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C140" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D140" s="9">
         <v>2916.9279999999999</v>
       </c>
       <c r="F140" s="1">
         <v>46061.375</v>
       </c>
       <c r="G140" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H140" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I140" s="9">
         <v>2574.4690000000001</v>
       </c>
-      <c r="K140" s="1"/>
-      <c r="N140" s="9"/>
+      <c r="K140" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L140" t="s">
+        <v>24</v>
+      </c>
+      <c r="M140" t="s">
+        <v>28</v>
+      </c>
+      <c r="N140" s="9">
+        <v>2051.4780000000001</v>
+      </c>
       <c r="P140" s="1"/>
       <c r="S140" s="9"/>
       <c r="U140" s="1"/>
       <c r="X140" s="9"/>
       <c r="Z140" s="1"/>
       <c r="AC140" s="9"/>
       <c r="AE140" s="1"/>
       <c r="AH140" s="9"/>
       <c r="AJ140" s="1"/>
       <c r="AM140" s="9"/>
       <c r="AO140" s="1"/>
       <c r="AR140" s="9"/>
       <c r="AT140" s="1"/>
       <c r="AW140" s="9"/>
       <c r="AY140" s="1"/>
       <c r="BB140" s="9"/>
       <c r="BD140" s="1"/>
       <c r="BG140" s="9"/>
     </row>
     <row r="141" spans="1:59">
       <c r="A141" s="1">
         <v>46047.375</v>
       </c>
       <c r="B141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C141" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D141" s="9">
         <v>16765.213</v>
       </c>
       <c r="F141" s="1">
         <v>46061.375</v>
       </c>
       <c r="G141" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H141" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I141" s="9">
         <v>16559.752</v>
       </c>
-      <c r="K141" s="1"/>
-      <c r="N141" s="9"/>
+      <c r="K141" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L141" t="s">
+        <v>24</v>
+      </c>
+      <c r="M141" t="s">
+        <v>29</v>
+      </c>
+      <c r="N141" s="9">
+        <v>23707.151999999998</v>
+      </c>
       <c r="P141" s="1"/>
       <c r="S141" s="9"/>
       <c r="U141" s="1"/>
       <c r="X141" s="9"/>
       <c r="Z141" s="1"/>
       <c r="AC141" s="9"/>
       <c r="AE141" s="1"/>
       <c r="AH141" s="9"/>
       <c r="AJ141" s="1"/>
       <c r="AM141" s="9"/>
       <c r="AO141" s="1"/>
       <c r="AR141" s="9"/>
       <c r="AT141" s="1"/>
       <c r="AW141" s="9"/>
       <c r="AY141" s="1"/>
       <c r="BB141" s="9"/>
       <c r="BD141" s="1"/>
       <c r="BG141" s="9"/>
     </row>
     <row r="142" spans="1:59">
       <c r="A142" s="1">
         <v>46047.375</v>
       </c>
       <c r="B142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C142" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D142" s="9">
         <v>42609.258999999998</v>
       </c>
       <c r="F142" s="1">
         <v>46061.375</v>
       </c>
       <c r="G142" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H142" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I142" s="9">
         <v>40379.529000000002</v>
       </c>
-      <c r="K142" s="1"/>
-      <c r="N142" s="9"/>
+      <c r="K142" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L142" t="s">
+        <v>24</v>
+      </c>
+      <c r="M142" t="s">
+        <v>30</v>
+      </c>
+      <c r="N142" s="9">
+        <v>50966.004999999997</v>
+      </c>
       <c r="P142" s="1"/>
       <c r="S142" s="9"/>
       <c r="U142" s="1"/>
       <c r="X142" s="9"/>
       <c r="Z142" s="1"/>
       <c r="AC142" s="9"/>
       <c r="AE142" s="1"/>
       <c r="AH142" s="9"/>
       <c r="AJ142" s="1"/>
       <c r="AM142" s="9"/>
       <c r="AO142" s="1"/>
       <c r="AR142" s="9"/>
       <c r="AT142" s="1"/>
       <c r="AW142" s="9"/>
       <c r="AY142" s="1"/>
       <c r="BB142" s="9"/>
       <c r="BD142" s="1"/>
       <c r="BG142" s="9"/>
     </row>
     <row r="143" spans="1:59">
       <c r="A143" s="1">
         <v>46047.375</v>
       </c>
       <c r="B143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C143" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D143" s="9">
         <v>58070.642</v>
       </c>
       <c r="F143" s="1">
         <v>46061.375</v>
       </c>
       <c r="G143" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H143" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I143" s="9">
         <v>58745.451000000001</v>
       </c>
-      <c r="K143" s="1"/>
-      <c r="N143" s="9"/>
+      <c r="K143" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L143" t="s">
+        <v>24</v>
+      </c>
+      <c r="M143" t="s">
+        <v>31</v>
+      </c>
+      <c r="N143" s="9">
+        <v>65342.377999999997</v>
+      </c>
       <c r="P143" s="1"/>
       <c r="S143" s="9"/>
       <c r="U143" s="1"/>
       <c r="X143" s="9"/>
       <c r="Z143" s="1"/>
       <c r="AC143" s="9"/>
       <c r="AE143" s="1"/>
       <c r="AH143" s="9"/>
       <c r="AJ143" s="1"/>
       <c r="AM143" s="9"/>
       <c r="AO143" s="1"/>
       <c r="AR143" s="9"/>
       <c r="AT143" s="1"/>
       <c r="AW143" s="9"/>
       <c r="AY143" s="1"/>
       <c r="BB143" s="9"/>
       <c r="BD143" s="1"/>
       <c r="BG143" s="9"/>
     </row>
     <row r="144" spans="1:59">
       <c r="A144" s="1">
         <v>46047.375</v>
       </c>
       <c r="B144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C144" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D144" s="9">
         <v>11646.584999999999</v>
       </c>
       <c r="F144" s="1">
         <v>46061.375</v>
       </c>
       <c r="G144" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H144" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I144" s="9">
         <v>12276.38</v>
       </c>
-      <c r="K144" s="1"/>
-      <c r="N144" s="9"/>
+      <c r="K144" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L144" t="s">
+        <v>24</v>
+      </c>
+      <c r="M144" t="s">
+        <v>32</v>
+      </c>
+      <c r="N144" s="9">
+        <v>11601.215</v>
+      </c>
       <c r="P144" s="1"/>
       <c r="S144" s="9"/>
       <c r="U144" s="1"/>
       <c r="X144" s="9"/>
       <c r="Z144" s="1"/>
       <c r="AC144" s="9"/>
       <c r="AE144" s="1"/>
       <c r="AH144" s="9"/>
       <c r="AJ144" s="1"/>
       <c r="AM144" s="9"/>
       <c r="AO144" s="1"/>
       <c r="AR144" s="9"/>
       <c r="AT144" s="1"/>
       <c r="AW144" s="9"/>
       <c r="AY144" s="1"/>
       <c r="BB144" s="9"/>
       <c r="BD144" s="1"/>
       <c r="BG144" s="9"/>
     </row>
     <row r="145" spans="1:59">
       <c r="A145" s="1">
         <v>46047.375</v>
       </c>
       <c r="B145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C145" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D145" s="9">
         <v>62680.387999999999</v>
       </c>
       <c r="F145" s="1">
         <v>46061.375</v>
       </c>
       <c r="G145" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H145" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I145" s="9">
         <v>84859.620999999999</v>
       </c>
-      <c r="K145" s="1"/>
-      <c r="N145" s="9"/>
+      <c r="K145" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L145" t="s">
+        <v>24</v>
+      </c>
+      <c r="M145" t="s">
+        <v>33</v>
+      </c>
+      <c r="N145" s="9">
+        <v>91393.157999999996</v>
+      </c>
       <c r="P145" s="1"/>
       <c r="S145" s="9"/>
       <c r="U145" s="1"/>
       <c r="X145" s="9"/>
       <c r="Z145" s="1"/>
       <c r="AC145" s="9"/>
       <c r="AE145" s="1"/>
       <c r="AH145" s="9"/>
       <c r="AJ145" s="1"/>
       <c r="AM145" s="9"/>
       <c r="AO145" s="1"/>
       <c r="AR145" s="9"/>
       <c r="AT145" s="1"/>
       <c r="AW145" s="9"/>
       <c r="AY145" s="1"/>
       <c r="BB145" s="9"/>
       <c r="BD145" s="1"/>
       <c r="BG145" s="9"/>
     </row>
     <row r="146" spans="1:59">
       <c r="A146" s="1">
         <v>46047.375</v>
       </c>
       <c r="B146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C146" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D146" s="9">
         <v>15224</v>
       </c>
       <c r="F146" s="1">
         <v>46061.375</v>
       </c>
       <c r="G146" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H146" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I146" s="9">
         <v>46180</v>
       </c>
-      <c r="K146" s="1"/>
-      <c r="N146" s="9"/>
+      <c r="K146" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L146" t="s">
+        <v>24</v>
+      </c>
+      <c r="M146" t="s">
+        <v>34</v>
+      </c>
+      <c r="N146" s="9">
+        <v>47240</v>
+      </c>
       <c r="P146" s="1"/>
       <c r="S146" s="9"/>
       <c r="U146" s="1"/>
       <c r="X146" s="9"/>
       <c r="Z146" s="1"/>
       <c r="AC146" s="9"/>
       <c r="AE146" s="1"/>
       <c r="AH146" s="9"/>
       <c r="AJ146" s="1"/>
       <c r="AM146" s="9"/>
       <c r="AO146" s="1"/>
       <c r="AR146" s="9"/>
       <c r="AT146" s="1"/>
       <c r="AW146" s="9"/>
       <c r="AY146" s="1"/>
       <c r="BB146" s="9"/>
       <c r="BD146" s="1"/>
       <c r="BG146" s="9"/>
     </row>
     <row r="147" spans="1:59">
       <c r="A147" s="1">
         <v>46047.375</v>
       </c>
       <c r="B147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D147" s="9">
         <v>8263.7170000000006</v>
       </c>
       <c r="F147" s="1">
         <v>46061.375</v>
       </c>
       <c r="G147" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H147" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I147" s="9">
         <v>8123.058</v>
       </c>
-      <c r="K147" s="1"/>
-      <c r="N147" s="9"/>
+      <c r="K147" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L147" t="s">
+        <v>24</v>
+      </c>
+      <c r="M147" t="s">
+        <v>35</v>
+      </c>
+      <c r="N147" s="9">
+        <v>10646.227000000001</v>
+      </c>
       <c r="P147" s="1"/>
       <c r="S147" s="9"/>
       <c r="U147" s="1"/>
       <c r="X147" s="9"/>
       <c r="Z147" s="1"/>
       <c r="AC147" s="9"/>
       <c r="AE147" s="1"/>
       <c r="AH147" s="9"/>
       <c r="AJ147" s="1"/>
       <c r="AM147" s="9"/>
       <c r="AO147" s="1"/>
       <c r="AR147" s="9"/>
       <c r="AT147" s="1"/>
       <c r="AW147" s="9"/>
       <c r="AY147" s="1"/>
       <c r="BB147" s="9"/>
       <c r="BD147" s="1"/>
       <c r="BG147" s="9"/>
     </row>
     <row r="148" spans="1:59">
       <c r="A148" s="1">
         <v>46047.375</v>
       </c>
       <c r="B148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C148" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D148" s="9">
         <v>251277.21400000001</v>
       </c>
       <c r="F148" s="1">
         <v>46061.375</v>
       </c>
       <c r="G148" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H148" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I148" s="9">
         <v>240517.364</v>
       </c>
-      <c r="K148" s="1"/>
-      <c r="N148" s="9"/>
+      <c r="K148" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L148" t="s">
+        <v>24</v>
+      </c>
+      <c r="M148" t="s">
+        <v>36</v>
+      </c>
+      <c r="N148" s="9">
+        <v>303041.74400000001</v>
+      </c>
       <c r="P148" s="1"/>
       <c r="S148" s="9"/>
       <c r="U148" s="1"/>
       <c r="X148" s="9"/>
       <c r="Z148" s="1"/>
       <c r="AC148" s="9"/>
       <c r="AE148" s="1"/>
       <c r="AH148" s="9"/>
       <c r="AJ148" s="1"/>
       <c r="AM148" s="9"/>
       <c r="AO148" s="1"/>
       <c r="AR148" s="9"/>
       <c r="AT148" s="1"/>
       <c r="AW148" s="9"/>
       <c r="AY148" s="1"/>
       <c r="BB148" s="9"/>
       <c r="BD148" s="1"/>
       <c r="BG148" s="9"/>
     </row>
     <row r="149" spans="1:59">
       <c r="A149" s="1">
         <v>46047.375</v>
       </c>
       <c r="B149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C149" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D149" s="9">
         <v>119694.40300000001</v>
       </c>
       <c r="F149" s="1">
         <v>46061.375</v>
       </c>
       <c r="G149" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H149" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I149" s="9">
         <v>111084.118</v>
       </c>
-      <c r="K149" s="1"/>
-      <c r="N149" s="9"/>
+      <c r="K149" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L149" t="s">
+        <v>24</v>
+      </c>
+      <c r="M149" t="s">
+        <v>37</v>
+      </c>
+      <c r="N149" s="9">
+        <v>135251.32500000001</v>
+      </c>
       <c r="P149" s="1"/>
       <c r="S149" s="9"/>
       <c r="U149" s="1"/>
       <c r="X149" s="9"/>
       <c r="Z149" s="1"/>
       <c r="AC149" s="9"/>
       <c r="AE149" s="1"/>
       <c r="AH149" s="9"/>
       <c r="AJ149" s="1"/>
       <c r="AM149" s="9"/>
       <c r="AO149" s="1"/>
       <c r="AR149" s="9"/>
       <c r="AT149" s="1"/>
       <c r="AW149" s="9"/>
       <c r="AY149" s="1"/>
       <c r="BB149" s="9"/>
       <c r="BD149" s="1"/>
       <c r="BG149" s="9"/>
     </row>
     <row r="150" spans="1:59">
       <c r="A150" s="1">
         <v>46047.375</v>
       </c>
       <c r="B150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D150" s="9">
         <v>0</v>
       </c>
       <c r="F150" s="1">
         <v>46061.375</v>
       </c>
       <c r="G150" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H150" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I150" s="9">
         <v>0</v>
       </c>
-      <c r="K150" s="1"/>
-      <c r="N150" s="9"/>
+      <c r="K150" s="1">
+        <v>46083.375</v>
+      </c>
+      <c r="L150" t="s">
+        <v>24</v>
+      </c>
+      <c r="M150" t="s">
+        <v>38</v>
+      </c>
+      <c r="N150" s="9">
+        <v>0</v>
+      </c>
       <c r="P150" s="1"/>
       <c r="S150" s="9"/>
       <c r="U150" s="1"/>
       <c r="X150" s="9"/>
       <c r="Z150" s="1"/>
       <c r="AC150" s="9"/>
       <c r="AE150" s="1"/>
       <c r="AH150" s="9"/>
       <c r="AJ150" s="1"/>
       <c r="AM150" s="9"/>
       <c r="AO150" s="1"/>
       <c r="AR150" s="9"/>
       <c r="AT150" s="1"/>
       <c r="AW150" s="9"/>
       <c r="AY150" s="1"/>
       <c r="BB150" s="9"/>
       <c r="BD150" s="1"/>
       <c r="BG150" s="9"/>
     </row>
     <row r="151" spans="1:59">
       <c r="A151" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D151" s="9">
         <v>868940.17299999995</v>
       </c>
       <c r="F151" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G151" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H151" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I151" s="9">
         <v>761110.76399999997</v>
       </c>
-      <c r="K151" s="1"/>
-      <c r="N151" s="9"/>
+      <c r="K151" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L151" t="s">
+        <v>24</v>
+      </c>
+      <c r="M151" t="s">
+        <v>25</v>
+      </c>
+      <c r="N151" s="9">
+        <v>584384.071</v>
+      </c>
       <c r="P151" s="1"/>
       <c r="S151" s="9"/>
       <c r="U151" s="1"/>
       <c r="X151" s="9"/>
       <c r="Z151" s="1"/>
       <c r="AC151" s="9"/>
       <c r="AE151" s="1"/>
       <c r="AH151" s="9"/>
       <c r="AJ151" s="1"/>
       <c r="AM151" s="9"/>
       <c r="AO151" s="1"/>
       <c r="AR151" s="9"/>
       <c r="AT151" s="1"/>
       <c r="AW151" s="9"/>
       <c r="AY151" s="1"/>
       <c r="BB151" s="9"/>
       <c r="BD151" s="1"/>
       <c r="BG151" s="9"/>
     </row>
     <row r="152" spans="1:59">
       <c r="A152" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C152" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D152" s="9">
         <v>0</v>
       </c>
       <c r="F152" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G152" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H152" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I152" s="9">
         <v>0</v>
       </c>
-      <c r="K152" s="1"/>
-      <c r="N152" s="9"/>
+      <c r="K152" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L152" t="s">
+        <v>24</v>
+      </c>
+      <c r="M152" t="s">
+        <v>26</v>
+      </c>
+      <c r="N152" s="9">
+        <v>0</v>
+      </c>
       <c r="P152" s="1"/>
       <c r="S152" s="9"/>
       <c r="U152" s="1"/>
       <c r="X152" s="9"/>
       <c r="Z152" s="1"/>
       <c r="AC152" s="9"/>
       <c r="AE152" s="1"/>
       <c r="AH152" s="9"/>
       <c r="AJ152" s="1"/>
       <c r="AM152" s="9"/>
       <c r="AO152" s="1"/>
       <c r="AR152" s="9"/>
       <c r="AT152" s="1"/>
       <c r="AW152" s="9"/>
       <c r="AY152" s="1"/>
       <c r="BB152" s="9"/>
       <c r="BD152" s="1"/>
       <c r="BG152" s="9"/>
     </row>
     <row r="153" spans="1:59">
       <c r="A153" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C153" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D153" s="9">
         <v>171.858</v>
       </c>
       <c r="F153" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G153" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H153" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I153" s="9">
         <v>109.086</v>
       </c>
-      <c r="K153" s="1"/>
-      <c r="N153" s="9"/>
+      <c r="K153" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L153" t="s">
+        <v>24</v>
+      </c>
+      <c r="M153" t="s">
+        <v>27</v>
+      </c>
+      <c r="N153" s="9">
+        <v>71.772999999999996</v>
+      </c>
       <c r="P153" s="1"/>
       <c r="S153" s="9"/>
       <c r="U153" s="1"/>
       <c r="X153" s="9"/>
       <c r="Z153" s="1"/>
       <c r="AC153" s="9"/>
       <c r="AE153" s="1"/>
       <c r="AH153" s="9"/>
       <c r="AJ153" s="1"/>
       <c r="AM153" s="9"/>
       <c r="AO153" s="1"/>
       <c r="AR153" s="9"/>
       <c r="AT153" s="1"/>
       <c r="AW153" s="9"/>
       <c r="AY153" s="1"/>
       <c r="BB153" s="9"/>
       <c r="BD153" s="1"/>
       <c r="BG153" s="9"/>
     </row>
     <row r="154" spans="1:59">
       <c r="A154" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C154" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D154" s="9">
         <v>2864.875</v>
       </c>
       <c r="F154" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G154" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H154" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I154" s="9">
         <v>2391.6799999999998</v>
       </c>
-      <c r="K154" s="1"/>
-      <c r="N154" s="9"/>
+      <c r="K154" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L154" t="s">
+        <v>24</v>
+      </c>
+      <c r="M154" t="s">
+        <v>28</v>
+      </c>
+      <c r="N154" s="9">
+        <v>1914.759</v>
+      </c>
       <c r="P154" s="1"/>
       <c r="S154" s="9"/>
       <c r="U154" s="1"/>
       <c r="X154" s="9"/>
       <c r="Z154" s="1"/>
       <c r="AC154" s="9"/>
       <c r="AE154" s="1"/>
       <c r="AH154" s="9"/>
       <c r="AJ154" s="1"/>
       <c r="AM154" s="9"/>
       <c r="AO154" s="1"/>
       <c r="AR154" s="9"/>
       <c r="AT154" s="1"/>
       <c r="AW154" s="9"/>
       <c r="AY154" s="1"/>
       <c r="BB154" s="9"/>
       <c r="BD154" s="1"/>
       <c r="BG154" s="9"/>
     </row>
     <row r="155" spans="1:59">
       <c r="A155" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C155" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D155" s="9">
         <v>16967.669000000002</v>
       </c>
       <c r="F155" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G155" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H155" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I155" s="9">
         <v>16869.093000000001</v>
       </c>
-      <c r="K155" s="1"/>
-      <c r="N155" s="9"/>
+      <c r="K155" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L155" t="s">
+        <v>24</v>
+      </c>
+      <c r="M155" t="s">
+        <v>29</v>
+      </c>
+      <c r="N155" s="9">
+        <v>23966.678</v>
+      </c>
       <c r="P155" s="1"/>
       <c r="S155" s="9"/>
       <c r="U155" s="1"/>
       <c r="X155" s="9"/>
       <c r="Z155" s="1"/>
       <c r="AC155" s="9"/>
       <c r="AE155" s="1"/>
       <c r="AH155" s="9"/>
       <c r="AJ155" s="1"/>
       <c r="AM155" s="9"/>
       <c r="AO155" s="1"/>
       <c r="AR155" s="9"/>
       <c r="AT155" s="1"/>
       <c r="AW155" s="9"/>
       <c r="AY155" s="1"/>
       <c r="BB155" s="9"/>
       <c r="BD155" s="1"/>
       <c r="BG155" s="9"/>
     </row>
     <row r="156" spans="1:59">
       <c r="A156" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C156" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D156" s="9">
         <v>43231.913999999997</v>
       </c>
       <c r="F156" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G156" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H156" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I156" s="9">
         <v>40990.021000000001</v>
       </c>
-      <c r="K156" s="1"/>
-      <c r="N156" s="9"/>
+      <c r="K156" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L156" t="s">
+        <v>24</v>
+      </c>
+      <c r="M156" t="s">
+        <v>30</v>
+      </c>
+      <c r="N156" s="9">
+        <v>51750.775999999998</v>
+      </c>
       <c r="P156" s="1"/>
       <c r="S156" s="9"/>
       <c r="U156" s="1"/>
       <c r="X156" s="9"/>
       <c r="Z156" s="1"/>
       <c r="AC156" s="9"/>
       <c r="AE156" s="1"/>
       <c r="AH156" s="9"/>
       <c r="AJ156" s="1"/>
       <c r="AM156" s="9"/>
       <c r="AO156" s="1"/>
       <c r="AR156" s="9"/>
       <c r="AT156" s="1"/>
       <c r="AW156" s="9"/>
       <c r="AY156" s="1"/>
       <c r="BB156" s="9"/>
       <c r="BD156" s="1"/>
       <c r="BG156" s="9"/>
     </row>
     <row r="157" spans="1:59">
       <c r="A157" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C157" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D157" s="9">
         <v>57942.127999999997</v>
       </c>
       <c r="F157" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G157" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H157" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I157" s="9">
         <v>57860.500999999997</v>
       </c>
-      <c r="K157" s="1"/>
-      <c r="N157" s="9"/>
+      <c r="K157" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L157" t="s">
+        <v>24</v>
+      </c>
+      <c r="M157" t="s">
+        <v>31</v>
+      </c>
+      <c r="N157" s="9">
+        <v>65969.084000000003</v>
+      </c>
       <c r="P157" s="1"/>
       <c r="S157" s="9"/>
       <c r="U157" s="1"/>
       <c r="X157" s="9"/>
       <c r="Z157" s="1"/>
       <c r="AC157" s="9"/>
       <c r="AE157" s="1"/>
       <c r="AH157" s="9"/>
       <c r="AJ157" s="1"/>
       <c r="AM157" s="9"/>
       <c r="AO157" s="1"/>
       <c r="AR157" s="9"/>
       <c r="AT157" s="1"/>
       <c r="AW157" s="9"/>
       <c r="AY157" s="1"/>
       <c r="BB157" s="9"/>
       <c r="BD157" s="1"/>
       <c r="BG157" s="9"/>
     </row>
     <row r="158" spans="1:59">
       <c r="A158" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C158" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D158" s="9">
         <v>11569.04</v>
       </c>
       <c r="F158" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G158" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H158" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I158" s="9">
         <v>12172.094999999999</v>
       </c>
-      <c r="K158" s="1"/>
-      <c r="N158" s="9"/>
+      <c r="K158" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L158" t="s">
+        <v>24</v>
+      </c>
+      <c r="M158" t="s">
+        <v>32</v>
+      </c>
+      <c r="N158" s="9">
+        <v>11478.264999999999</v>
+      </c>
       <c r="P158" s="1"/>
       <c r="S158" s="9"/>
       <c r="U158" s="1"/>
       <c r="X158" s="9"/>
       <c r="Z158" s="1"/>
       <c r="AC158" s="9"/>
       <c r="AE158" s="1"/>
       <c r="AH158" s="9"/>
       <c r="AJ158" s="1"/>
       <c r="AM158" s="9"/>
       <c r="AO158" s="1"/>
       <c r="AR158" s="9"/>
       <c r="AT158" s="1"/>
       <c r="AW158" s="9"/>
       <c r="AY158" s="1"/>
       <c r="BB158" s="9"/>
       <c r="BD158" s="1"/>
       <c r="BG158" s="9"/>
     </row>
     <row r="159" spans="1:59">
       <c r="A159" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C159" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D159" s="9">
         <v>63889.718999999997</v>
       </c>
       <c r="F159" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G159" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H159" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I159" s="9">
         <v>83344.214000000007</v>
       </c>
-      <c r="K159" s="1"/>
-      <c r="N159" s="9"/>
+      <c r="K159" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L159" t="s">
+        <v>24</v>
+      </c>
+      <c r="M159" t="s">
+        <v>33</v>
+      </c>
+      <c r="N159" s="9">
+        <v>91820.861000000004</v>
+      </c>
       <c r="P159" s="1"/>
       <c r="S159" s="9"/>
       <c r="U159" s="1"/>
       <c r="X159" s="9"/>
       <c r="Z159" s="1"/>
       <c r="AC159" s="9"/>
       <c r="AE159" s="1"/>
       <c r="AH159" s="9"/>
       <c r="AJ159" s="1"/>
       <c r="AM159" s="9"/>
       <c r="AO159" s="1"/>
       <c r="AR159" s="9"/>
       <c r="AT159" s="1"/>
       <c r="AW159" s="9"/>
       <c r="AY159" s="1"/>
       <c r="BB159" s="9"/>
       <c r="BD159" s="1"/>
       <c r="BG159" s="9"/>
     </row>
     <row r="160" spans="1:59">
       <c r="A160" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C160" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D160" s="9">
         <v>16922</v>
       </c>
       <c r="F160" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G160" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H160" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I160" s="9">
         <v>28678</v>
       </c>
-      <c r="K160" s="1"/>
-      <c r="N160" s="9"/>
+      <c r="K160" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L160" t="s">
+        <v>24</v>
+      </c>
+      <c r="M160" t="s">
+        <v>34</v>
+      </c>
+      <c r="N160" s="9">
+        <v>43329</v>
+      </c>
       <c r="P160" s="1"/>
       <c r="S160" s="9"/>
       <c r="U160" s="1"/>
       <c r="X160" s="9"/>
       <c r="Z160" s="1"/>
       <c r="AC160" s="9"/>
       <c r="AE160" s="1"/>
       <c r="AH160" s="9"/>
       <c r="AJ160" s="1"/>
       <c r="AM160" s="9"/>
       <c r="AO160" s="1"/>
       <c r="AR160" s="9"/>
       <c r="AT160" s="1"/>
       <c r="AW160" s="9"/>
       <c r="AY160" s="1"/>
       <c r="BB160" s="9"/>
       <c r="BD160" s="1"/>
       <c r="BG160" s="9"/>
     </row>
     <row r="161" spans="1:59">
       <c r="A161" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C161" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D161" s="9">
         <v>8543.8490000000002</v>
       </c>
       <c r="F161" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G161" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H161" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I161" s="9">
         <v>8007.509</v>
       </c>
-      <c r="K161" s="1"/>
-      <c r="N161" s="9"/>
+      <c r="K161" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L161" t="s">
+        <v>24</v>
+      </c>
+      <c r="M161" t="s">
+        <v>35</v>
+      </c>
+      <c r="N161" s="9">
+        <v>10849.824000000001</v>
+      </c>
       <c r="P161" s="1"/>
       <c r="S161" s="9"/>
       <c r="U161" s="1"/>
       <c r="X161" s="9"/>
       <c r="Z161" s="1"/>
       <c r="AC161" s="9"/>
       <c r="AE161" s="1"/>
       <c r="AH161" s="9"/>
       <c r="AJ161" s="1"/>
       <c r="AM161" s="9"/>
       <c r="AO161" s="1"/>
       <c r="AR161" s="9"/>
       <c r="AT161" s="1"/>
       <c r="AW161" s="9"/>
       <c r="AY161" s="1"/>
       <c r="BB161" s="9"/>
       <c r="BD161" s="1"/>
       <c r="BG161" s="9"/>
     </row>
     <row r="162" spans="1:59">
       <c r="A162" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C162" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D162" s="9">
         <v>254850.61799999999</v>
       </c>
       <c r="F162" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G162" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H162" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I162" s="9">
         <v>244294.761</v>
       </c>
-      <c r="K162" s="1"/>
-      <c r="N162" s="9"/>
+      <c r="K162" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L162" t="s">
+        <v>24</v>
+      </c>
+      <c r="M162" t="s">
+        <v>36</v>
+      </c>
+      <c r="N162" s="9">
+        <v>305762.451</v>
+      </c>
       <c r="P162" s="1"/>
       <c r="S162" s="9"/>
       <c r="U162" s="1"/>
       <c r="X162" s="9"/>
       <c r="Z162" s="1"/>
       <c r="AC162" s="9"/>
       <c r="AE162" s="1"/>
       <c r="AH162" s="9"/>
       <c r="AJ162" s="1"/>
       <c r="AM162" s="9"/>
       <c r="AO162" s="1"/>
       <c r="AR162" s="9"/>
       <c r="AT162" s="1"/>
       <c r="AW162" s="9"/>
       <c r="AY162" s="1"/>
       <c r="BB162" s="9"/>
       <c r="BD162" s="1"/>
       <c r="BG162" s="9"/>
     </row>
     <row r="163" spans="1:59">
       <c r="A163" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C163" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D163" s="9">
         <v>122470.871</v>
       </c>
       <c r="F163" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G163" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H163" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I163" s="9">
         <v>113290.508</v>
       </c>
-      <c r="K163" s="1"/>
-      <c r="N163" s="9"/>
+      <c r="K163" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L163" t="s">
+        <v>24</v>
+      </c>
+      <c r="M163" t="s">
+        <v>37</v>
+      </c>
+      <c r="N163" s="9">
+        <v>135921.66500000001</v>
+      </c>
       <c r="P163" s="1"/>
       <c r="S163" s="9"/>
       <c r="U163" s="1"/>
       <c r="X163" s="9"/>
       <c r="Z163" s="1"/>
       <c r="AC163" s="9"/>
       <c r="AE163" s="1"/>
       <c r="AH163" s="9"/>
       <c r="AJ163" s="1"/>
       <c r="AM163" s="9"/>
       <c r="AO163" s="1"/>
       <c r="AR163" s="9"/>
       <c r="AT163" s="1"/>
       <c r="AW163" s="9"/>
       <c r="AY163" s="1"/>
       <c r="BB163" s="9"/>
       <c r="BD163" s="1"/>
       <c r="BG163" s="9"/>
     </row>
     <row r="164" spans="1:59">
       <c r="A164" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C164" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D164" s="9">
         <v>0</v>
       </c>
       <c r="F164" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G164" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H164" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I164" s="9">
         <v>0</v>
       </c>
-      <c r="K164" s="1"/>
-      <c r="N164" s="9"/>
+      <c r="K164" s="1">
+        <v>46083.416666666664</v>
+      </c>
+      <c r="L164" t="s">
+        <v>24</v>
+      </c>
+      <c r="M164" t="s">
+        <v>38</v>
+      </c>
+      <c r="N164" s="9">
+        <v>0</v>
+      </c>
       <c r="P164" s="1"/>
       <c r="S164" s="9"/>
       <c r="U164" s="1"/>
       <c r="X164" s="9"/>
       <c r="Z164" s="1"/>
       <c r="AC164" s="9"/>
       <c r="AE164" s="1"/>
       <c r="AH164" s="9"/>
       <c r="AJ164" s="1"/>
       <c r="AM164" s="9"/>
       <c r="AO164" s="1"/>
       <c r="AR164" s="9"/>
       <c r="AT164" s="1"/>
       <c r="AW164" s="9"/>
       <c r="AY164" s="1"/>
       <c r="BB164" s="9"/>
       <c r="BD164" s="1"/>
       <c r="BG164" s="9"/>
     </row>
     <row r="165" spans="1:59">
       <c r="A165" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D165" s="9">
         <v>882585.02800000005</v>
       </c>
       <c r="F165" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G165" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H165" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I165" s="9">
         <v>757327.897</v>
       </c>
-      <c r="K165" s="1"/>
-      <c r="N165" s="9"/>
+      <c r="K165" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L165" t="s">
+        <v>24</v>
+      </c>
+      <c r="M165" t="s">
+        <v>25</v>
+      </c>
+      <c r="N165" s="9">
+        <v>570362.62399999995</v>
+      </c>
       <c r="P165" s="1"/>
       <c r="S165" s="9"/>
       <c r="U165" s="1"/>
       <c r="X165" s="9"/>
       <c r="Z165" s="1"/>
       <c r="AC165" s="9"/>
       <c r="AE165" s="1"/>
       <c r="AH165" s="9"/>
       <c r="AJ165" s="1"/>
       <c r="AM165" s="9"/>
       <c r="AO165" s="1"/>
       <c r="AR165" s="9"/>
       <c r="AT165" s="1"/>
       <c r="AW165" s="9"/>
       <c r="AY165" s="1"/>
       <c r="BB165" s="9"/>
       <c r="BD165" s="1"/>
       <c r="BG165" s="9"/>
     </row>
     <row r="166" spans="1:59">
       <c r="A166" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C166" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D166" s="9">
         <v>0</v>
       </c>
       <c r="F166" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G166" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H166" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I166" s="9">
         <v>0</v>
       </c>
-      <c r="K166" s="1"/>
-      <c r="N166" s="9"/>
+      <c r="K166" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L166" t="s">
+        <v>24</v>
+      </c>
+      <c r="M166" t="s">
+        <v>26</v>
+      </c>
+      <c r="N166" s="9">
+        <v>0</v>
+      </c>
       <c r="P166" s="1"/>
       <c r="S166" s="9"/>
       <c r="U166" s="1"/>
       <c r="X166" s="9"/>
       <c r="Z166" s="1"/>
       <c r="AC166" s="9"/>
       <c r="AE166" s="1"/>
       <c r="AH166" s="9"/>
       <c r="AJ166" s="1"/>
       <c r="AM166" s="9"/>
       <c r="AO166" s="1"/>
       <c r="AR166" s="9"/>
       <c r="AT166" s="1"/>
       <c r="AW166" s="9"/>
       <c r="AY166" s="1"/>
       <c r="BB166" s="9"/>
       <c r="BD166" s="1"/>
       <c r="BG166" s="9"/>
     </row>
     <row r="167" spans="1:59">
       <c r="A167" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C167" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D167" s="9">
         <v>148.92699999999999</v>
       </c>
       <c r="F167" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G167" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H167" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I167" s="9">
         <v>96.081999999999994</v>
       </c>
-      <c r="K167" s="1"/>
-      <c r="N167" s="9"/>
+      <c r="K167" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L167" t="s">
+        <v>24</v>
+      </c>
+      <c r="M167" t="s">
+        <v>27</v>
+      </c>
+      <c r="N167" s="9">
+        <v>74.108000000000004</v>
+      </c>
       <c r="P167" s="1"/>
       <c r="S167" s="9"/>
       <c r="U167" s="1"/>
       <c r="X167" s="9"/>
       <c r="Z167" s="1"/>
       <c r="AC167" s="9"/>
       <c r="AE167" s="1"/>
       <c r="AH167" s="9"/>
       <c r="AJ167" s="1"/>
       <c r="AM167" s="9"/>
       <c r="AO167" s="1"/>
       <c r="AR167" s="9"/>
       <c r="AT167" s="1"/>
       <c r="AW167" s="9"/>
       <c r="AY167" s="1"/>
       <c r="BB167" s="9"/>
       <c r="BD167" s="1"/>
       <c r="BG167" s="9"/>
     </row>
     <row r="168" spans="1:59">
       <c r="A168" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C168" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D168" s="9">
         <v>2893.8580000000002</v>
       </c>
       <c r="F168" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G168" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H168" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I168" s="9">
         <v>2366.6480000000001</v>
       </c>
-      <c r="K168" s="1"/>
-      <c r="N168" s="9"/>
+      <c r="K168" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L168" t="s">
+        <v>24</v>
+      </c>
+      <c r="M168" t="s">
+        <v>28</v>
+      </c>
+      <c r="N168" s="9">
+        <v>1827.9469999999999</v>
+      </c>
       <c r="P168" s="1"/>
       <c r="S168" s="9"/>
       <c r="U168" s="1"/>
       <c r="X168" s="9"/>
       <c r="Z168" s="1"/>
       <c r="AC168" s="9"/>
       <c r="AE168" s="1"/>
       <c r="AH168" s="9"/>
       <c r="AJ168" s="1"/>
       <c r="AM168" s="9"/>
       <c r="AO168" s="1"/>
       <c r="AR168" s="9"/>
       <c r="AT168" s="1"/>
       <c r="AW168" s="9"/>
       <c r="AY168" s="1"/>
       <c r="BB168" s="9"/>
       <c r="BD168" s="1"/>
       <c r="BG168" s="9"/>
     </row>
     <row r="169" spans="1:59">
       <c r="A169" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C169" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D169" s="9">
         <v>16706.043000000001</v>
       </c>
       <c r="F169" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G169" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H169" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I169" s="9">
         <v>16665.18</v>
       </c>
-      <c r="K169" s="1"/>
-      <c r="N169" s="9"/>
+      <c r="K169" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L169" t="s">
+        <v>24</v>
+      </c>
+      <c r="M169" t="s">
+        <v>29</v>
+      </c>
+      <c r="N169" s="9">
+        <v>23361.735000000001</v>
+      </c>
       <c r="P169" s="1"/>
       <c r="S169" s="9"/>
       <c r="U169" s="1"/>
       <c r="X169" s="9"/>
       <c r="Z169" s="1"/>
       <c r="AC169" s="9"/>
       <c r="AE169" s="1"/>
       <c r="AH169" s="9"/>
       <c r="AJ169" s="1"/>
       <c r="AM169" s="9"/>
       <c r="AO169" s="1"/>
       <c r="AR169" s="9"/>
       <c r="AT169" s="1"/>
       <c r="AW169" s="9"/>
       <c r="AY169" s="1"/>
       <c r="BB169" s="9"/>
       <c r="BD169" s="1"/>
       <c r="BG169" s="9"/>
     </row>
     <row r="170" spans="1:59">
       <c r="A170" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C170" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D170" s="9">
         <v>43675.218999999997</v>
       </c>
       <c r="F170" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G170" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H170" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I170" s="9">
         <v>41192.538999999997</v>
       </c>
-      <c r="K170" s="1"/>
-      <c r="N170" s="9"/>
+      <c r="K170" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L170" t="s">
+        <v>24</v>
+      </c>
+      <c r="M170" t="s">
+        <v>30</v>
+      </c>
+      <c r="N170" s="9">
+        <v>50664.928999999996</v>
+      </c>
       <c r="P170" s="1"/>
       <c r="S170" s="9"/>
       <c r="U170" s="1"/>
       <c r="X170" s="9"/>
       <c r="Z170" s="1"/>
       <c r="AC170" s="9"/>
       <c r="AE170" s="1"/>
       <c r="AH170" s="9"/>
       <c r="AJ170" s="1"/>
       <c r="AM170" s="9"/>
       <c r="AO170" s="1"/>
       <c r="AR170" s="9"/>
       <c r="AT170" s="1"/>
       <c r="AW170" s="9"/>
       <c r="AY170" s="1"/>
       <c r="BB170" s="9"/>
       <c r="BD170" s="1"/>
       <c r="BG170" s="9"/>
     </row>
     <row r="171" spans="1:59">
       <c r="A171" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C171" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D171" s="9">
         <v>57983.561999999998</v>
       </c>
       <c r="F171" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G171" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H171" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I171" s="9">
         <v>54124.163999999997</v>
       </c>
-      <c r="K171" s="1"/>
-      <c r="N171" s="9"/>
+      <c r="K171" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L171" t="s">
+        <v>24</v>
+      </c>
+      <c r="M171" t="s">
+        <v>31</v>
+      </c>
+      <c r="N171" s="9">
+        <v>63821.455999999998</v>
+      </c>
       <c r="P171" s="1"/>
       <c r="S171" s="9"/>
       <c r="U171" s="1"/>
       <c r="X171" s="9"/>
       <c r="Z171" s="1"/>
       <c r="AC171" s="9"/>
       <c r="AE171" s="1"/>
       <c r="AH171" s="9"/>
       <c r="AJ171" s="1"/>
       <c r="AM171" s="9"/>
       <c r="AO171" s="1"/>
       <c r="AR171" s="9"/>
       <c r="AT171" s="1"/>
       <c r="AW171" s="9"/>
       <c r="AY171" s="1"/>
       <c r="BB171" s="9"/>
       <c r="BD171" s="1"/>
       <c r="BG171" s="9"/>
     </row>
     <row r="172" spans="1:59">
       <c r="A172" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C172" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D172" s="9">
         <v>11480.795</v>
       </c>
       <c r="F172" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G172" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H172" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I172" s="9">
         <v>12275.73</v>
       </c>
-      <c r="K172" s="1"/>
-      <c r="N172" s="9"/>
+      <c r="K172" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L172" t="s">
+        <v>24</v>
+      </c>
+      <c r="M172" t="s">
+        <v>32</v>
+      </c>
+      <c r="N172" s="9">
+        <v>11933.01</v>
+      </c>
       <c r="P172" s="1"/>
       <c r="S172" s="9"/>
       <c r="U172" s="1"/>
       <c r="X172" s="9"/>
       <c r="Z172" s="1"/>
       <c r="AC172" s="9"/>
       <c r="AE172" s="1"/>
       <c r="AH172" s="9"/>
       <c r="AJ172" s="1"/>
       <c r="AM172" s="9"/>
       <c r="AO172" s="1"/>
       <c r="AR172" s="9"/>
       <c r="AT172" s="1"/>
       <c r="AW172" s="9"/>
       <c r="AY172" s="1"/>
       <c r="BB172" s="9"/>
       <c r="BD172" s="1"/>
       <c r="BG172" s="9"/>
     </row>
     <row r="173" spans="1:59">
       <c r="A173" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C173" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D173" s="9">
         <v>64600.031000000003</v>
       </c>
       <c r="F173" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G173" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H173" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I173" s="9">
         <v>81424.971000000005</v>
       </c>
-      <c r="K173" s="1"/>
-      <c r="N173" s="9"/>
+      <c r="K173" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L173" t="s">
+        <v>24</v>
+      </c>
+      <c r="M173" t="s">
+        <v>33</v>
+      </c>
+      <c r="N173" s="9">
+        <v>91587.267999999996</v>
+      </c>
       <c r="P173" s="1"/>
       <c r="S173" s="9"/>
       <c r="U173" s="1"/>
       <c r="X173" s="9"/>
       <c r="Z173" s="1"/>
       <c r="AC173" s="9"/>
       <c r="AE173" s="1"/>
       <c r="AH173" s="9"/>
       <c r="AJ173" s="1"/>
       <c r="AM173" s="9"/>
       <c r="AO173" s="1"/>
       <c r="AR173" s="9"/>
       <c r="AT173" s="1"/>
       <c r="AW173" s="9"/>
       <c r="AY173" s="1"/>
       <c r="BB173" s="9"/>
       <c r="BD173" s="1"/>
       <c r="BG173" s="9"/>
     </row>
     <row r="174" spans="1:59">
       <c r="A174" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C174" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D174" s="9">
         <v>23163.8</v>
       </c>
       <c r="F174" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G174" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H174" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I174" s="9">
         <v>84352</v>
       </c>
-      <c r="K174" s="1"/>
-      <c r="N174" s="9"/>
+      <c r="K174" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L174" t="s">
+        <v>24</v>
+      </c>
+      <c r="M174" t="s">
+        <v>34</v>
+      </c>
+      <c r="N174" s="9">
+        <v>40396</v>
+      </c>
       <c r="P174" s="1"/>
       <c r="S174" s="9"/>
       <c r="U174" s="1"/>
       <c r="X174" s="9"/>
       <c r="Z174" s="1"/>
       <c r="AC174" s="9"/>
       <c r="AE174" s="1"/>
       <c r="AH174" s="9"/>
       <c r="AJ174" s="1"/>
       <c r="AM174" s="9"/>
       <c r="AO174" s="1"/>
       <c r="AR174" s="9"/>
       <c r="AT174" s="1"/>
       <c r="AW174" s="9"/>
       <c r="AY174" s="1"/>
       <c r="BB174" s="9"/>
       <c r="BD174" s="1"/>
       <c r="BG174" s="9"/>
     </row>
     <row r="175" spans="1:59">
       <c r="A175" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C175" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D175" s="9">
         <v>8716.2780000000002</v>
       </c>
       <c r="F175" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G175" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H175" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I175" s="9">
         <v>7896.857</v>
       </c>
-      <c r="K175" s="1"/>
-      <c r="N175" s="9"/>
+      <c r="K175" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L175" t="s">
+        <v>24</v>
+      </c>
+      <c r="M175" t="s">
+        <v>35</v>
+      </c>
+      <c r="N175" s="9">
+        <v>10548.397000000001</v>
+      </c>
       <c r="P175" s="1"/>
       <c r="S175" s="9"/>
       <c r="U175" s="1"/>
       <c r="X175" s="9"/>
       <c r="Z175" s="1"/>
       <c r="AC175" s="9"/>
       <c r="AE175" s="1"/>
       <c r="AH175" s="9"/>
       <c r="AJ175" s="1"/>
       <c r="AM175" s="9"/>
       <c r="AO175" s="1"/>
       <c r="AR175" s="9"/>
       <c r="AT175" s="1"/>
       <c r="AW175" s="9"/>
       <c r="AY175" s="1"/>
       <c r="BB175" s="9"/>
       <c r="BD175" s="1"/>
       <c r="BG175" s="9"/>
     </row>
     <row r="176" spans="1:59">
       <c r="A176" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C176" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D176" s="9">
         <v>255283.15</v>
       </c>
       <c r="F176" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G176" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H176" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I176" s="9">
         <v>244517.52100000001</v>
       </c>
-      <c r="K176" s="1"/>
-      <c r="N176" s="9"/>
+      <c r="K176" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L176" t="s">
+        <v>24</v>
+      </c>
+      <c r="M176" t="s">
+        <v>36</v>
+      </c>
+      <c r="N176" s="9">
+        <v>302403.88099999999</v>
+      </c>
       <c r="P176" s="1"/>
       <c r="S176" s="9"/>
       <c r="U176" s="1"/>
       <c r="X176" s="9"/>
       <c r="Z176" s="1"/>
       <c r="AC176" s="9"/>
       <c r="AE176" s="1"/>
       <c r="AH176" s="9"/>
       <c r="AJ176" s="1"/>
       <c r="AM176" s="9"/>
       <c r="AO176" s="1"/>
       <c r="AR176" s="9"/>
       <c r="AT176" s="1"/>
       <c r="AW176" s="9"/>
       <c r="AY176" s="1"/>
       <c r="BB176" s="9"/>
       <c r="BD176" s="1"/>
       <c r="BG176" s="9"/>
     </row>
     <row r="177" spans="1:59">
       <c r="A177" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C177" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D177" s="9">
         <v>121762.97199999999</v>
       </c>
       <c r="F177" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G177" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H177" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I177" s="9">
         <v>112965.40700000001</v>
       </c>
-      <c r="K177" s="1"/>
-      <c r="N177" s="9"/>
+      <c r="K177" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L177" t="s">
+        <v>24</v>
+      </c>
+      <c r="M177" t="s">
+        <v>37</v>
+      </c>
+      <c r="N177" s="9">
+        <v>134622.717</v>
+      </c>
       <c r="P177" s="1"/>
       <c r="S177" s="9"/>
       <c r="U177" s="1"/>
       <c r="X177" s="9"/>
       <c r="Z177" s="1"/>
       <c r="AC177" s="9"/>
       <c r="AE177" s="1"/>
       <c r="AH177" s="9"/>
       <c r="AJ177" s="1"/>
       <c r="AM177" s="9"/>
       <c r="AO177" s="1"/>
       <c r="AR177" s="9"/>
       <c r="AT177" s="1"/>
       <c r="AW177" s="9"/>
       <c r="AY177" s="1"/>
       <c r="BB177" s="9"/>
       <c r="BD177" s="1"/>
       <c r="BG177" s="9"/>
     </row>
     <row r="178" spans="1:59">
       <c r="A178" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D178" s="9">
         <v>0</v>
       </c>
       <c r="F178" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G178" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H178" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I178" s="9">
         <v>0</v>
       </c>
-      <c r="K178" s="1"/>
-      <c r="N178" s="9"/>
+      <c r="K178" s="1">
+        <v>46083.458333333336</v>
+      </c>
+      <c r="L178" t="s">
+        <v>24</v>
+      </c>
+      <c r="M178" t="s">
+        <v>38</v>
+      </c>
+      <c r="N178" s="9">
+        <v>0</v>
+      </c>
       <c r="P178" s="1"/>
       <c r="S178" s="9"/>
       <c r="U178" s="1"/>
       <c r="X178" s="9"/>
       <c r="Z178" s="1"/>
       <c r="AC178" s="9"/>
       <c r="AE178" s="1"/>
       <c r="AH178" s="9"/>
       <c r="AJ178" s="1"/>
       <c r="AM178" s="9"/>
       <c r="AO178" s="1"/>
       <c r="AR178" s="9"/>
       <c r="AT178" s="1"/>
       <c r="AW178" s="9"/>
       <c r="AY178" s="1"/>
       <c r="BB178" s="9"/>
       <c r="BD178" s="1"/>
       <c r="BG178" s="9"/>
     </row>
     <row r="179" spans="1:59">
       <c r="A179" s="1">
         <v>46047.5</v>
       </c>
       <c r="B179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C179" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D179" s="9">
         <v>896268.08400000003</v>
       </c>
       <c r="F179" s="1">
         <v>46061.5</v>
       </c>
       <c r="G179" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H179" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I179" s="9">
         <v>751997.47</v>
       </c>
-      <c r="K179" s="1"/>
-      <c r="N179" s="9"/>
+      <c r="K179" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L179" t="s">
+        <v>24</v>
+      </c>
+      <c r="M179" t="s">
+        <v>25</v>
+      </c>
+      <c r="N179" s="9">
+        <v>556851.005</v>
+      </c>
       <c r="P179" s="1"/>
       <c r="S179" s="9"/>
       <c r="U179" s="1"/>
       <c r="X179" s="9"/>
       <c r="Z179" s="1"/>
       <c r="AC179" s="9"/>
       <c r="AE179" s="1"/>
       <c r="AH179" s="9"/>
       <c r="AJ179" s="1"/>
       <c r="AM179" s="9"/>
       <c r="AO179" s="1"/>
       <c r="AR179" s="9"/>
       <c r="AT179" s="1"/>
       <c r="AW179" s="9"/>
       <c r="AY179" s="1"/>
       <c r="BB179" s="9"/>
       <c r="BD179" s="1"/>
       <c r="BG179" s="9"/>
     </row>
     <row r="180" spans="1:59">
       <c r="A180" s="1">
         <v>46047.5</v>
       </c>
       <c r="B180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C180" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D180" s="9">
         <v>0</v>
       </c>
       <c r="F180" s="1">
         <v>46061.5</v>
       </c>
       <c r="G180" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H180" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I180" s="9">
         <v>0</v>
       </c>
-      <c r="K180" s="1"/>
-      <c r="N180" s="9"/>
+      <c r="K180" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L180" t="s">
+        <v>24</v>
+      </c>
+      <c r="M180" t="s">
+        <v>26</v>
+      </c>
+      <c r="N180" s="9">
+        <v>0</v>
+      </c>
       <c r="P180" s="1"/>
       <c r="S180" s="9"/>
       <c r="U180" s="1"/>
       <c r="X180" s="9"/>
       <c r="Z180" s="1"/>
       <c r="AC180" s="9"/>
       <c r="AE180" s="1"/>
       <c r="AH180" s="9"/>
       <c r="AJ180" s="1"/>
       <c r="AM180" s="9"/>
       <c r="AO180" s="1"/>
       <c r="AR180" s="9"/>
       <c r="AT180" s="1"/>
       <c r="AW180" s="9"/>
       <c r="AY180" s="1"/>
       <c r="BB180" s="9"/>
       <c r="BD180" s="1"/>
       <c r="BG180" s="9"/>
     </row>
     <row r="181" spans="1:59">
       <c r="A181" s="1">
         <v>46047.5</v>
       </c>
       <c r="B181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C181" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D181" s="9">
         <v>134.197</v>
       </c>
       <c r="F181" s="1">
         <v>46061.5</v>
       </c>
       <c r="G181" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H181" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I181" s="9">
         <v>81.156000000000006</v>
       </c>
-      <c r="K181" s="1"/>
-      <c r="N181" s="9"/>
+      <c r="K181" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L181" t="s">
+        <v>24</v>
+      </c>
+      <c r="M181" t="s">
+        <v>27</v>
+      </c>
+      <c r="N181" s="9">
+        <v>61.369</v>
+      </c>
       <c r="P181" s="1"/>
       <c r="S181" s="9"/>
       <c r="U181" s="1"/>
       <c r="X181" s="9"/>
       <c r="Z181" s="1"/>
       <c r="AC181" s="9"/>
       <c r="AE181" s="1"/>
       <c r="AH181" s="9"/>
       <c r="AJ181" s="1"/>
       <c r="AM181" s="9"/>
       <c r="AO181" s="1"/>
       <c r="AR181" s="9"/>
       <c r="AT181" s="1"/>
       <c r="AW181" s="9"/>
       <c r="AY181" s="1"/>
       <c r="BB181" s="9"/>
       <c r="BD181" s="1"/>
       <c r="BG181" s="9"/>
     </row>
     <row r="182" spans="1:59">
       <c r="A182" s="1">
         <v>46047.5</v>
       </c>
       <c r="B182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C182" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D182" s="9">
         <v>2925.828</v>
       </c>
       <c r="F182" s="1">
         <v>46061.5</v>
       </c>
       <c r="G182" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H182" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I182" s="9">
         <v>2351.5219999999999</v>
       </c>
-      <c r="K182" s="1"/>
-      <c r="N182" s="9"/>
+      <c r="K182" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L182" t="s">
+        <v>24</v>
+      </c>
+      <c r="M182" t="s">
+        <v>28</v>
+      </c>
+      <c r="N182" s="9">
+        <v>1775.963</v>
+      </c>
       <c r="P182" s="1"/>
       <c r="S182" s="9"/>
       <c r="U182" s="1"/>
       <c r="X182" s="9"/>
       <c r="Z182" s="1"/>
       <c r="AC182" s="9"/>
       <c r="AE182" s="1"/>
       <c r="AH182" s="9"/>
       <c r="AJ182" s="1"/>
       <c r="AM182" s="9"/>
       <c r="AO182" s="1"/>
       <c r="AR182" s="9"/>
       <c r="AT182" s="1"/>
       <c r="AW182" s="9"/>
       <c r="AY182" s="1"/>
       <c r="BB182" s="9"/>
       <c r="BD182" s="1"/>
       <c r="BG182" s="9"/>
     </row>
     <row r="183" spans="1:59">
       <c r="A183" s="1">
         <v>46047.5</v>
       </c>
       <c r="B183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C183" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D183" s="9">
         <v>16860.574000000001</v>
       </c>
       <c r="F183" s="1">
         <v>46061.5</v>
       </c>
       <c r="G183" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H183" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I183" s="9">
         <v>16805.637999999999</v>
       </c>
-      <c r="K183" s="1"/>
-      <c r="N183" s="9"/>
+      <c r="K183" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L183" t="s">
+        <v>24</v>
+      </c>
+      <c r="M183" t="s">
+        <v>29</v>
+      </c>
+      <c r="N183" s="9">
+        <v>23034.175999999999</v>
+      </c>
       <c r="P183" s="1"/>
       <c r="S183" s="9"/>
       <c r="U183" s="1"/>
       <c r="X183" s="9"/>
       <c r="Z183" s="1"/>
       <c r="AC183" s="9"/>
       <c r="AE183" s="1"/>
       <c r="AH183" s="9"/>
       <c r="AJ183" s="1"/>
       <c r="AM183" s="9"/>
       <c r="AO183" s="1"/>
       <c r="AR183" s="9"/>
       <c r="AT183" s="1"/>
       <c r="AW183" s="9"/>
       <c r="AY183" s="1"/>
       <c r="BB183" s="9"/>
       <c r="BD183" s="1"/>
       <c r="BG183" s="9"/>
     </row>
     <row r="184" spans="1:59">
       <c r="A184" s="1">
         <v>46047.5</v>
       </c>
       <c r="B184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C184" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D184" s="9">
         <v>42710.940999999999</v>
       </c>
       <c r="F184" s="1">
         <v>46061.5</v>
       </c>
       <c r="G184" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H184" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I184" s="9">
         <v>40829.063999999998</v>
       </c>
-      <c r="K184" s="1"/>
-      <c r="N184" s="9"/>
+      <c r="K184" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L184" t="s">
+        <v>24</v>
+      </c>
+      <c r="M184" t="s">
+        <v>30</v>
+      </c>
+      <c r="N184" s="9">
+        <v>50382.248</v>
+      </c>
       <c r="P184" s="1"/>
       <c r="S184" s="9"/>
       <c r="U184" s="1"/>
       <c r="X184" s="9"/>
       <c r="Z184" s="1"/>
       <c r="AC184" s="9"/>
       <c r="AE184" s="1"/>
       <c r="AH184" s="9"/>
       <c r="AJ184" s="1"/>
       <c r="AM184" s="9"/>
       <c r="AO184" s="1"/>
       <c r="AR184" s="9"/>
       <c r="AT184" s="1"/>
       <c r="AW184" s="9"/>
       <c r="AY184" s="1"/>
       <c r="BB184" s="9"/>
       <c r="BD184" s="1"/>
       <c r="BG184" s="9"/>
     </row>
     <row r="185" spans="1:59">
       <c r="A185" s="1">
         <v>46047.5</v>
       </c>
       <c r="B185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C185" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D185" s="9">
         <v>58473.091</v>
       </c>
       <c r="F185" s="1">
         <v>46061.5</v>
       </c>
       <c r="G185" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H185" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I185" s="9">
         <v>54016.631999999998</v>
       </c>
-      <c r="K185" s="1"/>
-      <c r="N185" s="9"/>
+      <c r="K185" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L185" t="s">
+        <v>24</v>
+      </c>
+      <c r="M185" t="s">
+        <v>31</v>
+      </c>
+      <c r="N185" s="9">
+        <v>64546.758000000002</v>
+      </c>
       <c r="P185" s="1"/>
       <c r="S185" s="9"/>
       <c r="U185" s="1"/>
       <c r="X185" s="9"/>
       <c r="Z185" s="1"/>
       <c r="AC185" s="9"/>
       <c r="AE185" s="1"/>
       <c r="AH185" s="9"/>
       <c r="AJ185" s="1"/>
       <c r="AM185" s="9"/>
       <c r="AO185" s="1"/>
       <c r="AR185" s="9"/>
       <c r="AT185" s="1"/>
       <c r="AW185" s="9"/>
       <c r="AY185" s="1"/>
       <c r="BB185" s="9"/>
       <c r="BD185" s="1"/>
       <c r="BG185" s="9"/>
     </row>
     <row r="186" spans="1:59">
       <c r="A186" s="1">
         <v>46047.5</v>
       </c>
       <c r="B186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C186" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D186" s="9">
         <v>11453.42</v>
       </c>
       <c r="F186" s="1">
         <v>46061.5</v>
       </c>
       <c r="G186" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H186" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I186" s="9">
         <v>12181.78</v>
       </c>
-      <c r="K186" s="1"/>
-      <c r="N186" s="9"/>
+      <c r="K186" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L186" t="s">
+        <v>24</v>
+      </c>
+      <c r="M186" t="s">
+        <v>32</v>
+      </c>
+      <c r="N186" s="9">
+        <v>13150.834999999999</v>
+      </c>
       <c r="P186" s="1"/>
       <c r="S186" s="9"/>
       <c r="U186" s="1"/>
       <c r="X186" s="9"/>
       <c r="Z186" s="1"/>
       <c r="AC186" s="9"/>
       <c r="AE186" s="1"/>
       <c r="AH186" s="9"/>
       <c r="AJ186" s="1"/>
       <c r="AM186" s="9"/>
       <c r="AO186" s="1"/>
       <c r="AR186" s="9"/>
       <c r="AT186" s="1"/>
       <c r="AW186" s="9"/>
       <c r="AY186" s="1"/>
       <c r="BB186" s="9"/>
       <c r="BD186" s="1"/>
       <c r="BG186" s="9"/>
     </row>
     <row r="187" spans="1:59">
       <c r="A187" s="1">
         <v>46047.5</v>
       </c>
       <c r="B187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C187" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D187" s="9">
         <v>62151.214999999997</v>
       </c>
       <c r="F187" s="1">
         <v>46061.5</v>
       </c>
       <c r="G187" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H187" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I187" s="9">
         <v>80633.353000000003</v>
       </c>
-      <c r="K187" s="1"/>
-      <c r="N187" s="9"/>
+      <c r="K187" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L187" t="s">
+        <v>24</v>
+      </c>
+      <c r="M187" t="s">
+        <v>33</v>
+      </c>
+      <c r="N187" s="9">
+        <v>88648.085000000006</v>
+      </c>
       <c r="P187" s="1"/>
       <c r="S187" s="9"/>
       <c r="U187" s="1"/>
       <c r="X187" s="9"/>
       <c r="Z187" s="1"/>
       <c r="AC187" s="9"/>
       <c r="AE187" s="1"/>
       <c r="AH187" s="9"/>
       <c r="AJ187" s="1"/>
       <c r="AM187" s="9"/>
       <c r="AO187" s="1"/>
       <c r="AR187" s="9"/>
       <c r="AT187" s="1"/>
       <c r="AW187" s="9"/>
       <c r="AY187" s="1"/>
       <c r="BB187" s="9"/>
       <c r="BD187" s="1"/>
       <c r="BG187" s="9"/>
     </row>
     <row r="188" spans="1:59">
       <c r="A188" s="1">
         <v>46047.5</v>
       </c>
       <c r="B188" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C188" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D188" s="9">
         <v>41970.2</v>
       </c>
       <c r="F188" s="1">
         <v>46061.5</v>
       </c>
       <c r="G188" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H188" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I188" s="9">
         <v>57015</v>
       </c>
-      <c r="K188" s="1"/>
-      <c r="N188" s="9"/>
+      <c r="K188" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L188" t="s">
+        <v>24</v>
+      </c>
+      <c r="M188" t="s">
+        <v>34</v>
+      </c>
+      <c r="N188" s="9">
+        <v>35021</v>
+      </c>
       <c r="P188" s="1"/>
       <c r="S188" s="9"/>
       <c r="U188" s="1"/>
       <c r="X188" s="9"/>
       <c r="Z188" s="1"/>
       <c r="AC188" s="9"/>
       <c r="AE188" s="1"/>
       <c r="AH188" s="9"/>
       <c r="AJ188" s="1"/>
       <c r="AM188" s="9"/>
       <c r="AO188" s="1"/>
       <c r="AR188" s="9"/>
       <c r="AT188" s="1"/>
       <c r="AW188" s="9"/>
       <c r="AY188" s="1"/>
       <c r="BB188" s="9"/>
       <c r="BD188" s="1"/>
       <c r="BG188" s="9"/>
     </row>
     <row r="189" spans="1:59">
       <c r="A189" s="1">
         <v>46047.5</v>
       </c>
       <c r="B189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C189" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D189" s="9">
         <v>8623.2950000000001</v>
       </c>
       <c r="F189" s="1">
         <v>46061.5</v>
       </c>
       <c r="G189" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H189" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I189" s="9">
         <v>7754.21</v>
       </c>
-      <c r="K189" s="1"/>
-      <c r="N189" s="9"/>
+      <c r="K189" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L189" t="s">
+        <v>24</v>
+      </c>
+      <c r="M189" t="s">
+        <v>35</v>
+      </c>
+      <c r="N189" s="9">
+        <v>10244.710999999999</v>
+      </c>
       <c r="P189" s="1"/>
       <c r="S189" s="9"/>
       <c r="U189" s="1"/>
       <c r="X189" s="9"/>
       <c r="Z189" s="1"/>
       <c r="AC189" s="9"/>
       <c r="AE189" s="1"/>
       <c r="AH189" s="9"/>
       <c r="AJ189" s="1"/>
       <c r="AM189" s="9"/>
       <c r="AO189" s="1"/>
       <c r="AR189" s="9"/>
       <c r="AT189" s="1"/>
       <c r="AW189" s="9"/>
       <c r="AY189" s="1"/>
       <c r="BB189" s="9"/>
       <c r="BD189" s="1"/>
       <c r="BG189" s="9"/>
     </row>
     <row r="190" spans="1:59">
       <c r="A190" s="1">
         <v>46047.5</v>
       </c>
       <c r="B190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C190" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D190" s="9">
         <v>253926.37100000001</v>
       </c>
       <c r="F190" s="1">
         <v>46061.5</v>
       </c>
       <c r="G190" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H190" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I190" s="9">
         <v>242579.486</v>
       </c>
-      <c r="K190" s="1"/>
-      <c r="N190" s="9"/>
+      <c r="K190" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L190" t="s">
+        <v>24</v>
+      </c>
+      <c r="M190" t="s">
+        <v>36</v>
+      </c>
+      <c r="N190" s="9">
+        <v>295530.96799999999</v>
+      </c>
       <c r="P190" s="1"/>
       <c r="S190" s="9"/>
       <c r="U190" s="1"/>
       <c r="X190" s="9"/>
       <c r="Z190" s="1"/>
       <c r="AC190" s="9"/>
       <c r="AE190" s="1"/>
       <c r="AH190" s="9"/>
       <c r="AJ190" s="1"/>
       <c r="AM190" s="9"/>
       <c r="AO190" s="1"/>
       <c r="AR190" s="9"/>
       <c r="AT190" s="1"/>
       <c r="AW190" s="9"/>
       <c r="AY190" s="1"/>
       <c r="BB190" s="9"/>
       <c r="BD190" s="1"/>
       <c r="BG190" s="9"/>
     </row>
     <row r="191" spans="1:59">
       <c r="A191" s="1">
         <v>46047.5</v>
       </c>
       <c r="B191" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C191" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D191" s="9">
         <v>119321.60400000001</v>
       </c>
       <c r="F191" s="1">
         <v>46061.5</v>
       </c>
       <c r="G191" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H191" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I191" s="9">
         <v>109876.83900000001</v>
       </c>
-      <c r="K191" s="1"/>
-      <c r="N191" s="9"/>
+      <c r="K191" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L191" t="s">
+        <v>24</v>
+      </c>
+      <c r="M191" t="s">
+        <v>37</v>
+      </c>
+      <c r="N191" s="9">
+        <v>131506.639</v>
+      </c>
       <c r="P191" s="1"/>
       <c r="S191" s="9"/>
       <c r="U191" s="1"/>
       <c r="X191" s="9"/>
       <c r="Z191" s="1"/>
       <c r="AC191" s="9"/>
       <c r="AE191" s="1"/>
       <c r="AH191" s="9"/>
       <c r="AJ191" s="1"/>
       <c r="AM191" s="9"/>
       <c r="AO191" s="1"/>
       <c r="AR191" s="9"/>
       <c r="AT191" s="1"/>
       <c r="AW191" s="9"/>
       <c r="AY191" s="1"/>
       <c r="BB191" s="9"/>
       <c r="BD191" s="1"/>
       <c r="BG191" s="9"/>
     </row>
     <row r="192" spans="1:59">
       <c r="A192" s="1">
         <v>46047.5</v>
       </c>
       <c r="B192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C192" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D192" s="9">
         <v>0</v>
       </c>
       <c r="F192" s="1">
         <v>46061.5</v>
       </c>
       <c r="G192" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H192" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I192" s="9">
         <v>0</v>
       </c>
-      <c r="K192" s="1"/>
-      <c r="N192" s="9"/>
+      <c r="K192" s="1">
+        <v>46083.5</v>
+      </c>
+      <c r="L192" t="s">
+        <v>24</v>
+      </c>
+      <c r="M192" t="s">
+        <v>38</v>
+      </c>
+      <c r="N192" s="9">
+        <v>0</v>
+      </c>
       <c r="P192" s="1"/>
       <c r="S192" s="9"/>
       <c r="U192" s="1"/>
       <c r="X192" s="9"/>
       <c r="Z192" s="1"/>
       <c r="AC192" s="9"/>
       <c r="AE192" s="1"/>
       <c r="AH192" s="9"/>
       <c r="AJ192" s="1"/>
       <c r="AM192" s="9"/>
       <c r="AO192" s="1"/>
       <c r="AR192" s="9"/>
       <c r="AT192" s="1"/>
       <c r="AW192" s="9"/>
       <c r="AY192" s="1"/>
       <c r="BB192" s="9"/>
       <c r="BD192" s="1"/>
       <c r="BG192" s="9"/>
     </row>
     <row r="193" spans="1:59">
       <c r="A193" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C193" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D193" s="9">
         <v>900385.14</v>
       </c>
       <c r="F193" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G193" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H193" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I193" s="9">
         <v>739527.978</v>
       </c>
-      <c r="K193" s="1"/>
-      <c r="N193" s="9"/>
+      <c r="K193" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L193" t="s">
+        <v>24</v>
+      </c>
+      <c r="M193" t="s">
+        <v>25</v>
+      </c>
+      <c r="N193" s="9">
+        <v>537653.39899999998</v>
+      </c>
       <c r="P193" s="1"/>
       <c r="S193" s="9"/>
       <c r="U193" s="1"/>
       <c r="X193" s="9"/>
       <c r="Z193" s="1"/>
       <c r="AC193" s="9"/>
       <c r="AE193" s="1"/>
       <c r="AH193" s="9"/>
       <c r="AJ193" s="1"/>
       <c r="AM193" s="9"/>
       <c r="AO193" s="1"/>
       <c r="AR193" s="9"/>
       <c r="AT193" s="1"/>
       <c r="AW193" s="9"/>
       <c r="AY193" s="1"/>
       <c r="BB193" s="9"/>
       <c r="BD193" s="1"/>
       <c r="BG193" s="9"/>
     </row>
     <row r="194" spans="1:59">
       <c r="A194" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C194" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D194" s="9">
         <v>0</v>
       </c>
       <c r="F194" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G194" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H194" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I194" s="9">
         <v>0</v>
       </c>
-      <c r="K194" s="1"/>
-      <c r="N194" s="9"/>
+      <c r="K194" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L194" t="s">
+        <v>24</v>
+      </c>
+      <c r="M194" t="s">
+        <v>26</v>
+      </c>
+      <c r="N194" s="9">
+        <v>0</v>
+      </c>
       <c r="P194" s="1"/>
       <c r="S194" s="9"/>
       <c r="U194" s="1"/>
       <c r="X194" s="9"/>
       <c r="Z194" s="1"/>
       <c r="AC194" s="9"/>
       <c r="AE194" s="1"/>
       <c r="AH194" s="9"/>
       <c r="AJ194" s="1"/>
       <c r="AM194" s="9"/>
       <c r="AO194" s="1"/>
       <c r="AR194" s="9"/>
       <c r="AT194" s="1"/>
       <c r="AW194" s="9"/>
       <c r="AY194" s="1"/>
       <c r="BB194" s="9"/>
       <c r="BD194" s="1"/>
       <c r="BG194" s="9"/>
     </row>
     <row r="195" spans="1:59">
       <c r="A195" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C195" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D195" s="9">
         <v>151.44200000000001</v>
       </c>
       <c r="F195" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G195" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H195" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I195" s="9">
         <v>96.634</v>
       </c>
-      <c r="K195" s="1"/>
-      <c r="N195" s="9"/>
+      <c r="K195" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L195" t="s">
+        <v>24</v>
+      </c>
+      <c r="M195" t="s">
+        <v>27</v>
+      </c>
+      <c r="N195" s="9">
+        <v>60.243000000000002</v>
+      </c>
       <c r="P195" s="1"/>
       <c r="S195" s="9"/>
       <c r="U195" s="1"/>
       <c r="X195" s="9"/>
       <c r="Z195" s="1"/>
       <c r="AC195" s="9"/>
       <c r="AE195" s="1"/>
       <c r="AH195" s="9"/>
       <c r="AJ195" s="1"/>
       <c r="AM195" s="9"/>
       <c r="AO195" s="1"/>
       <c r="AR195" s="9"/>
       <c r="AT195" s="1"/>
       <c r="AW195" s="9"/>
       <c r="AY195" s="1"/>
       <c r="BB195" s="9"/>
       <c r="BD195" s="1"/>
       <c r="BG195" s="9"/>
     </row>
     <row r="196" spans="1:59">
       <c r="A196" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C196" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D196" s="9">
         <v>2937.0529999999999</v>
       </c>
       <c r="F196" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G196" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H196" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I196" s="9">
         <v>2348.9229999999998</v>
       </c>
-      <c r="K196" s="1"/>
-      <c r="N196" s="9"/>
+      <c r="K196" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L196" t="s">
+        <v>24</v>
+      </c>
+      <c r="M196" t="s">
+        <v>28</v>
+      </c>
+      <c r="N196" s="9">
+        <v>1654.019</v>
+      </c>
       <c r="P196" s="1"/>
       <c r="S196" s="9"/>
       <c r="U196" s="1"/>
       <c r="X196" s="9"/>
       <c r="Z196" s="1"/>
       <c r="AC196" s="9"/>
       <c r="AE196" s="1"/>
       <c r="AH196" s="9"/>
       <c r="AJ196" s="1"/>
       <c r="AM196" s="9"/>
       <c r="AO196" s="1"/>
       <c r="AR196" s="9"/>
       <c r="AT196" s="1"/>
       <c r="AW196" s="9"/>
       <c r="AY196" s="1"/>
       <c r="BB196" s="9"/>
       <c r="BD196" s="1"/>
       <c r="BG196" s="9"/>
     </row>
     <row r="197" spans="1:59">
       <c r="A197" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C197" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D197" s="9">
         <v>16844.624</v>
       </c>
       <c r="F197" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G197" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H197" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I197" s="9">
         <v>16591.579000000002</v>
       </c>
-      <c r="K197" s="1"/>
-      <c r="N197" s="9"/>
+      <c r="K197" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L197" t="s">
+        <v>24</v>
+      </c>
+      <c r="M197" t="s">
+        <v>29</v>
+      </c>
+      <c r="N197" s="9">
+        <v>23559.184000000001</v>
+      </c>
       <c r="P197" s="1"/>
       <c r="S197" s="9"/>
       <c r="U197" s="1"/>
       <c r="X197" s="9"/>
       <c r="Z197" s="1"/>
       <c r="AC197" s="9"/>
       <c r="AE197" s="1"/>
       <c r="AH197" s="9"/>
       <c r="AJ197" s="1"/>
       <c r="AM197" s="9"/>
       <c r="AO197" s="1"/>
       <c r="AR197" s="9"/>
       <c r="AT197" s="1"/>
       <c r="AW197" s="9"/>
       <c r="AY197" s="1"/>
       <c r="BB197" s="9"/>
       <c r="BD197" s="1"/>
       <c r="BG197" s="9"/>
     </row>
     <row r="198" spans="1:59">
       <c r="A198" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B198" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C198" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D198" s="9">
         <v>42858.947</v>
       </c>
       <c r="F198" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G198" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H198" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I198" s="9">
         <v>40988.476000000002</v>
       </c>
-      <c r="K198" s="1"/>
-      <c r="N198" s="9"/>
+      <c r="K198" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L198" t="s">
+        <v>24</v>
+      </c>
+      <c r="M198" t="s">
+        <v>30</v>
+      </c>
+      <c r="N198" s="9">
+        <v>50721.599000000002</v>
+      </c>
       <c r="P198" s="1"/>
       <c r="S198" s="9"/>
       <c r="U198" s="1"/>
       <c r="X198" s="9"/>
       <c r="Z198" s="1"/>
       <c r="AC198" s="9"/>
       <c r="AE198" s="1"/>
       <c r="AH198" s="9"/>
       <c r="AJ198" s="1"/>
       <c r="AM198" s="9"/>
       <c r="AO198" s="1"/>
       <c r="AR198" s="9"/>
       <c r="AT198" s="1"/>
       <c r="AW198" s="9"/>
       <c r="AY198" s="1"/>
       <c r="BB198" s="9"/>
       <c r="BD198" s="1"/>
       <c r="BG198" s="9"/>
     </row>
     <row r="199" spans="1:59">
       <c r="A199" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C199" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D199" s="9">
         <v>58666.252</v>
       </c>
       <c r="F199" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G199" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H199" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I199" s="9">
         <v>56850.87</v>
       </c>
-      <c r="K199" s="1"/>
-      <c r="N199" s="9"/>
+      <c r="K199" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L199" t="s">
+        <v>24</v>
+      </c>
+      <c r="M199" t="s">
+        <v>31</v>
+      </c>
+      <c r="N199" s="9">
+        <v>65210.305999999997</v>
+      </c>
       <c r="P199" s="1"/>
       <c r="S199" s="9"/>
       <c r="U199" s="1"/>
       <c r="X199" s="9"/>
       <c r="Z199" s="1"/>
       <c r="AC199" s="9"/>
       <c r="AE199" s="1"/>
       <c r="AH199" s="9"/>
       <c r="AJ199" s="1"/>
       <c r="AM199" s="9"/>
       <c r="AO199" s="1"/>
       <c r="AR199" s="9"/>
       <c r="AT199" s="1"/>
       <c r="AW199" s="9"/>
       <c r="AY199" s="1"/>
       <c r="BB199" s="9"/>
       <c r="BD199" s="1"/>
       <c r="BG199" s="9"/>
     </row>
     <row r="200" spans="1:59">
       <c r="A200" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C200" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D200" s="9">
         <v>11339.6</v>
       </c>
       <c r="F200" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G200" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H200" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I200" s="9">
         <v>12266.25</v>
       </c>
-      <c r="K200" s="1"/>
-      <c r="N200" s="9"/>
+      <c r="K200" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L200" t="s">
+        <v>24</v>
+      </c>
+      <c r="M200" t="s">
+        <v>32</v>
+      </c>
+      <c r="N200" s="9">
+        <v>13864.594999999999</v>
+      </c>
       <c r="P200" s="1"/>
       <c r="S200" s="9"/>
       <c r="U200" s="1"/>
       <c r="X200" s="9"/>
       <c r="Z200" s="1"/>
       <c r="AC200" s="9"/>
       <c r="AE200" s="1"/>
       <c r="AH200" s="9"/>
       <c r="AJ200" s="1"/>
       <c r="AM200" s="9"/>
       <c r="AO200" s="1"/>
       <c r="AR200" s="9"/>
       <c r="AT200" s="1"/>
       <c r="AW200" s="9"/>
       <c r="AY200" s="1"/>
       <c r="BB200" s="9"/>
       <c r="BD200" s="1"/>
       <c r="BG200" s="9"/>
     </row>
     <row r="201" spans="1:59">
       <c r="A201" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B201" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C201" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D201" s="9">
         <v>62961.593000000001</v>
       </c>
       <c r="F201" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G201" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H201" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I201" s="9">
         <v>81711.865000000005</v>
       </c>
-      <c r="K201" s="1"/>
-      <c r="N201" s="9"/>
+      <c r="K201" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L201" t="s">
+        <v>24</v>
+      </c>
+      <c r="M201" t="s">
+        <v>33</v>
+      </c>
+      <c r="N201" s="9">
+        <v>90527.03</v>
+      </c>
       <c r="P201" s="1"/>
       <c r="S201" s="9"/>
       <c r="U201" s="1"/>
       <c r="X201" s="9"/>
       <c r="Z201" s="1"/>
       <c r="AC201" s="9"/>
       <c r="AE201" s="1"/>
       <c r="AH201" s="9"/>
       <c r="AJ201" s="1"/>
       <c r="AM201" s="9"/>
       <c r="AO201" s="1"/>
       <c r="AR201" s="9"/>
       <c r="AT201" s="1"/>
       <c r="AW201" s="9"/>
       <c r="AY201" s="1"/>
       <c r="BB201" s="9"/>
       <c r="BD201" s="1"/>
       <c r="BG201" s="9"/>
     </row>
     <row r="202" spans="1:59">
       <c r="A202" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C202" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D202" s="9">
         <v>109015.2</v>
       </c>
       <c r="F202" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G202" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H202" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I202" s="9">
         <v>51682</v>
       </c>
-      <c r="K202" s="1"/>
-      <c r="N202" s="9"/>
+      <c r="K202" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L202" t="s">
+        <v>24</v>
+      </c>
+      <c r="M202" t="s">
+        <v>34</v>
+      </c>
+      <c r="N202" s="9">
+        <v>35014</v>
+      </c>
       <c r="P202" s="1"/>
       <c r="S202" s="9"/>
       <c r="U202" s="1"/>
       <c r="X202" s="9"/>
       <c r="Z202" s="1"/>
       <c r="AC202" s="9"/>
       <c r="AE202" s="1"/>
       <c r="AH202" s="9"/>
       <c r="AJ202" s="1"/>
       <c r="AM202" s="9"/>
       <c r="AO202" s="1"/>
       <c r="AR202" s="9"/>
       <c r="AT202" s="1"/>
       <c r="AW202" s="9"/>
       <c r="AY202" s="1"/>
       <c r="BB202" s="9"/>
       <c r="BD202" s="1"/>
       <c r="BG202" s="9"/>
     </row>
     <row r="203" spans="1:59">
       <c r="A203" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C203" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D203" s="9">
         <v>8589.4079999999994</v>
       </c>
       <c r="F203" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G203" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H203" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I203" s="9">
         <v>7813.6949999999997</v>
       </c>
-      <c r="K203" s="1"/>
-      <c r="N203" s="9"/>
+      <c r="K203" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L203" t="s">
+        <v>24</v>
+      </c>
+      <c r="M203" t="s">
+        <v>35</v>
+      </c>
+      <c r="N203" s="9">
+        <v>10486.82</v>
+      </c>
       <c r="P203" s="1"/>
       <c r="S203" s="9"/>
       <c r="U203" s="1"/>
       <c r="X203" s="9"/>
       <c r="Z203" s="1"/>
       <c r="AC203" s="9"/>
       <c r="AE203" s="1"/>
       <c r="AH203" s="9"/>
       <c r="AJ203" s="1"/>
       <c r="AM203" s="9"/>
       <c r="AO203" s="1"/>
       <c r="AR203" s="9"/>
       <c r="AT203" s="1"/>
       <c r="AW203" s="9"/>
       <c r="AY203" s="1"/>
       <c r="BB203" s="9"/>
       <c r="BD203" s="1"/>
       <c r="BG203" s="9"/>
     </row>
     <row r="204" spans="1:59">
       <c r="A204" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C204" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D204" s="9">
         <v>251554.35399999999</v>
       </c>
       <c r="F204" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G204" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H204" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I204" s="9">
         <v>239934.698</v>
       </c>
-      <c r="K204" s="1"/>
-      <c r="N204" s="9"/>
+      <c r="K204" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L204" t="s">
+        <v>24</v>
+      </c>
+      <c r="M204" t="s">
+        <v>36</v>
+      </c>
+      <c r="N204" s="9">
+        <v>292952.94</v>
+      </c>
       <c r="P204" s="1"/>
       <c r="S204" s="9"/>
       <c r="U204" s="1"/>
       <c r="X204" s="9"/>
       <c r="Z204" s="1"/>
       <c r="AC204" s="9"/>
       <c r="AE204" s="1"/>
       <c r="AH204" s="9"/>
       <c r="AJ204" s="1"/>
       <c r="AM204" s="9"/>
       <c r="AO204" s="1"/>
       <c r="AR204" s="9"/>
       <c r="AT204" s="1"/>
       <c r="AW204" s="9"/>
       <c r="AY204" s="1"/>
       <c r="BB204" s="9"/>
       <c r="BD204" s="1"/>
       <c r="BG204" s="9"/>
     </row>
     <row r="205" spans="1:59">
       <c r="A205" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C205" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D205" s="9">
         <v>117256.552</v>
       </c>
       <c r="F205" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G205" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H205" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I205" s="9">
         <v>107394.954</v>
       </c>
-      <c r="K205" s="1"/>
-      <c r="N205" s="9"/>
+      <c r="K205" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L205" t="s">
+        <v>24</v>
+      </c>
+      <c r="M205" t="s">
+        <v>37</v>
+      </c>
+      <c r="N205" s="9">
+        <v>128614.016</v>
+      </c>
       <c r="P205" s="1"/>
       <c r="S205" s="9"/>
       <c r="U205" s="1"/>
       <c r="X205" s="9"/>
       <c r="Z205" s="1"/>
       <c r="AC205" s="9"/>
       <c r="AE205" s="1"/>
       <c r="AH205" s="9"/>
       <c r="AJ205" s="1"/>
       <c r="AM205" s="9"/>
       <c r="AO205" s="1"/>
       <c r="AR205" s="9"/>
       <c r="AT205" s="1"/>
       <c r="AW205" s="9"/>
       <c r="AY205" s="1"/>
       <c r="BB205" s="9"/>
       <c r="BD205" s="1"/>
       <c r="BG205" s="9"/>
     </row>
     <row r="206" spans="1:59">
       <c r="A206" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C206" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D206" s="9">
         <v>0</v>
       </c>
       <c r="F206" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G206" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H206" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I206" s="9">
         <v>0</v>
       </c>
-      <c r="K206" s="1"/>
-      <c r="N206" s="9"/>
+      <c r="K206" s="1">
+        <v>46083.541666666664</v>
+      </c>
+      <c r="L206" t="s">
+        <v>24</v>
+      </c>
+      <c r="M206" t="s">
+        <v>38</v>
+      </c>
+      <c r="N206" s="9">
+        <v>0</v>
+      </c>
       <c r="P206" s="1"/>
       <c r="S206" s="9"/>
       <c r="U206" s="1"/>
       <c r="X206" s="9"/>
       <c r="Z206" s="1"/>
       <c r="AC206" s="9"/>
       <c r="AE206" s="1"/>
       <c r="AH206" s="9"/>
       <c r="AJ206" s="1"/>
       <c r="AM206" s="9"/>
       <c r="AO206" s="1"/>
       <c r="AR206" s="9"/>
       <c r="AT206" s="1"/>
       <c r="AW206" s="9"/>
       <c r="AY206" s="1"/>
       <c r="BB206" s="9"/>
       <c r="BD206" s="1"/>
       <c r="BG206" s="9"/>
     </row>
     <row r="207" spans="1:59">
       <c r="A207" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C207" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D207" s="9">
         <v>913696.87600000005</v>
       </c>
       <c r="F207" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G207" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H207" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I207" s="9">
         <v>736728.99800000002</v>
       </c>
-      <c r="K207" s="1"/>
-      <c r="N207" s="9"/>
+      <c r="K207" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L207" t="s">
+        <v>24</v>
+      </c>
+      <c r="M207" t="s">
+        <v>25</v>
+      </c>
+      <c r="N207" s="9">
+        <v>531260.29700000002</v>
+      </c>
       <c r="P207" s="1"/>
       <c r="S207" s="9"/>
       <c r="U207" s="1"/>
       <c r="X207" s="9"/>
       <c r="Z207" s="1"/>
       <c r="AC207" s="9"/>
       <c r="AE207" s="1"/>
       <c r="AH207" s="9"/>
       <c r="AJ207" s="1"/>
       <c r="AM207" s="9"/>
       <c r="AO207" s="1"/>
       <c r="AR207" s="9"/>
       <c r="AT207" s="1"/>
       <c r="AW207" s="9"/>
       <c r="AY207" s="1"/>
       <c r="BB207" s="9"/>
       <c r="BD207" s="1"/>
       <c r="BG207" s="9"/>
     </row>
     <row r="208" spans="1:59">
       <c r="A208" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B208" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C208" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D208" s="9">
         <v>0</v>
       </c>
       <c r="F208" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G208" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H208" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I208" s="9">
         <v>0</v>
       </c>
-      <c r="K208" s="1"/>
-      <c r="N208" s="9"/>
+      <c r="K208" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L208" t="s">
+        <v>24</v>
+      </c>
+      <c r="M208" t="s">
+        <v>26</v>
+      </c>
+      <c r="N208" s="9">
+        <v>0</v>
+      </c>
       <c r="P208" s="1"/>
       <c r="S208" s="9"/>
       <c r="U208" s="1"/>
       <c r="X208" s="9"/>
       <c r="Z208" s="1"/>
       <c r="AC208" s="9"/>
       <c r="AE208" s="1"/>
       <c r="AH208" s="9"/>
       <c r="AJ208" s="1"/>
       <c r="AM208" s="9"/>
       <c r="AO208" s="1"/>
       <c r="AR208" s="9"/>
       <c r="AT208" s="1"/>
       <c r="AW208" s="9"/>
       <c r="AY208" s="1"/>
       <c r="BB208" s="9"/>
       <c r="BD208" s="1"/>
       <c r="BG208" s="9"/>
     </row>
     <row r="209" spans="1:59">
       <c r="A209" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B209" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C209" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D209" s="9">
         <v>150.43100000000001</v>
       </c>
       <c r="F209" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G209" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H209" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I209" s="9">
         <v>95.581999999999994</v>
       </c>
-      <c r="K209" s="1"/>
-      <c r="N209" s="9"/>
+      <c r="K209" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L209" t="s">
+        <v>24</v>
+      </c>
+      <c r="M209" t="s">
+        <v>27</v>
+      </c>
+      <c r="N209" s="9">
+        <v>51.948</v>
+      </c>
       <c r="P209" s="1"/>
       <c r="S209" s="9"/>
       <c r="U209" s="1"/>
       <c r="X209" s="9"/>
       <c r="Z209" s="1"/>
       <c r="AC209" s="9"/>
       <c r="AE209" s="1"/>
       <c r="AH209" s="9"/>
       <c r="AJ209" s="1"/>
       <c r="AM209" s="9"/>
       <c r="AO209" s="1"/>
       <c r="AR209" s="9"/>
       <c r="AT209" s="1"/>
       <c r="AW209" s="9"/>
       <c r="AY209" s="1"/>
       <c r="BB209" s="9"/>
       <c r="BD209" s="1"/>
       <c r="BG209" s="9"/>
     </row>
     <row r="210" spans="1:59">
       <c r="A210" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C210" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D210" s="9">
         <v>3032.8560000000002</v>
       </c>
       <c r="F210" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G210" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H210" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I210" s="9">
         <v>2291.982</v>
       </c>
-      <c r="K210" s="1"/>
-      <c r="N210" s="9"/>
+      <c r="K210" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L210" t="s">
+        <v>24</v>
+      </c>
+      <c r="M210" t="s">
+        <v>28</v>
+      </c>
+      <c r="N210" s="9">
+        <v>1695.114</v>
+      </c>
       <c r="P210" s="1"/>
       <c r="S210" s="9"/>
       <c r="U210" s="1"/>
       <c r="X210" s="9"/>
       <c r="Z210" s="1"/>
       <c r="AC210" s="9"/>
       <c r="AE210" s="1"/>
       <c r="AH210" s="9"/>
       <c r="AJ210" s="1"/>
       <c r="AM210" s="9"/>
       <c r="AO210" s="1"/>
       <c r="AR210" s="9"/>
       <c r="AT210" s="1"/>
       <c r="AW210" s="9"/>
       <c r="AY210" s="1"/>
       <c r="BB210" s="9"/>
       <c r="BD210" s="1"/>
       <c r="BG210" s="9"/>
     </row>
     <row r="211" spans="1:59">
       <c r="A211" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C211" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D211" s="9">
         <v>16669.955999999998</v>
       </c>
       <c r="F211" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G211" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H211" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I211" s="9">
         <v>16465.13</v>
       </c>
-      <c r="K211" s="1"/>
-      <c r="N211" s="9"/>
+      <c r="K211" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L211" t="s">
+        <v>24</v>
+      </c>
+      <c r="M211" t="s">
+        <v>29</v>
+      </c>
+      <c r="N211" s="9">
+        <v>22572.679</v>
+      </c>
       <c r="P211" s="1"/>
       <c r="S211" s="9"/>
       <c r="U211" s="1"/>
       <c r="X211" s="9"/>
       <c r="Z211" s="1"/>
       <c r="AC211" s="9"/>
       <c r="AE211" s="1"/>
       <c r="AH211" s="9"/>
       <c r="AJ211" s="1"/>
       <c r="AM211" s="9"/>
       <c r="AO211" s="1"/>
       <c r="AR211" s="9"/>
       <c r="AT211" s="1"/>
       <c r="AW211" s="9"/>
       <c r="AY211" s="1"/>
       <c r="BB211" s="9"/>
       <c r="BD211" s="1"/>
       <c r="BG211" s="9"/>
     </row>
     <row r="212" spans="1:59">
       <c r="A212" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C212" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D212" s="9">
         <v>42543.161999999997</v>
       </c>
       <c r="F212" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G212" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H212" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I212" s="9">
         <v>40537.142</v>
       </c>
-      <c r="K212" s="1"/>
-      <c r="N212" s="9"/>
+      <c r="K212" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L212" t="s">
+        <v>24</v>
+      </c>
+      <c r="M212" t="s">
+        <v>30</v>
+      </c>
+      <c r="N212" s="9">
+        <v>49838.353999999999</v>
+      </c>
       <c r="P212" s="1"/>
       <c r="S212" s="9"/>
       <c r="U212" s="1"/>
       <c r="X212" s="9"/>
       <c r="Z212" s="1"/>
       <c r="AC212" s="9"/>
       <c r="AE212" s="1"/>
       <c r="AH212" s="9"/>
       <c r="AJ212" s="1"/>
       <c r="AM212" s="9"/>
       <c r="AO212" s="1"/>
       <c r="AR212" s="9"/>
       <c r="AT212" s="1"/>
       <c r="AW212" s="9"/>
       <c r="AY212" s="1"/>
       <c r="BB212" s="9"/>
       <c r="BD212" s="1"/>
       <c r="BG212" s="9"/>
     </row>
     <row r="213" spans="1:59">
       <c r="A213" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C213" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D213" s="9">
         <v>58857.1</v>
       </c>
       <c r="F213" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G213" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H213" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I213" s="9">
         <v>56910.858</v>
       </c>
-      <c r="K213" s="1"/>
-      <c r="N213" s="9"/>
+      <c r="K213" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L213" t="s">
+        <v>24</v>
+      </c>
+      <c r="M213" t="s">
+        <v>31</v>
+      </c>
+      <c r="N213" s="9">
+        <v>65685.630999999994</v>
+      </c>
       <c r="P213" s="1"/>
       <c r="S213" s="9"/>
       <c r="U213" s="1"/>
       <c r="X213" s="9"/>
       <c r="Z213" s="1"/>
       <c r="AC213" s="9"/>
       <c r="AE213" s="1"/>
       <c r="AH213" s="9"/>
       <c r="AJ213" s="1"/>
       <c r="AM213" s="9"/>
       <c r="AO213" s="1"/>
       <c r="AR213" s="9"/>
       <c r="AT213" s="1"/>
       <c r="AW213" s="9"/>
       <c r="AY213" s="1"/>
       <c r="BB213" s="9"/>
       <c r="BD213" s="1"/>
       <c r="BG213" s="9"/>
     </row>
     <row r="214" spans="1:59">
       <c r="A214" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C214" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D214" s="9">
         <v>11636.285</v>
       </c>
       <c r="F214" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G214" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H214" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I214" s="9">
         <v>12224.83</v>
       </c>
-      <c r="K214" s="1"/>
-      <c r="N214" s="9"/>
+      <c r="K214" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L214" t="s">
+        <v>24</v>
+      </c>
+      <c r="M214" t="s">
+        <v>32</v>
+      </c>
+      <c r="N214" s="9">
+        <v>13667.38</v>
+      </c>
       <c r="P214" s="1"/>
       <c r="S214" s="9"/>
       <c r="U214" s="1"/>
       <c r="X214" s="9"/>
       <c r="Z214" s="1"/>
       <c r="AC214" s="9"/>
       <c r="AE214" s="1"/>
       <c r="AH214" s="9"/>
       <c r="AJ214" s="1"/>
       <c r="AM214" s="9"/>
       <c r="AO214" s="1"/>
       <c r="AR214" s="9"/>
       <c r="AT214" s="1"/>
       <c r="AW214" s="9"/>
       <c r="AY214" s="1"/>
       <c r="BB214" s="9"/>
       <c r="BD214" s="1"/>
       <c r="BG214" s="9"/>
     </row>
     <row r="215" spans="1:59">
       <c r="A215" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C215" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D215" s="9">
         <v>61113.913</v>
       </c>
       <c r="F215" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G215" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H215" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I215" s="9">
         <v>80578.123999999996</v>
       </c>
-      <c r="K215" s="1"/>
-      <c r="N215" s="9"/>
+      <c r="K215" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L215" t="s">
+        <v>24</v>
+      </c>
+      <c r="M215" t="s">
+        <v>33</v>
+      </c>
+      <c r="N215" s="9">
+        <v>92803.832999999999</v>
+      </c>
       <c r="P215" s="1"/>
       <c r="S215" s="9"/>
       <c r="U215" s="1"/>
       <c r="X215" s="9"/>
       <c r="Z215" s="1"/>
       <c r="AC215" s="9"/>
       <c r="AE215" s="1"/>
       <c r="AH215" s="9"/>
       <c r="AJ215" s="1"/>
       <c r="AM215" s="9"/>
       <c r="AO215" s="1"/>
       <c r="AR215" s="9"/>
       <c r="AT215" s="1"/>
       <c r="AW215" s="9"/>
       <c r="AY215" s="1"/>
       <c r="BB215" s="9"/>
       <c r="BD215" s="1"/>
       <c r="BG215" s="9"/>
     </row>
     <row r="216" spans="1:59">
       <c r="A216" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C216" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D216" s="9">
         <v>61805.2</v>
       </c>
       <c r="F216" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G216" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H216" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I216" s="9">
         <v>51382</v>
       </c>
-      <c r="K216" s="1"/>
-      <c r="N216" s="9"/>
+      <c r="K216" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L216" t="s">
+        <v>24</v>
+      </c>
+      <c r="M216" t="s">
+        <v>34</v>
+      </c>
+      <c r="N216" s="9">
+        <v>35728</v>
+      </c>
       <c r="P216" s="1"/>
       <c r="S216" s="9"/>
       <c r="U216" s="1"/>
       <c r="X216" s="9"/>
       <c r="Z216" s="1"/>
       <c r="AC216" s="9"/>
       <c r="AE216" s="1"/>
       <c r="AH216" s="9"/>
       <c r="AJ216" s="1"/>
       <c r="AM216" s="9"/>
       <c r="AO216" s="1"/>
       <c r="AR216" s="9"/>
       <c r="AT216" s="1"/>
       <c r="AW216" s="9"/>
       <c r="AY216" s="1"/>
       <c r="BB216" s="9"/>
       <c r="BD216" s="1"/>
       <c r="BG216" s="9"/>
     </row>
     <row r="217" spans="1:59">
       <c r="A217" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C217" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D217" s="9">
         <v>8703.3389999999999</v>
       </c>
       <c r="F217" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G217" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H217" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I217" s="9">
         <v>7812.1130000000003</v>
       </c>
-      <c r="K217" s="1"/>
-      <c r="N217" s="9"/>
+      <c r="K217" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L217" t="s">
+        <v>24</v>
+      </c>
+      <c r="M217" t="s">
+        <v>35</v>
+      </c>
+      <c r="N217" s="9">
+        <v>9971.4120000000003</v>
+      </c>
       <c r="P217" s="1"/>
       <c r="S217" s="9"/>
       <c r="U217" s="1"/>
       <c r="X217" s="9"/>
       <c r="Z217" s="1"/>
       <c r="AC217" s="9"/>
       <c r="AE217" s="1"/>
       <c r="AH217" s="9"/>
       <c r="AJ217" s="1"/>
       <c r="AM217" s="9"/>
       <c r="AO217" s="1"/>
       <c r="AR217" s="9"/>
       <c r="AT217" s="1"/>
       <c r="AW217" s="9"/>
       <c r="AY217" s="1"/>
       <c r="BB217" s="9"/>
       <c r="BD217" s="1"/>
       <c r="BG217" s="9"/>
     </row>
     <row r="218" spans="1:59">
       <c r="A218" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C218" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D218" s="9">
         <v>249163.924</v>
       </c>
       <c r="F218" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G218" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H218" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I218" s="9">
         <v>236643.03200000001</v>
       </c>
-      <c r="K218" s="1"/>
-      <c r="N218" s="9"/>
+      <c r="K218" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L218" t="s">
+        <v>24</v>
+      </c>
+      <c r="M218" t="s">
+        <v>36</v>
+      </c>
+      <c r="N218" s="9">
+        <v>284380.74800000002</v>
+      </c>
       <c r="P218" s="1"/>
       <c r="S218" s="9"/>
       <c r="U218" s="1"/>
       <c r="X218" s="9"/>
       <c r="Z218" s="1"/>
       <c r="AC218" s="9"/>
       <c r="AE218" s="1"/>
       <c r="AH218" s="9"/>
       <c r="AJ218" s="1"/>
       <c r="AM218" s="9"/>
       <c r="AO218" s="1"/>
       <c r="AR218" s="9"/>
       <c r="AT218" s="1"/>
       <c r="AW218" s="9"/>
       <c r="AY218" s="1"/>
       <c r="BB218" s="9"/>
       <c r="BD218" s="1"/>
       <c r="BG218" s="9"/>
     </row>
     <row r="219" spans="1:59">
       <c r="A219" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C219" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D219" s="9">
         <v>115757.027</v>
       </c>
       <c r="F219" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G219" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H219" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I219" s="9">
         <v>105200.86900000001</v>
       </c>
-      <c r="K219" s="1"/>
-      <c r="N219" s="9"/>
+      <c r="K219" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L219" t="s">
+        <v>24</v>
+      </c>
+      <c r="M219" t="s">
+        <v>37</v>
+      </c>
+      <c r="N219" s="9">
+        <v>125693.356</v>
+      </c>
       <c r="P219" s="1"/>
       <c r="S219" s="9"/>
       <c r="U219" s="1"/>
       <c r="X219" s="9"/>
       <c r="Z219" s="1"/>
       <c r="AC219" s="9"/>
       <c r="AE219" s="1"/>
       <c r="AH219" s="9"/>
       <c r="AJ219" s="1"/>
       <c r="AM219" s="9"/>
       <c r="AO219" s="1"/>
       <c r="AR219" s="9"/>
       <c r="AT219" s="1"/>
       <c r="AW219" s="9"/>
       <c r="AY219" s="1"/>
       <c r="BB219" s="9"/>
       <c r="BD219" s="1"/>
       <c r="BG219" s="9"/>
     </row>
     <row r="220" spans="1:59">
       <c r="A220" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B220" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C220" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D220" s="9">
         <v>0</v>
       </c>
       <c r="F220" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G220" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H220" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I220" s="9">
         <v>0</v>
       </c>
-      <c r="K220" s="1"/>
-      <c r="N220" s="9"/>
+      <c r="K220" s="1">
+        <v>46083.583333333336</v>
+      </c>
+      <c r="L220" t="s">
+        <v>24</v>
+      </c>
+      <c r="M220" t="s">
+        <v>38</v>
+      </c>
+      <c r="N220" s="9">
+        <v>0</v>
+      </c>
       <c r="P220" s="1"/>
       <c r="S220" s="9"/>
       <c r="U220" s="1"/>
       <c r="X220" s="9"/>
       <c r="Z220" s="1"/>
       <c r="AC220" s="9"/>
       <c r="AE220" s="1"/>
       <c r="AH220" s="9"/>
       <c r="AJ220" s="1"/>
       <c r="AM220" s="9"/>
       <c r="AO220" s="1"/>
       <c r="AR220" s="9"/>
       <c r="AT220" s="1"/>
       <c r="AW220" s="9"/>
       <c r="AY220" s="1"/>
       <c r="BB220" s="9"/>
       <c r="BD220" s="1"/>
       <c r="BG220" s="9"/>
     </row>
     <row r="221" spans="1:59">
       <c r="A221" s="1">
         <v>46047.625</v>
       </c>
       <c r="B221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D221" s="9">
         <v>918835.30099999998</v>
       </c>
       <c r="F221" s="1">
         <v>46061.625</v>
       </c>
       <c r="G221" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H221" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I221" s="9">
         <v>758461.50399999996</v>
       </c>
-      <c r="K221" s="1"/>
-      <c r="N221" s="9"/>
+      <c r="K221" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L221" t="s">
+        <v>24</v>
+      </c>
+      <c r="M221" t="s">
+        <v>25</v>
+      </c>
+      <c r="N221" s="9">
+        <v>554256.89800000004</v>
+      </c>
       <c r="P221" s="1"/>
       <c r="S221" s="9"/>
       <c r="U221" s="1"/>
       <c r="X221" s="9"/>
       <c r="Z221" s="1"/>
       <c r="AC221" s="9"/>
       <c r="AE221" s="1"/>
       <c r="AH221" s="9"/>
       <c r="AJ221" s="1"/>
       <c r="AM221" s="9"/>
       <c r="AO221" s="1"/>
       <c r="AR221" s="9"/>
       <c r="AT221" s="1"/>
       <c r="AW221" s="9"/>
       <c r="AY221" s="1"/>
       <c r="BB221" s="9"/>
       <c r="BD221" s="1"/>
       <c r="BG221" s="9"/>
     </row>
     <row r="222" spans="1:59">
       <c r="A222" s="1">
         <v>46047.625</v>
       </c>
       <c r="B222" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C222" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D222" s="9">
         <v>0</v>
       </c>
       <c r="F222" s="1">
         <v>46061.625</v>
       </c>
       <c r="G222" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H222" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I222" s="9">
         <v>0</v>
       </c>
-      <c r="K222" s="1"/>
-      <c r="N222" s="9"/>
+      <c r="K222" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L222" t="s">
+        <v>24</v>
+      </c>
+      <c r="M222" t="s">
+        <v>26</v>
+      </c>
+      <c r="N222" s="9">
+        <v>0</v>
+      </c>
       <c r="P222" s="1"/>
       <c r="S222" s="9"/>
       <c r="U222" s="1"/>
       <c r="X222" s="9"/>
       <c r="Z222" s="1"/>
       <c r="AC222" s="9"/>
       <c r="AE222" s="1"/>
       <c r="AH222" s="9"/>
       <c r="AJ222" s="1"/>
       <c r="AM222" s="9"/>
       <c r="AO222" s="1"/>
       <c r="AR222" s="9"/>
       <c r="AT222" s="1"/>
       <c r="AW222" s="9"/>
       <c r="AY222" s="1"/>
       <c r="BB222" s="9"/>
       <c r="BD222" s="1"/>
       <c r="BG222" s="9"/>
     </row>
     <row r="223" spans="1:59">
       <c r="A223" s="1">
         <v>46047.625</v>
       </c>
       <c r="B223" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C223" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D223" s="9">
         <v>159.90100000000001</v>
       </c>
       <c r="F223" s="1">
         <v>46061.625</v>
       </c>
       <c r="G223" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H223" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I223" s="9">
         <v>124.197</v>
       </c>
-      <c r="K223" s="1"/>
-      <c r="N223" s="9"/>
+      <c r="K223" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L223" t="s">
+        <v>24</v>
+      </c>
+      <c r="M223" t="s">
+        <v>27</v>
+      </c>
+      <c r="N223" s="9">
+        <v>76.731999999999999</v>
+      </c>
       <c r="P223" s="1"/>
       <c r="S223" s="9"/>
       <c r="U223" s="1"/>
       <c r="X223" s="9"/>
       <c r="Z223" s="1"/>
       <c r="AC223" s="9"/>
       <c r="AE223" s="1"/>
       <c r="AH223" s="9"/>
       <c r="AJ223" s="1"/>
       <c r="AM223" s="9"/>
       <c r="AO223" s="1"/>
       <c r="AR223" s="9"/>
       <c r="AT223" s="1"/>
       <c r="AW223" s="9"/>
       <c r="AY223" s="1"/>
       <c r="BB223" s="9"/>
       <c r="BD223" s="1"/>
       <c r="BG223" s="9"/>
     </row>
     <row r="224" spans="1:59">
       <c r="A224" s="1">
         <v>46047.625</v>
       </c>
       <c r="B224" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C224" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D224" s="9">
         <v>3053.3760000000002</v>
       </c>
       <c r="F224" s="1">
         <v>46061.625</v>
       </c>
       <c r="G224" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H224" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I224" s="9">
         <v>2432.37</v>
       </c>
-      <c r="K224" s="1"/>
-      <c r="N224" s="9"/>
+      <c r="K224" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L224" t="s">
+        <v>24</v>
+      </c>
+      <c r="M224" t="s">
+        <v>28</v>
+      </c>
+      <c r="N224" s="9">
+        <v>1763.4349999999999</v>
+      </c>
       <c r="P224" s="1"/>
       <c r="S224" s="9"/>
       <c r="U224" s="1"/>
       <c r="X224" s="9"/>
       <c r="Z224" s="1"/>
       <c r="AC224" s="9"/>
       <c r="AE224" s="1"/>
       <c r="AH224" s="9"/>
       <c r="AJ224" s="1"/>
       <c r="AM224" s="9"/>
       <c r="AO224" s="1"/>
       <c r="AR224" s="9"/>
       <c r="AT224" s="1"/>
       <c r="AW224" s="9"/>
       <c r="AY224" s="1"/>
       <c r="BB224" s="9"/>
       <c r="BD224" s="1"/>
       <c r="BG224" s="9"/>
     </row>
     <row r="225" spans="1:59">
       <c r="A225" s="1">
         <v>46047.625</v>
       </c>
       <c r="B225" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C225" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D225" s="9">
         <v>16717.010999999999</v>
       </c>
       <c r="F225" s="1">
         <v>46061.625</v>
       </c>
       <c r="G225" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H225" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I225" s="9">
         <v>16514.758999999998</v>
       </c>
-      <c r="K225" s="1"/>
-      <c r="N225" s="9"/>
+      <c r="K225" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L225" t="s">
+        <v>24</v>
+      </c>
+      <c r="M225" t="s">
+        <v>29</v>
+      </c>
+      <c r="N225" s="9">
+        <v>21400.816999999999</v>
+      </c>
       <c r="P225" s="1"/>
       <c r="S225" s="9"/>
       <c r="U225" s="1"/>
       <c r="X225" s="9"/>
       <c r="Z225" s="1"/>
       <c r="AC225" s="9"/>
       <c r="AE225" s="1"/>
       <c r="AH225" s="9"/>
       <c r="AJ225" s="1"/>
       <c r="AM225" s="9"/>
       <c r="AO225" s="1"/>
       <c r="AR225" s="9"/>
       <c r="AT225" s="1"/>
       <c r="AW225" s="9"/>
       <c r="AY225" s="1"/>
       <c r="BB225" s="9"/>
       <c r="BD225" s="1"/>
       <c r="BG225" s="9"/>
     </row>
     <row r="226" spans="1:59">
       <c r="A226" s="1">
         <v>46047.625</v>
       </c>
       <c r="B226" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C226" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D226" s="9">
         <v>41537.086000000003</v>
       </c>
       <c r="F226" s="1">
         <v>46061.625</v>
       </c>
       <c r="G226" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H226" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I226" s="9">
         <v>40261.453000000001</v>
       </c>
-      <c r="K226" s="1"/>
-      <c r="N226" s="9"/>
+      <c r="K226" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L226" t="s">
+        <v>24</v>
+      </c>
+      <c r="M226" t="s">
+        <v>30</v>
+      </c>
+      <c r="N226" s="9">
+        <v>47951.141000000003</v>
+      </c>
       <c r="P226" s="1"/>
       <c r="S226" s="9"/>
       <c r="U226" s="1"/>
       <c r="X226" s="9"/>
       <c r="Z226" s="1"/>
       <c r="AC226" s="9"/>
       <c r="AE226" s="1"/>
       <c r="AH226" s="9"/>
       <c r="AJ226" s="1"/>
       <c r="AM226" s="9"/>
       <c r="AO226" s="1"/>
       <c r="AR226" s="9"/>
       <c r="AT226" s="1"/>
       <c r="AW226" s="9"/>
       <c r="AY226" s="1"/>
       <c r="BB226" s="9"/>
       <c r="BD226" s="1"/>
       <c r="BG226" s="9"/>
     </row>
     <row r="227" spans="1:59">
       <c r="A227" s="1">
         <v>46047.625</v>
       </c>
       <c r="B227" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C227" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D227" s="9">
         <v>59782.118000000002</v>
       </c>
       <c r="F227" s="1">
         <v>46061.625</v>
       </c>
       <c r="G227" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H227" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I227" s="9">
         <v>56144.536</v>
       </c>
-      <c r="K227" s="1"/>
-      <c r="N227" s="9"/>
+      <c r="K227" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L227" t="s">
+        <v>24</v>
+      </c>
+      <c r="M227" t="s">
+        <v>31</v>
+      </c>
+      <c r="N227" s="9">
+        <v>66053.682000000001</v>
+      </c>
       <c r="P227" s="1"/>
       <c r="S227" s="9"/>
       <c r="U227" s="1"/>
       <c r="X227" s="9"/>
       <c r="Z227" s="1"/>
       <c r="AC227" s="9"/>
       <c r="AE227" s="1"/>
       <c r="AH227" s="9"/>
       <c r="AJ227" s="1"/>
       <c r="AM227" s="9"/>
       <c r="AO227" s="1"/>
       <c r="AR227" s="9"/>
       <c r="AT227" s="1"/>
       <c r="AW227" s="9"/>
       <c r="AY227" s="1"/>
       <c r="BB227" s="9"/>
       <c r="BD227" s="1"/>
       <c r="BG227" s="9"/>
     </row>
     <row r="228" spans="1:59">
       <c r="A228" s="1">
         <v>46047.625</v>
       </c>
       <c r="B228" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C228" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D228" s="9">
         <v>11599.87</v>
       </c>
       <c r="F228" s="1">
         <v>46061.625</v>
       </c>
       <c r="G228" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H228" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I228" s="9">
         <v>12297.98</v>
       </c>
-      <c r="K228" s="1"/>
-      <c r="N228" s="9"/>
+      <c r="K228" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L228" t="s">
+        <v>24</v>
+      </c>
+      <c r="M228" t="s">
+        <v>32</v>
+      </c>
+      <c r="N228" s="9">
+        <v>13784.73</v>
+      </c>
       <c r="P228" s="1"/>
       <c r="S228" s="9"/>
       <c r="U228" s="1"/>
       <c r="X228" s="9"/>
       <c r="Z228" s="1"/>
       <c r="AC228" s="9"/>
       <c r="AE228" s="1"/>
       <c r="AH228" s="9"/>
       <c r="AJ228" s="1"/>
       <c r="AM228" s="9"/>
       <c r="AO228" s="1"/>
       <c r="AR228" s="9"/>
       <c r="AT228" s="1"/>
       <c r="AW228" s="9"/>
       <c r="AY228" s="1"/>
       <c r="BB228" s="9"/>
       <c r="BD228" s="1"/>
       <c r="BG228" s="9"/>
     </row>
     <row r="229" spans="1:59">
       <c r="A229" s="1">
         <v>46047.625</v>
       </c>
       <c r="B229" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C229" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D229" s="9">
         <v>62464.86</v>
       </c>
       <c r="F229" s="1">
         <v>46061.625</v>
       </c>
       <c r="G229" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H229" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I229" s="9">
         <v>77438.841</v>
       </c>
-      <c r="K229" s="1"/>
-      <c r="N229" s="9"/>
+      <c r="K229" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L229" t="s">
+        <v>24</v>
+      </c>
+      <c r="M229" t="s">
+        <v>33</v>
+      </c>
+      <c r="N229" s="9">
+        <v>92246.013000000006</v>
+      </c>
       <c r="P229" s="1"/>
       <c r="S229" s="9"/>
       <c r="U229" s="1"/>
       <c r="X229" s="9"/>
       <c r="Z229" s="1"/>
       <c r="AC229" s="9"/>
       <c r="AE229" s="1"/>
       <c r="AH229" s="9"/>
       <c r="AJ229" s="1"/>
       <c r="AM229" s="9"/>
       <c r="AO229" s="1"/>
       <c r="AR229" s="9"/>
       <c r="AT229" s="1"/>
       <c r="AW229" s="9"/>
       <c r="AY229" s="1"/>
       <c r="BB229" s="9"/>
       <c r="BD229" s="1"/>
       <c r="BG229" s="9"/>
     </row>
     <row r="230" spans="1:59">
       <c r="A230" s="1">
         <v>46047.625</v>
       </c>
       <c r="B230" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C230" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D230" s="9">
         <v>37850.800000000003</v>
       </c>
       <c r="F230" s="1">
         <v>46061.625</v>
       </c>
       <c r="G230" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H230" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I230" s="9">
         <v>38936</v>
       </c>
-      <c r="K230" s="1"/>
-      <c r="N230" s="9"/>
+      <c r="K230" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L230" t="s">
+        <v>24</v>
+      </c>
+      <c r="M230" t="s">
+        <v>34</v>
+      </c>
+      <c r="N230" s="9">
+        <v>41993</v>
+      </c>
       <c r="P230" s="1"/>
       <c r="S230" s="9"/>
       <c r="U230" s="1"/>
       <c r="X230" s="9"/>
       <c r="Z230" s="1"/>
       <c r="AC230" s="9"/>
       <c r="AE230" s="1"/>
       <c r="AH230" s="9"/>
       <c r="AJ230" s="1"/>
       <c r="AM230" s="9"/>
       <c r="AO230" s="1"/>
       <c r="AR230" s="9"/>
       <c r="AT230" s="1"/>
       <c r="AW230" s="9"/>
       <c r="AY230" s="1"/>
       <c r="BB230" s="9"/>
       <c r="BD230" s="1"/>
       <c r="BG230" s="9"/>
     </row>
     <row r="231" spans="1:59">
       <c r="A231" s="1">
         <v>46047.625</v>
       </c>
       <c r="B231" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C231" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D231" s="9">
         <v>8710.1309999999994</v>
       </c>
       <c r="F231" s="1">
         <v>46061.625</v>
       </c>
       <c r="G231" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H231" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I231" s="9">
         <v>7816.2839999999997</v>
       </c>
-      <c r="K231" s="1"/>
-      <c r="N231" s="9"/>
+      <c r="K231" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L231" t="s">
+        <v>24</v>
+      </c>
+      <c r="M231" t="s">
+        <v>35</v>
+      </c>
+      <c r="N231" s="9">
+        <v>9431.2350000000006</v>
+      </c>
       <c r="P231" s="1"/>
       <c r="S231" s="9"/>
       <c r="U231" s="1"/>
       <c r="X231" s="9"/>
       <c r="Z231" s="1"/>
       <c r="AC231" s="9"/>
       <c r="AE231" s="1"/>
       <c r="AH231" s="9"/>
       <c r="AJ231" s="1"/>
       <c r="AM231" s="9"/>
       <c r="AO231" s="1"/>
       <c r="AR231" s="9"/>
       <c r="AT231" s="1"/>
       <c r="AW231" s="9"/>
       <c r="AY231" s="1"/>
       <c r="BB231" s="9"/>
       <c r="BD231" s="1"/>
       <c r="BG231" s="9"/>
     </row>
     <row r="232" spans="1:59">
       <c r="A232" s="1">
         <v>46047.625</v>
       </c>
       <c r="B232" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C232" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D232" s="9">
         <v>246154.46799999999</v>
       </c>
       <c r="F232" s="1">
         <v>46061.625</v>
       </c>
       <c r="G232" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H232" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I232" s="9">
         <v>234494.96299999999</v>
       </c>
-      <c r="K232" s="1"/>
-      <c r="N232" s="9"/>
+      <c r="K232" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L232" t="s">
+        <v>24</v>
+      </c>
+      <c r="M232" t="s">
+        <v>36</v>
+      </c>
+      <c r="N232" s="9">
+        <v>274392.06</v>
+      </c>
       <c r="P232" s="1"/>
       <c r="S232" s="9"/>
       <c r="U232" s="1"/>
       <c r="X232" s="9"/>
       <c r="Z232" s="1"/>
       <c r="AC232" s="9"/>
       <c r="AE232" s="1"/>
       <c r="AH232" s="9"/>
       <c r="AJ232" s="1"/>
       <c r="AM232" s="9"/>
       <c r="AO232" s="1"/>
       <c r="AR232" s="9"/>
       <c r="AT232" s="1"/>
       <c r="AW232" s="9"/>
       <c r="AY232" s="1"/>
       <c r="BB232" s="9"/>
       <c r="BD232" s="1"/>
       <c r="BG232" s="9"/>
     </row>
     <row r="233" spans="1:59">
       <c r="A233" s="1">
         <v>46047.625</v>
       </c>
       <c r="B233" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C233" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D233" s="9">
         <v>114276.783</v>
       </c>
       <c r="F233" s="1">
         <v>46061.625</v>
       </c>
       <c r="G233" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H233" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I233" s="9">
         <v>103588.91800000001</v>
       </c>
-      <c r="K233" s="1"/>
-      <c r="N233" s="9"/>
+      <c r="K233" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L233" t="s">
+        <v>24</v>
+      </c>
+      <c r="M233" t="s">
+        <v>37</v>
+      </c>
+      <c r="N233" s="9">
+        <v>120454.71</v>
+      </c>
       <c r="P233" s="1"/>
       <c r="S233" s="9"/>
       <c r="U233" s="1"/>
       <c r="X233" s="9"/>
       <c r="Z233" s="1"/>
       <c r="AC233" s="9"/>
       <c r="AE233" s="1"/>
       <c r="AH233" s="9"/>
       <c r="AJ233" s="1"/>
       <c r="AM233" s="9"/>
       <c r="AO233" s="1"/>
       <c r="AR233" s="9"/>
       <c r="AT233" s="1"/>
       <c r="AW233" s="9"/>
       <c r="AY233" s="1"/>
       <c r="BB233" s="9"/>
       <c r="BD233" s="1"/>
       <c r="BG233" s="9"/>
     </row>
     <row r="234" spans="1:59">
       <c r="A234" s="1">
         <v>46047.625</v>
       </c>
       <c r="B234" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C234" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D234" s="9">
         <v>0</v>
       </c>
       <c r="F234" s="1">
         <v>46061.625</v>
       </c>
       <c r="G234" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H234" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I234" s="9">
         <v>0</v>
       </c>
-      <c r="K234" s="1"/>
-      <c r="N234" s="9"/>
+      <c r="K234" s="1">
+        <v>46083.625</v>
+      </c>
+      <c r="L234" t="s">
+        <v>24</v>
+      </c>
+      <c r="M234" t="s">
+        <v>38</v>
+      </c>
+      <c r="N234" s="9">
+        <v>0</v>
+      </c>
       <c r="P234" s="1"/>
       <c r="S234" s="9"/>
       <c r="U234" s="1"/>
       <c r="X234" s="9"/>
       <c r="Z234" s="1"/>
       <c r="AC234" s="9"/>
       <c r="AE234" s="1"/>
       <c r="AH234" s="9"/>
       <c r="AJ234" s="1"/>
       <c r="AM234" s="9"/>
       <c r="AO234" s="1"/>
       <c r="AR234" s="9"/>
       <c r="AT234" s="1"/>
       <c r="AW234" s="9"/>
       <c r="AY234" s="1"/>
       <c r="BB234" s="9"/>
       <c r="BD234" s="1"/>
       <c r="BG234" s="9"/>
     </row>
     <row r="235" spans="1:59">
       <c r="A235" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B235" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C235" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D235" s="9">
         <v>947060.598</v>
       </c>
       <c r="F235" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G235" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H235" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I235" s="9">
         <v>816901.48699999996</v>
       </c>
-      <c r="K235" s="1"/>
-      <c r="N235" s="9"/>
+      <c r="K235" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L235" t="s">
+        <v>24</v>
+      </c>
+      <c r="M235" t="s">
+        <v>25</v>
+      </c>
+      <c r="N235" s="9">
+        <v>624378.84199999995</v>
+      </c>
       <c r="P235" s="1"/>
       <c r="S235" s="9"/>
       <c r="U235" s="1"/>
       <c r="X235" s="9"/>
       <c r="Z235" s="1"/>
       <c r="AC235" s="9"/>
       <c r="AE235" s="1"/>
       <c r="AH235" s="9"/>
       <c r="AJ235" s="1"/>
       <c r="AM235" s="9"/>
       <c r="AO235" s="1"/>
       <c r="AR235" s="9"/>
       <c r="AT235" s="1"/>
       <c r="AW235" s="9"/>
       <c r="AY235" s="1"/>
       <c r="BB235" s="9"/>
       <c r="BD235" s="1"/>
       <c r="BG235" s="9"/>
     </row>
     <row r="236" spans="1:59">
       <c r="A236" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B236" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C236" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D236" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F236" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G236" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H236" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I236" s="9">
         <v>0</v>
       </c>
-      <c r="K236" s="1"/>
-      <c r="N236" s="9"/>
+      <c r="K236" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L236" t="s">
+        <v>24</v>
+      </c>
+      <c r="M236" t="s">
+        <v>26</v>
+      </c>
+      <c r="N236" s="9">
+        <v>0</v>
+      </c>
       <c r="P236" s="1"/>
       <c r="S236" s="9"/>
       <c r="U236" s="1"/>
       <c r="X236" s="9"/>
       <c r="Z236" s="1"/>
       <c r="AC236" s="9"/>
       <c r="AE236" s="1"/>
       <c r="AH236" s="9"/>
       <c r="AJ236" s="1"/>
       <c r="AM236" s="9"/>
       <c r="AO236" s="1"/>
       <c r="AR236" s="9"/>
       <c r="AT236" s="1"/>
       <c r="AW236" s="9"/>
       <c r="AY236" s="1"/>
       <c r="BB236" s="9"/>
       <c r="BD236" s="1"/>
       <c r="BG236" s="9"/>
     </row>
     <row r="237" spans="1:59">
       <c r="A237" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B237" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C237" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D237" s="9">
         <v>168.46100000000001</v>
       </c>
       <c r="F237" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G237" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H237" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I237" s="9">
         <v>144.02799999999999</v>
       </c>
-      <c r="K237" s="1"/>
-      <c r="N237" s="9"/>
+      <c r="K237" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L237" t="s">
+        <v>24</v>
+      </c>
+      <c r="M237" t="s">
+        <v>27</v>
+      </c>
+      <c r="N237" s="9">
+        <v>80.001999999999995</v>
+      </c>
       <c r="P237" s="1"/>
       <c r="S237" s="9"/>
       <c r="U237" s="1"/>
       <c r="X237" s="9"/>
       <c r="Z237" s="1"/>
       <c r="AC237" s="9"/>
       <c r="AE237" s="1"/>
       <c r="AH237" s="9"/>
       <c r="AJ237" s="1"/>
       <c r="AM237" s="9"/>
       <c r="AO237" s="1"/>
       <c r="AR237" s="9"/>
       <c r="AT237" s="1"/>
       <c r="AW237" s="9"/>
       <c r="AY237" s="1"/>
       <c r="BB237" s="9"/>
       <c r="BD237" s="1"/>
       <c r="BG237" s="9"/>
     </row>
     <row r="238" spans="1:59">
       <c r="A238" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B238" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C238" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D238" s="9">
         <v>3108.625</v>
       </c>
       <c r="F238" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G238" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H238" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I238" s="9">
         <v>2630.3510000000001</v>
       </c>
-      <c r="K238" s="1"/>
-      <c r="N238" s="9"/>
+      <c r="K238" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L238" t="s">
+        <v>24</v>
+      </c>
+      <c r="M238" t="s">
+        <v>28</v>
+      </c>
+      <c r="N238" s="9">
+        <v>1969.1669999999999</v>
+      </c>
       <c r="P238" s="1"/>
       <c r="S238" s="9"/>
       <c r="U238" s="1"/>
       <c r="X238" s="9"/>
       <c r="Z238" s="1"/>
       <c r="AC238" s="9"/>
       <c r="AE238" s="1"/>
       <c r="AH238" s="9"/>
       <c r="AJ238" s="1"/>
       <c r="AM238" s="9"/>
       <c r="AO238" s="1"/>
       <c r="AR238" s="9"/>
       <c r="AT238" s="1"/>
       <c r="AW238" s="9"/>
       <c r="AY238" s="1"/>
       <c r="BB238" s="9"/>
       <c r="BD238" s="1"/>
       <c r="BG238" s="9"/>
     </row>
     <row r="239" spans="1:59">
       <c r="A239" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B239" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C239" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D239" s="9">
         <v>16726.348000000002</v>
       </c>
       <c r="F239" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G239" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H239" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I239" s="9">
         <v>16531.737000000001</v>
       </c>
-      <c r="K239" s="1"/>
-      <c r="N239" s="9"/>
+      <c r="K239" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L239" t="s">
+        <v>24</v>
+      </c>
+      <c r="M239" t="s">
+        <v>29</v>
+      </c>
+      <c r="N239" s="9">
+        <v>20351.733</v>
+      </c>
       <c r="P239" s="1"/>
       <c r="S239" s="9"/>
       <c r="U239" s="1"/>
       <c r="X239" s="9"/>
       <c r="Z239" s="1"/>
       <c r="AC239" s="9"/>
       <c r="AE239" s="1"/>
       <c r="AH239" s="9"/>
       <c r="AJ239" s="1"/>
       <c r="AM239" s="9"/>
       <c r="AO239" s="1"/>
       <c r="AR239" s="9"/>
       <c r="AT239" s="1"/>
       <c r="AW239" s="9"/>
       <c r="AY239" s="1"/>
       <c r="BB239" s="9"/>
       <c r="BD239" s="1"/>
       <c r="BG239" s="9"/>
     </row>
     <row r="240" spans="1:59">
       <c r="A240" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B240" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C240" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D240" s="9">
         <v>40086.608999999997</v>
       </c>
       <c r="F240" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G240" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H240" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I240" s="9">
         <v>39991.016000000003</v>
       </c>
-      <c r="K240" s="1"/>
-      <c r="N240" s="9"/>
+      <c r="K240" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L240" t="s">
+        <v>24</v>
+      </c>
+      <c r="M240" t="s">
+        <v>30</v>
+      </c>
+      <c r="N240" s="9">
+        <v>45398.623</v>
+      </c>
       <c r="P240" s="1"/>
       <c r="S240" s="9"/>
       <c r="U240" s="1"/>
       <c r="X240" s="9"/>
       <c r="Z240" s="1"/>
       <c r="AC240" s="9"/>
       <c r="AE240" s="1"/>
       <c r="AH240" s="9"/>
       <c r="AJ240" s="1"/>
       <c r="AM240" s="9"/>
       <c r="AO240" s="1"/>
       <c r="AR240" s="9"/>
       <c r="AT240" s="1"/>
       <c r="AW240" s="9"/>
       <c r="AY240" s="1"/>
       <c r="BB240" s="9"/>
       <c r="BD240" s="1"/>
       <c r="BG240" s="9"/>
     </row>
     <row r="241" spans="1:59">
       <c r="A241" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B241" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C241" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D241" s="9">
         <v>59937.468000000001</v>
       </c>
       <c r="F241" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G241" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H241" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I241" s="9">
         <v>59808.368999999999</v>
       </c>
-      <c r="K241" s="1"/>
-      <c r="N241" s="9"/>
+      <c r="K241" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L241" t="s">
+        <v>24</v>
+      </c>
+      <c r="M241" t="s">
+        <v>31</v>
+      </c>
+      <c r="N241" s="9">
+        <v>67571.039000000004</v>
+      </c>
       <c r="P241" s="1"/>
       <c r="S241" s="9"/>
       <c r="U241" s="1"/>
       <c r="X241" s="9"/>
       <c r="Z241" s="1"/>
       <c r="AC241" s="9"/>
       <c r="AE241" s="1"/>
       <c r="AH241" s="9"/>
       <c r="AJ241" s="1"/>
       <c r="AM241" s="9"/>
       <c r="AO241" s="1"/>
       <c r="AR241" s="9"/>
       <c r="AT241" s="1"/>
       <c r="AW241" s="9"/>
       <c r="AY241" s="1"/>
       <c r="BB241" s="9"/>
       <c r="BD241" s="1"/>
       <c r="BG241" s="9"/>
     </row>
     <row r="242" spans="1:59">
       <c r="A242" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B242" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C242" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D242" s="9">
         <v>11254.33</v>
       </c>
       <c r="F242" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G242" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H242" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I242" s="9">
         <v>12028.73</v>
       </c>
-      <c r="K242" s="1"/>
-      <c r="N242" s="9"/>
+      <c r="K242" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L242" t="s">
+        <v>24</v>
+      </c>
+      <c r="M242" t="s">
+        <v>32</v>
+      </c>
+      <c r="N242" s="9">
+        <v>13527.184999999999</v>
+      </c>
       <c r="P242" s="1"/>
       <c r="S242" s="9"/>
       <c r="U242" s="1"/>
       <c r="X242" s="9"/>
       <c r="Z242" s="1"/>
       <c r="AC242" s="9"/>
       <c r="AE242" s="1"/>
       <c r="AH242" s="9"/>
       <c r="AJ242" s="1"/>
       <c r="AM242" s="9"/>
       <c r="AO242" s="1"/>
       <c r="AR242" s="9"/>
       <c r="AT242" s="1"/>
       <c r="AW242" s="9"/>
       <c r="AY242" s="1"/>
       <c r="BB242" s="9"/>
       <c r="BD242" s="1"/>
       <c r="BG242" s="9"/>
     </row>
     <row r="243" spans="1:59">
       <c r="A243" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B243" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C243" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D243" s="9">
         <v>61534.699000000001</v>
       </c>
       <c r="F243" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G243" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H243" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I243" s="9">
         <v>66451.660999999993</v>
       </c>
-      <c r="K243" s="1"/>
-      <c r="N243" s="9"/>
+      <c r="K243" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L243" t="s">
+        <v>24</v>
+      </c>
+      <c r="M243" t="s">
+        <v>33</v>
+      </c>
+      <c r="N243" s="9">
+        <v>84921.854999999996</v>
+      </c>
       <c r="P243" s="1"/>
       <c r="S243" s="9"/>
       <c r="U243" s="1"/>
       <c r="X243" s="9"/>
       <c r="Z243" s="1"/>
       <c r="AC243" s="9"/>
       <c r="AE243" s="1"/>
       <c r="AH243" s="9"/>
       <c r="AJ243" s="1"/>
       <c r="AM243" s="9"/>
       <c r="AO243" s="1"/>
       <c r="AR243" s="9"/>
       <c r="AT243" s="1"/>
       <c r="AW243" s="9"/>
       <c r="AY243" s="1"/>
       <c r="BB243" s="9"/>
       <c r="BD243" s="1"/>
       <c r="BG243" s="9"/>
     </row>
     <row r="244" spans="1:59">
       <c r="A244" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B244" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C244" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D244" s="9">
         <v>19941.3</v>
       </c>
       <c r="F244" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G244" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H244" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I244" s="9">
         <v>20095.400000000001</v>
       </c>
-      <c r="K244" s="1"/>
-      <c r="N244" s="9"/>
+      <c r="K244" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L244" t="s">
+        <v>24</v>
+      </c>
+      <c r="M244" t="s">
+        <v>34</v>
+      </c>
+      <c r="N244" s="9">
+        <v>38999</v>
+      </c>
       <c r="P244" s="1"/>
       <c r="S244" s="9"/>
       <c r="U244" s="1"/>
       <c r="X244" s="9"/>
       <c r="Z244" s="1"/>
       <c r="AC244" s="9"/>
       <c r="AE244" s="1"/>
       <c r="AH244" s="9"/>
       <c r="AJ244" s="1"/>
       <c r="AM244" s="9"/>
       <c r="AO244" s="1"/>
       <c r="AR244" s="9"/>
       <c r="AT244" s="1"/>
       <c r="AW244" s="9"/>
       <c r="AY244" s="1"/>
       <c r="BB244" s="9"/>
       <c r="BD244" s="1"/>
       <c r="BG244" s="9"/>
     </row>
     <row r="245" spans="1:59">
       <c r="A245" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B245" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C245" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D245" s="9">
         <v>8764.56</v>
       </c>
       <c r="F245" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G245" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H245" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I245" s="9">
         <v>7960.77</v>
       </c>
-      <c r="K245" s="1"/>
-      <c r="N245" s="9"/>
+      <c r="K245" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L245" t="s">
+        <v>24</v>
+      </c>
+      <c r="M245" t="s">
+        <v>35</v>
+      </c>
+      <c r="N245" s="9">
+        <v>8925.1</v>
+      </c>
       <c r="P245" s="1"/>
       <c r="S245" s="9"/>
       <c r="U245" s="1"/>
       <c r="X245" s="9"/>
       <c r="Z245" s="1"/>
       <c r="AC245" s="9"/>
       <c r="AE245" s="1"/>
       <c r="AH245" s="9"/>
       <c r="AJ245" s="1"/>
       <c r="AM245" s="9"/>
       <c r="AO245" s="1"/>
       <c r="AR245" s="9"/>
       <c r="AT245" s="1"/>
       <c r="AW245" s="9"/>
       <c r="AY245" s="1"/>
       <c r="BB245" s="9"/>
       <c r="BD245" s="1"/>
       <c r="BG245" s="9"/>
     </row>
     <row r="246" spans="1:59">
       <c r="A246" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B246" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C246" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D246" s="9">
         <v>245383.12899999999</v>
       </c>
       <c r="F246" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G246" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H246" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I246" s="9">
         <v>235743.48199999999</v>
       </c>
-      <c r="K246" s="1"/>
-      <c r="N246" s="9"/>
+      <c r="K246" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L246" t="s">
+        <v>24</v>
+      </c>
+      <c r="M246" t="s">
+        <v>36</v>
+      </c>
+      <c r="N246" s="9">
+        <v>260892.15900000001</v>
+      </c>
       <c r="P246" s="1"/>
       <c r="S246" s="9"/>
       <c r="U246" s="1"/>
       <c r="X246" s="9"/>
       <c r="Z246" s="1"/>
       <c r="AC246" s="9"/>
       <c r="AE246" s="1"/>
       <c r="AH246" s="9"/>
       <c r="AJ246" s="1"/>
       <c r="AM246" s="9"/>
       <c r="AO246" s="1"/>
       <c r="AR246" s="9"/>
       <c r="AT246" s="1"/>
       <c r="AW246" s="9"/>
       <c r="AY246" s="1"/>
       <c r="BB246" s="9"/>
       <c r="BD246" s="1"/>
       <c r="BG246" s="9"/>
     </row>
     <row r="247" spans="1:59">
       <c r="A247" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B247" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C247" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D247" s="9">
         <v>116515.429</v>
       </c>
       <c r="F247" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G247" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H247" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I247" s="9">
         <v>104397.815</v>
       </c>
-      <c r="K247" s="1"/>
-      <c r="N247" s="9"/>
+      <c r="K247" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L247" t="s">
+        <v>24</v>
+      </c>
+      <c r="M247" t="s">
+        <v>37</v>
+      </c>
+      <c r="N247" s="9">
+        <v>112673.75599999999</v>
+      </c>
       <c r="P247" s="1"/>
       <c r="S247" s="9"/>
       <c r="U247" s="1"/>
       <c r="X247" s="9"/>
       <c r="Z247" s="1"/>
       <c r="AC247" s="9"/>
       <c r="AE247" s="1"/>
       <c r="AH247" s="9"/>
       <c r="AJ247" s="1"/>
       <c r="AM247" s="9"/>
       <c r="AO247" s="1"/>
       <c r="AR247" s="9"/>
       <c r="AT247" s="1"/>
       <c r="AW247" s="9"/>
       <c r="AY247" s="1"/>
       <c r="BB247" s="9"/>
       <c r="BD247" s="1"/>
       <c r="BG247" s="9"/>
     </row>
     <row r="248" spans="1:59">
       <c r="A248" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B248" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C248" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D248" s="9">
         <v>1998.498</v>
       </c>
       <c r="F248" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G248" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H248" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I248" s="9">
         <v>0</v>
       </c>
-      <c r="K248" s="1"/>
-      <c r="N248" s="9"/>
+      <c r="K248" s="1">
+        <v>46083.666666666664</v>
+      </c>
+      <c r="L248" t="s">
+        <v>24</v>
+      </c>
+      <c r="M248" t="s">
+        <v>38</v>
+      </c>
+      <c r="N248" s="9">
+        <v>0</v>
+      </c>
       <c r="P248" s="1"/>
       <c r="S248" s="9"/>
       <c r="U248" s="1"/>
       <c r="X248" s="9"/>
       <c r="Z248" s="1"/>
       <c r="AC248" s="9"/>
       <c r="AE248" s="1"/>
       <c r="AH248" s="9"/>
       <c r="AJ248" s="1"/>
       <c r="AM248" s="9"/>
       <c r="AO248" s="1"/>
       <c r="AR248" s="9"/>
       <c r="AT248" s="1"/>
       <c r="AW248" s="9"/>
       <c r="AY248" s="1"/>
       <c r="BB248" s="9"/>
       <c r="BD248" s="1"/>
       <c r="BG248" s="9"/>
     </row>
     <row r="249" spans="1:59">
       <c r="A249" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B249" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D249" s="9">
         <v>964649.84499999997</v>
       </c>
       <c r="F249" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G249" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H249" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I249" s="9">
         <v>892087.68200000003</v>
       </c>
-      <c r="K249" s="1"/>
-      <c r="N249" s="9"/>
+      <c r="K249" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L249" t="s">
+        <v>24</v>
+      </c>
+      <c r="M249" t="s">
+        <v>25</v>
+      </c>
+      <c r="N249" s="9">
+        <v>728743.90099999995</v>
+      </c>
       <c r="P249" s="1"/>
       <c r="S249" s="9"/>
       <c r="U249" s="1"/>
       <c r="X249" s="9"/>
       <c r="Z249" s="1"/>
       <c r="AC249" s="9"/>
       <c r="AE249" s="1"/>
       <c r="AH249" s="9"/>
       <c r="AJ249" s="1"/>
       <c r="AM249" s="9"/>
       <c r="AO249" s="1"/>
       <c r="AR249" s="9"/>
       <c r="AT249" s="1"/>
       <c r="AW249" s="9"/>
       <c r="AY249" s="1"/>
       <c r="BB249" s="9"/>
       <c r="BD249" s="1"/>
       <c r="BG249" s="9"/>
     </row>
     <row r="250" spans="1:59">
       <c r="A250" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B250" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C250" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D250" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F250" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G250" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H250" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I250" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K250" s="1"/>
-      <c r="N250" s="9"/>
+      <c r="K250" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L250" t="s">
+        <v>24</v>
+      </c>
+      <c r="M250" t="s">
+        <v>26</v>
+      </c>
+      <c r="N250" s="9">
+        <v>1479.165</v>
+      </c>
       <c r="P250" s="1"/>
       <c r="S250" s="9"/>
       <c r="U250" s="1"/>
       <c r="X250" s="9"/>
       <c r="Z250" s="1"/>
       <c r="AC250" s="9"/>
       <c r="AE250" s="1"/>
       <c r="AH250" s="9"/>
       <c r="AJ250" s="1"/>
       <c r="AM250" s="9"/>
       <c r="AO250" s="1"/>
       <c r="AR250" s="9"/>
       <c r="AT250" s="1"/>
       <c r="AW250" s="9"/>
       <c r="AY250" s="1"/>
       <c r="BB250" s="9"/>
       <c r="BD250" s="1"/>
       <c r="BG250" s="9"/>
     </row>
     <row r="251" spans="1:59">
       <c r="A251" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B251" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C251" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D251" s="9">
         <v>147.22</v>
       </c>
       <c r="F251" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G251" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H251" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I251" s="9">
         <v>144.65</v>
       </c>
-      <c r="K251" s="1"/>
-      <c r="N251" s="9"/>
+      <c r="K251" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L251" t="s">
+        <v>24</v>
+      </c>
+      <c r="M251" t="s">
+        <v>27</v>
+      </c>
+      <c r="N251" s="9">
+        <v>33.192</v>
+      </c>
       <c r="P251" s="1"/>
       <c r="S251" s="9"/>
       <c r="U251" s="1"/>
       <c r="X251" s="9"/>
       <c r="Z251" s="1"/>
       <c r="AC251" s="9"/>
       <c r="AE251" s="1"/>
       <c r="AH251" s="9"/>
       <c r="AJ251" s="1"/>
       <c r="AM251" s="9"/>
       <c r="AO251" s="1"/>
       <c r="AR251" s="9"/>
       <c r="AT251" s="1"/>
       <c r="AW251" s="9"/>
       <c r="AY251" s="1"/>
       <c r="BB251" s="9"/>
       <c r="BD251" s="1"/>
       <c r="BG251" s="9"/>
     </row>
     <row r="252" spans="1:59">
       <c r="A252" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B252" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C252" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D252" s="9">
         <v>3026.8969999999999</v>
       </c>
       <c r="F252" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G252" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H252" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I252" s="9">
         <v>2805.0189999999998</v>
       </c>
-      <c r="K252" s="1"/>
-      <c r="N252" s="9"/>
+      <c r="K252" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L252" t="s">
+        <v>24</v>
+      </c>
+      <c r="M252" t="s">
+        <v>28</v>
+      </c>
+      <c r="N252" s="9">
+        <v>2041.356</v>
+      </c>
       <c r="P252" s="1"/>
       <c r="S252" s="9"/>
       <c r="U252" s="1"/>
       <c r="X252" s="9"/>
       <c r="Z252" s="1"/>
       <c r="AC252" s="9"/>
       <c r="AE252" s="1"/>
       <c r="AH252" s="9"/>
       <c r="AJ252" s="1"/>
       <c r="AM252" s="9"/>
       <c r="AO252" s="1"/>
       <c r="AR252" s="9"/>
       <c r="AT252" s="1"/>
       <c r="AW252" s="9"/>
       <c r="AY252" s="1"/>
       <c r="BB252" s="9"/>
       <c r="BD252" s="1"/>
       <c r="BG252" s="9"/>
     </row>
     <row r="253" spans="1:59">
       <c r="A253" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B253" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C253" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D253" s="9">
         <v>16152.931</v>
       </c>
       <c r="F253" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G253" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H253" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I253" s="9">
         <v>16406.870999999999</v>
       </c>
-      <c r="K253" s="1"/>
-      <c r="N253" s="9"/>
+      <c r="K253" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L253" t="s">
+        <v>24</v>
+      </c>
+      <c r="M253" t="s">
+        <v>29</v>
+      </c>
+      <c r="N253" s="9">
+        <v>19552.101999999999</v>
+      </c>
       <c r="P253" s="1"/>
       <c r="S253" s="9"/>
       <c r="U253" s="1"/>
       <c r="X253" s="9"/>
       <c r="Z253" s="1"/>
       <c r="AC253" s="9"/>
       <c r="AE253" s="1"/>
       <c r="AH253" s="9"/>
       <c r="AJ253" s="1"/>
       <c r="AM253" s="9"/>
       <c r="AO253" s="1"/>
       <c r="AR253" s="9"/>
       <c r="AT253" s="1"/>
       <c r="AW253" s="9"/>
       <c r="AY253" s="1"/>
       <c r="BB253" s="9"/>
       <c r="BD253" s="1"/>
       <c r="BG253" s="9"/>
     </row>
     <row r="254" spans="1:59">
       <c r="A254" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B254" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C254" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D254" s="9">
         <v>39147.659</v>
       </c>
       <c r="F254" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G254" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H254" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I254" s="9">
         <v>39866.01</v>
       </c>
-      <c r="K254" s="1"/>
-      <c r="N254" s="9"/>
+      <c r="K254" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L254" t="s">
+        <v>24</v>
+      </c>
+      <c r="M254" t="s">
+        <v>30</v>
+      </c>
+      <c r="N254" s="9">
+        <v>44930.025000000001</v>
+      </c>
       <c r="P254" s="1"/>
       <c r="S254" s="9"/>
       <c r="U254" s="1"/>
       <c r="X254" s="9"/>
       <c r="Z254" s="1"/>
       <c r="AC254" s="9"/>
       <c r="AE254" s="1"/>
       <c r="AH254" s="9"/>
       <c r="AJ254" s="1"/>
       <c r="AM254" s="9"/>
       <c r="AO254" s="1"/>
       <c r="AR254" s="9"/>
       <c r="AT254" s="1"/>
       <c r="AW254" s="9"/>
       <c r="AY254" s="1"/>
       <c r="BB254" s="9"/>
       <c r="BD254" s="1"/>
       <c r="BG254" s="9"/>
     </row>
     <row r="255" spans="1:59">
       <c r="A255" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B255" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C255" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D255" s="9">
         <v>58023.908000000003</v>
       </c>
       <c r="F255" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G255" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H255" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I255" s="9">
         <v>61462.945</v>
       </c>
-      <c r="K255" s="1"/>
-      <c r="N255" s="9"/>
+      <c r="K255" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L255" t="s">
+        <v>24</v>
+      </c>
+      <c r="M255" t="s">
+        <v>31</v>
+      </c>
+      <c r="N255" s="9">
+        <v>68389.160999999993</v>
+      </c>
       <c r="P255" s="1"/>
       <c r="S255" s="9"/>
       <c r="U255" s="1"/>
       <c r="X255" s="9"/>
       <c r="Z255" s="1"/>
       <c r="AC255" s="9"/>
       <c r="AE255" s="1"/>
       <c r="AH255" s="9"/>
       <c r="AJ255" s="1"/>
       <c r="AM255" s="9"/>
       <c r="AO255" s="1"/>
       <c r="AR255" s="9"/>
       <c r="AT255" s="1"/>
       <c r="AW255" s="9"/>
       <c r="AY255" s="1"/>
       <c r="BB255" s="9"/>
       <c r="BD255" s="1"/>
       <c r="BG255" s="9"/>
     </row>
     <row r="256" spans="1:59">
       <c r="A256" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B256" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C256" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D256" s="9">
         <v>10694.18</v>
       </c>
       <c r="F256" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G256" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H256" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I256" s="9">
         <v>11872.885</v>
       </c>
-      <c r="K256" s="1"/>
-      <c r="N256" s="9"/>
+      <c r="K256" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L256" t="s">
+        <v>24</v>
+      </c>
+      <c r="M256" t="s">
+        <v>32</v>
+      </c>
+      <c r="N256" s="9">
+        <v>12753.815000000001</v>
+      </c>
       <c r="P256" s="1"/>
       <c r="S256" s="9"/>
       <c r="U256" s="1"/>
       <c r="X256" s="9"/>
       <c r="Z256" s="1"/>
       <c r="AC256" s="9"/>
       <c r="AE256" s="1"/>
       <c r="AH256" s="9"/>
       <c r="AJ256" s="1"/>
       <c r="AM256" s="9"/>
       <c r="AO256" s="1"/>
       <c r="AR256" s="9"/>
       <c r="AT256" s="1"/>
       <c r="AW256" s="9"/>
       <c r="AY256" s="1"/>
       <c r="BB256" s="9"/>
       <c r="BD256" s="1"/>
       <c r="BG256" s="9"/>
     </row>
     <row r="257" spans="1:59">
       <c r="A257" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B257" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C257" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D257" s="9">
         <v>55241.362999999998</v>
       </c>
       <c r="F257" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G257" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H257" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I257" s="9">
         <v>65936.072</v>
       </c>
-      <c r="K257" s="1"/>
-      <c r="N257" s="9"/>
+      <c r="K257" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L257" t="s">
+        <v>24</v>
+      </c>
+      <c r="M257" t="s">
+        <v>33</v>
+      </c>
+      <c r="N257" s="9">
+        <v>74442.429000000004</v>
+      </c>
       <c r="P257" s="1"/>
       <c r="S257" s="9"/>
       <c r="U257" s="1"/>
       <c r="X257" s="9"/>
       <c r="Z257" s="1"/>
       <c r="AC257" s="9"/>
       <c r="AE257" s="1"/>
       <c r="AH257" s="9"/>
       <c r="AJ257" s="1"/>
       <c r="AM257" s="9"/>
       <c r="AO257" s="1"/>
       <c r="AR257" s="9"/>
       <c r="AT257" s="1"/>
       <c r="AW257" s="9"/>
       <c r="AY257" s="1"/>
       <c r="BB257" s="9"/>
       <c r="BD257" s="1"/>
       <c r="BG257" s="9"/>
     </row>
     <row r="258" spans="1:59">
       <c r="A258" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B258" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C258" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D258" s="9">
         <v>24632.3</v>
       </c>
       <c r="F258" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G258" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H258" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I258" s="9">
         <v>27046.2</v>
       </c>
-      <c r="K258" s="1"/>
-      <c r="N258" s="9"/>
+      <c r="K258" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L258" t="s">
+        <v>24</v>
+      </c>
+      <c r="M258" t="s">
+        <v>34</v>
+      </c>
+      <c r="N258" s="9">
+        <v>27301.7</v>
+      </c>
       <c r="P258" s="1"/>
       <c r="S258" s="9"/>
       <c r="U258" s="1"/>
       <c r="X258" s="9"/>
       <c r="Z258" s="1"/>
       <c r="AC258" s="9"/>
       <c r="AE258" s="1"/>
       <c r="AH258" s="9"/>
       <c r="AJ258" s="1"/>
       <c r="AM258" s="9"/>
       <c r="AO258" s="1"/>
       <c r="AR258" s="9"/>
       <c r="AT258" s="1"/>
       <c r="AW258" s="9"/>
       <c r="AY258" s="1"/>
       <c r="BB258" s="9"/>
       <c r="BD258" s="1"/>
       <c r="BG258" s="9"/>
     </row>
     <row r="259" spans="1:59">
       <c r="A259" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B259" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C259" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D259" s="9">
         <v>8608.5480000000007</v>
       </c>
       <c r="F259" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G259" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H259" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I259" s="9">
         <v>8410.2729999999992</v>
       </c>
-      <c r="K259" s="1"/>
-      <c r="N259" s="9"/>
+      <c r="K259" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L259" t="s">
+        <v>24</v>
+      </c>
+      <c r="M259" t="s">
+        <v>35</v>
+      </c>
+      <c r="N259" s="9">
+        <v>8725.2389999999996</v>
+      </c>
       <c r="P259" s="1"/>
       <c r="S259" s="9"/>
       <c r="U259" s="1"/>
       <c r="X259" s="9"/>
       <c r="Z259" s="1"/>
       <c r="AC259" s="9"/>
       <c r="AE259" s="1"/>
       <c r="AH259" s="9"/>
       <c r="AJ259" s="1"/>
       <c r="AM259" s="9"/>
       <c r="AO259" s="1"/>
       <c r="AR259" s="9"/>
       <c r="AT259" s="1"/>
       <c r="AW259" s="9"/>
       <c r="AY259" s="1"/>
       <c r="BB259" s="9"/>
       <c r="BD259" s="1"/>
       <c r="BG259" s="9"/>
     </row>
     <row r="260" spans="1:59">
       <c r="A260" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B260" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C260" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D260" s="9">
         <v>240784.929</v>
       </c>
       <c r="F260" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G260" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H260" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I260" s="9">
         <v>236921.266</v>
       </c>
-      <c r="K260" s="1"/>
-      <c r="N260" s="9"/>
+      <c r="K260" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L260" t="s">
+        <v>24</v>
+      </c>
+      <c r="M260" t="s">
+        <v>36</v>
+      </c>
+      <c r="N260" s="9">
+        <v>250933.948</v>
+      </c>
       <c r="P260" s="1"/>
       <c r="S260" s="9"/>
       <c r="U260" s="1"/>
       <c r="X260" s="9"/>
       <c r="Z260" s="1"/>
       <c r="AC260" s="9"/>
       <c r="AE260" s="1"/>
       <c r="AH260" s="9"/>
       <c r="AJ260" s="1"/>
       <c r="AM260" s="9"/>
       <c r="AO260" s="1"/>
       <c r="AR260" s="9"/>
       <c r="AT260" s="1"/>
       <c r="AW260" s="9"/>
       <c r="AY260" s="1"/>
       <c r="BB260" s="9"/>
       <c r="BD260" s="1"/>
       <c r="BG260" s="9"/>
     </row>
     <row r="261" spans="1:59">
       <c r="A261" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B261" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C261" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D261" s="9">
         <v>117120.826</v>
       </c>
       <c r="F261" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G261" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H261" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I261" s="9">
         <v>109838.45299999999</v>
       </c>
-      <c r="K261" s="1"/>
-      <c r="N261" s="9"/>
+      <c r="K261" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L261" t="s">
+        <v>24</v>
+      </c>
+      <c r="M261" t="s">
+        <v>37</v>
+      </c>
+      <c r="N261" s="9">
+        <v>107015.621</v>
+      </c>
       <c r="P261" s="1"/>
       <c r="S261" s="9"/>
       <c r="U261" s="1"/>
       <c r="X261" s="9"/>
       <c r="Z261" s="1"/>
       <c r="AC261" s="9"/>
       <c r="AE261" s="1"/>
       <c r="AH261" s="9"/>
       <c r="AJ261" s="1"/>
       <c r="AM261" s="9"/>
       <c r="AO261" s="1"/>
       <c r="AR261" s="9"/>
       <c r="AT261" s="1"/>
       <c r="AW261" s="9"/>
       <c r="AY261" s="1"/>
       <c r="BB261" s="9"/>
       <c r="BD261" s="1"/>
       <c r="BG261" s="9"/>
     </row>
     <row r="262" spans="1:59">
       <c r="A262" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B262" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C262" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D262" s="9">
         <v>1998.498</v>
       </c>
       <c r="F262" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G262" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H262" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I262" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K262" s="1"/>
-      <c r="N262" s="9"/>
+      <c r="K262" s="1">
+        <v>46083.708333333336</v>
+      </c>
+      <c r="L262" t="s">
+        <v>24</v>
+      </c>
+      <c r="M262" t="s">
+        <v>38</v>
+      </c>
+      <c r="N262" s="9">
+        <v>1626.182</v>
+      </c>
       <c r="P262" s="1"/>
       <c r="S262" s="9"/>
       <c r="U262" s="1"/>
       <c r="X262" s="9"/>
       <c r="Z262" s="1"/>
       <c r="AC262" s="9"/>
       <c r="AE262" s="1"/>
       <c r="AH262" s="9"/>
       <c r="AJ262" s="1"/>
       <c r="AM262" s="9"/>
       <c r="AO262" s="1"/>
       <c r="AR262" s="9"/>
       <c r="AT262" s="1"/>
       <c r="AW262" s="9"/>
       <c r="AY262" s="1"/>
       <c r="BB262" s="9"/>
       <c r="BD262" s="1"/>
       <c r="BG262" s="9"/>
     </row>
     <row r="263" spans="1:59">
       <c r="A263" s="1">
         <v>46047.75</v>
       </c>
       <c r="B263" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C263" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D263" s="9">
         <v>943200.35699999996</v>
       </c>
       <c r="F263" s="1">
         <v>46061.75</v>
       </c>
       <c r="G263" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H263" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I263" s="9">
         <v>861582.45499999996</v>
       </c>
-      <c r="K263" s="1"/>
-      <c r="N263" s="9"/>
+      <c r="K263" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L263" t="s">
+        <v>24</v>
+      </c>
+      <c r="M263" t="s">
+        <v>25</v>
+      </c>
+      <c r="N263" s="9">
+        <v>768858.52099999995</v>
+      </c>
       <c r="P263" s="1"/>
       <c r="S263" s="9"/>
       <c r="U263" s="1"/>
       <c r="X263" s="9"/>
       <c r="Z263" s="1"/>
       <c r="AC263" s="9"/>
       <c r="AE263" s="1"/>
       <c r="AH263" s="9"/>
       <c r="AJ263" s="1"/>
       <c r="AM263" s="9"/>
       <c r="AO263" s="1"/>
       <c r="AR263" s="9"/>
       <c r="AT263" s="1"/>
       <c r="AW263" s="9"/>
       <c r="AY263" s="1"/>
       <c r="BB263" s="9"/>
       <c r="BD263" s="1"/>
       <c r="BG263" s="9"/>
     </row>
     <row r="264" spans="1:59">
       <c r="A264" s="1">
         <v>46047.75</v>
       </c>
       <c r="B264" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C264" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D264" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F264" s="1">
         <v>46061.75</v>
       </c>
       <c r="G264" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H264" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I264" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K264" s="1"/>
-      <c r="N264" s="9"/>
+      <c r="K264" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L264" t="s">
+        <v>24</v>
+      </c>
+      <c r="M264" t="s">
+        <v>26</v>
+      </c>
+      <c r="N264" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P264" s="1"/>
       <c r="S264" s="9"/>
       <c r="U264" s="1"/>
       <c r="X264" s="9"/>
       <c r="Z264" s="1"/>
       <c r="AC264" s="9"/>
       <c r="AE264" s="1"/>
       <c r="AH264" s="9"/>
       <c r="AJ264" s="1"/>
       <c r="AM264" s="9"/>
       <c r="AO264" s="1"/>
       <c r="AR264" s="9"/>
       <c r="AT264" s="1"/>
       <c r="AW264" s="9"/>
       <c r="AY264" s="1"/>
       <c r="BB264" s="9"/>
       <c r="BD264" s="1"/>
       <c r="BG264" s="9"/>
     </row>
     <row r="265" spans="1:59">
       <c r="A265" s="1">
         <v>46047.75</v>
       </c>
       <c r="B265" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C265" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D265" s="9">
         <v>164.05500000000001</v>
       </c>
       <c r="F265" s="1">
         <v>46061.75</v>
       </c>
       <c r="G265" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H265" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I265" s="9">
         <v>130.38</v>
       </c>
-      <c r="K265" s="1"/>
-      <c r="N265" s="9"/>
+      <c r="K265" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L265" t="s">
+        <v>24</v>
+      </c>
+      <c r="M265" t="s">
+        <v>27</v>
+      </c>
+      <c r="N265" s="9">
+        <v>38.707999999999998</v>
+      </c>
       <c r="P265" s="1"/>
       <c r="S265" s="9"/>
       <c r="U265" s="1"/>
       <c r="X265" s="9"/>
       <c r="Z265" s="1"/>
       <c r="AC265" s="9"/>
       <c r="AE265" s="1"/>
       <c r="AH265" s="9"/>
       <c r="AJ265" s="1"/>
       <c r="AM265" s="9"/>
       <c r="AO265" s="1"/>
       <c r="AR265" s="9"/>
       <c r="AT265" s="1"/>
       <c r="AW265" s="9"/>
       <c r="AY265" s="1"/>
       <c r="BB265" s="9"/>
       <c r="BD265" s="1"/>
       <c r="BG265" s="9"/>
     </row>
     <row r="266" spans="1:59">
       <c r="A266" s="1">
         <v>46047.75</v>
       </c>
       <c r="B266" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C266" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D266" s="9">
         <v>2970.875</v>
       </c>
       <c r="F266" s="1">
         <v>46061.75</v>
       </c>
       <c r="G266" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H266" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I266" s="9">
         <v>2752.1689999999999</v>
       </c>
-      <c r="K266" s="1"/>
-      <c r="N266" s="9"/>
+      <c r="K266" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L266" t="s">
+        <v>24</v>
+      </c>
+      <c r="M266" t="s">
+        <v>28</v>
+      </c>
+      <c r="N266" s="9">
+        <v>2122.9560000000001</v>
+      </c>
       <c r="P266" s="1"/>
       <c r="S266" s="9"/>
       <c r="U266" s="1"/>
       <c r="X266" s="9"/>
       <c r="Z266" s="1"/>
       <c r="AC266" s="9"/>
       <c r="AE266" s="1"/>
       <c r="AH266" s="9"/>
       <c r="AJ266" s="1"/>
       <c r="AM266" s="9"/>
       <c r="AO266" s="1"/>
       <c r="AR266" s="9"/>
       <c r="AT266" s="1"/>
       <c r="AW266" s="9"/>
       <c r="AY266" s="1"/>
       <c r="BB266" s="9"/>
       <c r="BD266" s="1"/>
       <c r="BG266" s="9"/>
     </row>
     <row r="267" spans="1:59">
       <c r="A267" s="1">
         <v>46047.75</v>
       </c>
       <c r="B267" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C267" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D267" s="9">
         <v>15882.066999999999</v>
       </c>
       <c r="F267" s="1">
         <v>46061.75</v>
       </c>
       <c r="G267" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H267" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I267" s="9">
         <v>16126.208000000001</v>
       </c>
-      <c r="K267" s="1"/>
-      <c r="N267" s="9"/>
+      <c r="K267" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L267" t="s">
+        <v>24</v>
+      </c>
+      <c r="M267" t="s">
+        <v>29</v>
+      </c>
+      <c r="N267" s="9">
+        <v>19414.789000000001</v>
+      </c>
       <c r="P267" s="1"/>
       <c r="S267" s="9"/>
       <c r="U267" s="1"/>
       <c r="X267" s="9"/>
       <c r="Z267" s="1"/>
       <c r="AC267" s="9"/>
       <c r="AE267" s="1"/>
       <c r="AH267" s="9"/>
       <c r="AJ267" s="1"/>
       <c r="AM267" s="9"/>
       <c r="AO267" s="1"/>
       <c r="AR267" s="9"/>
       <c r="AT267" s="1"/>
       <c r="AW267" s="9"/>
       <c r="AY267" s="1"/>
       <c r="BB267" s="9"/>
       <c r="BD267" s="1"/>
       <c r="BG267" s="9"/>
     </row>
     <row r="268" spans="1:59">
       <c r="A268" s="1">
         <v>46047.75</v>
       </c>
       <c r="B268" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C268" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D268" s="9">
         <v>37848.624000000003</v>
       </c>
       <c r="F268" s="1">
         <v>46061.75</v>
       </c>
       <c r="G268" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H268" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I268" s="9">
         <v>38100.832000000002</v>
       </c>
-      <c r="K268" s="1"/>
-      <c r="N268" s="9"/>
+      <c r="K268" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L268" t="s">
+        <v>24</v>
+      </c>
+      <c r="M268" t="s">
+        <v>30</v>
+      </c>
+      <c r="N268" s="9">
+        <v>42786.110999999997</v>
+      </c>
       <c r="P268" s="1"/>
       <c r="S268" s="9"/>
       <c r="U268" s="1"/>
       <c r="X268" s="9"/>
       <c r="Z268" s="1"/>
       <c r="AC268" s="9"/>
       <c r="AE268" s="1"/>
       <c r="AH268" s="9"/>
       <c r="AJ268" s="1"/>
       <c r="AM268" s="9"/>
       <c r="AO268" s="1"/>
       <c r="AR268" s="9"/>
       <c r="AT268" s="1"/>
       <c r="AW268" s="9"/>
       <c r="AY268" s="1"/>
       <c r="BB268" s="9"/>
       <c r="BD268" s="1"/>
       <c r="BG268" s="9"/>
     </row>
     <row r="269" spans="1:59">
       <c r="A269" s="1">
         <v>46047.75</v>
       </c>
       <c r="B269" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C269" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D269" s="9">
         <v>57172.135999999999</v>
       </c>
       <c r="F269" s="1">
         <v>46061.75</v>
       </c>
       <c r="G269" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H269" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I269" s="9">
         <v>61401.883999999998</v>
       </c>
-      <c r="K269" s="1"/>
-      <c r="N269" s="9"/>
+      <c r="K269" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L269" t="s">
+        <v>24</v>
+      </c>
+      <c r="M269" t="s">
+        <v>31</v>
+      </c>
+      <c r="N269" s="9">
+        <v>69329.153000000006</v>
+      </c>
       <c r="P269" s="1"/>
       <c r="S269" s="9"/>
       <c r="U269" s="1"/>
       <c r="X269" s="9"/>
       <c r="Z269" s="1"/>
       <c r="AC269" s="9"/>
       <c r="AE269" s="1"/>
       <c r="AH269" s="9"/>
       <c r="AJ269" s="1"/>
       <c r="AM269" s="9"/>
       <c r="AO269" s="1"/>
       <c r="AR269" s="9"/>
       <c r="AT269" s="1"/>
       <c r="AW269" s="9"/>
       <c r="AY269" s="1"/>
       <c r="BB269" s="9"/>
       <c r="BD269" s="1"/>
       <c r="BG269" s="9"/>
     </row>
     <row r="270" spans="1:59">
       <c r="A270" s="1">
         <v>46047.75</v>
       </c>
       <c r="B270" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C270" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D270" s="9">
         <v>10078.469999999999</v>
       </c>
       <c r="F270" s="1">
         <v>46061.75</v>
       </c>
       <c r="G270" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H270" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I270" s="9">
         <v>10808.125</v>
       </c>
-      <c r="K270" s="1"/>
-      <c r="N270" s="9"/>
+      <c r="K270" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L270" t="s">
+        <v>24</v>
+      </c>
+      <c r="M270" t="s">
+        <v>32</v>
+      </c>
+      <c r="N270" s="9">
+        <v>11941.84</v>
+      </c>
       <c r="P270" s="1"/>
       <c r="S270" s="9"/>
       <c r="U270" s="1"/>
       <c r="X270" s="9"/>
       <c r="Z270" s="1"/>
       <c r="AC270" s="9"/>
       <c r="AE270" s="1"/>
       <c r="AH270" s="9"/>
       <c r="AJ270" s="1"/>
       <c r="AM270" s="9"/>
       <c r="AO270" s="1"/>
       <c r="AR270" s="9"/>
       <c r="AT270" s="1"/>
       <c r="AW270" s="9"/>
       <c r="AY270" s="1"/>
       <c r="BB270" s="9"/>
       <c r="BD270" s="1"/>
       <c r="BG270" s="9"/>
     </row>
     <row r="271" spans="1:59">
       <c r="A271" s="1">
         <v>46047.75</v>
       </c>
       <c r="B271" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C271" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D271" s="9">
         <v>61609.777000000002</v>
       </c>
       <c r="F271" s="1">
         <v>46061.75</v>
       </c>
       <c r="G271" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H271" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I271" s="9">
         <v>66740.106</v>
       </c>
-      <c r="K271" s="1"/>
-      <c r="N271" s="9"/>
+      <c r="K271" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L271" t="s">
+        <v>24</v>
+      </c>
+      <c r="M271" t="s">
+        <v>33</v>
+      </c>
+      <c r="N271" s="9">
+        <v>74898.899000000005</v>
+      </c>
       <c r="P271" s="1"/>
       <c r="S271" s="9"/>
       <c r="U271" s="1"/>
       <c r="X271" s="9"/>
       <c r="Z271" s="1"/>
       <c r="AC271" s="9"/>
       <c r="AE271" s="1"/>
       <c r="AH271" s="9"/>
       <c r="AJ271" s="1"/>
       <c r="AM271" s="9"/>
       <c r="AO271" s="1"/>
       <c r="AR271" s="9"/>
       <c r="AT271" s="1"/>
       <c r="AW271" s="9"/>
       <c r="AY271" s="1"/>
       <c r="BB271" s="9"/>
       <c r="BD271" s="1"/>
       <c r="BG271" s="9"/>
     </row>
     <row r="272" spans="1:59">
       <c r="A272" s="1">
         <v>46047.75</v>
       </c>
       <c r="B272" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C272" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D272" s="9">
         <v>16758.3</v>
       </c>
       <c r="F272" s="1">
         <v>46061.75</v>
       </c>
       <c r="G272" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H272" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I272" s="9">
         <v>16609.400000000001</v>
       </c>
-      <c r="K272" s="1"/>
-      <c r="N272" s="9"/>
+      <c r="K272" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L272" t="s">
+        <v>24</v>
+      </c>
+      <c r="M272" t="s">
+        <v>34</v>
+      </c>
+      <c r="N272" s="9">
+        <v>15028.3</v>
+      </c>
       <c r="P272" s="1"/>
       <c r="S272" s="9"/>
       <c r="U272" s="1"/>
       <c r="X272" s="9"/>
       <c r="Z272" s="1"/>
       <c r="AC272" s="9"/>
       <c r="AE272" s="1"/>
       <c r="AH272" s="9"/>
       <c r="AJ272" s="1"/>
       <c r="AM272" s="9"/>
       <c r="AO272" s="1"/>
       <c r="AR272" s="9"/>
       <c r="AT272" s="1"/>
       <c r="AW272" s="9"/>
       <c r="AY272" s="1"/>
       <c r="BB272" s="9"/>
       <c r="BD272" s="1"/>
       <c r="BG272" s="9"/>
     </row>
     <row r="273" spans="1:59">
       <c r="A273" s="1">
         <v>46047.75</v>
       </c>
       <c r="B273" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C273" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D273" s="9">
         <v>8429.357</v>
       </c>
       <c r="F273" s="1">
         <v>46061.75</v>
       </c>
       <c r="G273" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H273" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I273" s="9">
         <v>8451.0959999999995</v>
       </c>
-      <c r="K273" s="1"/>
-      <c r="N273" s="9"/>
+      <c r="K273" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L273" t="s">
+        <v>24</v>
+      </c>
+      <c r="M273" t="s">
+        <v>35</v>
+      </c>
+      <c r="N273" s="9">
+        <v>8773.44</v>
+      </c>
       <c r="P273" s="1"/>
       <c r="S273" s="9"/>
       <c r="U273" s="1"/>
       <c r="X273" s="9"/>
       <c r="Z273" s="1"/>
       <c r="AC273" s="9"/>
       <c r="AE273" s="1"/>
       <c r="AH273" s="9"/>
       <c r="AJ273" s="1"/>
       <c r="AM273" s="9"/>
       <c r="AO273" s="1"/>
       <c r="AR273" s="9"/>
       <c r="AT273" s="1"/>
       <c r="AW273" s="9"/>
       <c r="AY273" s="1"/>
       <c r="BB273" s="9"/>
       <c r="BD273" s="1"/>
       <c r="BG273" s="9"/>
     </row>
     <row r="274" spans="1:59">
       <c r="A274" s="1">
         <v>46047.75</v>
       </c>
       <c r="B274" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C274" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D274" s="9">
         <v>232723.91800000001</v>
       </c>
       <c r="F274" s="1">
         <v>46061.75</v>
       </c>
       <c r="G274" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H274" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I274" s="9">
         <v>230333.06700000001</v>
       </c>
-      <c r="K274" s="1"/>
-      <c r="N274" s="9"/>
+      <c r="K274" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L274" t="s">
+        <v>24</v>
+      </c>
+      <c r="M274" t="s">
+        <v>36</v>
+      </c>
+      <c r="N274" s="9">
+        <v>242267.421</v>
+      </c>
       <c r="P274" s="1"/>
       <c r="S274" s="9"/>
       <c r="U274" s="1"/>
       <c r="X274" s="9"/>
       <c r="Z274" s="1"/>
       <c r="AC274" s="9"/>
       <c r="AE274" s="1"/>
       <c r="AH274" s="9"/>
       <c r="AJ274" s="1"/>
       <c r="AM274" s="9"/>
       <c r="AO274" s="1"/>
       <c r="AR274" s="9"/>
       <c r="AT274" s="1"/>
       <c r="AW274" s="9"/>
       <c r="AY274" s="1"/>
       <c r="BB274" s="9"/>
       <c r="BD274" s="1"/>
       <c r="BG274" s="9"/>
     </row>
     <row r="275" spans="1:59">
       <c r="A275" s="1">
         <v>46047.75</v>
       </c>
       <c r="B275" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C275" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D275" s="9">
         <v>115620.463</v>
       </c>
       <c r="F275" s="1">
         <v>46061.75</v>
       </c>
       <c r="G275" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H275" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I275" s="9">
         <v>109821.17200000001</v>
       </c>
-      <c r="K275" s="1"/>
-      <c r="N275" s="9"/>
+      <c r="K275" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L275" t="s">
+        <v>24</v>
+      </c>
+      <c r="M275" t="s">
+        <v>37</v>
+      </c>
+      <c r="N275" s="9">
+        <v>106312.609</v>
+      </c>
       <c r="P275" s="1"/>
       <c r="S275" s="9"/>
       <c r="U275" s="1"/>
       <c r="X275" s="9"/>
       <c r="Z275" s="1"/>
       <c r="AC275" s="9"/>
       <c r="AE275" s="1"/>
       <c r="AH275" s="9"/>
       <c r="AJ275" s="1"/>
       <c r="AM275" s="9"/>
       <c r="AO275" s="1"/>
       <c r="AR275" s="9"/>
       <c r="AT275" s="1"/>
       <c r="AW275" s="9"/>
       <c r="AY275" s="1"/>
       <c r="BB275" s="9"/>
       <c r="BD275" s="1"/>
       <c r="BG275" s="9"/>
     </row>
     <row r="276" spans="1:59">
       <c r="A276" s="1">
         <v>46047.75</v>
       </c>
       <c r="B276" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C276" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D276" s="9">
         <v>1998.498</v>
       </c>
       <c r="F276" s="1">
         <v>46061.75</v>
       </c>
       <c r="G276" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H276" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I276" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K276" s="1"/>
-      <c r="N276" s="9"/>
+      <c r="K276" s="1">
+        <v>46083.75</v>
+      </c>
+      <c r="L276" t="s">
+        <v>24</v>
+      </c>
+      <c r="M276" t="s">
+        <v>38</v>
+      </c>
+      <c r="N276" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P276" s="1"/>
       <c r="S276" s="9"/>
       <c r="U276" s="1"/>
       <c r="X276" s="9"/>
       <c r="Z276" s="1"/>
       <c r="AC276" s="9"/>
       <c r="AE276" s="1"/>
       <c r="AH276" s="9"/>
       <c r="AJ276" s="1"/>
       <c r="AM276" s="9"/>
       <c r="AO276" s="1"/>
       <c r="AR276" s="9"/>
       <c r="AT276" s="1"/>
       <c r="AW276" s="9"/>
       <c r="AY276" s="1"/>
       <c r="BB276" s="9"/>
       <c r="BD276" s="1"/>
       <c r="BG276" s="9"/>
     </row>
     <row r="277" spans="1:59">
       <c r="A277" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B277" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C277" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D277" s="9">
         <v>899485.326</v>
       </c>
       <c r="F277" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G277" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H277" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I277" s="9">
         <v>801697.68599999999</v>
       </c>
-      <c r="K277" s="1"/>
-      <c r="N277" s="9"/>
+      <c r="K277" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L277" t="s">
+        <v>24</v>
+      </c>
+      <c r="M277" t="s">
+        <v>25</v>
+      </c>
+      <c r="N277" s="9">
+        <v>750691.92799999996</v>
+      </c>
       <c r="P277" s="1"/>
       <c r="S277" s="9"/>
       <c r="U277" s="1"/>
       <c r="X277" s="9"/>
       <c r="Z277" s="1"/>
       <c r="AC277" s="9"/>
       <c r="AE277" s="1"/>
       <c r="AH277" s="9"/>
       <c r="AJ277" s="1"/>
       <c r="AM277" s="9"/>
       <c r="AO277" s="1"/>
       <c r="AR277" s="9"/>
       <c r="AT277" s="1"/>
       <c r="AW277" s="9"/>
       <c r="AY277" s="1"/>
       <c r="BB277" s="9"/>
       <c r="BD277" s="1"/>
       <c r="BG277" s="9"/>
     </row>
     <row r="278" spans="1:59">
       <c r="A278" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B278" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C278" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D278" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F278" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G278" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H278" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I278" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K278" s="1"/>
-      <c r="N278" s="9"/>
+      <c r="K278" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L278" t="s">
+        <v>24</v>
+      </c>
+      <c r="M278" t="s">
+        <v>26</v>
+      </c>
+      <c r="N278" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P278" s="1"/>
       <c r="S278" s="9"/>
       <c r="U278" s="1"/>
       <c r="X278" s="9"/>
       <c r="Z278" s="1"/>
       <c r="AC278" s="9"/>
       <c r="AE278" s="1"/>
       <c r="AH278" s="9"/>
       <c r="AJ278" s="1"/>
       <c r="AM278" s="9"/>
       <c r="AO278" s="1"/>
       <c r="AR278" s="9"/>
       <c r="AT278" s="1"/>
       <c r="AW278" s="9"/>
       <c r="AY278" s="1"/>
       <c r="BB278" s="9"/>
       <c r="BD278" s="1"/>
       <c r="BG278" s="9"/>
     </row>
     <row r="279" spans="1:59">
       <c r="A279" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B279" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C279" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D279" s="9">
         <v>148.79599999999999</v>
       </c>
       <c r="F279" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G279" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H279" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I279" s="9">
         <v>150.18600000000001</v>
       </c>
-      <c r="K279" s="1"/>
-      <c r="N279" s="9"/>
+      <c r="K279" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L279" t="s">
+        <v>24</v>
+      </c>
+      <c r="M279" t="s">
+        <v>27</v>
+      </c>
+      <c r="N279" s="9">
+        <v>202.89500000000001</v>
+      </c>
       <c r="P279" s="1"/>
       <c r="S279" s="9"/>
       <c r="U279" s="1"/>
       <c r="X279" s="9"/>
       <c r="Z279" s="1"/>
       <c r="AC279" s="9"/>
       <c r="AE279" s="1"/>
       <c r="AH279" s="9"/>
       <c r="AJ279" s="1"/>
       <c r="AM279" s="9"/>
       <c r="AO279" s="1"/>
       <c r="AR279" s="9"/>
       <c r="AT279" s="1"/>
       <c r="AW279" s="9"/>
       <c r="AY279" s="1"/>
       <c r="BB279" s="9"/>
       <c r="BD279" s="1"/>
       <c r="BG279" s="9"/>
     </row>
     <row r="280" spans="1:59">
       <c r="A280" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B280" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C280" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D280" s="9">
         <v>2875.6529999999998</v>
       </c>
       <c r="F280" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G280" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H280" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I280" s="9">
         <v>2684.8150000000001</v>
       </c>
-      <c r="K280" s="1"/>
-      <c r="N280" s="9"/>
+      <c r="K280" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L280" t="s">
+        <v>24</v>
+      </c>
+      <c r="M280" t="s">
+        <v>28</v>
+      </c>
+      <c r="N280" s="9">
+        <v>2119.1779999999999</v>
+      </c>
       <c r="P280" s="1"/>
       <c r="S280" s="9"/>
       <c r="U280" s="1"/>
       <c r="X280" s="9"/>
       <c r="Z280" s="1"/>
       <c r="AC280" s="9"/>
       <c r="AE280" s="1"/>
       <c r="AH280" s="9"/>
       <c r="AJ280" s="1"/>
       <c r="AM280" s="9"/>
       <c r="AO280" s="1"/>
       <c r="AR280" s="9"/>
       <c r="AT280" s="1"/>
       <c r="AW280" s="9"/>
       <c r="AY280" s="1"/>
       <c r="BB280" s="9"/>
       <c r="BD280" s="1"/>
       <c r="BG280" s="9"/>
     </row>
     <row r="281" spans="1:59">
       <c r="A281" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B281" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C281" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D281" s="9">
         <v>15624.646000000001</v>
       </c>
       <c r="F281" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G281" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H281" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I281" s="9">
         <v>15884.977000000001</v>
       </c>
-      <c r="K281" s="1"/>
-      <c r="N281" s="9"/>
+      <c r="K281" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L281" t="s">
+        <v>24</v>
+      </c>
+      <c r="M281" t="s">
+        <v>29</v>
+      </c>
+      <c r="N281" s="9">
+        <v>18824.933000000001</v>
+      </c>
       <c r="P281" s="1"/>
       <c r="S281" s="9"/>
       <c r="U281" s="1"/>
       <c r="X281" s="9"/>
       <c r="Z281" s="1"/>
       <c r="AC281" s="9"/>
       <c r="AE281" s="1"/>
       <c r="AH281" s="9"/>
       <c r="AJ281" s="1"/>
       <c r="AM281" s="9"/>
       <c r="AO281" s="1"/>
       <c r="AR281" s="9"/>
       <c r="AT281" s="1"/>
       <c r="AW281" s="9"/>
       <c r="AY281" s="1"/>
       <c r="BB281" s="9"/>
       <c r="BD281" s="1"/>
       <c r="BG281" s="9"/>
     </row>
     <row r="282" spans="1:59">
       <c r="A282" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B282" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C282" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D282" s="9">
         <v>37128.601999999999</v>
       </c>
       <c r="F282" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G282" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H282" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I282" s="9">
         <v>37896.983999999997</v>
       </c>
-      <c r="K282" s="1"/>
-      <c r="N282" s="9"/>
+      <c r="K282" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L282" t="s">
+        <v>24</v>
+      </c>
+      <c r="M282" t="s">
+        <v>30</v>
+      </c>
+      <c r="N282" s="9">
+        <v>41453.673999999999</v>
+      </c>
       <c r="P282" s="1"/>
       <c r="S282" s="9"/>
       <c r="U282" s="1"/>
       <c r="X282" s="9"/>
       <c r="Z282" s="1"/>
       <c r="AC282" s="9"/>
       <c r="AE282" s="1"/>
       <c r="AH282" s="9"/>
       <c r="AJ282" s="1"/>
       <c r="AM282" s="9"/>
       <c r="AO282" s="1"/>
       <c r="AR282" s="9"/>
       <c r="AT282" s="1"/>
       <c r="AW282" s="9"/>
       <c r="AY282" s="1"/>
       <c r="BB282" s="9"/>
       <c r="BD282" s="1"/>
       <c r="BG282" s="9"/>
     </row>
     <row r="283" spans="1:59">
       <c r="A283" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B283" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C283" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D283" s="9">
         <v>55741.061000000002</v>
       </c>
       <c r="F283" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G283" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H283" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I283" s="9">
         <v>60952.078000000001</v>
       </c>
-      <c r="K283" s="1"/>
-      <c r="N283" s="9"/>
+      <c r="K283" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L283" t="s">
+        <v>24</v>
+      </c>
+      <c r="M283" t="s">
+        <v>31</v>
+      </c>
+      <c r="N283" s="9">
+        <v>68645.781000000003</v>
+      </c>
       <c r="P283" s="1"/>
       <c r="S283" s="9"/>
       <c r="U283" s="1"/>
       <c r="X283" s="9"/>
       <c r="Z283" s="1"/>
       <c r="AC283" s="9"/>
       <c r="AE283" s="1"/>
       <c r="AH283" s="9"/>
       <c r="AJ283" s="1"/>
       <c r="AM283" s="9"/>
       <c r="AO283" s="1"/>
       <c r="AR283" s="9"/>
       <c r="AT283" s="1"/>
       <c r="AW283" s="9"/>
       <c r="AY283" s="1"/>
       <c r="BB283" s="9"/>
       <c r="BD283" s="1"/>
       <c r="BG283" s="9"/>
     </row>
     <row r="284" spans="1:59">
       <c r="A284" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B284" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C284" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D284" s="9">
         <v>10169.99</v>
       </c>
       <c r="F284" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G284" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H284" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I284" s="9">
         <v>11036.415000000001</v>
       </c>
-      <c r="K284" s="1"/>
-      <c r="N284" s="9"/>
+      <c r="K284" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L284" t="s">
+        <v>24</v>
+      </c>
+      <c r="M284" t="s">
+        <v>32</v>
+      </c>
+      <c r="N284" s="9">
+        <v>11594.025</v>
+      </c>
       <c r="P284" s="1"/>
       <c r="S284" s="9"/>
       <c r="U284" s="1"/>
       <c r="X284" s="9"/>
       <c r="Z284" s="1"/>
       <c r="AC284" s="9"/>
       <c r="AE284" s="1"/>
       <c r="AH284" s="9"/>
       <c r="AJ284" s="1"/>
       <c r="AM284" s="9"/>
       <c r="AO284" s="1"/>
       <c r="AR284" s="9"/>
       <c r="AT284" s="1"/>
       <c r="AW284" s="9"/>
       <c r="AY284" s="1"/>
       <c r="BB284" s="9"/>
       <c r="BD284" s="1"/>
       <c r="BG284" s="9"/>
     </row>
     <row r="285" spans="1:59">
       <c r="A285" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B285" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C285" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D285" s="9">
         <v>62213.482000000004</v>
       </c>
       <c r="F285" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G285" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H285" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I285" s="9">
         <v>67147.188999999998</v>
       </c>
-      <c r="K285" s="1"/>
-      <c r="N285" s="9"/>
+      <c r="K285" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L285" t="s">
+        <v>24</v>
+      </c>
+      <c r="M285" t="s">
+        <v>33</v>
+      </c>
+      <c r="N285" s="9">
+        <v>75001.183999999994</v>
+      </c>
       <c r="P285" s="1"/>
       <c r="S285" s="9"/>
       <c r="U285" s="1"/>
       <c r="X285" s="9"/>
       <c r="Z285" s="1"/>
       <c r="AC285" s="9"/>
       <c r="AE285" s="1"/>
       <c r="AH285" s="9"/>
       <c r="AJ285" s="1"/>
       <c r="AM285" s="9"/>
       <c r="AO285" s="1"/>
       <c r="AR285" s="9"/>
       <c r="AT285" s="1"/>
       <c r="AW285" s="9"/>
       <c r="AY285" s="1"/>
       <c r="BB285" s="9"/>
       <c r="BD285" s="1"/>
       <c r="BG285" s="9"/>
     </row>
     <row r="286" spans="1:59">
       <c r="A286" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B286" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C286" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D286" s="9">
         <v>14760.6</v>
       </c>
       <c r="F286" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G286" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H286" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I286" s="9">
         <v>13890.2</v>
       </c>
-      <c r="K286" s="1"/>
-      <c r="N286" s="9"/>
+      <c r="K286" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L286" t="s">
+        <v>24</v>
+      </c>
+      <c r="M286" t="s">
+        <v>34</v>
+      </c>
+      <c r="N286" s="9">
+        <v>16022.1</v>
+      </c>
       <c r="P286" s="1"/>
       <c r="S286" s="9"/>
       <c r="U286" s="1"/>
       <c r="X286" s="9"/>
       <c r="Z286" s="1"/>
       <c r="AC286" s="9"/>
       <c r="AE286" s="1"/>
       <c r="AH286" s="9"/>
       <c r="AJ286" s="1"/>
       <c r="AM286" s="9"/>
       <c r="AO286" s="1"/>
       <c r="AR286" s="9"/>
       <c r="AT286" s="1"/>
       <c r="AW286" s="9"/>
       <c r="AY286" s="1"/>
       <c r="BB286" s="9"/>
       <c r="BD286" s="1"/>
       <c r="BG286" s="9"/>
     </row>
     <row r="287" spans="1:59">
       <c r="A287" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B287" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C287" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D287" s="9">
         <v>8301.902</v>
       </c>
       <c r="F287" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G287" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H287" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I287" s="9">
         <v>8300.2360000000008</v>
       </c>
-      <c r="K287" s="1"/>
-      <c r="N287" s="9"/>
+      <c r="K287" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L287" t="s">
+        <v>24</v>
+      </c>
+      <c r="M287" t="s">
+        <v>35</v>
+      </c>
+      <c r="N287" s="9">
+        <v>8659.7900000000009</v>
+      </c>
       <c r="P287" s="1"/>
       <c r="S287" s="9"/>
       <c r="U287" s="1"/>
       <c r="X287" s="9"/>
       <c r="Z287" s="1"/>
       <c r="AC287" s="9"/>
       <c r="AE287" s="1"/>
       <c r="AH287" s="9"/>
       <c r="AJ287" s="1"/>
       <c r="AM287" s="9"/>
       <c r="AO287" s="1"/>
       <c r="AR287" s="9"/>
       <c r="AT287" s="1"/>
       <c r="AW287" s="9"/>
       <c r="AY287" s="1"/>
       <c r="BB287" s="9"/>
       <c r="BD287" s="1"/>
       <c r="BG287" s="9"/>
     </row>
     <row r="288" spans="1:59">
       <c r="A288" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B288" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C288" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D288" s="9">
         <v>224178.717</v>
       </c>
       <c r="F288" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G288" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H288" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I288" s="9">
         <v>221735.76</v>
       </c>
-      <c r="K288" s="1"/>
-      <c r="N288" s="9"/>
+      <c r="K288" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L288" t="s">
+        <v>24</v>
+      </c>
+      <c r="M288" t="s">
+        <v>36</v>
+      </c>
+      <c r="N288" s="9">
+        <v>232199.21299999999</v>
+      </c>
       <c r="P288" s="1"/>
       <c r="S288" s="9"/>
       <c r="U288" s="1"/>
       <c r="X288" s="9"/>
       <c r="Z288" s="1"/>
       <c r="AC288" s="9"/>
       <c r="AE288" s="1"/>
       <c r="AH288" s="9"/>
       <c r="AJ288" s="1"/>
       <c r="AM288" s="9"/>
       <c r="AO288" s="1"/>
       <c r="AR288" s="9"/>
       <c r="AT288" s="1"/>
       <c r="AW288" s="9"/>
       <c r="AY288" s="1"/>
       <c r="BB288" s="9"/>
       <c r="BD288" s="1"/>
       <c r="BG288" s="9"/>
     </row>
     <row r="289" spans="1:59">
       <c r="A289" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B289" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C289" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D289" s="9">
         <v>113954.675</v>
       </c>
       <c r="F289" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G289" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H289" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I289" s="9">
         <v>108334.067</v>
       </c>
-      <c r="K289" s="1"/>
-      <c r="N289" s="9"/>
+      <c r="K289" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L289" t="s">
+        <v>24</v>
+      </c>
+      <c r="M289" t="s">
+        <v>37</v>
+      </c>
+      <c r="N289" s="9">
+        <v>103394.95299999999</v>
+      </c>
       <c r="P289" s="1"/>
       <c r="S289" s="9"/>
       <c r="U289" s="1"/>
       <c r="X289" s="9"/>
       <c r="Z289" s="1"/>
       <c r="AC289" s="9"/>
       <c r="AE289" s="1"/>
       <c r="AH289" s="9"/>
       <c r="AJ289" s="1"/>
       <c r="AM289" s="9"/>
       <c r="AO289" s="1"/>
       <c r="AR289" s="9"/>
       <c r="AT289" s="1"/>
       <c r="AW289" s="9"/>
       <c r="AY289" s="1"/>
       <c r="BB289" s="9"/>
       <c r="BD289" s="1"/>
       <c r="BG289" s="9"/>
     </row>
     <row r="290" spans="1:59">
       <c r="A290" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B290" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C290" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D290" s="9">
         <v>1998.498</v>
       </c>
       <c r="F290" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G290" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H290" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I290" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K290" s="1"/>
-      <c r="N290" s="9"/>
+      <c r="K290" s="1">
+        <v>46083.791666666664</v>
+      </c>
+      <c r="L290" t="s">
+        <v>24</v>
+      </c>
+      <c r="M290" t="s">
+        <v>38</v>
+      </c>
+      <c r="N290" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P290" s="1"/>
       <c r="S290" s="9"/>
       <c r="U290" s="1"/>
       <c r="X290" s="9"/>
       <c r="Z290" s="1"/>
       <c r="AC290" s="9"/>
       <c r="AE290" s="1"/>
       <c r="AH290" s="9"/>
       <c r="AJ290" s="1"/>
       <c r="AM290" s="9"/>
       <c r="AO290" s="1"/>
       <c r="AR290" s="9"/>
       <c r="AT290" s="1"/>
       <c r="AW290" s="9"/>
       <c r="AY290" s="1"/>
       <c r="BB290" s="9"/>
       <c r="BD290" s="1"/>
       <c r="BG290" s="9"/>
     </row>
     <row r="291" spans="1:59">
       <c r="A291" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B291" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C291" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D291" s="9">
         <v>847196.14300000004</v>
       </c>
       <c r="F291" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G291" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H291" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I291" s="9">
         <v>768264.60199999996</v>
       </c>
-      <c r="K291" s="1"/>
-      <c r="N291" s="9"/>
+      <c r="K291" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L291" t="s">
+        <v>24</v>
+      </c>
+      <c r="M291" t="s">
+        <v>25</v>
+      </c>
+      <c r="N291" s="9">
+        <v>716059.478</v>
+      </c>
       <c r="P291" s="1"/>
       <c r="S291" s="9"/>
       <c r="U291" s="1"/>
       <c r="X291" s="9"/>
       <c r="Z291" s="1"/>
       <c r="AC291" s="9"/>
       <c r="AE291" s="1"/>
       <c r="AH291" s="9"/>
       <c r="AJ291" s="1"/>
       <c r="AM291" s="9"/>
       <c r="AO291" s="1"/>
       <c r="AR291" s="9"/>
       <c r="AT291" s="1"/>
       <c r="AW291" s="9"/>
       <c r="AY291" s="1"/>
       <c r="BB291" s="9"/>
       <c r="BD291" s="1"/>
       <c r="BG291" s="9"/>
     </row>
     <row r="292" spans="1:59">
       <c r="A292" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B292" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C292" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D292" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F292" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G292" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H292" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I292" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K292" s="1"/>
-      <c r="N292" s="9"/>
+      <c r="K292" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L292" t="s">
+        <v>24</v>
+      </c>
+      <c r="M292" t="s">
+        <v>26</v>
+      </c>
+      <c r="N292" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P292" s="1"/>
       <c r="S292" s="9"/>
       <c r="U292" s="1"/>
       <c r="X292" s="9"/>
       <c r="Z292" s="1"/>
       <c r="AC292" s="9"/>
       <c r="AE292" s="1"/>
       <c r="AH292" s="9"/>
       <c r="AJ292" s="1"/>
       <c r="AM292" s="9"/>
       <c r="AO292" s="1"/>
       <c r="AR292" s="9"/>
       <c r="AT292" s="1"/>
       <c r="AW292" s="9"/>
       <c r="AY292" s="1"/>
       <c r="BB292" s="9"/>
       <c r="BD292" s="1"/>
       <c r="BG292" s="9"/>
     </row>
     <row r="293" spans="1:59">
       <c r="A293" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B293" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C293" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D293" s="9">
         <v>395.024</v>
       </c>
       <c r="F293" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G293" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H293" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I293" s="9">
         <v>392.351</v>
       </c>
-      <c r="K293" s="1"/>
-      <c r="N293" s="9"/>
+      <c r="K293" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L293" t="s">
+        <v>24</v>
+      </c>
+      <c r="M293" t="s">
+        <v>27</v>
+      </c>
+      <c r="N293" s="9">
+        <v>250.04599999999999</v>
+      </c>
       <c r="P293" s="1"/>
       <c r="S293" s="9"/>
       <c r="U293" s="1"/>
       <c r="X293" s="9"/>
       <c r="Z293" s="1"/>
       <c r="AC293" s="9"/>
       <c r="AE293" s="1"/>
       <c r="AH293" s="9"/>
       <c r="AJ293" s="1"/>
       <c r="AM293" s="9"/>
       <c r="AO293" s="1"/>
       <c r="AR293" s="9"/>
       <c r="AT293" s="1"/>
       <c r="AW293" s="9"/>
       <c r="AY293" s="1"/>
       <c r="BB293" s="9"/>
       <c r="BD293" s="1"/>
       <c r="BG293" s="9"/>
     </row>
     <row r="294" spans="1:59">
       <c r="A294" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B294" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C294" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D294" s="9">
         <v>2795.8029999999999</v>
       </c>
       <c r="F294" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G294" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H294" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I294" s="9">
         <v>2664.4609999999998</v>
       </c>
-      <c r="K294" s="1"/>
-      <c r="N294" s="9"/>
+      <c r="K294" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L294" t="s">
+        <v>24</v>
+      </c>
+      <c r="M294" t="s">
+        <v>28</v>
+      </c>
+      <c r="N294" s="9">
+        <v>2136.5250000000001</v>
+      </c>
       <c r="P294" s="1"/>
       <c r="S294" s="9"/>
       <c r="U294" s="1"/>
       <c r="X294" s="9"/>
       <c r="Z294" s="1"/>
       <c r="AC294" s="9"/>
       <c r="AE294" s="1"/>
       <c r="AH294" s="9"/>
       <c r="AJ294" s="1"/>
       <c r="AM294" s="9"/>
       <c r="AO294" s="1"/>
       <c r="AR294" s="9"/>
       <c r="AT294" s="1"/>
       <c r="AW294" s="9"/>
       <c r="AY294" s="1"/>
       <c r="BB294" s="9"/>
       <c r="BD294" s="1"/>
       <c r="BG294" s="9"/>
     </row>
     <row r="295" spans="1:59">
       <c r="A295" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B295" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C295" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D295" s="9">
         <v>15574.413</v>
       </c>
       <c r="F295" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G295" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H295" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I295" s="9">
         <v>15732.066000000001</v>
       </c>
-      <c r="K295" s="1"/>
-      <c r="N295" s="9"/>
+      <c r="K295" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L295" t="s">
+        <v>24</v>
+      </c>
+      <c r="M295" t="s">
+        <v>29</v>
+      </c>
+      <c r="N295" s="9">
+        <v>18452.203000000001</v>
+      </c>
       <c r="P295" s="1"/>
       <c r="S295" s="9"/>
       <c r="U295" s="1"/>
       <c r="X295" s="9"/>
       <c r="Z295" s="1"/>
       <c r="AC295" s="9"/>
       <c r="AE295" s="1"/>
       <c r="AH295" s="9"/>
       <c r="AJ295" s="1"/>
       <c r="AM295" s="9"/>
       <c r="AO295" s="1"/>
       <c r="AR295" s="9"/>
       <c r="AT295" s="1"/>
       <c r="AW295" s="9"/>
       <c r="AY295" s="1"/>
       <c r="BB295" s="9"/>
       <c r="BD295" s="1"/>
       <c r="BG295" s="9"/>
     </row>
     <row r="296" spans="1:59">
       <c r="A296" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B296" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C296" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D296" s="9">
         <v>36620.368999999999</v>
       </c>
       <c r="F296" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G296" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H296" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I296" s="9">
         <v>36796.146000000001</v>
       </c>
-      <c r="K296" s="1"/>
-      <c r="N296" s="9"/>
+      <c r="K296" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L296" t="s">
+        <v>24</v>
+      </c>
+      <c r="M296" t="s">
+        <v>30</v>
+      </c>
+      <c r="N296" s="9">
+        <v>41167.769999999997</v>
+      </c>
       <c r="P296" s="1"/>
       <c r="S296" s="9"/>
       <c r="U296" s="1"/>
       <c r="X296" s="9"/>
       <c r="Z296" s="1"/>
       <c r="AC296" s="9"/>
       <c r="AE296" s="1"/>
       <c r="AH296" s="9"/>
       <c r="AJ296" s="1"/>
       <c r="AM296" s="9"/>
       <c r="AO296" s="1"/>
       <c r="AR296" s="9"/>
       <c r="AT296" s="1"/>
       <c r="AW296" s="9"/>
       <c r="AY296" s="1"/>
       <c r="BB296" s="9"/>
       <c r="BD296" s="1"/>
       <c r="BG296" s="9"/>
     </row>
     <row r="297" spans="1:59">
       <c r="A297" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B297" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C297" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D297" s="9">
         <v>55400.936999999998</v>
       </c>
       <c r="F297" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G297" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H297" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I297" s="9">
         <v>60298.654000000002</v>
       </c>
-      <c r="K297" s="1"/>
-      <c r="N297" s="9"/>
+      <c r="K297" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L297" t="s">
+        <v>24</v>
+      </c>
+      <c r="M297" t="s">
+        <v>31</v>
+      </c>
+      <c r="N297" s="9">
+        <v>68502.756999999998</v>
+      </c>
       <c r="P297" s="1"/>
       <c r="S297" s="9"/>
       <c r="U297" s="1"/>
       <c r="X297" s="9"/>
       <c r="Z297" s="1"/>
       <c r="AC297" s="9"/>
       <c r="AE297" s="1"/>
       <c r="AH297" s="9"/>
       <c r="AJ297" s="1"/>
       <c r="AM297" s="9"/>
       <c r="AO297" s="1"/>
       <c r="AR297" s="9"/>
       <c r="AT297" s="1"/>
       <c r="AW297" s="9"/>
       <c r="AY297" s="1"/>
       <c r="BB297" s="9"/>
       <c r="BD297" s="1"/>
       <c r="BG297" s="9"/>
     </row>
     <row r="298" spans="1:59">
       <c r="A298" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B298" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C298" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D298" s="9">
         <v>9947.875</v>
       </c>
       <c r="F298" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G298" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H298" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I298" s="9">
         <v>10853.31</v>
       </c>
-      <c r="K298" s="1"/>
-      <c r="N298" s="9"/>
+      <c r="K298" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L298" t="s">
+        <v>24</v>
+      </c>
+      <c r="M298" t="s">
+        <v>32</v>
+      </c>
+      <c r="N298" s="9">
+        <v>11706.44</v>
+      </c>
       <c r="P298" s="1"/>
       <c r="S298" s="9"/>
       <c r="U298" s="1"/>
       <c r="X298" s="9"/>
       <c r="Z298" s="1"/>
       <c r="AC298" s="9"/>
       <c r="AE298" s="1"/>
       <c r="AH298" s="9"/>
       <c r="AJ298" s="1"/>
       <c r="AM298" s="9"/>
       <c r="AO298" s="1"/>
       <c r="AR298" s="9"/>
       <c r="AT298" s="1"/>
       <c r="AW298" s="9"/>
       <c r="AY298" s="1"/>
       <c r="BB298" s="9"/>
       <c r="BD298" s="1"/>
       <c r="BG298" s="9"/>
     </row>
     <row r="299" spans="1:59">
       <c r="A299" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B299" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C299" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D299" s="9">
         <v>62431.396000000001</v>
       </c>
       <c r="F299" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G299" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H299" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I299" s="9">
         <v>66357.273000000001</v>
       </c>
-      <c r="K299" s="1"/>
-      <c r="N299" s="9"/>
+      <c r="K299" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L299" t="s">
+        <v>24</v>
+      </c>
+      <c r="M299" t="s">
+        <v>33</v>
+      </c>
+      <c r="N299" s="9">
+        <v>76544.581000000006</v>
+      </c>
       <c r="P299" s="1"/>
       <c r="S299" s="9"/>
       <c r="U299" s="1"/>
       <c r="X299" s="9"/>
       <c r="Z299" s="1"/>
       <c r="AC299" s="9"/>
       <c r="AE299" s="1"/>
       <c r="AH299" s="9"/>
       <c r="AJ299" s="1"/>
       <c r="AM299" s="9"/>
       <c r="AO299" s="1"/>
       <c r="AR299" s="9"/>
       <c r="AT299" s="1"/>
       <c r="AW299" s="9"/>
       <c r="AY299" s="1"/>
       <c r="BB299" s="9"/>
       <c r="BD299" s="1"/>
       <c r="BG299" s="9"/>
     </row>
     <row r="300" spans="1:59">
       <c r="A300" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B300" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C300" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D300" s="9">
         <v>16297.3</v>
       </c>
       <c r="F300" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G300" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H300" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I300" s="9">
         <v>16083.3</v>
       </c>
-      <c r="K300" s="1"/>
-      <c r="N300" s="9"/>
+      <c r="K300" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L300" t="s">
+        <v>24</v>
+      </c>
+      <c r="M300" t="s">
+        <v>34</v>
+      </c>
+      <c r="N300" s="9">
+        <v>18037.5</v>
+      </c>
       <c r="P300" s="1"/>
       <c r="S300" s="9"/>
       <c r="U300" s="1"/>
       <c r="X300" s="9"/>
       <c r="Z300" s="1"/>
       <c r="AC300" s="9"/>
       <c r="AE300" s="1"/>
       <c r="AH300" s="9"/>
       <c r="AJ300" s="1"/>
       <c r="AM300" s="9"/>
       <c r="AO300" s="1"/>
       <c r="AR300" s="9"/>
       <c r="AT300" s="1"/>
       <c r="AW300" s="9"/>
       <c r="AY300" s="1"/>
       <c r="BB300" s="9"/>
       <c r="BD300" s="1"/>
       <c r="BG300" s="9"/>
     </row>
     <row r="301" spans="1:59">
       <c r="A301" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B301" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C301" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D301" s="9">
         <v>8247.2199999999993</v>
       </c>
       <c r="F301" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G301" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H301" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I301" s="9">
         <v>8203.2150000000001</v>
       </c>
-      <c r="K301" s="1"/>
-      <c r="N301" s="9"/>
+      <c r="K301" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L301" t="s">
+        <v>24</v>
+      </c>
+      <c r="M301" t="s">
+        <v>35</v>
+      </c>
+      <c r="N301" s="9">
+        <v>8388.8109999999997</v>
+      </c>
       <c r="P301" s="1"/>
       <c r="S301" s="9"/>
       <c r="U301" s="1"/>
       <c r="X301" s="9"/>
       <c r="Z301" s="1"/>
       <c r="AC301" s="9"/>
       <c r="AE301" s="1"/>
       <c r="AH301" s="9"/>
       <c r="AJ301" s="1"/>
       <c r="AM301" s="9"/>
       <c r="AO301" s="1"/>
       <c r="AR301" s="9"/>
       <c r="AT301" s="1"/>
       <c r="AW301" s="9"/>
       <c r="AY301" s="1"/>
       <c r="BB301" s="9"/>
       <c r="BD301" s="1"/>
       <c r="BG301" s="9"/>
     </row>
     <row r="302" spans="1:59">
       <c r="A302" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B302" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C302" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D302" s="9">
         <v>216296.39199999999</v>
       </c>
       <c r="F302" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G302" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H302" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I302" s="9">
         <v>214799.715</v>
       </c>
-      <c r="K302" s="1"/>
-      <c r="N302" s="9"/>
+      <c r="K302" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L302" t="s">
+        <v>24</v>
+      </c>
+      <c r="M302" t="s">
+        <v>36</v>
+      </c>
+      <c r="N302" s="9">
+        <v>221999.43</v>
+      </c>
       <c r="P302" s="1"/>
       <c r="S302" s="9"/>
       <c r="U302" s="1"/>
       <c r="X302" s="9"/>
       <c r="Z302" s="1"/>
       <c r="AC302" s="9"/>
       <c r="AE302" s="1"/>
       <c r="AH302" s="9"/>
       <c r="AJ302" s="1"/>
       <c r="AM302" s="9"/>
       <c r="AO302" s="1"/>
       <c r="AR302" s="9"/>
       <c r="AT302" s="1"/>
       <c r="AW302" s="9"/>
       <c r="AY302" s="1"/>
       <c r="BB302" s="9"/>
       <c r="BD302" s="1"/>
       <c r="BG302" s="9"/>
     </row>
     <row r="303" spans="1:59">
       <c r="A303" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B303" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C303" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D303" s="9">
         <v>112209.22100000001</v>
       </c>
       <c r="F303" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G303" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H303" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I303" s="9">
         <v>107380.54</v>
       </c>
-      <c r="K303" s="1"/>
-      <c r="N303" s="9"/>
+      <c r="K303" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L303" t="s">
+        <v>24</v>
+      </c>
+      <c r="M303" t="s">
+        <v>37</v>
+      </c>
+      <c r="N303" s="9">
+        <v>100994.26700000001</v>
+      </c>
       <c r="P303" s="1"/>
       <c r="S303" s="9"/>
       <c r="U303" s="1"/>
       <c r="X303" s="9"/>
       <c r="Z303" s="1"/>
       <c r="AC303" s="9"/>
       <c r="AE303" s="1"/>
       <c r="AH303" s="9"/>
       <c r="AJ303" s="1"/>
       <c r="AM303" s="9"/>
       <c r="AO303" s="1"/>
       <c r="AR303" s="9"/>
       <c r="AT303" s="1"/>
       <c r="AW303" s="9"/>
       <c r="AY303" s="1"/>
       <c r="BB303" s="9"/>
       <c r="BD303" s="1"/>
       <c r="BG303" s="9"/>
     </row>
     <row r="304" spans="1:59">
       <c r="A304" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B304" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C304" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D304" s="9">
         <v>1998.498</v>
       </c>
       <c r="F304" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G304" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H304" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I304" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K304" s="1"/>
-      <c r="N304" s="9"/>
+      <c r="K304" s="1">
+        <v>46083.833333333336</v>
+      </c>
+      <c r="L304" t="s">
+        <v>24</v>
+      </c>
+      <c r="M304" t="s">
+        <v>38</v>
+      </c>
+      <c r="N304" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P304" s="1"/>
       <c r="S304" s="9"/>
       <c r="U304" s="1"/>
       <c r="X304" s="9"/>
       <c r="Z304" s="1"/>
       <c r="AC304" s="9"/>
       <c r="AE304" s="1"/>
       <c r="AH304" s="9"/>
       <c r="AJ304" s="1"/>
       <c r="AM304" s="9"/>
       <c r="AO304" s="1"/>
       <c r="AR304" s="9"/>
       <c r="AT304" s="1"/>
       <c r="AW304" s="9"/>
       <c r="AY304" s="1"/>
       <c r="BB304" s="9"/>
       <c r="BD304" s="1"/>
       <c r="BG304" s="9"/>
     </row>
     <row r="305" spans="1:59">
       <c r="A305" s="1">
         <v>46047.875</v>
       </c>
       <c r="B305" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C305" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D305" s="9">
         <v>786531.005</v>
       </c>
       <c r="F305" s="1">
         <v>46061.875</v>
       </c>
       <c r="G305" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H305" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I305" s="9">
         <v>732529.91200000001</v>
       </c>
-      <c r="K305" s="1"/>
-      <c r="N305" s="9"/>
+      <c r="K305" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L305" t="s">
+        <v>24</v>
+      </c>
+      <c r="M305" t="s">
+        <v>25</v>
+      </c>
+      <c r="N305" s="9">
+        <v>666442.78599999996</v>
+      </c>
       <c r="P305" s="1"/>
       <c r="S305" s="9"/>
       <c r="U305" s="1"/>
       <c r="X305" s="9"/>
       <c r="Z305" s="1"/>
       <c r="AC305" s="9"/>
       <c r="AE305" s="1"/>
       <c r="AH305" s="9"/>
       <c r="AJ305" s="1"/>
       <c r="AM305" s="9"/>
       <c r="AO305" s="1"/>
       <c r="AR305" s="9"/>
       <c r="AT305" s="1"/>
       <c r="AW305" s="9"/>
       <c r="AY305" s="1"/>
       <c r="BB305" s="9"/>
       <c r="BD305" s="1"/>
       <c r="BG305" s="9"/>
     </row>
     <row r="306" spans="1:59">
       <c r="A306" s="1">
         <v>46047.875</v>
       </c>
       <c r="B306" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C306" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D306" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F306" s="1">
         <v>46061.875</v>
       </c>
       <c r="G306" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H306" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I306" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K306" s="1"/>
-      <c r="N306" s="9"/>
+      <c r="K306" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L306" t="s">
+        <v>24</v>
+      </c>
+      <c r="M306" t="s">
+        <v>26</v>
+      </c>
+      <c r="N306" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P306" s="1"/>
       <c r="S306" s="9"/>
       <c r="U306" s="1"/>
       <c r="X306" s="9"/>
       <c r="Z306" s="1"/>
       <c r="AC306" s="9"/>
       <c r="AE306" s="1"/>
       <c r="AH306" s="9"/>
       <c r="AJ306" s="1"/>
       <c r="AM306" s="9"/>
       <c r="AO306" s="1"/>
       <c r="AR306" s="9"/>
       <c r="AT306" s="1"/>
       <c r="AW306" s="9"/>
       <c r="AY306" s="1"/>
       <c r="BB306" s="9"/>
       <c r="BD306" s="1"/>
       <c r="BG306" s="9"/>
     </row>
     <row r="307" spans="1:59">
       <c r="A307" s="1">
         <v>46047.875</v>
       </c>
       <c r="B307" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C307" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D307" s="9">
         <v>394.95600000000002</v>
       </c>
       <c r="F307" s="1">
         <v>46061.875</v>
       </c>
       <c r="G307" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H307" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I307" s="9">
         <v>383.13499999999999</v>
       </c>
-      <c r="K307" s="1"/>
-      <c r="N307" s="9"/>
+      <c r="K307" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L307" t="s">
+        <v>24</v>
+      </c>
+      <c r="M307" t="s">
+        <v>27</v>
+      </c>
+      <c r="N307" s="9">
+        <v>468.11799999999999</v>
+      </c>
       <c r="P307" s="1"/>
       <c r="S307" s="9"/>
       <c r="U307" s="1"/>
       <c r="X307" s="9"/>
       <c r="Z307" s="1"/>
       <c r="AC307" s="9"/>
       <c r="AE307" s="1"/>
       <c r="AH307" s="9"/>
       <c r="AJ307" s="1"/>
       <c r="AM307" s="9"/>
       <c r="AO307" s="1"/>
       <c r="AR307" s="9"/>
       <c r="AT307" s="1"/>
       <c r="AW307" s="9"/>
       <c r="AY307" s="1"/>
       <c r="BB307" s="9"/>
       <c r="BD307" s="1"/>
       <c r="BG307" s="9"/>
     </row>
     <row r="308" spans="1:59">
       <c r="A308" s="1">
         <v>46047.875</v>
       </c>
       <c r="B308" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C308" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D308" s="9">
         <v>2802.8409999999999</v>
       </c>
       <c r="F308" s="1">
         <v>46061.875</v>
       </c>
       <c r="G308" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H308" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I308" s="9">
         <v>2755.83</v>
       </c>
-      <c r="K308" s="1"/>
-      <c r="N308" s="9"/>
+      <c r="K308" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L308" t="s">
+        <v>24</v>
+      </c>
+      <c r="M308" t="s">
+        <v>28</v>
+      </c>
+      <c r="N308" s="9">
+        <v>2768.2759999999998</v>
+      </c>
       <c r="P308" s="1"/>
       <c r="S308" s="9"/>
       <c r="U308" s="1"/>
       <c r="X308" s="9"/>
       <c r="Z308" s="1"/>
       <c r="AC308" s="9"/>
       <c r="AE308" s="1"/>
       <c r="AH308" s="9"/>
       <c r="AJ308" s="1"/>
       <c r="AM308" s="9"/>
       <c r="AO308" s="1"/>
       <c r="AR308" s="9"/>
       <c r="AT308" s="1"/>
       <c r="AW308" s="9"/>
       <c r="AY308" s="1"/>
       <c r="BB308" s="9"/>
       <c r="BD308" s="1"/>
       <c r="BG308" s="9"/>
     </row>
     <row r="309" spans="1:59">
       <c r="A309" s="1">
         <v>46047.875</v>
       </c>
       <c r="B309" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C309" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D309" s="9">
         <v>15353.125</v>
       </c>
       <c r="F309" s="1">
         <v>46061.875</v>
       </c>
       <c r="G309" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H309" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I309" s="9">
         <v>15569.629000000001</v>
       </c>
-      <c r="K309" s="1"/>
-      <c r="N309" s="9"/>
+      <c r="K309" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L309" t="s">
+        <v>24</v>
+      </c>
+      <c r="M309" t="s">
+        <v>29</v>
+      </c>
+      <c r="N309" s="9">
+        <v>18428.580999999998</v>
+      </c>
       <c r="P309" s="1"/>
       <c r="S309" s="9"/>
       <c r="U309" s="1"/>
       <c r="X309" s="9"/>
       <c r="Z309" s="1"/>
       <c r="AC309" s="9"/>
       <c r="AE309" s="1"/>
       <c r="AH309" s="9"/>
       <c r="AJ309" s="1"/>
       <c r="AM309" s="9"/>
       <c r="AO309" s="1"/>
       <c r="AR309" s="9"/>
       <c r="AT309" s="1"/>
       <c r="AW309" s="9"/>
       <c r="AY309" s="1"/>
       <c r="BB309" s="9"/>
       <c r="BD309" s="1"/>
       <c r="BG309" s="9"/>
     </row>
     <row r="310" spans="1:59">
       <c r="A310" s="1">
         <v>46047.875</v>
       </c>
       <c r="B310" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C310" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D310" s="9">
         <v>36175.097000000002</v>
       </c>
       <c r="F310" s="1">
         <v>46061.875</v>
       </c>
       <c r="G310" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H310" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I310" s="9">
         <v>36212.696000000004</v>
       </c>
-      <c r="K310" s="1"/>
-      <c r="N310" s="9"/>
+      <c r="K310" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L310" t="s">
+        <v>24</v>
+      </c>
+      <c r="M310" t="s">
+        <v>30</v>
+      </c>
+      <c r="N310" s="9">
+        <v>41084.267</v>
+      </c>
       <c r="P310" s="1"/>
       <c r="S310" s="9"/>
       <c r="U310" s="1"/>
       <c r="X310" s="9"/>
       <c r="Z310" s="1"/>
       <c r="AC310" s="9"/>
       <c r="AE310" s="1"/>
       <c r="AH310" s="9"/>
       <c r="AJ310" s="1"/>
       <c r="AM310" s="9"/>
       <c r="AO310" s="1"/>
       <c r="AR310" s="9"/>
       <c r="AT310" s="1"/>
       <c r="AW310" s="9"/>
       <c r="AY310" s="1"/>
       <c r="BB310" s="9"/>
       <c r="BD310" s="1"/>
       <c r="BG310" s="9"/>
     </row>
     <row r="311" spans="1:59">
       <c r="A311" s="1">
         <v>46047.875</v>
       </c>
       <c r="B311" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C311" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D311" s="9">
         <v>55293.353999999999</v>
       </c>
       <c r="F311" s="1">
         <v>46061.875</v>
       </c>
       <c r="G311" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H311" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I311" s="9">
         <v>59352.981</v>
       </c>
-      <c r="K311" s="1"/>
-      <c r="N311" s="9"/>
+      <c r="K311" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L311" t="s">
+        <v>24</v>
+      </c>
+      <c r="M311" t="s">
+        <v>31</v>
+      </c>
+      <c r="N311" s="9">
+        <v>67369.876999999993</v>
+      </c>
       <c r="P311" s="1"/>
       <c r="S311" s="9"/>
       <c r="U311" s="1"/>
       <c r="X311" s="9"/>
       <c r="Z311" s="1"/>
       <c r="AC311" s="9"/>
       <c r="AE311" s="1"/>
       <c r="AH311" s="9"/>
       <c r="AJ311" s="1"/>
       <c r="AM311" s="9"/>
       <c r="AO311" s="1"/>
       <c r="AR311" s="9"/>
       <c r="AT311" s="1"/>
       <c r="AW311" s="9"/>
       <c r="AY311" s="1"/>
       <c r="BB311" s="9"/>
       <c r="BD311" s="1"/>
       <c r="BG311" s="9"/>
     </row>
     <row r="312" spans="1:59">
       <c r="A312" s="1">
         <v>46047.875</v>
       </c>
       <c r="B312" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C312" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D312" s="9">
         <v>9854.43</v>
       </c>
       <c r="F312" s="1">
         <v>46061.875</v>
       </c>
       <c r="G312" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H312" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I312" s="9">
         <v>10748.03</v>
       </c>
-      <c r="K312" s="1"/>
-      <c r="N312" s="9"/>
+      <c r="K312" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L312" t="s">
+        <v>24</v>
+      </c>
+      <c r="M312" t="s">
+        <v>32</v>
+      </c>
+      <c r="N312" s="9">
+        <v>11844.615</v>
+      </c>
       <c r="P312" s="1"/>
       <c r="S312" s="9"/>
       <c r="U312" s="1"/>
       <c r="X312" s="9"/>
       <c r="Z312" s="1"/>
       <c r="AC312" s="9"/>
       <c r="AE312" s="1"/>
       <c r="AH312" s="9"/>
       <c r="AJ312" s="1"/>
       <c r="AM312" s="9"/>
       <c r="AO312" s="1"/>
       <c r="AR312" s="9"/>
       <c r="AT312" s="1"/>
       <c r="AW312" s="9"/>
       <c r="AY312" s="1"/>
       <c r="BB312" s="9"/>
       <c r="BD312" s="1"/>
       <c r="BG312" s="9"/>
     </row>
     <row r="313" spans="1:59">
       <c r="A313" s="1">
         <v>46047.875</v>
       </c>
       <c r="B313" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C313" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D313" s="9">
         <v>63104.6</v>
       </c>
       <c r="F313" s="1">
         <v>46061.875</v>
       </c>
       <c r="G313" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H313" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I313" s="9">
         <v>66035.671000000002</v>
       </c>
-      <c r="K313" s="1"/>
-      <c r="N313" s="9"/>
+      <c r="K313" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L313" t="s">
+        <v>24</v>
+      </c>
+      <c r="M313" t="s">
+        <v>33</v>
+      </c>
+      <c r="N313" s="9">
+        <v>75217.316999999995</v>
+      </c>
       <c r="P313" s="1"/>
       <c r="S313" s="9"/>
       <c r="U313" s="1"/>
       <c r="X313" s="9"/>
       <c r="Z313" s="1"/>
       <c r="AC313" s="9"/>
       <c r="AE313" s="1"/>
       <c r="AH313" s="9"/>
       <c r="AJ313" s="1"/>
       <c r="AM313" s="9"/>
       <c r="AO313" s="1"/>
       <c r="AR313" s="9"/>
       <c r="AT313" s="1"/>
       <c r="AW313" s="9"/>
       <c r="AY313" s="1"/>
       <c r="BB313" s="9"/>
       <c r="BD313" s="1"/>
       <c r="BG313" s="9"/>
     </row>
     <row r="314" spans="1:59">
       <c r="A314" s="1">
         <v>46047.875</v>
       </c>
       <c r="B314" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C314" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D314" s="9">
         <v>13398.4</v>
       </c>
       <c r="F314" s="1">
         <v>46061.875</v>
       </c>
       <c r="G314" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H314" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I314" s="9">
         <v>17520.3</v>
       </c>
-      <c r="K314" s="1"/>
-      <c r="N314" s="9"/>
+      <c r="K314" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L314" t="s">
+        <v>24</v>
+      </c>
+      <c r="M314" t="s">
+        <v>34</v>
+      </c>
+      <c r="N314" s="9">
+        <v>17784</v>
+      </c>
       <c r="P314" s="1"/>
       <c r="S314" s="9"/>
       <c r="U314" s="1"/>
       <c r="X314" s="9"/>
       <c r="Z314" s="1"/>
       <c r="AC314" s="9"/>
       <c r="AE314" s="1"/>
       <c r="AH314" s="9"/>
       <c r="AJ314" s="1"/>
       <c r="AM314" s="9"/>
       <c r="AO314" s="1"/>
       <c r="AR314" s="9"/>
       <c r="AT314" s="1"/>
       <c r="AW314" s="9"/>
       <c r="AY314" s="1"/>
       <c r="BB314" s="9"/>
       <c r="BD314" s="1"/>
       <c r="BG314" s="9"/>
     </row>
     <row r="315" spans="1:59">
       <c r="A315" s="1">
         <v>46047.875</v>
       </c>
       <c r="B315" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C315" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D315" s="9">
         <v>8074.6139999999996</v>
       </c>
       <c r="F315" s="1">
         <v>46061.875</v>
       </c>
       <c r="G315" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H315" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I315" s="9">
         <v>8241.17</v>
       </c>
-      <c r="K315" s="1"/>
-      <c r="N315" s="9"/>
+      <c r="K315" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L315" t="s">
+        <v>24</v>
+      </c>
+      <c r="M315" t="s">
+        <v>35</v>
+      </c>
+      <c r="N315" s="9">
+        <v>8226.9130000000005</v>
+      </c>
       <c r="P315" s="1"/>
       <c r="S315" s="9"/>
       <c r="U315" s="1"/>
       <c r="X315" s="9"/>
       <c r="Z315" s="1"/>
       <c r="AC315" s="9"/>
       <c r="AE315" s="1"/>
       <c r="AH315" s="9"/>
       <c r="AJ315" s="1"/>
       <c r="AM315" s="9"/>
       <c r="AO315" s="1"/>
       <c r="AR315" s="9"/>
       <c r="AT315" s="1"/>
       <c r="AW315" s="9"/>
       <c r="AY315" s="1"/>
       <c r="BB315" s="9"/>
       <c r="BD315" s="1"/>
       <c r="BG315" s="9"/>
     </row>
     <row r="316" spans="1:59">
       <c r="A316" s="1">
         <v>46047.875</v>
       </c>
       <c r="B316" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C316" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D316" s="9">
         <v>210416.34099999999</v>
       </c>
       <c r="F316" s="1">
         <v>46061.875</v>
       </c>
       <c r="G316" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H316" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I316" s="9">
         <v>208158.93900000001</v>
       </c>
-      <c r="K316" s="1"/>
-      <c r="N316" s="9"/>
+      <c r="K316" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L316" t="s">
+        <v>24</v>
+      </c>
+      <c r="M316" t="s">
+        <v>36</v>
+      </c>
+      <c r="N316" s="9">
+        <v>210990.37299999999</v>
+      </c>
       <c r="P316" s="1"/>
       <c r="S316" s="9"/>
       <c r="U316" s="1"/>
       <c r="X316" s="9"/>
       <c r="Z316" s="1"/>
       <c r="AC316" s="9"/>
       <c r="AE316" s="1"/>
       <c r="AH316" s="9"/>
       <c r="AJ316" s="1"/>
       <c r="AM316" s="9"/>
       <c r="AO316" s="1"/>
       <c r="AR316" s="9"/>
       <c r="AT316" s="1"/>
       <c r="AW316" s="9"/>
       <c r="AY316" s="1"/>
       <c r="BB316" s="9"/>
       <c r="BD316" s="1"/>
       <c r="BG316" s="9"/>
     </row>
     <row r="317" spans="1:59">
       <c r="A317" s="1">
         <v>46047.875</v>
       </c>
       <c r="B317" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C317" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D317" s="9">
         <v>110825.05100000001</v>
       </c>
       <c r="F317" s="1">
         <v>46061.875</v>
       </c>
       <c r="G317" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H317" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I317" s="9">
         <v>105966.59600000001</v>
       </c>
-      <c r="K317" s="1"/>
-      <c r="N317" s="9"/>
+      <c r="K317" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L317" t="s">
+        <v>24</v>
+      </c>
+      <c r="M317" t="s">
+        <v>37</v>
+      </c>
+      <c r="N317" s="9">
+        <v>99131.929000000004</v>
+      </c>
       <c r="P317" s="1"/>
       <c r="S317" s="9"/>
       <c r="U317" s="1"/>
       <c r="X317" s="9"/>
       <c r="Z317" s="1"/>
       <c r="AC317" s="9"/>
       <c r="AE317" s="1"/>
       <c r="AH317" s="9"/>
       <c r="AJ317" s="1"/>
       <c r="AM317" s="9"/>
       <c r="AO317" s="1"/>
       <c r="AR317" s="9"/>
       <c r="AT317" s="1"/>
       <c r="AW317" s="9"/>
       <c r="AY317" s="1"/>
       <c r="BB317" s="9"/>
       <c r="BD317" s="1"/>
       <c r="BG317" s="9"/>
     </row>
     <row r="318" spans="1:59">
       <c r="A318" s="1">
         <v>46047.875</v>
       </c>
       <c r="B318" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C318" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D318" s="9">
         <v>1998.498</v>
       </c>
       <c r="F318" s="1">
         <v>46061.875</v>
       </c>
       <c r="G318" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H318" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I318" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K318" s="1"/>
-      <c r="N318" s="9"/>
+      <c r="K318" s="1">
+        <v>46083.875</v>
+      </c>
+      <c r="L318" t="s">
+        <v>24</v>
+      </c>
+      <c r="M318" t="s">
+        <v>38</v>
+      </c>
+      <c r="N318" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P318" s="1"/>
       <c r="S318" s="9"/>
       <c r="U318" s="1"/>
       <c r="X318" s="9"/>
       <c r="Z318" s="1"/>
       <c r="AC318" s="9"/>
       <c r="AE318" s="1"/>
       <c r="AH318" s="9"/>
       <c r="AJ318" s="1"/>
       <c r="AM318" s="9"/>
       <c r="AO318" s="1"/>
       <c r="AR318" s="9"/>
       <c r="AT318" s="1"/>
       <c r="AW318" s="9"/>
       <c r="AY318" s="1"/>
       <c r="BB318" s="9"/>
       <c r="BD318" s="1"/>
       <c r="BG318" s="9"/>
     </row>
     <row r="319" spans="1:59">
       <c r="A319" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B319" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C319" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D319" s="9">
         <v>726903.98499999999</v>
       </c>
       <c r="F319" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G319" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H319" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I319" s="9">
         <v>687255.85199999996</v>
       </c>
-      <c r="K319" s="1"/>
-      <c r="N319" s="9"/>
+      <c r="K319" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L319" t="s">
+        <v>24</v>
+      </c>
+      <c r="M319" t="s">
+        <v>25</v>
+      </c>
+      <c r="N319" s="9">
+        <v>610453.21600000001</v>
+      </c>
       <c r="P319" s="1"/>
       <c r="S319" s="9"/>
       <c r="U319" s="1"/>
       <c r="X319" s="9"/>
       <c r="Z319" s="1"/>
       <c r="AC319" s="9"/>
       <c r="AE319" s="1"/>
       <c r="AH319" s="9"/>
       <c r="AJ319" s="1"/>
       <c r="AM319" s="9"/>
       <c r="AO319" s="1"/>
       <c r="AR319" s="9"/>
       <c r="AT319" s="1"/>
       <c r="AW319" s="9"/>
       <c r="AY319" s="1"/>
       <c r="BB319" s="9"/>
       <c r="BD319" s="1"/>
       <c r="BG319" s="9"/>
     </row>
     <row r="320" spans="1:59">
       <c r="A320" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B320" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C320" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D320" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F320" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G320" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H320" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I320" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K320" s="1"/>
-      <c r="N320" s="9"/>
+      <c r="K320" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L320" t="s">
+        <v>24</v>
+      </c>
+      <c r="M320" t="s">
+        <v>26</v>
+      </c>
+      <c r="N320" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P320" s="1"/>
       <c r="S320" s="9"/>
       <c r="U320" s="1"/>
       <c r="X320" s="9"/>
       <c r="Z320" s="1"/>
       <c r="AC320" s="9"/>
       <c r="AE320" s="1"/>
       <c r="AH320" s="9"/>
       <c r="AJ320" s="1"/>
       <c r="AM320" s="9"/>
       <c r="AO320" s="1"/>
       <c r="AR320" s="9"/>
       <c r="AT320" s="1"/>
       <c r="AW320" s="9"/>
       <c r="AY320" s="1"/>
       <c r="BB320" s="9"/>
       <c r="BD320" s="1"/>
       <c r="BG320" s="9"/>
     </row>
     <row r="321" spans="1:59">
       <c r="A321" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B321" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C321" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D321" s="9">
         <v>412.77199999999999</v>
       </c>
       <c r="F321" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G321" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H321" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I321" s="9">
         <v>397.31299999999999</v>
       </c>
-      <c r="K321" s="1"/>
-      <c r="N321" s="9"/>
+      <c r="K321" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L321" t="s">
+        <v>24</v>
+      </c>
+      <c r="M321" t="s">
+        <v>27</v>
+      </c>
+      <c r="N321" s="9">
+        <v>410.72300000000001</v>
+      </c>
       <c r="P321" s="1"/>
       <c r="S321" s="9"/>
       <c r="U321" s="1"/>
       <c r="X321" s="9"/>
       <c r="Z321" s="1"/>
       <c r="AC321" s="9"/>
       <c r="AE321" s="1"/>
       <c r="AH321" s="9"/>
       <c r="AJ321" s="1"/>
       <c r="AM321" s="9"/>
       <c r="AO321" s="1"/>
       <c r="AR321" s="9"/>
       <c r="AT321" s="1"/>
       <c r="AW321" s="9"/>
       <c r="AY321" s="1"/>
       <c r="BB321" s="9"/>
       <c r="BD321" s="1"/>
       <c r="BG321" s="9"/>
     </row>
     <row r="322" spans="1:59">
       <c r="A322" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B322" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C322" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D322" s="9">
         <v>2639.703</v>
       </c>
       <c r="F322" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G322" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H322" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I322" s="9">
         <v>2681.86</v>
       </c>
-      <c r="K322" s="1"/>
-      <c r="N322" s="9"/>
+      <c r="K322" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L322" t="s">
+        <v>24</v>
+      </c>
+      <c r="M322" t="s">
+        <v>28</v>
+      </c>
+      <c r="N322" s="9">
+        <v>2774.3850000000002</v>
+      </c>
       <c r="P322" s="1"/>
       <c r="S322" s="9"/>
       <c r="U322" s="1"/>
       <c r="X322" s="9"/>
       <c r="Z322" s="1"/>
       <c r="AC322" s="9"/>
       <c r="AE322" s="1"/>
       <c r="AH322" s="9"/>
       <c r="AJ322" s="1"/>
       <c r="AM322" s="9"/>
       <c r="AO322" s="1"/>
       <c r="AR322" s="9"/>
       <c r="AT322" s="1"/>
       <c r="AW322" s="9"/>
       <c r="AY322" s="1"/>
       <c r="BB322" s="9"/>
       <c r="BD322" s="1"/>
       <c r="BG322" s="9"/>
     </row>
     <row r="323" spans="1:59">
       <c r="A323" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B323" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C323" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D323" s="9">
         <v>15227.884</v>
       </c>
       <c r="F323" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G323" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H323" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I323" s="9">
         <v>15370.494000000001</v>
       </c>
-      <c r="K323" s="1"/>
-      <c r="N323" s="9"/>
+      <c r="K323" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L323" t="s">
+        <v>24</v>
+      </c>
+      <c r="M323" t="s">
+        <v>29</v>
+      </c>
+      <c r="N323" s="9">
+        <v>18046.071</v>
+      </c>
       <c r="P323" s="1"/>
       <c r="S323" s="9"/>
       <c r="U323" s="1"/>
       <c r="X323" s="9"/>
       <c r="Z323" s="1"/>
       <c r="AC323" s="9"/>
       <c r="AE323" s="1"/>
       <c r="AH323" s="9"/>
       <c r="AJ323" s="1"/>
       <c r="AM323" s="9"/>
       <c r="AO323" s="1"/>
       <c r="AR323" s="9"/>
       <c r="AT323" s="1"/>
       <c r="AW323" s="9"/>
       <c r="AY323" s="1"/>
       <c r="BB323" s="9"/>
       <c r="BD323" s="1"/>
       <c r="BG323" s="9"/>
     </row>
     <row r="324" spans="1:59">
       <c r="A324" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B324" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C324" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D324" s="9">
         <v>36035.417000000001</v>
       </c>
       <c r="F324" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G324" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H324" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I324" s="9">
         <v>36067.377</v>
       </c>
-      <c r="K324" s="1"/>
-      <c r="N324" s="9"/>
+      <c r="K324" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L324" t="s">
+        <v>24</v>
+      </c>
+      <c r="M324" t="s">
+        <v>30</v>
+      </c>
+      <c r="N324" s="9">
+        <v>40827.705999999998</v>
+      </c>
       <c r="P324" s="1"/>
       <c r="S324" s="9"/>
       <c r="U324" s="1"/>
       <c r="X324" s="9"/>
       <c r="Z324" s="1"/>
       <c r="AC324" s="9"/>
       <c r="AE324" s="1"/>
       <c r="AH324" s="9"/>
       <c r="AJ324" s="1"/>
       <c r="AM324" s="9"/>
       <c r="AO324" s="1"/>
       <c r="AR324" s="9"/>
       <c r="AT324" s="1"/>
       <c r="AW324" s="9"/>
       <c r="AY324" s="1"/>
       <c r="BB324" s="9"/>
       <c r="BD324" s="1"/>
       <c r="BG324" s="9"/>
     </row>
     <row r="325" spans="1:59">
       <c r="A325" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B325" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C325" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D325" s="9">
         <v>55331.728000000003</v>
       </c>
       <c r="F325" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G325" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H325" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I325" s="9">
         <v>59410.133999999998</v>
       </c>
-      <c r="K325" s="1"/>
-      <c r="N325" s="9"/>
+      <c r="K325" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L325" t="s">
+        <v>24</v>
+      </c>
+      <c r="M325" t="s">
+        <v>31</v>
+      </c>
+      <c r="N325" s="9">
+        <v>65156.087</v>
+      </c>
       <c r="P325" s="1"/>
       <c r="S325" s="9"/>
       <c r="U325" s="1"/>
       <c r="X325" s="9"/>
       <c r="Z325" s="1"/>
       <c r="AC325" s="9"/>
       <c r="AE325" s="1"/>
       <c r="AH325" s="9"/>
       <c r="AJ325" s="1"/>
       <c r="AM325" s="9"/>
       <c r="AO325" s="1"/>
       <c r="AR325" s="9"/>
       <c r="AT325" s="1"/>
       <c r="AW325" s="9"/>
       <c r="AY325" s="1"/>
       <c r="BB325" s="9"/>
       <c r="BD325" s="1"/>
       <c r="BG325" s="9"/>
     </row>
     <row r="326" spans="1:59">
       <c r="A326" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B326" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C326" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D326" s="9">
         <v>9706.1149999999998</v>
       </c>
       <c r="F326" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G326" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H326" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I326" s="9">
         <v>10657.44</v>
       </c>
-      <c r="K326" s="1"/>
-      <c r="N326" s="9"/>
+      <c r="K326" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L326" t="s">
+        <v>24</v>
+      </c>
+      <c r="M326" t="s">
+        <v>32</v>
+      </c>
+      <c r="N326" s="9">
+        <v>12537.405000000001</v>
+      </c>
       <c r="P326" s="1"/>
       <c r="S326" s="9"/>
       <c r="U326" s="1"/>
       <c r="X326" s="9"/>
       <c r="Z326" s="1"/>
       <c r="AC326" s="9"/>
       <c r="AE326" s="1"/>
       <c r="AH326" s="9"/>
       <c r="AJ326" s="1"/>
       <c r="AM326" s="9"/>
       <c r="AO326" s="1"/>
       <c r="AR326" s="9"/>
       <c r="AT326" s="1"/>
       <c r="AW326" s="9"/>
       <c r="AY326" s="1"/>
       <c r="BB326" s="9"/>
       <c r="BD326" s="1"/>
       <c r="BG326" s="9"/>
     </row>
     <row r="327" spans="1:59">
       <c r="A327" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B327" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C327" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D327" s="9">
         <v>64582.815999999999</v>
       </c>
       <c r="F327" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G327" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H327" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I327" s="9">
         <v>64371.62</v>
       </c>
-      <c r="K327" s="1"/>
-      <c r="N327" s="9"/>
+      <c r="K327" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L327" t="s">
+        <v>24</v>
+      </c>
+      <c r="M327" t="s">
+        <v>33</v>
+      </c>
+      <c r="N327" s="9">
+        <v>74193.683999999994</v>
+      </c>
       <c r="P327" s="1"/>
       <c r="S327" s="9"/>
       <c r="U327" s="1"/>
       <c r="X327" s="9"/>
       <c r="Z327" s="1"/>
       <c r="AC327" s="9"/>
       <c r="AE327" s="1"/>
       <c r="AH327" s="9"/>
       <c r="AJ327" s="1"/>
       <c r="AM327" s="9"/>
       <c r="AO327" s="1"/>
       <c r="AR327" s="9"/>
       <c r="AT327" s="1"/>
       <c r="AW327" s="9"/>
       <c r="AY327" s="1"/>
       <c r="BB327" s="9"/>
       <c r="BD327" s="1"/>
       <c r="BG327" s="9"/>
     </row>
     <row r="328" spans="1:59">
       <c r="A328" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B328" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C328" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D328" s="9">
         <v>12227.8</v>
       </c>
       <c r="F328" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G328" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H328" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I328" s="9">
         <v>65797</v>
       </c>
-      <c r="K328" s="1"/>
-      <c r="N328" s="9"/>
+      <c r="K328" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L328" t="s">
+        <v>24</v>
+      </c>
+      <c r="M328" t="s">
+        <v>34</v>
+      </c>
+      <c r="N328" s="9">
+        <v>16170.8</v>
+      </c>
       <c r="P328" s="1"/>
       <c r="S328" s="9"/>
       <c r="U328" s="1"/>
       <c r="X328" s="9"/>
       <c r="Z328" s="1"/>
       <c r="AC328" s="9"/>
       <c r="AE328" s="1"/>
       <c r="AH328" s="9"/>
       <c r="AJ328" s="1"/>
       <c r="AM328" s="9"/>
       <c r="AO328" s="1"/>
       <c r="AR328" s="9"/>
       <c r="AT328" s="1"/>
       <c r="AW328" s="9"/>
       <c r="AY328" s="1"/>
       <c r="BB328" s="9"/>
       <c r="BD328" s="1"/>
       <c r="BG328" s="9"/>
     </row>
     <row r="329" spans="1:59">
       <c r="A329" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B329" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C329" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D329" s="9">
         <v>8074.3019999999997</v>
       </c>
       <c r="F329" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G329" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H329" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I329" s="9">
         <v>8152.9769999999999</v>
       </c>
-      <c r="K329" s="1"/>
-      <c r="N329" s="9"/>
+      <c r="K329" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L329" t="s">
+        <v>24</v>
+      </c>
+      <c r="M329" t="s">
+        <v>35</v>
+      </c>
+      <c r="N329" s="9">
+        <v>7969.1310000000003</v>
+      </c>
       <c r="P329" s="1"/>
       <c r="S329" s="9"/>
       <c r="U329" s="1"/>
       <c r="X329" s="9"/>
       <c r="Z329" s="1"/>
       <c r="AC329" s="9"/>
       <c r="AE329" s="1"/>
       <c r="AH329" s="9"/>
       <c r="AJ329" s="1"/>
       <c r="AM329" s="9"/>
       <c r="AO329" s="1"/>
       <c r="AR329" s="9"/>
       <c r="AT329" s="1"/>
       <c r="AW329" s="9"/>
       <c r="AY329" s="1"/>
       <c r="BB329" s="9"/>
       <c r="BD329" s="1"/>
       <c r="BG329" s="9"/>
     </row>
     <row r="330" spans="1:59">
       <c r="A330" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B330" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C330" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D330" s="9">
         <v>205289.48499999999</v>
       </c>
       <c r="F330" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G330" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H330" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I330" s="9">
         <v>202361.7</v>
       </c>
-      <c r="K330" s="1"/>
-      <c r="N330" s="9"/>
+      <c r="K330" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L330" t="s">
+        <v>24</v>
+      </c>
+      <c r="M330" t="s">
+        <v>36</v>
+      </c>
+      <c r="N330" s="9">
+        <v>202288.807</v>
+      </c>
       <c r="P330" s="1"/>
       <c r="S330" s="9"/>
       <c r="U330" s="1"/>
       <c r="X330" s="9"/>
       <c r="Z330" s="1"/>
       <c r="AC330" s="9"/>
       <c r="AE330" s="1"/>
       <c r="AH330" s="9"/>
       <c r="AJ330" s="1"/>
       <c r="AM330" s="9"/>
       <c r="AO330" s="1"/>
       <c r="AR330" s="9"/>
       <c r="AT330" s="1"/>
       <c r="AW330" s="9"/>
       <c r="AY330" s="1"/>
       <c r="BB330" s="9"/>
       <c r="BD330" s="1"/>
       <c r="BG330" s="9"/>
     </row>
     <row r="331" spans="1:59">
       <c r="A331" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B331" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C331" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D331" s="9">
         <v>109066.96799999999</v>
       </c>
       <c r="F331" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G331" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H331" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I331" s="9">
         <v>104760.91800000001</v>
       </c>
-      <c r="K331" s="1"/>
-      <c r="N331" s="9"/>
+      <c r="K331" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L331" t="s">
+        <v>24</v>
+      </c>
+      <c r="M331" t="s">
+        <v>37</v>
+      </c>
+      <c r="N331" s="9">
+        <v>98010.114000000001</v>
+      </c>
       <c r="P331" s="1"/>
       <c r="S331" s="9"/>
       <c r="U331" s="1"/>
       <c r="X331" s="9"/>
       <c r="Z331" s="1"/>
       <c r="AC331" s="9"/>
       <c r="AE331" s="1"/>
       <c r="AH331" s="9"/>
       <c r="AJ331" s="1"/>
       <c r="AM331" s="9"/>
       <c r="AO331" s="1"/>
       <c r="AR331" s="9"/>
       <c r="AT331" s="1"/>
       <c r="AW331" s="9"/>
       <c r="AY331" s="1"/>
       <c r="BB331" s="9"/>
       <c r="BD331" s="1"/>
       <c r="BG331" s="9"/>
     </row>
     <row r="332" spans="1:59">
       <c r="A332" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B332" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C332" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D332" s="9">
         <v>1998.498</v>
       </c>
       <c r="F332" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G332" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H332" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I332" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K332" s="1"/>
-      <c r="N332" s="9"/>
+      <c r="K332" s="1">
+        <v>46083.916666666664</v>
+      </c>
+      <c r="L332" t="s">
+        <v>24</v>
+      </c>
+      <c r="M332" t="s">
+        <v>38</v>
+      </c>
+      <c r="N332" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P332" s="1"/>
       <c r="S332" s="9"/>
       <c r="U332" s="1"/>
       <c r="X332" s="9"/>
       <c r="Z332" s="1"/>
       <c r="AC332" s="9"/>
       <c r="AE332" s="1"/>
       <c r="AH332" s="9"/>
       <c r="AJ332" s="1"/>
       <c r="AM332" s="9"/>
       <c r="AO332" s="1"/>
       <c r="AR332" s="9"/>
       <c r="AT332" s="1"/>
       <c r="AW332" s="9"/>
       <c r="AY332" s="1"/>
       <c r="BB332" s="9"/>
       <c r="BD332" s="1"/>
       <c r="BG332" s="9"/>
     </row>
     <row r="333" spans="1:59">
       <c r="A333" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B333" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C333" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D333" s="9">
         <v>675854.83600000001</v>
       </c>
       <c r="F333" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G333" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H333" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I333" s="9">
         <v>636534.24600000004</v>
       </c>
-      <c r="K333" s="1"/>
-      <c r="N333" s="9"/>
+      <c r="K333" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L333" t="s">
+        <v>24</v>
+      </c>
+      <c r="M333" t="s">
+        <v>25</v>
+      </c>
+      <c r="N333" s="9">
+        <v>568286.28599999996</v>
+      </c>
       <c r="P333" s="1"/>
       <c r="S333" s="9"/>
       <c r="U333" s="1"/>
       <c r="X333" s="9"/>
       <c r="Z333" s="1"/>
       <c r="AC333" s="9"/>
       <c r="AE333" s="1"/>
       <c r="AH333" s="9"/>
       <c r="AJ333" s="1"/>
       <c r="AM333" s="9"/>
       <c r="AO333" s="1"/>
       <c r="AR333" s="9"/>
       <c r="AT333" s="1"/>
       <c r="AW333" s="9"/>
       <c r="AY333" s="1"/>
       <c r="BB333" s="9"/>
       <c r="BD333" s="1"/>
       <c r="BG333" s="9"/>
     </row>
     <row r="334" spans="1:59">
       <c r="A334" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B334" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C334" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D334" s="9">
         <v>2042.2149999999999</v>
       </c>
       <c r="F334" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G334" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H334" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="I334" s="9">
         <v>1924.3889999999999</v>
       </c>
-      <c r="K334" s="1"/>
-      <c r="N334" s="9"/>
+      <c r="K334" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L334" t="s">
+        <v>24</v>
+      </c>
+      <c r="M334" t="s">
+        <v>26</v>
+      </c>
+      <c r="N334" s="9">
+        <v>1914.2139999999999</v>
+      </c>
       <c r="P334" s="1"/>
       <c r="S334" s="9"/>
       <c r="U334" s="1"/>
       <c r="X334" s="9"/>
       <c r="Z334" s="1"/>
       <c r="AC334" s="9"/>
       <c r="AE334" s="1"/>
       <c r="AH334" s="9"/>
       <c r="AJ334" s="1"/>
       <c r="AM334" s="9"/>
       <c r="AO334" s="1"/>
       <c r="AR334" s="9"/>
       <c r="AT334" s="1"/>
       <c r="AW334" s="9"/>
       <c r="AY334" s="1"/>
       <c r="BB334" s="9"/>
       <c r="BD334" s="1"/>
       <c r="BG334" s="9"/>
     </row>
     <row r="335" spans="1:59">
       <c r="A335" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B335" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C335" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D335" s="9">
         <v>412.71899999999999</v>
       </c>
       <c r="F335" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G335" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H335" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="I335" s="9">
         <v>393.39600000000002</v>
       </c>
-      <c r="K335" s="1"/>
-      <c r="N335" s="9"/>
+      <c r="K335" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L335" t="s">
+        <v>24</v>
+      </c>
+      <c r="M335" t="s">
+        <v>27</v>
+      </c>
+      <c r="N335" s="9">
+        <v>363.779</v>
+      </c>
       <c r="P335" s="1"/>
       <c r="S335" s="9"/>
       <c r="U335" s="1"/>
       <c r="X335" s="9"/>
       <c r="Z335" s="1"/>
       <c r="AC335" s="9"/>
       <c r="AE335" s="1"/>
       <c r="AH335" s="9"/>
       <c r="AJ335" s="1"/>
       <c r="AM335" s="9"/>
       <c r="AO335" s="1"/>
       <c r="AR335" s="9"/>
       <c r="AT335" s="1"/>
       <c r="AW335" s="9"/>
       <c r="AY335" s="1"/>
       <c r="BB335" s="9"/>
       <c r="BD335" s="1"/>
       <c r="BG335" s="9"/>
     </row>
     <row r="336" spans="1:59">
       <c r="A336" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B336" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C336" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D336" s="9">
         <v>2501.181</v>
       </c>
       <c r="F336" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G336" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H336" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I336" s="9">
         <v>2564.4180000000001</v>
       </c>
-      <c r="K336" s="1"/>
-      <c r="N336" s="9"/>
+      <c r="K336" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L336" t="s">
+        <v>24</v>
+      </c>
+      <c r="M336" t="s">
+        <v>28</v>
+      </c>
+      <c r="N336" s="9">
+        <v>2587.6219999999998</v>
+      </c>
       <c r="P336" s="1"/>
       <c r="S336" s="9"/>
       <c r="U336" s="1"/>
       <c r="X336" s="9"/>
       <c r="Z336" s="1"/>
       <c r="AC336" s="9"/>
       <c r="AE336" s="1"/>
       <c r="AH336" s="9"/>
       <c r="AJ336" s="1"/>
       <c r="AM336" s="9"/>
       <c r="AO336" s="1"/>
       <c r="AR336" s="9"/>
       <c r="AT336" s="1"/>
       <c r="AW336" s="9"/>
       <c r="AY336" s="1"/>
       <c r="BB336" s="9"/>
       <c r="BD336" s="1"/>
       <c r="BG336" s="9"/>
     </row>
     <row r="337" spans="1:59">
       <c r="A337" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B337" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C337" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D337" s="9">
         <v>15104.82</v>
       </c>
       <c r="F337" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G337" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H337" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I337" s="9">
         <v>15416.904</v>
       </c>
-      <c r="K337" s="1"/>
-      <c r="N337" s="9"/>
+      <c r="K337" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L337" t="s">
+        <v>24</v>
+      </c>
+      <c r="M337" t="s">
+        <v>29</v>
+      </c>
+      <c r="N337" s="9">
+        <v>17617.163</v>
+      </c>
       <c r="P337" s="1"/>
       <c r="S337" s="9"/>
       <c r="U337" s="1"/>
       <c r="X337" s="9"/>
       <c r="Z337" s="1"/>
       <c r="AC337" s="9"/>
       <c r="AE337" s="1"/>
       <c r="AH337" s="9"/>
       <c r="AJ337" s="1"/>
       <c r="AM337" s="9"/>
       <c r="AO337" s="1"/>
       <c r="AR337" s="9"/>
       <c r="AT337" s="1"/>
       <c r="AW337" s="9"/>
       <c r="AY337" s="1"/>
       <c r="BB337" s="9"/>
       <c r="BD337" s="1"/>
       <c r="BG337" s="9"/>
     </row>
     <row r="338" spans="1:59">
       <c r="A338" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B338" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C338" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D338" s="9">
         <v>35752.900999999998</v>
       </c>
       <c r="F338" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G338" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H338" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I338" s="9">
         <v>35659.419000000002</v>
       </c>
-      <c r="K338" s="1"/>
-      <c r="N338" s="9"/>
+      <c r="K338" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L338" t="s">
+        <v>24</v>
+      </c>
+      <c r="M338" t="s">
+        <v>30</v>
+      </c>
+      <c r="N338" s="9">
+        <v>39003.451000000001</v>
+      </c>
       <c r="P338" s="1"/>
       <c r="S338" s="9"/>
       <c r="U338" s="1"/>
       <c r="X338" s="9"/>
       <c r="Z338" s="1"/>
       <c r="AC338" s="9"/>
       <c r="AE338" s="1"/>
       <c r="AH338" s="9"/>
       <c r="AJ338" s="1"/>
       <c r="AM338" s="9"/>
       <c r="AO338" s="1"/>
       <c r="AR338" s="9"/>
       <c r="AT338" s="1"/>
       <c r="AW338" s="9"/>
       <c r="AY338" s="1"/>
       <c r="BB338" s="9"/>
       <c r="BD338" s="1"/>
       <c r="BG338" s="9"/>
     </row>
     <row r="339" spans="1:59">
       <c r="A339" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B339" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C339" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D339" s="9">
         <v>54716.654000000002</v>
       </c>
       <c r="F339" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G339" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H339" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="I339" s="9">
         <v>58356.175000000003</v>
       </c>
-      <c r="K339" s="1"/>
-      <c r="N339" s="9"/>
+      <c r="K339" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L339" t="s">
+        <v>24</v>
+      </c>
+      <c r="M339" t="s">
+        <v>31</v>
+      </c>
+      <c r="N339" s="9">
+        <v>63749.764000000003</v>
+      </c>
       <c r="P339" s="1"/>
       <c r="S339" s="9"/>
       <c r="U339" s="1"/>
       <c r="X339" s="9"/>
       <c r="Z339" s="1"/>
       <c r="AC339" s="9"/>
       <c r="AE339" s="1"/>
       <c r="AH339" s="9"/>
       <c r="AJ339" s="1"/>
       <c r="AM339" s="9"/>
       <c r="AO339" s="1"/>
       <c r="AR339" s="9"/>
       <c r="AT339" s="1"/>
       <c r="AW339" s="9"/>
       <c r="AY339" s="1"/>
       <c r="BB339" s="9"/>
       <c r="BD339" s="1"/>
       <c r="BG339" s="9"/>
     </row>
     <row r="340" spans="1:59">
       <c r="A340" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B340" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C340" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D340" s="9">
         <v>9523.0450000000001</v>
       </c>
       <c r="F340" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G340" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H340" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="I340" s="9">
         <v>10748.084999999999</v>
       </c>
-      <c r="K340" s="1"/>
-      <c r="N340" s="9"/>
+      <c r="K340" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L340" t="s">
+        <v>24</v>
+      </c>
+      <c r="M340" t="s">
+        <v>32</v>
+      </c>
+      <c r="N340" s="9">
+        <v>12562.92</v>
+      </c>
       <c r="P340" s="1"/>
       <c r="S340" s="9"/>
       <c r="U340" s="1"/>
       <c r="X340" s="9"/>
       <c r="Z340" s="1"/>
       <c r="AC340" s="9"/>
       <c r="AE340" s="1"/>
       <c r="AH340" s="9"/>
       <c r="AJ340" s="1"/>
       <c r="AM340" s="9"/>
       <c r="AO340" s="1"/>
       <c r="AR340" s="9"/>
       <c r="AT340" s="1"/>
       <c r="AW340" s="9"/>
       <c r="AY340" s="1"/>
       <c r="BB340" s="9"/>
       <c r="BD340" s="1"/>
       <c r="BG340" s="9"/>
     </row>
     <row r="341" spans="1:59">
       <c r="A341" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B341" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C341" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D341" s="9">
         <v>64597.601000000002</v>
       </c>
       <c r="F341" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G341" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H341" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="I341" s="9">
         <v>64591.531000000003</v>
       </c>
-      <c r="K341" s="1"/>
-      <c r="N341" s="9"/>
+      <c r="K341" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L341" t="s">
+        <v>24</v>
+      </c>
+      <c r="M341" t="s">
+        <v>33</v>
+      </c>
+      <c r="N341" s="9">
+        <v>72685.837</v>
+      </c>
       <c r="P341" s="1"/>
       <c r="S341" s="9"/>
       <c r="U341" s="1"/>
       <c r="X341" s="9"/>
       <c r="Z341" s="1"/>
       <c r="AC341" s="9"/>
       <c r="AE341" s="1"/>
       <c r="AH341" s="9"/>
       <c r="AJ341" s="1"/>
       <c r="AM341" s="9"/>
       <c r="AO341" s="1"/>
       <c r="AR341" s="9"/>
       <c r="AT341" s="1"/>
       <c r="AW341" s="9"/>
       <c r="AY341" s="1"/>
       <c r="BB341" s="9"/>
       <c r="BD341" s="1"/>
       <c r="BG341" s="9"/>
     </row>
     <row r="342" spans="1:59">
       <c r="A342" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B342" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C342" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D342" s="9">
         <v>13356.1</v>
       </c>
       <c r="F342" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G342" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H342" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I342" s="9">
         <v>39746.1</v>
       </c>
-      <c r="K342" s="1"/>
-      <c r="N342" s="9"/>
+      <c r="K342" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L342" t="s">
+        <v>24</v>
+      </c>
+      <c r="M342" t="s">
+        <v>34</v>
+      </c>
+      <c r="N342" s="9">
+        <v>15953.4</v>
+      </c>
       <c r="P342" s="1"/>
       <c r="S342" s="9"/>
       <c r="U342" s="1"/>
       <c r="X342" s="9"/>
       <c r="Z342" s="1"/>
       <c r="AC342" s="9"/>
       <c r="AE342" s="1"/>
       <c r="AH342" s="9"/>
       <c r="AJ342" s="1"/>
       <c r="AM342" s="9"/>
       <c r="AO342" s="1"/>
       <c r="AR342" s="9"/>
       <c r="AT342" s="1"/>
       <c r="AW342" s="9"/>
       <c r="AY342" s="1"/>
       <c r="BB342" s="9"/>
       <c r="BD342" s="1"/>
       <c r="BG342" s="9"/>
     </row>
     <row r="343" spans="1:59">
       <c r="A343" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B343" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C343" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D343" s="9">
         <v>7977.0309999999999</v>
       </c>
       <c r="F343" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G343" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H343" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="I343" s="9">
         <v>8105.8090000000002</v>
       </c>
-      <c r="K343" s="1"/>
-      <c r="N343" s="9"/>
+      <c r="K343" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L343" t="s">
+        <v>24</v>
+      </c>
+      <c r="M343" t="s">
+        <v>35</v>
+      </c>
+      <c r="N343" s="9">
+        <v>7808.3140000000003</v>
+      </c>
       <c r="P343" s="1"/>
       <c r="S343" s="9"/>
       <c r="U343" s="1"/>
       <c r="X343" s="9"/>
       <c r="Z343" s="1"/>
       <c r="AC343" s="9"/>
       <c r="AE343" s="1"/>
       <c r="AH343" s="9"/>
       <c r="AJ343" s="1"/>
       <c r="AM343" s="9"/>
       <c r="AO343" s="1"/>
       <c r="AR343" s="9"/>
       <c r="AT343" s="1"/>
       <c r="AW343" s="9"/>
       <c r="AY343" s="1"/>
       <c r="BB343" s="9"/>
       <c r="BD343" s="1"/>
       <c r="BG343" s="9"/>
     </row>
     <row r="344" spans="1:59">
       <c r="A344" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B344" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C344" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D344" s="9">
         <v>202316.23499999999</v>
       </c>
       <c r="F344" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G344" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H344" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I344" s="9">
         <v>199271.633</v>
       </c>
-      <c r="K344" s="1"/>
-      <c r="N344" s="9"/>
+      <c r="K344" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L344" t="s">
+        <v>24</v>
+      </c>
+      <c r="M344" t="s">
+        <v>36</v>
+      </c>
+      <c r="N344" s="9">
+        <v>196930.93900000001</v>
+      </c>
       <c r="P344" s="1"/>
       <c r="S344" s="9"/>
       <c r="U344" s="1"/>
       <c r="X344" s="9"/>
       <c r="Z344" s="1"/>
       <c r="AC344" s="9"/>
       <c r="AE344" s="1"/>
       <c r="AH344" s="9"/>
       <c r="AJ344" s="1"/>
       <c r="AM344" s="9"/>
       <c r="AO344" s="1"/>
       <c r="AR344" s="9"/>
       <c r="AT344" s="1"/>
       <c r="AW344" s="9"/>
       <c r="AY344" s="1"/>
       <c r="BB344" s="9"/>
       <c r="BD344" s="1"/>
       <c r="BG344" s="9"/>
     </row>
     <row r="345" spans="1:59">
       <c r="A345" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B345" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C345" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D345" s="9">
         <v>107953.636</v>
       </c>
       <c r="F345" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G345" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H345" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="I345" s="9">
         <v>103672.11</v>
       </c>
-      <c r="K345" s="1"/>
-      <c r="N345" s="9"/>
+      <c r="K345" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L345" t="s">
+        <v>24</v>
+      </c>
+      <c r="M345" t="s">
+        <v>37</v>
+      </c>
+      <c r="N345" s="9">
+        <v>97452.995999999999</v>
+      </c>
       <c r="P345" s="1"/>
       <c r="S345" s="9"/>
       <c r="U345" s="1"/>
       <c r="X345" s="9"/>
       <c r="Z345" s="1"/>
       <c r="AC345" s="9"/>
       <c r="AE345" s="1"/>
       <c r="AH345" s="9"/>
       <c r="AJ345" s="1"/>
       <c r="AM345" s="9"/>
       <c r="AO345" s="1"/>
       <c r="AR345" s="9"/>
       <c r="AT345" s="1"/>
       <c r="AW345" s="9"/>
       <c r="AY345" s="1"/>
       <c r="BB345" s="9"/>
       <c r="BD345" s="1"/>
       <c r="BG345" s="9"/>
     </row>
     <row r="346" spans="1:59">
       <c r="A346" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B346" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C346" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D346" s="9">
         <v>1998.498</v>
       </c>
       <c r="F346" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G346" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H346" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="I346" s="9">
         <v>2088.9569999999999</v>
       </c>
-      <c r="K346" s="1"/>
-      <c r="N346" s="9"/>
+      <c r="K346" s="1">
+        <v>46083.958333333336</v>
+      </c>
+      <c r="L346" t="s">
+        <v>24</v>
+      </c>
+      <c r="M346" t="s">
+        <v>38</v>
+      </c>
+      <c r="N346" s="9">
+        <v>2104.4679999999998</v>
+      </c>
       <c r="P346" s="1"/>
       <c r="S346" s="9"/>
       <c r="U346" s="1"/>
       <c r="X346" s="9"/>
       <c r="Z346" s="1"/>
       <c r="AC346" s="9"/>
       <c r="AE346" s="1"/>
       <c r="AH346" s="9"/>
       <c r="AJ346" s="1"/>
       <c r="AM346" s="9"/>
       <c r="AO346" s="1"/>
       <c r="AR346" s="9"/>
       <c r="AT346" s="1"/>
       <c r="AW346" s="9"/>
       <c r="AY346" s="1"/>
       <c r="BB346" s="9"/>
       <c r="BD346" s="1"/>
       <c r="BG346" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
-    <mergeCell ref="A7:D7"/>
-[...3 lines deleted...]
-    <mergeCell ref="AY7:BB7"/>
     <mergeCell ref="BD7:BG7"/>
     <mergeCell ref="U7:X7"/>
     <mergeCell ref="AJ7:AM7"/>
     <mergeCell ref="AO7:AR7"/>
     <mergeCell ref="AT7:AW7"/>
     <mergeCell ref="Z7:AC7"/>
     <mergeCell ref="AE7:AH7"/>
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="P7:S7"/>
+    <mergeCell ref="AY7:BB7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K008000 Internal Use</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A05AFF6C3A27C945B81A5CD357C78DA9" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a012765c5e2b49b3cbfd40cfd7c5aef9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2608e603-b7b7-4422-a7af-3d4eadafd8a5" xmlns:ns3="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10b01e5f5b0934406b031f316faa65f8" ns2:_="" ns3:_="">
     <xsd:import namespace="2608e603-b7b7-4422-a7af-3d4eadafd8a5"/>
     <xsd:import namespace="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -16968,60 +20322,69 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77957EC2-9FCD-45C2-93E4-72781BD131EE}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0F6D16A-7A2A-4156-ACD4-452FD1075AFE}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86BC3A78-0D82-4F97-B987-456C3293D60A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Poirier, Rhonda A.</dc:creator>
   <cp:keywords/>
   <dc:description/>