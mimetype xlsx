--- v2 (2026-07-07)
+++ v3 (2026-07-28)
@@ -3,94 +3,94 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30219"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30305"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Settlement\Supplier_Settlement\Documentation\Load Characteristics_Monthly RNS Peak\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9ED1BBAF-B8A3-4C0C-8AC3-F78C8A52A103}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C3E9337-0728-4DAC-A3FF-6BEEF7F31E0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1605" yWindow="495" windowWidth="18285" windowHeight="10275" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
+    <workbookView xWindow="50700" yWindow="5340" windowWidth="22095" windowHeight="13950" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly RNS Peak_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2103" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2775" uniqueCount="39">
   <si>
     <t>Posting Based on Final ReSettlement Quantities</t>
   </si>
   <si>
     <t>RNS Peak Load Data By Rate Class</t>
   </si>
   <si>
-    <t>January - March 2026</t>
+    <t>January - April 2026</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
@@ -278,75 +278,78 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="22" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
@@ -676,51 +679,51 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AB60F3A-1E86-4CEF-86B2-57659097E090}">
   <dimension ref="A1:BG346"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="15.85546875" customWidth="1"/>
     <col min="4" max="4" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="4.7109375" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="4.7109375" customWidth="1"/>
     <col min="11" max="11" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="4.7109375" customWidth="1"/>
     <col min="16" max="16" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="7.5703125" bestFit="1" customWidth="1"/>
-    <col min="19" max="19" width="24.5703125" bestFit="1" customWidth="1"/>
+    <col min="19" max="19" width="24.5703125" style="9" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="4.7109375" customWidth="1"/>
     <col min="21" max="21" width="15.85546875" customWidth="1"/>
     <col min="22" max="22" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="4.7109375" customWidth="1"/>
     <col min="26" max="26" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="4.7109375" customWidth="1"/>
     <col min="31" max="31" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="32" max="32" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="33" max="33" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="35" max="35" width="4.7109375" customWidth="1"/>
     <col min="36" max="36" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="40" max="40" width="4.7109375" customWidth="1"/>
     <col min="41" max="41" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="6.140625" bestFit="1" customWidth="1"/>
     <col min="43" max="43" width="7.5703125" bestFit="1" customWidth="1"/>
     <col min="44" max="44" width="24.5703125" bestFit="1" customWidth="1"/>
@@ -750,250 +753,250 @@
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
     </row>
     <row r="4" spans="1:59">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
-      <c r="S4" s="2"/>
+      <c r="S4" s="14"/>
       <c r="T4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AH4" s="2"/>
       <c r="AI4" s="2"/>
       <c r="AM4" s="2"/>
       <c r="AN4" s="2"/>
       <c r="AR4" s="2"/>
       <c r="AS4" s="2"/>
       <c r="AV4" s="2"/>
       <c r="AX4" s="2"/>
       <c r="BC4" s="2"/>
     </row>
     <row r="5" spans="1:59">
       <c r="A5" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
       <c r="M5" s="2"/>
       <c r="N5" s="2"/>
       <c r="O5" s="2"/>
       <c r="P5" s="2"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
-      <c r="S5" s="2"/>
+      <c r="S5" s="14"/>
       <c r="T5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="2"/>
       <c r="AC5" s="2"/>
       <c r="AD5" s="2"/>
       <c r="AH5" s="2"/>
       <c r="AI5" s="2"/>
       <c r="AM5" s="2"/>
       <c r="AN5" s="2"/>
       <c r="AR5" s="2"/>
       <c r="AS5" s="2"/>
       <c r="AV5" s="2"/>
       <c r="AX5" s="2"/>
       <c r="BC5" s="2"/>
     </row>
     <row r="6" spans="1:59" ht="13.5" thickBot="1">
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="2"/>
       <c r="L6" s="2"/>
       <c r="M6" s="2"/>
       <c r="N6" s="2"/>
       <c r="O6" s="2"/>
       <c r="P6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
-      <c r="S6" s="2"/>
+      <c r="S6" s="14"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Y6" s="2"/>
       <c r="Z6" s="2"/>
       <c r="AA6" s="2"/>
       <c r="AB6" s="2"/>
       <c r="AC6" s="2"/>
       <c r="AD6" s="2"/>
       <c r="AH6" s="2"/>
       <c r="AI6" s="2"/>
       <c r="AM6" s="2"/>
       <c r="AN6" s="2"/>
       <c r="AR6" s="2"/>
       <c r="AS6" s="2"/>
       <c r="AV6" s="2"/>
       <c r="AX6" s="2"/>
       <c r="BC6" s="2"/>
     </row>
     <row r="7" spans="1:59">
-      <c r="A7" s="14" t="s">
+      <c r="A7" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="15"/>
-[...1 lines deleted...]
-      <c r="D7" s="16"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="18"/>
+      <c r="D7" s="19"/>
       <c r="E7" s="3"/>
-      <c r="F7" s="14" t="s">
+      <c r="F7" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="G7" s="15"/>
-[...1 lines deleted...]
-      <c r="I7" s="16"/>
+      <c r="G7" s="18"/>
+      <c r="H7" s="18"/>
+      <c r="I7" s="19"/>
       <c r="J7" s="3"/>
-      <c r="K7" s="14" t="s">
+      <c r="K7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="L7" s="15"/>
-[...1 lines deleted...]
-      <c r="N7" s="16"/>
+      <c r="L7" s="18"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="19"/>
       <c r="O7" s="3"/>
-      <c r="P7" s="14" t="s">
+      <c r="P7" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="Q7" s="15"/>
-[...1 lines deleted...]
-      <c r="S7" s="16"/>
+      <c r="Q7" s="18"/>
+      <c r="R7" s="18"/>
+      <c r="S7" s="19"/>
       <c r="T7" s="3"/>
-      <c r="U7" s="14" t="s">
+      <c r="U7" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="V7" s="15"/>
-[...1 lines deleted...]
-      <c r="X7" s="16"/>
+      <c r="V7" s="18"/>
+      <c r="W7" s="18"/>
+      <c r="X7" s="19"/>
       <c r="Y7" s="3"/>
-      <c r="Z7" s="14" t="s">
+      <c r="Z7" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AA7" s="15"/>
-[...1 lines deleted...]
-      <c r="AC7" s="16"/>
+      <c r="AA7" s="18"/>
+      <c r="AB7" s="18"/>
+      <c r="AC7" s="19"/>
       <c r="AD7" s="3"/>
-      <c r="AE7" s="14" t="s">
+      <c r="AE7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AF7" s="15"/>
-[...1 lines deleted...]
-      <c r="AH7" s="16"/>
+      <c r="AF7" s="18"/>
+      <c r="AG7" s="18"/>
+      <c r="AH7" s="19"/>
       <c r="AI7" s="3"/>
-      <c r="AJ7" s="14" t="s">
+      <c r="AJ7" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AK7" s="15"/>
-[...1 lines deleted...]
-      <c r="AM7" s="16"/>
+      <c r="AK7" s="18"/>
+      <c r="AL7" s="18"/>
+      <c r="AM7" s="19"/>
       <c r="AN7" s="3"/>
-      <c r="AO7" s="14" t="s">
+      <c r="AO7" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AP7" s="15"/>
-[...1 lines deleted...]
-      <c r="AR7" s="16"/>
+      <c r="AP7" s="18"/>
+      <c r="AQ7" s="18"/>
+      <c r="AR7" s="19"/>
       <c r="AS7" s="3"/>
-      <c r="AT7" s="14" t="s">
+      <c r="AT7" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AU7" s="15"/>
-[...1 lines deleted...]
-      <c r="AW7" s="16"/>
+      <c r="AU7" s="18"/>
+      <c r="AV7" s="18"/>
+      <c r="AW7" s="19"/>
       <c r="AX7" s="3"/>
-      <c r="AY7" s="14" t="s">
+      <c r="AY7" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="AZ7" s="15"/>
-[...1 lines deleted...]
-      <c r="BB7" s="16"/>
+      <c r="AZ7" s="18"/>
+      <c r="BA7" s="18"/>
+      <c r="BB7" s="19"/>
       <c r="BC7" s="3"/>
-      <c r="BD7" s="14" t="s">
+      <c r="BD7" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="BE7" s="15"/>
-[...1 lines deleted...]
-      <c r="BG7" s="16"/>
+      <c r="BE7" s="18"/>
+      <c r="BF7" s="18"/>
+      <c r="BG7" s="19"/>
     </row>
     <row r="8" spans="1:59">
       <c r="A8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="B8" s="5"/>
       <c r="D8" s="6"/>
       <c r="F8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="5"/>
       <c r="I8" s="6"/>
       <c r="K8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="L8" s="5"/>
       <c r="N8" s="6"/>
       <c r="P8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="Q8" s="5"/>
-      <c r="S8" s="6"/>
+      <c r="S8" s="15"/>
       <c r="U8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="V8" s="5"/>
       <c r="X8" s="6"/>
       <c r="Z8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AA8" s="5"/>
       <c r="AC8" s="6"/>
       <c r="AE8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AF8" s="5"/>
       <c r="AH8" s="6"/>
       <c r="AJ8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AK8" s="5"/>
       <c r="AM8" s="6"/>
       <c r="AO8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="AP8" s="5"/>
       <c r="AR8" s="6"/>
@@ -1008,54 +1011,54 @@
       <c r="AZ8" s="5"/>
       <c r="BB8" s="6"/>
       <c r="BD8" s="4" t="s">
         <v>15</v>
       </c>
       <c r="BE8" s="5"/>
       <c r="BG8" s="6"/>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5"/>
       <c r="D9" s="6"/>
       <c r="F9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5"/>
       <c r="I9" s="6"/>
       <c r="K9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="5"/>
       <c r="N9" s="6"/>
       <c r="P9" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="Q9" s="5"/>
-      <c r="S9" s="6"/>
+      <c r="S9" s="15"/>
       <c r="U9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V9" s="5"/>
       <c r="X9" s="6"/>
       <c r="Z9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AA9" s="5"/>
       <c r="AC9" s="6"/>
       <c r="AE9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AF9" s="5"/>
       <c r="AH9" s="6"/>
       <c r="AJ9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AK9" s="5"/>
       <c r="AM9" s="6"/>
       <c r="AO9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AP9" s="5"/>
       <c r="AR9" s="6"/>
@@ -1102,51 +1105,51 @@
         <v>23</v>
       </c>
       <c r="J10" s="2"/>
       <c r="K10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="L10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="M10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="N10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="O10" s="2"/>
       <c r="P10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="Q10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="R10" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="S10" s="8" t="s">
+      <c r="S10" s="16" t="s">
         <v>23</v>
       </c>
       <c r="T10" s="2"/>
       <c r="U10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="V10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="W10" s="7" t="s">
         <v>22</v>
       </c>
       <c r="X10" s="12" t="s">
         <v>23</v>
       </c>
       <c r="Y10" s="2"/>
       <c r="Z10" s="10" t="s">
         <v>20</v>
       </c>
       <c r="AA10" s="7" t="s">
         <v>21</v>
       </c>
       <c r="AB10" s="11" t="s">
         <v>22</v>
       </c>
@@ -1247,52 +1250,62 @@
       </c>
       <c r="F11" s="1">
         <v>46061</v>
       </c>
       <c r="G11" t="s">
         <v>24</v>
       </c>
       <c r="H11" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="9">
         <v>589863.23600000003</v>
       </c>
       <c r="K11" s="1">
         <v>46083</v>
       </c>
       <c r="L11" t="s">
         <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="9">
         <v>526554.16799999995</v>
       </c>
-      <c r="P11" s="1"/>
-      <c r="S11" s="9"/>
+      <c r="P11" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>24</v>
+      </c>
+      <c r="R11" t="s">
+        <v>25</v>
+      </c>
+      <c r="S11" s="9">
+        <v>396605.049</v>
+      </c>
       <c r="U11" s="1"/>
       <c r="X11" s="9"/>
       <c r="Z11" s="1"/>
       <c r="AC11" s="9"/>
       <c r="AE11" s="1"/>
       <c r="AH11" s="9"/>
       <c r="AJ11" s="1"/>
       <c r="AM11" s="9"/>
       <c r="AO11" s="1"/>
       <c r="AR11" s="9"/>
       <c r="AT11" s="1"/>
       <c r="AW11" s="9"/>
       <c r="AY11" s="1"/>
       <c r="BB11" s="9"/>
       <c r="BD11" s="1"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" s="1">
         <v>46047</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
@@ -1303,52 +1316,62 @@
       </c>
       <c r="F12" s="1">
         <v>46061</v>
       </c>
       <c r="G12" t="s">
         <v>24</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K12" s="1">
         <v>46083</v>
       </c>
       <c r="L12" t="s">
         <v>24</v>
       </c>
       <c r="M12" t="s">
         <v>26</v>
       </c>
       <c r="N12" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P12" s="1"/>
-      <c r="S12" s="9"/>
+      <c r="P12" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>24</v>
+      </c>
+      <c r="R12" t="s">
+        <v>26</v>
+      </c>
+      <c r="S12" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U12" s="1"/>
       <c r="X12" s="9"/>
       <c r="Z12" s="1"/>
       <c r="AC12" s="9"/>
       <c r="AE12" s="1"/>
       <c r="AH12" s="9"/>
       <c r="AJ12" s="1"/>
       <c r="AM12" s="9"/>
       <c r="AO12" s="1"/>
       <c r="AR12" s="9"/>
       <c r="AT12" s="1"/>
       <c r="AW12" s="9"/>
       <c r="AY12" s="1"/>
       <c r="BB12" s="9"/>
       <c r="BD12" s="1"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" s="1">
         <v>46047</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
@@ -1359,52 +1382,62 @@
       </c>
       <c r="F13" s="1">
         <v>46061</v>
       </c>
       <c r="G13" t="s">
         <v>24</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="9">
         <v>402.07600000000002</v>
       </c>
       <c r="K13" s="1">
         <v>46083</v>
       </c>
       <c r="L13" t="s">
         <v>24</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" s="9">
         <v>332.83800000000002</v>
       </c>
-      <c r="P13" s="1"/>
-      <c r="S13" s="9"/>
+      <c r="P13" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>24</v>
+      </c>
+      <c r="R13" t="s">
+        <v>27</v>
+      </c>
+      <c r="S13" s="9">
+        <v>250.357</v>
+      </c>
       <c r="U13" s="1"/>
       <c r="X13" s="9"/>
       <c r="Z13" s="1"/>
       <c r="AC13" s="9"/>
       <c r="AE13" s="1"/>
       <c r="AH13" s="9"/>
       <c r="AJ13" s="1"/>
       <c r="AM13" s="9"/>
       <c r="AO13" s="1"/>
       <c r="AR13" s="9"/>
       <c r="AT13" s="1"/>
       <c r="AW13" s="9"/>
       <c r="AY13" s="1"/>
       <c r="BB13" s="9"/>
       <c r="BD13" s="1"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" s="1">
         <v>46047</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
@@ -1415,52 +1448,62 @@
       </c>
       <c r="F14" s="1">
         <v>46061</v>
       </c>
       <c r="G14" t="s">
         <v>24</v>
       </c>
       <c r="H14" t="s">
         <v>28</v>
       </c>
       <c r="I14" s="9">
         <v>2465.8319999999999</v>
       </c>
       <c r="K14" s="1">
         <v>46083</v>
       </c>
       <c r="L14" t="s">
         <v>24</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="9">
         <v>2191.7510000000002</v>
       </c>
-      <c r="P14" s="1"/>
-      <c r="S14" s="9"/>
+      <c r="P14" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>24</v>
+      </c>
+      <c r="R14" t="s">
+        <v>28</v>
+      </c>
+      <c r="S14" s="9">
+        <v>1670.3240000000001</v>
+      </c>
       <c r="U14" s="1"/>
       <c r="X14" s="9"/>
       <c r="Z14" s="1"/>
       <c r="AC14" s="9"/>
       <c r="AE14" s="1"/>
       <c r="AH14" s="9"/>
       <c r="AJ14" s="1"/>
       <c r="AM14" s="9"/>
       <c r="AO14" s="1"/>
       <c r="AR14" s="9"/>
       <c r="AT14" s="1"/>
       <c r="AW14" s="9"/>
       <c r="AY14" s="1"/>
       <c r="BB14" s="9"/>
       <c r="BD14" s="1"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" s="1">
         <v>46047</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
@@ -1471,52 +1514,62 @@
       </c>
       <c r="F15" s="1">
         <v>46061</v>
       </c>
       <c r="G15" t="s">
         <v>24</v>
       </c>
       <c r="H15" t="s">
         <v>29</v>
       </c>
       <c r="I15" s="9">
         <v>15190.548000000001</v>
       </c>
       <c r="K15" s="1">
         <v>46083</v>
       </c>
       <c r="L15" t="s">
         <v>24</v>
       </c>
       <c r="M15" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="9">
         <v>15589.541999999999</v>
       </c>
-      <c r="P15" s="1"/>
-      <c r="S15" s="9"/>
+      <c r="P15" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>24</v>
+      </c>
+      <c r="R15" t="s">
+        <v>29</v>
+      </c>
+      <c r="S15" s="9">
+        <v>15717.791999999999</v>
+      </c>
       <c r="U15" s="1"/>
       <c r="X15" s="9"/>
       <c r="Z15" s="1"/>
       <c r="AC15" s="9"/>
       <c r="AE15" s="1"/>
       <c r="AH15" s="9"/>
       <c r="AJ15" s="1"/>
       <c r="AM15" s="9"/>
       <c r="AO15" s="1"/>
       <c r="AR15" s="9"/>
       <c r="AT15" s="1"/>
       <c r="AW15" s="9"/>
       <c r="AY15" s="1"/>
       <c r="BB15" s="9"/>
       <c r="BD15" s="1"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" s="1">
         <v>46047</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
@@ -1527,52 +1580,62 @@
       </c>
       <c r="F16" s="1">
         <v>46061</v>
       </c>
       <c r="G16" t="s">
         <v>24</v>
       </c>
       <c r="H16" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="9">
         <v>35157.216</v>
       </c>
       <c r="K16" s="1">
         <v>46083</v>
       </c>
       <c r="L16" t="s">
         <v>24</v>
       </c>
       <c r="M16" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="9">
         <v>35186.718000000001</v>
       </c>
-      <c r="P16" s="1"/>
-      <c r="S16" s="9"/>
+      <c r="P16" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>24</v>
+      </c>
+      <c r="R16" t="s">
+        <v>30</v>
+      </c>
+      <c r="S16" s="9">
+        <v>37270.981</v>
+      </c>
       <c r="U16" s="1"/>
       <c r="X16" s="9"/>
       <c r="Z16" s="1"/>
       <c r="AC16" s="9"/>
       <c r="AE16" s="1"/>
       <c r="AH16" s="9"/>
       <c r="AJ16" s="1"/>
       <c r="AM16" s="9"/>
       <c r="AO16" s="1"/>
       <c r="AR16" s="9"/>
       <c r="AT16" s="1"/>
       <c r="AW16" s="9"/>
       <c r="AY16" s="1"/>
       <c r="BB16" s="9"/>
       <c r="BD16" s="1"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59">
       <c r="A17" s="1">
         <v>46047</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
@@ -1583,52 +1646,62 @@
       </c>
       <c r="F17" s="1">
         <v>46061</v>
       </c>
       <c r="G17" t="s">
         <v>24</v>
       </c>
       <c r="H17" t="s">
         <v>31</v>
       </c>
       <c r="I17" s="9">
         <v>58790.641000000003</v>
       </c>
       <c r="K17" s="1">
         <v>46083</v>
       </c>
       <c r="L17" t="s">
         <v>24</v>
       </c>
       <c r="M17" t="s">
         <v>31</v>
       </c>
       <c r="N17" s="9">
         <v>58313.461000000003</v>
       </c>
-      <c r="P17" s="1"/>
-      <c r="S17" s="9"/>
+      <c r="P17" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>24</v>
+      </c>
+      <c r="R17" t="s">
+        <v>31</v>
+      </c>
+      <c r="S17" s="9">
+        <v>60228.45</v>
+      </c>
       <c r="U17" s="1"/>
       <c r="X17" s="9"/>
       <c r="Z17" s="1"/>
       <c r="AC17" s="9"/>
       <c r="AE17" s="1"/>
       <c r="AH17" s="9"/>
       <c r="AJ17" s="1"/>
       <c r="AM17" s="9"/>
       <c r="AO17" s="1"/>
       <c r="AR17" s="9"/>
       <c r="AT17" s="1"/>
       <c r="AW17" s="9"/>
       <c r="AY17" s="1"/>
       <c r="BB17" s="9"/>
       <c r="BD17" s="1"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" s="1">
         <v>46047</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
@@ -1639,52 +1712,62 @@
       </c>
       <c r="F18" s="1">
         <v>46061</v>
       </c>
       <c r="G18" t="s">
         <v>24</v>
       </c>
       <c r="H18" t="s">
         <v>32</v>
       </c>
       <c r="I18" s="9">
         <v>10320.135</v>
       </c>
       <c r="K18" s="1">
         <v>46083</v>
       </c>
       <c r="L18" t="s">
         <v>24</v>
       </c>
       <c r="M18" t="s">
         <v>32</v>
       </c>
       <c r="N18" s="9">
         <v>9963.83</v>
       </c>
-      <c r="P18" s="1"/>
-      <c r="S18" s="9"/>
+      <c r="P18" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>24</v>
+      </c>
+      <c r="R18" t="s">
+        <v>32</v>
+      </c>
+      <c r="S18" s="9">
+        <v>12135.605</v>
+      </c>
       <c r="U18" s="1"/>
       <c r="X18" s="9"/>
       <c r="Z18" s="1"/>
       <c r="AC18" s="9"/>
       <c r="AE18" s="1"/>
       <c r="AH18" s="9"/>
       <c r="AJ18" s="1"/>
       <c r="AM18" s="9"/>
       <c r="AO18" s="1"/>
       <c r="AR18" s="9"/>
       <c r="AT18" s="1"/>
       <c r="AW18" s="9"/>
       <c r="AY18" s="1"/>
       <c r="BB18" s="9"/>
       <c r="BD18" s="1"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59">
       <c r="A19" s="1">
         <v>46047</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
@@ -1695,52 +1778,62 @@
       </c>
       <c r="F19" s="1">
         <v>46061</v>
       </c>
       <c r="G19" t="s">
         <v>24</v>
       </c>
       <c r="H19" t="s">
         <v>33</v>
       </c>
       <c r="I19" s="9">
         <v>86115.459000000003</v>
       </c>
       <c r="K19" s="1">
         <v>46083</v>
       </c>
       <c r="L19" t="s">
         <v>24</v>
       </c>
       <c r="M19" t="s">
         <v>33</v>
       </c>
       <c r="N19" s="9">
         <v>81856.782000000007</v>
       </c>
-      <c r="P19" s="1"/>
-      <c r="S19" s="9"/>
+      <c r="P19" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>24</v>
+      </c>
+      <c r="R19" t="s">
+        <v>33</v>
+      </c>
+      <c r="S19" s="9">
+        <v>76571.089000000007</v>
+      </c>
       <c r="U19" s="1"/>
       <c r="X19" s="9"/>
       <c r="Z19" s="1"/>
       <c r="AC19" s="9"/>
       <c r="AE19" s="1"/>
       <c r="AH19" s="9"/>
       <c r="AJ19" s="1"/>
       <c r="AM19" s="9"/>
       <c r="AO19" s="1"/>
       <c r="AR19" s="9"/>
       <c r="AT19" s="1"/>
       <c r="AW19" s="9"/>
       <c r="AY19" s="1"/>
       <c r="BB19" s="9"/>
       <c r="BD19" s="1"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" s="1">
         <v>46047</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
@@ -1751,52 +1844,62 @@
       </c>
       <c r="F20" s="1">
         <v>46061</v>
       </c>
       <c r="G20" t="s">
         <v>24</v>
       </c>
       <c r="H20" t="s">
         <v>34</v>
       </c>
       <c r="I20" s="9">
         <v>13795.4</v>
       </c>
       <c r="K20" s="1">
         <v>46083</v>
       </c>
       <c r="L20" t="s">
         <v>24</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="9">
         <v>27197.8</v>
       </c>
-      <c r="P20" s="1"/>
-      <c r="S20" s="9"/>
+      <c r="P20" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>24</v>
+      </c>
+      <c r="R20" t="s">
+        <v>34</v>
+      </c>
+      <c r="S20" s="9">
+        <v>41218.5</v>
+      </c>
       <c r="U20" s="1"/>
       <c r="X20" s="9"/>
       <c r="Z20" s="1"/>
       <c r="AC20" s="9"/>
       <c r="AE20" s="1"/>
       <c r="AH20" s="9"/>
       <c r="AJ20" s="1"/>
       <c r="AM20" s="9"/>
       <c r="AO20" s="1"/>
       <c r="AR20" s="9"/>
       <c r="AT20" s="1"/>
       <c r="AW20" s="9"/>
       <c r="AY20" s="1"/>
       <c r="BB20" s="9"/>
       <c r="BD20" s="1"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" s="1">
         <v>46047</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
@@ -1807,52 +1910,62 @@
       </c>
       <c r="F21" s="1">
         <v>46061</v>
       </c>
       <c r="G21" t="s">
         <v>24</v>
       </c>
       <c r="H21" t="s">
         <v>35</v>
       </c>
       <c r="I21" s="9">
         <v>8004.0439999999999</v>
       </c>
       <c r="K21" s="1">
         <v>46083</v>
       </c>
       <c r="L21" t="s">
         <v>24</v>
       </c>
       <c r="M21" t="s">
         <v>35</v>
       </c>
       <c r="N21" s="9">
         <v>7668.3789999999999</v>
       </c>
-      <c r="P21" s="1"/>
-      <c r="S21" s="9"/>
+      <c r="P21" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>24</v>
+      </c>
+      <c r="R21" t="s">
+        <v>35</v>
+      </c>
+      <c r="S21" s="9">
+        <v>6317.54</v>
+      </c>
       <c r="U21" s="1"/>
       <c r="X21" s="9"/>
       <c r="Z21" s="1"/>
       <c r="AC21" s="9"/>
       <c r="AE21" s="1"/>
       <c r="AH21" s="9"/>
       <c r="AJ21" s="1"/>
       <c r="AM21" s="9"/>
       <c r="AO21" s="1"/>
       <c r="AR21" s="9"/>
       <c r="AT21" s="1"/>
       <c r="AW21" s="9"/>
       <c r="AY21" s="1"/>
       <c r="BB21" s="9"/>
       <c r="BD21" s="1"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" s="1">
         <v>46047</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
@@ -1863,52 +1976,62 @@
       </c>
       <c r="F22" s="1">
         <v>46061</v>
       </c>
       <c r="G22" t="s">
         <v>24</v>
       </c>
       <c r="H22" t="s">
         <v>36</v>
       </c>
       <c r="I22" s="9">
         <v>196833.22200000001</v>
       </c>
       <c r="K22" s="1">
         <v>46083</v>
       </c>
       <c r="L22" t="s">
         <v>24</v>
       </c>
       <c r="M22" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="9">
         <v>187333.902</v>
       </c>
-      <c r="P22" s="1"/>
-      <c r="S22" s="9"/>
+      <c r="P22" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>24</v>
+      </c>
+      <c r="R22" t="s">
+        <v>36</v>
+      </c>
+      <c r="S22" s="9">
+        <v>165648.74400000001</v>
+      </c>
       <c r="U22" s="1"/>
       <c r="X22" s="9"/>
       <c r="Z22" s="1"/>
       <c r="AC22" s="9"/>
       <c r="AE22" s="1"/>
       <c r="AH22" s="9"/>
       <c r="AJ22" s="1"/>
       <c r="AM22" s="9"/>
       <c r="AO22" s="1"/>
       <c r="AR22" s="9"/>
       <c r="AT22" s="1"/>
       <c r="AW22" s="9"/>
       <c r="AY22" s="1"/>
       <c r="BB22" s="9"/>
       <c r="BD22" s="1"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" s="1">
         <v>46047</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
@@ -1919,52 +2042,62 @@
       </c>
       <c r="F23" s="1">
         <v>46061</v>
       </c>
       <c r="G23" t="s">
         <v>24</v>
       </c>
       <c r="H23" t="s">
         <v>37</v>
       </c>
       <c r="I23" s="9">
         <v>102133.266</v>
       </c>
       <c r="K23" s="1">
         <v>46083</v>
       </c>
       <c r="L23" t="s">
         <v>24</v>
       </c>
       <c r="M23" t="s">
         <v>37</v>
       </c>
       <c r="N23" s="9">
         <v>94287.566000000006</v>
       </c>
-      <c r="P23" s="1"/>
-      <c r="S23" s="9"/>
+      <c r="P23" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>24</v>
+      </c>
+      <c r="R23" t="s">
+        <v>37</v>
+      </c>
+      <c r="S23" s="9">
+        <v>73853.879000000001</v>
+      </c>
       <c r="U23" s="1"/>
       <c r="X23" s="9"/>
       <c r="Z23" s="1"/>
       <c r="AC23" s="9"/>
       <c r="AE23" s="1"/>
       <c r="AH23" s="9"/>
       <c r="AJ23" s="1"/>
       <c r="AM23" s="9"/>
       <c r="AO23" s="1"/>
       <c r="AR23" s="9"/>
       <c r="AT23" s="1"/>
       <c r="AW23" s="9"/>
       <c r="AY23" s="1"/>
       <c r="BB23" s="9"/>
       <c r="BD23" s="1"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" s="1">
         <v>46047</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
@@ -1975,52 +2108,62 @@
       </c>
       <c r="F24" s="1">
         <v>46061</v>
       </c>
       <c r="G24" t="s">
         <v>24</v>
       </c>
       <c r="H24" t="s">
         <v>38</v>
       </c>
       <c r="I24" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K24" s="1">
         <v>46083</v>
       </c>
       <c r="L24" t="s">
         <v>24</v>
       </c>
       <c r="M24" t="s">
         <v>38</v>
       </c>
       <c r="N24" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P24" s="1"/>
-      <c r="S24" s="9"/>
+      <c r="P24" s="1">
+        <v>46119</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>24</v>
+      </c>
+      <c r="R24" t="s">
+        <v>38</v>
+      </c>
+      <c r="S24" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U24" s="1"/>
       <c r="X24" s="9"/>
       <c r="Z24" s="1"/>
       <c r="AC24" s="9"/>
       <c r="AE24" s="1"/>
       <c r="AH24" s="9"/>
       <c r="AJ24" s="1"/>
       <c r="AM24" s="9"/>
       <c r="AO24" s="1"/>
       <c r="AR24" s="9"/>
       <c r="AT24" s="1"/>
       <c r="AW24" s="9"/>
       <c r="AY24" s="1"/>
       <c r="BB24" s="9"/>
       <c r="BD24" s="1"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
@@ -2031,52 +2174,62 @@
       </c>
       <c r="F25" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G25" t="s">
         <v>24</v>
       </c>
       <c r="H25" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="9">
         <v>572756.348</v>
       </c>
       <c r="K25" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L25" t="s">
         <v>24</v>
       </c>
       <c r="M25" t="s">
         <v>25</v>
       </c>
       <c r="N25" s="9">
         <v>517792.897</v>
       </c>
-      <c r="P25" s="1"/>
-      <c r="S25" s="9"/>
+      <c r="P25" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>24</v>
+      </c>
+      <c r="R25" t="s">
+        <v>25</v>
+      </c>
+      <c r="S25" s="9">
+        <v>385486.04300000001</v>
+      </c>
       <c r="U25" s="1"/>
       <c r="X25" s="9"/>
       <c r="Z25" s="1"/>
       <c r="AC25" s="9"/>
       <c r="AE25" s="1"/>
       <c r="AH25" s="9"/>
       <c r="AJ25" s="1"/>
       <c r="AM25" s="9"/>
       <c r="AO25" s="1"/>
       <c r="AR25" s="9"/>
       <c r="AT25" s="1"/>
       <c r="AW25" s="9"/>
       <c r="AY25" s="1"/>
       <c r="BB25" s="9"/>
       <c r="BD25" s="1"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
@@ -2087,52 +2240,62 @@
       </c>
       <c r="F26" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G26" t="s">
         <v>24</v>
       </c>
       <c r="H26" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K26" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L26" t="s">
         <v>24</v>
       </c>
       <c r="M26" t="s">
         <v>26</v>
       </c>
       <c r="N26" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P26" s="1"/>
-      <c r="S26" s="9"/>
+      <c r="P26" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>24</v>
+      </c>
+      <c r="R26" t="s">
+        <v>26</v>
+      </c>
+      <c r="S26" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U26" s="1"/>
       <c r="X26" s="9"/>
       <c r="Z26" s="1"/>
       <c r="AC26" s="9"/>
       <c r="AE26" s="1"/>
       <c r="AH26" s="9"/>
       <c r="AJ26" s="1"/>
       <c r="AM26" s="9"/>
       <c r="AO26" s="1"/>
       <c r="AR26" s="9"/>
       <c r="AT26" s="1"/>
       <c r="AW26" s="9"/>
       <c r="AY26" s="1"/>
       <c r="BB26" s="9"/>
       <c r="BD26" s="1"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
@@ -2143,52 +2306,62 @@
       </c>
       <c r="F27" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G27" t="s">
         <v>24</v>
       </c>
       <c r="H27" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="9">
         <v>433.76799999999997</v>
       </c>
       <c r="K27" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L27" t="s">
         <v>24</v>
       </c>
       <c r="M27" t="s">
         <v>27</v>
       </c>
       <c r="N27" s="9">
         <v>317.351</v>
       </c>
-      <c r="P27" s="1"/>
-      <c r="S27" s="9"/>
+      <c r="P27" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>24</v>
+      </c>
+      <c r="R27" t="s">
+        <v>27</v>
+      </c>
+      <c r="S27" s="9">
+        <v>214.191</v>
+      </c>
       <c r="U27" s="1"/>
       <c r="X27" s="9"/>
       <c r="Z27" s="1"/>
       <c r="AC27" s="9"/>
       <c r="AE27" s="1"/>
       <c r="AH27" s="9"/>
       <c r="AJ27" s="1"/>
       <c r="AM27" s="9"/>
       <c r="AO27" s="1"/>
       <c r="AR27" s="9"/>
       <c r="AT27" s="1"/>
       <c r="AW27" s="9"/>
       <c r="AY27" s="1"/>
       <c r="BB27" s="9"/>
       <c r="BD27" s="1"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
@@ -2199,52 +2372,62 @@
       </c>
       <c r="F28" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G28" t="s">
         <v>24</v>
       </c>
       <c r="H28" t="s">
         <v>28</v>
       </c>
       <c r="I28" s="9">
         <v>2430.9870000000001</v>
       </c>
       <c r="K28" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L28" t="s">
         <v>24</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="9">
         <v>2182.8969999999999</v>
       </c>
-      <c r="P28" s="1"/>
-      <c r="S28" s="9"/>
+      <c r="P28" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>24</v>
+      </c>
+      <c r="R28" t="s">
+        <v>28</v>
+      </c>
+      <c r="S28" s="9">
+        <v>1563.7470000000001</v>
+      </c>
       <c r="U28" s="1"/>
       <c r="X28" s="9"/>
       <c r="Z28" s="1"/>
       <c r="AC28" s="9"/>
       <c r="AE28" s="1"/>
       <c r="AH28" s="9"/>
       <c r="AJ28" s="1"/>
       <c r="AM28" s="9"/>
       <c r="AO28" s="1"/>
       <c r="AR28" s="9"/>
       <c r="AT28" s="1"/>
       <c r="AW28" s="9"/>
       <c r="AY28" s="1"/>
       <c r="BB28" s="9"/>
       <c r="BD28" s="1"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
@@ -2255,52 +2438,62 @@
       </c>
       <c r="F29" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G29" t="s">
         <v>24</v>
       </c>
       <c r="H29" t="s">
         <v>29</v>
       </c>
       <c r="I29" s="9">
         <v>15148.929</v>
       </c>
       <c r="K29" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L29" t="s">
         <v>24</v>
       </c>
       <c r="M29" t="s">
         <v>29</v>
       </c>
       <c r="N29" s="9">
         <v>15500.215</v>
       </c>
-      <c r="P29" s="1"/>
-      <c r="S29" s="9"/>
+      <c r="P29" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>24</v>
+      </c>
+      <c r="R29" t="s">
+        <v>29</v>
+      </c>
+      <c r="S29" s="9">
+        <v>15538.66</v>
+      </c>
       <c r="U29" s="1"/>
       <c r="X29" s="9"/>
       <c r="Z29" s="1"/>
       <c r="AC29" s="9"/>
       <c r="AE29" s="1"/>
       <c r="AH29" s="9"/>
       <c r="AJ29" s="1"/>
       <c r="AM29" s="9"/>
       <c r="AO29" s="1"/>
       <c r="AR29" s="9"/>
       <c r="AT29" s="1"/>
       <c r="AW29" s="9"/>
       <c r="AY29" s="1"/>
       <c r="BB29" s="9"/>
       <c r="BD29" s="1"/>
       <c r="BG29" s="9"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
@@ -2311,52 +2504,62 @@
       </c>
       <c r="F30" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G30" t="s">
         <v>24</v>
       </c>
       <c r="H30" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="9">
         <v>34843.035000000003</v>
       </c>
       <c r="K30" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L30" t="s">
         <v>24</v>
       </c>
       <c r="M30" t="s">
         <v>30</v>
       </c>
       <c r="N30" s="9">
         <v>34771.392999999996</v>
       </c>
-      <c r="P30" s="1"/>
-      <c r="S30" s="9"/>
+      <c r="P30" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>24</v>
+      </c>
+      <c r="R30" t="s">
+        <v>30</v>
+      </c>
+      <c r="S30" s="9">
+        <v>36890.392999999996</v>
+      </c>
       <c r="U30" s="1"/>
       <c r="X30" s="9"/>
       <c r="Z30" s="1"/>
       <c r="AC30" s="9"/>
       <c r="AE30" s="1"/>
       <c r="AH30" s="9"/>
       <c r="AJ30" s="1"/>
       <c r="AM30" s="9"/>
       <c r="AO30" s="1"/>
       <c r="AR30" s="9"/>
       <c r="AT30" s="1"/>
       <c r="AW30" s="9"/>
       <c r="AY30" s="1"/>
       <c r="BB30" s="9"/>
       <c r="BD30" s="1"/>
       <c r="BG30" s="9"/>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
@@ -2367,52 +2570,62 @@
       </c>
       <c r="F31" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G31" t="s">
         <v>24</v>
       </c>
       <c r="H31" t="s">
         <v>31</v>
       </c>
       <c r="I31" s="9">
         <v>57733.002</v>
       </c>
       <c r="K31" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L31" t="s">
         <v>24</v>
       </c>
       <c r="M31" t="s">
         <v>31</v>
       </c>
       <c r="N31" s="9">
         <v>56852.480000000003</v>
       </c>
-      <c r="P31" s="1"/>
-      <c r="S31" s="9"/>
+      <c r="P31" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>24</v>
+      </c>
+      <c r="R31" t="s">
+        <v>31</v>
+      </c>
+      <c r="S31" s="9">
+        <v>58694.392999999996</v>
+      </c>
       <c r="U31" s="1"/>
       <c r="X31" s="9"/>
       <c r="Z31" s="1"/>
       <c r="AC31" s="9"/>
       <c r="AE31" s="1"/>
       <c r="AH31" s="9"/>
       <c r="AJ31" s="1"/>
       <c r="AM31" s="9"/>
       <c r="AO31" s="1"/>
       <c r="AR31" s="9"/>
       <c r="AT31" s="1"/>
       <c r="AW31" s="9"/>
       <c r="AY31" s="1"/>
       <c r="BB31" s="9"/>
       <c r="BD31" s="1"/>
       <c r="BG31" s="9"/>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
@@ -2423,52 +2636,62 @@
       </c>
       <c r="F32" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G32" t="s">
         <v>24</v>
       </c>
       <c r="H32" t="s">
         <v>32</v>
       </c>
       <c r="I32" s="9">
         <v>10478.065000000001</v>
       </c>
       <c r="K32" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L32" t="s">
         <v>24</v>
       </c>
       <c r="M32" t="s">
         <v>32</v>
       </c>
       <c r="N32" s="9">
         <v>9996.6749999999993</v>
       </c>
-      <c r="P32" s="1"/>
-      <c r="S32" s="9"/>
+      <c r="P32" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>24</v>
+      </c>
+      <c r="R32" t="s">
+        <v>32</v>
+      </c>
+      <c r="S32" s="9">
+        <v>11901.78</v>
+      </c>
       <c r="U32" s="1"/>
       <c r="X32" s="9"/>
       <c r="Z32" s="1"/>
       <c r="AC32" s="9"/>
       <c r="AE32" s="1"/>
       <c r="AH32" s="9"/>
       <c r="AJ32" s="1"/>
       <c r="AM32" s="9"/>
       <c r="AO32" s="1"/>
       <c r="AR32" s="9"/>
       <c r="AT32" s="1"/>
       <c r="AW32" s="9"/>
       <c r="AY32" s="1"/>
       <c r="BB32" s="9"/>
       <c r="BD32" s="1"/>
       <c r="BG32" s="9"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
@@ -2479,52 +2702,62 @@
       </c>
       <c r="F33" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G33" t="s">
         <v>24</v>
       </c>
       <c r="H33" t="s">
         <v>33</v>
       </c>
       <c r="I33" s="9">
         <v>87667.134000000005</v>
       </c>
       <c r="K33" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L33" t="s">
         <v>24</v>
       </c>
       <c r="M33" t="s">
         <v>33</v>
       </c>
       <c r="N33" s="9">
         <v>81842.099000000002</v>
       </c>
-      <c r="P33" s="1"/>
-      <c r="S33" s="9"/>
+      <c r="P33" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>24</v>
+      </c>
+      <c r="R33" t="s">
+        <v>33</v>
+      </c>
+      <c r="S33" s="9">
+        <v>76353.206999999995</v>
+      </c>
       <c r="U33" s="1"/>
       <c r="X33" s="9"/>
       <c r="Z33" s="1"/>
       <c r="AC33" s="9"/>
       <c r="AE33" s="1"/>
       <c r="AH33" s="9"/>
       <c r="AJ33" s="1"/>
       <c r="AM33" s="9"/>
       <c r="AO33" s="1"/>
       <c r="AR33" s="9"/>
       <c r="AT33" s="1"/>
       <c r="AW33" s="9"/>
       <c r="AY33" s="1"/>
       <c r="BB33" s="9"/>
       <c r="BD33" s="1"/>
       <c r="BG33" s="9"/>
     </row>
     <row r="34" spans="1:59">
       <c r="A34" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
@@ -2535,52 +2768,62 @@
       </c>
       <c r="F34" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G34" t="s">
         <v>24</v>
       </c>
       <c r="H34" t="s">
         <v>34</v>
       </c>
       <c r="I34" s="9">
         <v>19059.099999999999</v>
       </c>
       <c r="K34" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L34" t="s">
         <v>24</v>
       </c>
       <c r="M34" t="s">
         <v>34</v>
       </c>
       <c r="N34" s="9">
         <v>119732.8</v>
       </c>
-      <c r="P34" s="1"/>
-      <c r="S34" s="9"/>
+      <c r="P34" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>24</v>
+      </c>
+      <c r="R34" t="s">
+        <v>34</v>
+      </c>
+      <c r="S34" s="9">
+        <v>41893.1</v>
+      </c>
       <c r="U34" s="1"/>
       <c r="X34" s="9"/>
       <c r="Z34" s="1"/>
       <c r="AC34" s="9"/>
       <c r="AE34" s="1"/>
       <c r="AH34" s="9"/>
       <c r="AJ34" s="1"/>
       <c r="AM34" s="9"/>
       <c r="AO34" s="1"/>
       <c r="AR34" s="9"/>
       <c r="AT34" s="1"/>
       <c r="AW34" s="9"/>
       <c r="AY34" s="1"/>
       <c r="BB34" s="9"/>
       <c r="BD34" s="1"/>
       <c r="BG34" s="9"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
@@ -2591,52 +2834,62 @@
       </c>
       <c r="F35" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G35" t="s">
         <v>24</v>
       </c>
       <c r="H35" t="s">
         <v>35</v>
       </c>
       <c r="I35" s="9">
         <v>7904.1490000000003</v>
       </c>
       <c r="K35" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L35" t="s">
         <v>24</v>
       </c>
       <c r="M35" t="s">
         <v>35</v>
       </c>
       <c r="N35" s="9">
         <v>7643.4129999999996</v>
       </c>
-      <c r="P35" s="1"/>
-      <c r="S35" s="9"/>
+      <c r="P35" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>24</v>
+      </c>
+      <c r="R35" t="s">
+        <v>35</v>
+      </c>
+      <c r="S35" s="9">
+        <v>6316.5060000000003</v>
+      </c>
       <c r="U35" s="1"/>
       <c r="X35" s="9"/>
       <c r="Z35" s="1"/>
       <c r="AC35" s="9"/>
       <c r="AE35" s="1"/>
       <c r="AH35" s="9"/>
       <c r="AJ35" s="1"/>
       <c r="AM35" s="9"/>
       <c r="AO35" s="1"/>
       <c r="AR35" s="9"/>
       <c r="AT35" s="1"/>
       <c r="AW35" s="9"/>
       <c r="AY35" s="1"/>
       <c r="BB35" s="9"/>
       <c r="BD35" s="1"/>
       <c r="BG35" s="9"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
@@ -2647,52 +2900,62 @@
       </c>
       <c r="F36" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G36" t="s">
         <v>24</v>
       </c>
       <c r="H36" t="s">
         <v>36</v>
       </c>
       <c r="I36" s="9">
         <v>195592.71900000001</v>
       </c>
       <c r="K36" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L36" t="s">
         <v>24</v>
       </c>
       <c r="M36" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="9">
         <v>187164.69</v>
       </c>
-      <c r="P36" s="1"/>
-      <c r="S36" s="9"/>
+      <c r="P36" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>24</v>
+      </c>
+      <c r="R36" t="s">
+        <v>36</v>
+      </c>
+      <c r="S36" s="9">
+        <v>164771.47200000001</v>
+      </c>
       <c r="U36" s="1"/>
       <c r="X36" s="9"/>
       <c r="Z36" s="1"/>
       <c r="AC36" s="9"/>
       <c r="AE36" s="1"/>
       <c r="AH36" s="9"/>
       <c r="AJ36" s="1"/>
       <c r="AM36" s="9"/>
       <c r="AO36" s="1"/>
       <c r="AR36" s="9"/>
       <c r="AT36" s="1"/>
       <c r="AW36" s="9"/>
       <c r="AY36" s="1"/>
       <c r="BB36" s="9"/>
       <c r="BD36" s="1"/>
       <c r="BG36" s="9"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
@@ -2703,52 +2966,62 @@
       </c>
       <c r="F37" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G37" t="s">
         <v>24</v>
       </c>
       <c r="H37" t="s">
         <v>37</v>
       </c>
       <c r="I37" s="9">
         <v>101596.504</v>
       </c>
       <c r="K37" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L37" t="s">
         <v>24</v>
       </c>
       <c r="M37" t="s">
         <v>37</v>
       </c>
       <c r="N37" s="9">
         <v>94759.764999999999</v>
       </c>
-      <c r="P37" s="1"/>
-      <c r="S37" s="9"/>
+      <c r="P37" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>24</v>
+      </c>
+      <c r="R37" t="s">
+        <v>37</v>
+      </c>
+      <c r="S37" s="9">
+        <v>73646.339000000007</v>
+      </c>
       <c r="U37" s="1"/>
       <c r="X37" s="9"/>
       <c r="Z37" s="1"/>
       <c r="AC37" s="9"/>
       <c r="AE37" s="1"/>
       <c r="AH37" s="9"/>
       <c r="AJ37" s="1"/>
       <c r="AM37" s="9"/>
       <c r="AO37" s="1"/>
       <c r="AR37" s="9"/>
       <c r="AT37" s="1"/>
       <c r="AW37" s="9"/>
       <c r="AY37" s="1"/>
       <c r="BB37" s="9"/>
       <c r="BD37" s="1"/>
       <c r="BG37" s="9"/>
     </row>
     <row r="38" spans="1:59">
       <c r="A38" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
@@ -2759,52 +3032,62 @@
       </c>
       <c r="F38" s="1">
         <v>46061.041666666664</v>
       </c>
       <c r="G38" t="s">
         <v>24</v>
       </c>
       <c r="H38" t="s">
         <v>38</v>
       </c>
       <c r="I38" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K38" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L38" t="s">
         <v>24</v>
       </c>
       <c r="M38" t="s">
         <v>38</v>
       </c>
       <c r="N38" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P38" s="1"/>
-      <c r="S38" s="9"/>
+      <c r="P38" s="1">
+        <v>46119.041666666664</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>24</v>
+      </c>
+      <c r="R38" t="s">
+        <v>38</v>
+      </c>
+      <c r="S38" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U38" s="1"/>
       <c r="X38" s="9"/>
       <c r="Z38" s="1"/>
       <c r="AC38" s="9"/>
       <c r="AE38" s="1"/>
       <c r="AH38" s="9"/>
       <c r="AJ38" s="1"/>
       <c r="AM38" s="9"/>
       <c r="AO38" s="1"/>
       <c r="AR38" s="9"/>
       <c r="AT38" s="1"/>
       <c r="AW38" s="9"/>
       <c r="AY38" s="1"/>
       <c r="BB38" s="9"/>
       <c r="BD38" s="1"/>
       <c r="BG38" s="9"/>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" t="s">
@@ -2815,52 +3098,62 @@
       </c>
       <c r="F39" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G39" t="s">
         <v>24</v>
       </c>
       <c r="H39" t="s">
         <v>25</v>
       </c>
       <c r="I39" s="9">
         <v>565816.6</v>
       </c>
       <c r="K39" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L39" t="s">
         <v>24</v>
       </c>
       <c r="M39" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="9">
         <v>518274.4</v>
       </c>
-      <c r="P39" s="1"/>
-      <c r="S39" s="9"/>
+      <c r="P39" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>24</v>
+      </c>
+      <c r="R39" t="s">
+        <v>25</v>
+      </c>
+      <c r="S39" s="9">
+        <v>383234.174</v>
+      </c>
       <c r="U39" s="1"/>
       <c r="X39" s="9"/>
       <c r="Z39" s="1"/>
       <c r="AC39" s="9"/>
       <c r="AE39" s="1"/>
       <c r="AH39" s="9"/>
       <c r="AJ39" s="1"/>
       <c r="AM39" s="9"/>
       <c r="AO39" s="1"/>
       <c r="AR39" s="9"/>
       <c r="AT39" s="1"/>
       <c r="AW39" s="9"/>
       <c r="AY39" s="1"/>
       <c r="BB39" s="9"/>
       <c r="BD39" s="1"/>
       <c r="BG39" s="9"/>
     </row>
     <row r="40" spans="1:59">
       <c r="A40" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
@@ -2871,52 +3164,62 @@
       </c>
       <c r="F40" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G40" t="s">
         <v>24</v>
       </c>
       <c r="H40" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K40" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L40" t="s">
         <v>24</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P40" s="1"/>
-      <c r="S40" s="9"/>
+      <c r="P40" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>24</v>
+      </c>
+      <c r="R40" t="s">
+        <v>26</v>
+      </c>
+      <c r="S40" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U40" s="1"/>
       <c r="X40" s="9"/>
       <c r="Z40" s="1"/>
       <c r="AC40" s="9"/>
       <c r="AE40" s="1"/>
       <c r="AH40" s="9"/>
       <c r="AJ40" s="1"/>
       <c r="AM40" s="9"/>
       <c r="AO40" s="1"/>
       <c r="AR40" s="9"/>
       <c r="AT40" s="1"/>
       <c r="AW40" s="9"/>
       <c r="AY40" s="1"/>
       <c r="BB40" s="9"/>
       <c r="BD40" s="1"/>
       <c r="BG40" s="9"/>
     </row>
     <row r="41" spans="1:59">
       <c r="A41" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41" t="s">
@@ -2927,52 +3230,62 @@
       </c>
       <c r="F41" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G41" t="s">
         <v>24</v>
       </c>
       <c r="H41" t="s">
         <v>27</v>
       </c>
       <c r="I41" s="9">
         <v>428.01900000000001</v>
       </c>
       <c r="K41" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L41" t="s">
         <v>24</v>
       </c>
       <c r="M41" t="s">
         <v>27</v>
       </c>
       <c r="N41" s="9">
         <v>326.72000000000003</v>
       </c>
-      <c r="P41" s="1"/>
-      <c r="S41" s="9"/>
+      <c r="P41" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>24</v>
+      </c>
+      <c r="R41" t="s">
+        <v>27</v>
+      </c>
+      <c r="S41" s="9">
+        <v>200.03100000000001</v>
+      </c>
       <c r="U41" s="1"/>
       <c r="X41" s="9"/>
       <c r="Z41" s="1"/>
       <c r="AC41" s="9"/>
       <c r="AE41" s="1"/>
       <c r="AH41" s="9"/>
       <c r="AJ41" s="1"/>
       <c r="AM41" s="9"/>
       <c r="AO41" s="1"/>
       <c r="AR41" s="9"/>
       <c r="AT41" s="1"/>
       <c r="AW41" s="9"/>
       <c r="AY41" s="1"/>
       <c r="BB41" s="9"/>
       <c r="BD41" s="1"/>
       <c r="BG41" s="9"/>
     </row>
     <row r="42" spans="1:59">
       <c r="A42" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
@@ -2983,52 +3296,62 @@
       </c>
       <c r="F42" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G42" t="s">
         <v>24</v>
       </c>
       <c r="H42" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="9">
         <v>2375.0410000000002</v>
       </c>
       <c r="K42" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L42" t="s">
         <v>24</v>
       </c>
       <c r="M42" t="s">
         <v>28</v>
       </c>
       <c r="N42" s="9">
         <v>2171.8000000000002</v>
       </c>
-      <c r="P42" s="1"/>
-      <c r="S42" s="9"/>
+      <c r="P42" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>24</v>
+      </c>
+      <c r="R42" t="s">
+        <v>28</v>
+      </c>
+      <c r="S42" s="9">
+        <v>1561.778</v>
+      </c>
       <c r="U42" s="1"/>
       <c r="X42" s="9"/>
       <c r="Z42" s="1"/>
       <c r="AC42" s="9"/>
       <c r="AE42" s="1"/>
       <c r="AH42" s="9"/>
       <c r="AJ42" s="1"/>
       <c r="AM42" s="9"/>
       <c r="AO42" s="1"/>
       <c r="AR42" s="9"/>
       <c r="AT42" s="1"/>
       <c r="AW42" s="9"/>
       <c r="AY42" s="1"/>
       <c r="BB42" s="9"/>
       <c r="BD42" s="1"/>
       <c r="BG42" s="9"/>
     </row>
     <row r="43" spans="1:59">
       <c r="A43" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
@@ -3039,52 +3362,62 @@
       </c>
       <c r="F43" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G43" t="s">
         <v>24</v>
       </c>
       <c r="H43" t="s">
         <v>29</v>
       </c>
       <c r="I43" s="9">
         <v>15171.885</v>
       </c>
       <c r="K43" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L43" t="s">
         <v>24</v>
       </c>
       <c r="M43" t="s">
         <v>29</v>
       </c>
       <c r="N43" s="9">
         <v>15395.017</v>
       </c>
-      <c r="P43" s="1"/>
-      <c r="S43" s="9"/>
+      <c r="P43" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>24</v>
+      </c>
+      <c r="R43" t="s">
+        <v>29</v>
+      </c>
+      <c r="S43" s="9">
+        <v>15701.225</v>
+      </c>
       <c r="U43" s="1"/>
       <c r="X43" s="9"/>
       <c r="Z43" s="1"/>
       <c r="AC43" s="9"/>
       <c r="AE43" s="1"/>
       <c r="AH43" s="9"/>
       <c r="AJ43" s="1"/>
       <c r="AM43" s="9"/>
       <c r="AO43" s="1"/>
       <c r="AR43" s="9"/>
       <c r="AT43" s="1"/>
       <c r="AW43" s="9"/>
       <c r="AY43" s="1"/>
       <c r="BB43" s="9"/>
       <c r="BD43" s="1"/>
       <c r="BG43" s="9"/>
     </row>
     <row r="44" spans="1:59">
       <c r="A44" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
@@ -3095,52 +3428,62 @@
       </c>
       <c r="F44" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G44" t="s">
         <v>24</v>
       </c>
       <c r="H44" t="s">
         <v>30</v>
       </c>
       <c r="I44" s="9">
         <v>35248.046999999999</v>
       </c>
       <c r="K44" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L44" t="s">
         <v>24</v>
       </c>
       <c r="M44" t="s">
         <v>30</v>
       </c>
       <c r="N44" s="9">
         <v>34310.891000000003</v>
       </c>
-      <c r="P44" s="1"/>
-      <c r="S44" s="9"/>
+      <c r="P44" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>24</v>
+      </c>
+      <c r="R44" t="s">
+        <v>30</v>
+      </c>
+      <c r="S44" s="9">
+        <v>36228.879999999997</v>
+      </c>
       <c r="U44" s="1"/>
       <c r="X44" s="9"/>
       <c r="Z44" s="1"/>
       <c r="AC44" s="9"/>
       <c r="AE44" s="1"/>
       <c r="AH44" s="9"/>
       <c r="AJ44" s="1"/>
       <c r="AM44" s="9"/>
       <c r="AO44" s="1"/>
       <c r="AR44" s="9"/>
       <c r="AT44" s="1"/>
       <c r="AW44" s="9"/>
       <c r="AY44" s="1"/>
       <c r="BB44" s="9"/>
       <c r="BD44" s="1"/>
       <c r="BG44" s="9"/>
     </row>
     <row r="45" spans="1:59">
       <c r="A45" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
@@ -3151,52 +3494,62 @@
       </c>
       <c r="F45" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G45" t="s">
         <v>24</v>
       </c>
       <c r="H45" t="s">
         <v>31</v>
       </c>
       <c r="I45" s="9">
         <v>57883.033000000003</v>
       </c>
       <c r="K45" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L45" t="s">
         <v>24</v>
       </c>
       <c r="M45" t="s">
         <v>31</v>
       </c>
       <c r="N45" s="9">
         <v>56706.756999999998</v>
       </c>
-      <c r="P45" s="1"/>
-      <c r="S45" s="9"/>
+      <c r="P45" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>24</v>
+      </c>
+      <c r="R45" t="s">
+        <v>31</v>
+      </c>
+      <c r="S45" s="9">
+        <v>57507.485999999997</v>
+      </c>
       <c r="U45" s="1"/>
       <c r="X45" s="9"/>
       <c r="Z45" s="1"/>
       <c r="AC45" s="9"/>
       <c r="AE45" s="1"/>
       <c r="AH45" s="9"/>
       <c r="AJ45" s="1"/>
       <c r="AM45" s="9"/>
       <c r="AO45" s="1"/>
       <c r="AR45" s="9"/>
       <c r="AT45" s="1"/>
       <c r="AW45" s="9"/>
       <c r="AY45" s="1"/>
       <c r="BB45" s="9"/>
       <c r="BD45" s="1"/>
       <c r="BG45" s="9"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
@@ -3207,52 +3560,62 @@
       </c>
       <c r="F46" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G46" t="s">
         <v>24</v>
       </c>
       <c r="H46" t="s">
         <v>32</v>
       </c>
       <c r="I46" s="9">
         <v>10399.780000000001</v>
       </c>
       <c r="K46" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L46" t="s">
         <v>24</v>
       </c>
       <c r="M46" t="s">
         <v>32</v>
       </c>
       <c r="N46" s="9">
         <v>9796.4549999999999</v>
       </c>
-      <c r="P46" s="1"/>
-      <c r="S46" s="9"/>
+      <c r="P46" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>24</v>
+      </c>
+      <c r="R46" t="s">
+        <v>32</v>
+      </c>
+      <c r="S46" s="9">
+        <v>11914.03</v>
+      </c>
       <c r="U46" s="1"/>
       <c r="X46" s="9"/>
       <c r="Z46" s="1"/>
       <c r="AC46" s="9"/>
       <c r="AE46" s="1"/>
       <c r="AH46" s="9"/>
       <c r="AJ46" s="1"/>
       <c r="AM46" s="9"/>
       <c r="AO46" s="1"/>
       <c r="AR46" s="9"/>
       <c r="AT46" s="1"/>
       <c r="AW46" s="9"/>
       <c r="AY46" s="1"/>
       <c r="BB46" s="9"/>
       <c r="BD46" s="1"/>
       <c r="BG46" s="9"/>
     </row>
     <row r="47" spans="1:59">
       <c r="A47" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
@@ -3263,52 +3626,62 @@
       </c>
       <c r="F47" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G47" t="s">
         <v>24</v>
       </c>
       <c r="H47" t="s">
         <v>33</v>
       </c>
       <c r="I47" s="9">
         <v>87131.127999999997</v>
       </c>
       <c r="K47" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L47" t="s">
         <v>24</v>
       </c>
       <c r="M47" t="s">
         <v>33</v>
       </c>
       <c r="N47" s="9">
         <v>82012.706999999995</v>
       </c>
-      <c r="P47" s="1"/>
-      <c r="S47" s="9"/>
+      <c r="P47" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>24</v>
+      </c>
+      <c r="R47" t="s">
+        <v>33</v>
+      </c>
+      <c r="S47" s="9">
+        <v>76778.682000000001</v>
+      </c>
       <c r="U47" s="1"/>
       <c r="X47" s="9"/>
       <c r="Z47" s="1"/>
       <c r="AC47" s="9"/>
       <c r="AE47" s="1"/>
       <c r="AH47" s="9"/>
       <c r="AJ47" s="1"/>
       <c r="AM47" s="9"/>
       <c r="AO47" s="1"/>
       <c r="AR47" s="9"/>
       <c r="AT47" s="1"/>
       <c r="AW47" s="9"/>
       <c r="AY47" s="1"/>
       <c r="BB47" s="9"/>
       <c r="BD47" s="1"/>
       <c r="BG47" s="9"/>
     </row>
     <row r="48" spans="1:59">
       <c r="A48" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
@@ -3319,52 +3692,62 @@
       </c>
       <c r="F48" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G48" t="s">
         <v>24</v>
       </c>
       <c r="H48" t="s">
         <v>34</v>
       </c>
       <c r="I48" s="9">
         <v>26655.9</v>
       </c>
       <c r="K48" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L48" t="s">
         <v>24</v>
       </c>
       <c r="M48" t="s">
         <v>34</v>
       </c>
       <c r="N48" s="9">
         <v>90035.6</v>
       </c>
-      <c r="P48" s="1"/>
-      <c r="S48" s="9"/>
+      <c r="P48" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>24</v>
+      </c>
+      <c r="R48" t="s">
+        <v>34</v>
+      </c>
+      <c r="S48" s="9">
+        <v>46068.1</v>
+      </c>
       <c r="U48" s="1"/>
       <c r="X48" s="9"/>
       <c r="Z48" s="1"/>
       <c r="AC48" s="9"/>
       <c r="AE48" s="1"/>
       <c r="AH48" s="9"/>
       <c r="AJ48" s="1"/>
       <c r="AM48" s="9"/>
       <c r="AO48" s="1"/>
       <c r="AR48" s="9"/>
       <c r="AT48" s="1"/>
       <c r="AW48" s="9"/>
       <c r="AY48" s="1"/>
       <c r="BB48" s="9"/>
       <c r="BD48" s="1"/>
       <c r="BG48" s="9"/>
     </row>
     <row r="49" spans="1:59">
       <c r="A49" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
@@ -3375,52 +3758,62 @@
       </c>
       <c r="F49" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G49" t="s">
         <v>24</v>
       </c>
       <c r="H49" t="s">
         <v>35</v>
       </c>
       <c r="I49" s="9">
         <v>7839.9110000000001</v>
       </c>
       <c r="K49" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L49" t="s">
         <v>24</v>
       </c>
       <c r="M49" t="s">
         <v>35</v>
       </c>
       <c r="N49" s="9">
         <v>7720.0919999999996</v>
       </c>
-      <c r="P49" s="1"/>
-      <c r="S49" s="9"/>
+      <c r="P49" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>24</v>
+      </c>
+      <c r="R49" t="s">
+        <v>35</v>
+      </c>
+      <c r="S49" s="9">
+        <v>7341.2420000000002</v>
+      </c>
       <c r="U49" s="1"/>
       <c r="X49" s="9"/>
       <c r="Z49" s="1"/>
       <c r="AC49" s="9"/>
       <c r="AE49" s="1"/>
       <c r="AH49" s="9"/>
       <c r="AJ49" s="1"/>
       <c r="AM49" s="9"/>
       <c r="AO49" s="1"/>
       <c r="AR49" s="9"/>
       <c r="AT49" s="1"/>
       <c r="AW49" s="9"/>
       <c r="AY49" s="1"/>
       <c r="BB49" s="9"/>
       <c r="BD49" s="1"/>
       <c r="BG49" s="9"/>
     </row>
     <row r="50" spans="1:59">
       <c r="A50" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
       <c r="C50" t="s">
@@ -3431,52 +3824,62 @@
       </c>
       <c r="F50" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G50" t="s">
         <v>24</v>
       </c>
       <c r="H50" t="s">
         <v>36</v>
       </c>
       <c r="I50" s="9">
         <v>195251.63200000001</v>
       </c>
       <c r="K50" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L50" t="s">
         <v>24</v>
       </c>
       <c r="M50" t="s">
         <v>36</v>
       </c>
       <c r="N50" s="9">
         <v>188659.28099999999</v>
       </c>
-      <c r="P50" s="1"/>
-      <c r="S50" s="9"/>
+      <c r="P50" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>24</v>
+      </c>
+      <c r="R50" t="s">
+        <v>36</v>
+      </c>
+      <c r="S50" s="9">
+        <v>165118.79399999999</v>
+      </c>
       <c r="U50" s="1"/>
       <c r="X50" s="9"/>
       <c r="Z50" s="1"/>
       <c r="AC50" s="9"/>
       <c r="AE50" s="1"/>
       <c r="AH50" s="9"/>
       <c r="AJ50" s="1"/>
       <c r="AM50" s="9"/>
       <c r="AO50" s="1"/>
       <c r="AR50" s="9"/>
       <c r="AT50" s="1"/>
       <c r="AW50" s="9"/>
       <c r="AY50" s="1"/>
       <c r="BB50" s="9"/>
       <c r="BD50" s="1"/>
       <c r="BG50" s="9"/>
     </row>
     <row r="51" spans="1:59">
       <c r="A51" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" t="s">
@@ -3487,52 +3890,62 @@
       </c>
       <c r="F51" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G51" t="s">
         <v>24</v>
       </c>
       <c r="H51" t="s">
         <v>37</v>
       </c>
       <c r="I51" s="9">
         <v>101619.209</v>
       </c>
       <c r="K51" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L51" t="s">
         <v>24</v>
       </c>
       <c r="M51" t="s">
         <v>37</v>
       </c>
       <c r="N51" s="9">
         <v>95358.134000000005</v>
       </c>
-      <c r="P51" s="1"/>
-      <c r="S51" s="9"/>
+      <c r="P51" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>24</v>
+      </c>
+      <c r="R51" t="s">
+        <v>37</v>
+      </c>
+      <c r="S51" s="9">
+        <v>74053.725999999995</v>
+      </c>
       <c r="U51" s="1"/>
       <c r="X51" s="9"/>
       <c r="Z51" s="1"/>
       <c r="AC51" s="9"/>
       <c r="AE51" s="1"/>
       <c r="AH51" s="9"/>
       <c r="AJ51" s="1"/>
       <c r="AM51" s="9"/>
       <c r="AO51" s="1"/>
       <c r="AR51" s="9"/>
       <c r="AT51" s="1"/>
       <c r="AW51" s="9"/>
       <c r="AY51" s="1"/>
       <c r="BB51" s="9"/>
       <c r="BD51" s="1"/>
       <c r="BG51" s="9"/>
     </row>
     <row r="52" spans="1:59">
       <c r="A52" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
@@ -3543,52 +3956,62 @@
       </c>
       <c r="F52" s="1">
         <v>46061.083333333336</v>
       </c>
       <c r="G52" t="s">
         <v>24</v>
       </c>
       <c r="H52" t="s">
         <v>38</v>
       </c>
       <c r="I52" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K52" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L52" t="s">
         <v>24</v>
       </c>
       <c r="M52" t="s">
         <v>38</v>
       </c>
       <c r="N52" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P52" s="1"/>
-      <c r="S52" s="9"/>
+      <c r="P52" s="1">
+        <v>46119.083333333336</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>24</v>
+      </c>
+      <c r="R52" t="s">
+        <v>38</v>
+      </c>
+      <c r="S52" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U52" s="1"/>
       <c r="X52" s="9"/>
       <c r="Z52" s="1"/>
       <c r="AC52" s="9"/>
       <c r="AE52" s="1"/>
       <c r="AH52" s="9"/>
       <c r="AJ52" s="1"/>
       <c r="AM52" s="9"/>
       <c r="AO52" s="1"/>
       <c r="AR52" s="9"/>
       <c r="AT52" s="1"/>
       <c r="AW52" s="9"/>
       <c r="AY52" s="1"/>
       <c r="BB52" s="9"/>
       <c r="BD52" s="1"/>
       <c r="BG52" s="9"/>
     </row>
     <row r="53" spans="1:59">
       <c r="A53" s="1">
         <v>46047.125</v>
       </c>
       <c r="B53" t="s">
         <v>24</v>
       </c>
       <c r="C53" t="s">
@@ -3599,52 +4022,62 @@
       </c>
       <c r="F53" s="1">
         <v>46061.125</v>
       </c>
       <c r="G53" t="s">
         <v>24</v>
       </c>
       <c r="H53" t="s">
         <v>25</v>
       </c>
       <c r="I53" s="9">
         <v>565416.40300000005</v>
       </c>
       <c r="K53" s="1">
         <v>46083.125</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
       <c r="M53" t="s">
         <v>25</v>
       </c>
       <c r="N53" s="9">
         <v>528105.88699999999</v>
       </c>
-      <c r="P53" s="1"/>
-      <c r="S53" s="9"/>
+      <c r="P53" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>24</v>
+      </c>
+      <c r="R53" t="s">
+        <v>25</v>
+      </c>
+      <c r="S53" s="9">
+        <v>388688.929</v>
+      </c>
       <c r="U53" s="1"/>
       <c r="X53" s="9"/>
       <c r="Z53" s="1"/>
       <c r="AC53" s="9"/>
       <c r="AE53" s="1"/>
       <c r="AH53" s="9"/>
       <c r="AJ53" s="1"/>
       <c r="AM53" s="9"/>
       <c r="AO53" s="1"/>
       <c r="AR53" s="9"/>
       <c r="AT53" s="1"/>
       <c r="AW53" s="9"/>
       <c r="AY53" s="1"/>
       <c r="BB53" s="9"/>
       <c r="BD53" s="1"/>
       <c r="BG53" s="9"/>
     </row>
     <row r="54" spans="1:59">
       <c r="A54" s="1">
         <v>46047.125</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
@@ -3655,52 +4088,62 @@
       </c>
       <c r="F54" s="1">
         <v>46061.125</v>
       </c>
       <c r="G54" t="s">
         <v>24</v>
       </c>
       <c r="H54" t="s">
         <v>26</v>
       </c>
       <c r="I54" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K54" s="1">
         <v>46083.125</v>
       </c>
       <c r="L54" t="s">
         <v>24</v>
       </c>
       <c r="M54" t="s">
         <v>26</v>
       </c>
       <c r="N54" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P54" s="1"/>
-      <c r="S54" s="9"/>
+      <c r="P54" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>24</v>
+      </c>
+      <c r="R54" t="s">
+        <v>26</v>
+      </c>
+      <c r="S54" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U54" s="1"/>
       <c r="X54" s="9"/>
       <c r="Z54" s="1"/>
       <c r="AC54" s="9"/>
       <c r="AE54" s="1"/>
       <c r="AH54" s="9"/>
       <c r="AJ54" s="1"/>
       <c r="AM54" s="9"/>
       <c r="AO54" s="1"/>
       <c r="AR54" s="9"/>
       <c r="AT54" s="1"/>
       <c r="AW54" s="9"/>
       <c r="AY54" s="1"/>
       <c r="BB54" s="9"/>
       <c r="BD54" s="1"/>
       <c r="BG54" s="9"/>
     </row>
     <row r="55" spans="1:59">
       <c r="A55" s="1">
         <v>46047.125</v>
       </c>
       <c r="B55" t="s">
         <v>24</v>
       </c>
       <c r="C55" t="s">
@@ -3711,52 +4154,62 @@
       </c>
       <c r="F55" s="1">
         <v>46061.125</v>
       </c>
       <c r="G55" t="s">
         <v>24</v>
       </c>
       <c r="H55" t="s">
         <v>27</v>
       </c>
       <c r="I55" s="9">
         <v>405.28699999999998</v>
       </c>
       <c r="K55" s="1">
         <v>46083.125</v>
       </c>
       <c r="L55" t="s">
         <v>24</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" s="9">
         <v>347.90899999999999</v>
       </c>
-      <c r="P55" s="1"/>
-      <c r="S55" s="9"/>
+      <c r="P55" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>24</v>
+      </c>
+      <c r="R55" t="s">
+        <v>27</v>
+      </c>
+      <c r="S55" s="9">
+        <v>188.738</v>
+      </c>
       <c r="U55" s="1"/>
       <c r="X55" s="9"/>
       <c r="Z55" s="1"/>
       <c r="AC55" s="9"/>
       <c r="AE55" s="1"/>
       <c r="AH55" s="9"/>
       <c r="AJ55" s="1"/>
       <c r="AM55" s="9"/>
       <c r="AO55" s="1"/>
       <c r="AR55" s="9"/>
       <c r="AT55" s="1"/>
       <c r="AW55" s="9"/>
       <c r="AY55" s="1"/>
       <c r="BB55" s="9"/>
       <c r="BD55" s="1"/>
       <c r="BG55" s="9"/>
     </row>
     <row r="56" spans="1:59">
       <c r="A56" s="1">
         <v>46047.125</v>
       </c>
       <c r="B56" t="s">
         <v>24</v>
       </c>
       <c r="C56" t="s">
@@ -3767,52 +4220,62 @@
       </c>
       <c r="F56" s="1">
         <v>46061.125</v>
       </c>
       <c r="G56" t="s">
         <v>24</v>
       </c>
       <c r="H56" t="s">
         <v>28</v>
       </c>
       <c r="I56" s="9">
         <v>2346.5250000000001</v>
       </c>
       <c r="K56" s="1">
         <v>46083.125</v>
       </c>
       <c r="L56" t="s">
         <v>24</v>
       </c>
       <c r="M56" t="s">
         <v>28</v>
       </c>
       <c r="N56" s="9">
         <v>2229.4110000000001</v>
       </c>
-      <c r="P56" s="1"/>
-      <c r="S56" s="9"/>
+      <c r="P56" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>24</v>
+      </c>
+      <c r="R56" t="s">
+        <v>28</v>
+      </c>
+      <c r="S56" s="9">
+        <v>1537.854</v>
+      </c>
       <c r="U56" s="1"/>
       <c r="X56" s="9"/>
       <c r="Z56" s="1"/>
       <c r="AC56" s="9"/>
       <c r="AE56" s="1"/>
       <c r="AH56" s="9"/>
       <c r="AJ56" s="1"/>
       <c r="AM56" s="9"/>
       <c r="AO56" s="1"/>
       <c r="AR56" s="9"/>
       <c r="AT56" s="1"/>
       <c r="AW56" s="9"/>
       <c r="AY56" s="1"/>
       <c r="BB56" s="9"/>
       <c r="BD56" s="1"/>
       <c r="BG56" s="9"/>
     </row>
     <row r="57" spans="1:59">
       <c r="A57" s="1">
         <v>46047.125</v>
       </c>
       <c r="B57" t="s">
         <v>24</v>
       </c>
       <c r="C57" t="s">
@@ -3823,52 +4286,62 @@
       </c>
       <c r="F57" s="1">
         <v>46061.125</v>
       </c>
       <c r="G57" t="s">
         <v>24</v>
       </c>
       <c r="H57" t="s">
         <v>29</v>
       </c>
       <c r="I57" s="9">
         <v>15229.101000000001</v>
       </c>
       <c r="K57" s="1">
         <v>46083.125</v>
       </c>
       <c r="L57" t="s">
         <v>24</v>
       </c>
       <c r="M57" t="s">
         <v>29</v>
       </c>
       <c r="N57" s="9">
         <v>15850.177</v>
       </c>
-      <c r="P57" s="1"/>
-      <c r="S57" s="9"/>
+      <c r="P57" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>24</v>
+      </c>
+      <c r="R57" t="s">
+        <v>29</v>
+      </c>
+      <c r="S57" s="9">
+        <v>15551.15</v>
+      </c>
       <c r="U57" s="1"/>
       <c r="X57" s="9"/>
       <c r="Z57" s="1"/>
       <c r="AC57" s="9"/>
       <c r="AE57" s="1"/>
       <c r="AH57" s="9"/>
       <c r="AJ57" s="1"/>
       <c r="AM57" s="9"/>
       <c r="AO57" s="1"/>
       <c r="AR57" s="9"/>
       <c r="AT57" s="1"/>
       <c r="AW57" s="9"/>
       <c r="AY57" s="1"/>
       <c r="BB57" s="9"/>
       <c r="BD57" s="1"/>
       <c r="BG57" s="9"/>
     </row>
     <row r="58" spans="1:59">
       <c r="A58" s="1">
         <v>46047.125</v>
       </c>
       <c r="B58" t="s">
         <v>24</v>
       </c>
       <c r="C58" t="s">
@@ -3879,52 +4352,62 @@
       </c>
       <c r="F58" s="1">
         <v>46061.125</v>
       </c>
       <c r="G58" t="s">
         <v>24</v>
       </c>
       <c r="H58" t="s">
         <v>30</v>
       </c>
       <c r="I58" s="9">
         <v>35291.419000000002</v>
       </c>
       <c r="K58" s="1">
         <v>46083.125</v>
       </c>
       <c r="L58" t="s">
         <v>24</v>
       </c>
       <c r="M58" t="s">
         <v>30</v>
       </c>
       <c r="N58" s="9">
         <v>34712.178</v>
       </c>
-      <c r="P58" s="1"/>
-      <c r="S58" s="9"/>
+      <c r="P58" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>24</v>
+      </c>
+      <c r="R58" t="s">
+        <v>30</v>
+      </c>
+      <c r="S58" s="9">
+        <v>35608.468999999997</v>
+      </c>
       <c r="U58" s="1"/>
       <c r="X58" s="9"/>
       <c r="Z58" s="1"/>
       <c r="AC58" s="9"/>
       <c r="AE58" s="1"/>
       <c r="AH58" s="9"/>
       <c r="AJ58" s="1"/>
       <c r="AM58" s="9"/>
       <c r="AO58" s="1"/>
       <c r="AR58" s="9"/>
       <c r="AT58" s="1"/>
       <c r="AW58" s="9"/>
       <c r="AY58" s="1"/>
       <c r="BB58" s="9"/>
       <c r="BD58" s="1"/>
       <c r="BG58" s="9"/>
     </row>
     <row r="59" spans="1:59">
       <c r="A59" s="1">
         <v>46047.125</v>
       </c>
       <c r="B59" t="s">
         <v>24</v>
       </c>
       <c r="C59" t="s">
@@ -3935,52 +4418,62 @@
       </c>
       <c r="F59" s="1">
         <v>46061.125</v>
       </c>
       <c r="G59" t="s">
         <v>24</v>
       </c>
       <c r="H59" t="s">
         <v>31</v>
       </c>
       <c r="I59" s="9">
         <v>58224.156000000003</v>
       </c>
       <c r="K59" s="1">
         <v>46083.125</v>
       </c>
       <c r="L59" t="s">
         <v>24</v>
       </c>
       <c r="M59" t="s">
         <v>31</v>
       </c>
       <c r="N59" s="9">
         <v>57119.976999999999</v>
       </c>
-      <c r="P59" s="1"/>
-      <c r="S59" s="9"/>
+      <c r="P59" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>24</v>
+      </c>
+      <c r="R59" t="s">
+        <v>31</v>
+      </c>
+      <c r="S59" s="9">
+        <v>58635.108</v>
+      </c>
       <c r="U59" s="1"/>
       <c r="X59" s="9"/>
       <c r="Z59" s="1"/>
       <c r="AC59" s="9"/>
       <c r="AE59" s="1"/>
       <c r="AH59" s="9"/>
       <c r="AJ59" s="1"/>
       <c r="AM59" s="9"/>
       <c r="AO59" s="1"/>
       <c r="AR59" s="9"/>
       <c r="AT59" s="1"/>
       <c r="AW59" s="9"/>
       <c r="AY59" s="1"/>
       <c r="BB59" s="9"/>
       <c r="BD59" s="1"/>
       <c r="BG59" s="9"/>
     </row>
     <row r="60" spans="1:59">
       <c r="A60" s="1">
         <v>46047.125</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
@@ -3991,52 +4484,62 @@
       </c>
       <c r="F60" s="1">
         <v>46061.125</v>
       </c>
       <c r="G60" t="s">
         <v>24</v>
       </c>
       <c r="H60" t="s">
         <v>32</v>
       </c>
       <c r="I60" s="9">
         <v>10502.014999999999</v>
       </c>
       <c r="K60" s="1">
         <v>46083.125</v>
       </c>
       <c r="L60" t="s">
         <v>24</v>
       </c>
       <c r="M60" t="s">
         <v>32</v>
       </c>
       <c r="N60" s="9">
         <v>9811.2350000000006</v>
       </c>
-      <c r="P60" s="1"/>
-      <c r="S60" s="9"/>
+      <c r="P60" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>24</v>
+      </c>
+      <c r="R60" t="s">
+        <v>32</v>
+      </c>
+      <c r="S60" s="9">
+        <v>11575.785</v>
+      </c>
       <c r="U60" s="1"/>
       <c r="X60" s="9"/>
       <c r="Z60" s="1"/>
       <c r="AC60" s="9"/>
       <c r="AE60" s="1"/>
       <c r="AH60" s="9"/>
       <c r="AJ60" s="1"/>
       <c r="AM60" s="9"/>
       <c r="AO60" s="1"/>
       <c r="AR60" s="9"/>
       <c r="AT60" s="1"/>
       <c r="AW60" s="9"/>
       <c r="AY60" s="1"/>
       <c r="BB60" s="9"/>
       <c r="BD60" s="1"/>
       <c r="BG60" s="9"/>
     </row>
     <row r="61" spans="1:59">
       <c r="A61" s="1">
         <v>46047.125</v>
       </c>
       <c r="B61" t="s">
         <v>24</v>
       </c>
       <c r="C61" t="s">
@@ -4047,52 +4550,62 @@
       </c>
       <c r="F61" s="1">
         <v>46061.125</v>
       </c>
       <c r="G61" t="s">
         <v>24</v>
       </c>
       <c r="H61" t="s">
         <v>33</v>
       </c>
       <c r="I61" s="9">
         <v>87227.539000000004</v>
       </c>
       <c r="K61" s="1">
         <v>46083.125</v>
       </c>
       <c r="L61" t="s">
         <v>24</v>
       </c>
       <c r="M61" t="s">
         <v>33</v>
       </c>
       <c r="N61" s="9">
         <v>82123.188999999998</v>
       </c>
-      <c r="P61" s="1"/>
-      <c r="S61" s="9"/>
+      <c r="P61" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>24</v>
+      </c>
+      <c r="R61" t="s">
+        <v>33</v>
+      </c>
+      <c r="S61" s="9">
+        <v>77540.801000000007</v>
+      </c>
       <c r="U61" s="1"/>
       <c r="X61" s="9"/>
       <c r="Z61" s="1"/>
       <c r="AC61" s="9"/>
       <c r="AE61" s="1"/>
       <c r="AH61" s="9"/>
       <c r="AJ61" s="1"/>
       <c r="AM61" s="9"/>
       <c r="AO61" s="1"/>
       <c r="AR61" s="9"/>
       <c r="AT61" s="1"/>
       <c r="AW61" s="9"/>
       <c r="AY61" s="1"/>
       <c r="BB61" s="9"/>
       <c r="BD61" s="1"/>
       <c r="BG61" s="9"/>
     </row>
     <row r="62" spans="1:59">
       <c r="A62" s="1">
         <v>46047.125</v>
       </c>
       <c r="B62" t="s">
         <v>24</v>
       </c>
       <c r="C62" t="s">
@@ -4103,52 +4616,62 @@
       </c>
       <c r="F62" s="1">
         <v>46061.125</v>
       </c>
       <c r="G62" t="s">
         <v>24</v>
       </c>
       <c r="H62" t="s">
         <v>34</v>
       </c>
       <c r="I62" s="9">
         <v>15718.9</v>
       </c>
       <c r="K62" s="1">
         <v>46083.125</v>
       </c>
       <c r="L62" t="s">
         <v>24</v>
       </c>
       <c r="M62" t="s">
         <v>34</v>
       </c>
       <c r="N62" s="9">
         <v>49953.1</v>
       </c>
-      <c r="P62" s="1"/>
-      <c r="S62" s="9"/>
+      <c r="P62" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>24</v>
+      </c>
+      <c r="R62" t="s">
+        <v>34</v>
+      </c>
+      <c r="S62" s="9">
+        <v>59145</v>
+      </c>
       <c r="U62" s="1"/>
       <c r="X62" s="9"/>
       <c r="Z62" s="1"/>
       <c r="AC62" s="9"/>
       <c r="AE62" s="1"/>
       <c r="AH62" s="9"/>
       <c r="AJ62" s="1"/>
       <c r="AM62" s="9"/>
       <c r="AO62" s="1"/>
       <c r="AR62" s="9"/>
       <c r="AT62" s="1"/>
       <c r="AW62" s="9"/>
       <c r="AY62" s="1"/>
       <c r="BB62" s="9"/>
       <c r="BD62" s="1"/>
       <c r="BG62" s="9"/>
     </row>
     <row r="63" spans="1:59">
       <c r="A63" s="1">
         <v>46047.125</v>
       </c>
       <c r="B63" t="s">
         <v>24</v>
       </c>
       <c r="C63" t="s">
@@ -4159,52 +4682,62 @@
       </c>
       <c r="F63" s="1">
         <v>46061.125</v>
       </c>
       <c r="G63" t="s">
         <v>24</v>
       </c>
       <c r="H63" t="s">
         <v>35</v>
       </c>
       <c r="I63" s="9">
         <v>7867.0309999999999</v>
       </c>
       <c r="K63" s="1">
         <v>46083.125</v>
       </c>
       <c r="L63" t="s">
         <v>24</v>
       </c>
       <c r="M63" t="s">
         <v>35</v>
       </c>
       <c r="N63" s="9">
         <v>7707.4960000000001</v>
       </c>
-      <c r="P63" s="1"/>
-      <c r="S63" s="9"/>
+      <c r="P63" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>24</v>
+      </c>
+      <c r="R63" t="s">
+        <v>35</v>
+      </c>
+      <c r="S63" s="9">
+        <v>7930.4350000000004</v>
+      </c>
       <c r="U63" s="1"/>
       <c r="X63" s="9"/>
       <c r="Z63" s="1"/>
       <c r="AC63" s="9"/>
       <c r="AE63" s="1"/>
       <c r="AH63" s="9"/>
       <c r="AJ63" s="1"/>
       <c r="AM63" s="9"/>
       <c r="AO63" s="1"/>
       <c r="AR63" s="9"/>
       <c r="AT63" s="1"/>
       <c r="AW63" s="9"/>
       <c r="AY63" s="1"/>
       <c r="BB63" s="9"/>
       <c r="BD63" s="1"/>
       <c r="BG63" s="9"/>
     </row>
     <row r="64" spans="1:59">
       <c r="A64" s="1">
         <v>46047.125</v>
       </c>
       <c r="B64" t="s">
         <v>24</v>
       </c>
       <c r="C64" t="s">
@@ -4215,52 +4748,62 @@
       </c>
       <c r="F64" s="1">
         <v>46061.125</v>
       </c>
       <c r="G64" t="s">
         <v>24</v>
       </c>
       <c r="H64" t="s">
         <v>36</v>
       </c>
       <c r="I64" s="9">
         <v>197302.67600000001</v>
       </c>
       <c r="K64" s="1">
         <v>46083.125</v>
       </c>
       <c r="L64" t="s">
         <v>24</v>
       </c>
       <c r="M64" t="s">
         <v>36</v>
       </c>
       <c r="N64" s="9">
         <v>193798.79199999999</v>
       </c>
-      <c r="P64" s="1"/>
-      <c r="S64" s="9"/>
+      <c r="P64" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>24</v>
+      </c>
+      <c r="R64" t="s">
+        <v>36</v>
+      </c>
+      <c r="S64" s="9">
+        <v>168584.508</v>
+      </c>
       <c r="U64" s="1"/>
       <c r="X64" s="9"/>
       <c r="Z64" s="1"/>
       <c r="AC64" s="9"/>
       <c r="AE64" s="1"/>
       <c r="AH64" s="9"/>
       <c r="AJ64" s="1"/>
       <c r="AM64" s="9"/>
       <c r="AO64" s="1"/>
       <c r="AR64" s="9"/>
       <c r="AT64" s="1"/>
       <c r="AW64" s="9"/>
       <c r="AY64" s="1"/>
       <c r="BB64" s="9"/>
       <c r="BD64" s="1"/>
       <c r="BG64" s="9"/>
     </row>
     <row r="65" spans="1:59">
       <c r="A65" s="1">
         <v>46047.125</v>
       </c>
       <c r="B65" t="s">
         <v>24</v>
       </c>
       <c r="C65" t="s">
@@ -4271,52 +4814,62 @@
       </c>
       <c r="F65" s="1">
         <v>46061.125</v>
       </c>
       <c r="G65" t="s">
         <v>24</v>
       </c>
       <c r="H65" t="s">
         <v>37</v>
       </c>
       <c r="I65" s="9">
         <v>102153.44</v>
       </c>
       <c r="K65" s="1">
         <v>46083.125</v>
       </c>
       <c r="L65" t="s">
         <v>24</v>
       </c>
       <c r="M65" t="s">
         <v>37</v>
       </c>
       <c r="N65" s="9">
         <v>96646.904999999999</v>
       </c>
-      <c r="P65" s="1"/>
-      <c r="S65" s="9"/>
+      <c r="P65" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>24</v>
+      </c>
+      <c r="R65" t="s">
+        <v>37</v>
+      </c>
+      <c r="S65" s="9">
+        <v>74724.262000000002</v>
+      </c>
       <c r="U65" s="1"/>
       <c r="X65" s="9"/>
       <c r="Z65" s="1"/>
       <c r="AC65" s="9"/>
       <c r="AE65" s="1"/>
       <c r="AH65" s="9"/>
       <c r="AJ65" s="1"/>
       <c r="AM65" s="9"/>
       <c r="AO65" s="1"/>
       <c r="AR65" s="9"/>
       <c r="AT65" s="1"/>
       <c r="AW65" s="9"/>
       <c r="AY65" s="1"/>
       <c r="BB65" s="9"/>
       <c r="BD65" s="1"/>
       <c r="BG65" s="9"/>
     </row>
     <row r="66" spans="1:59">
       <c r="A66" s="1">
         <v>46047.125</v>
       </c>
       <c r="B66" t="s">
         <v>24</v>
       </c>
       <c r="C66" t="s">
@@ -4327,52 +4880,62 @@
       </c>
       <c r="F66" s="1">
         <v>46061.125</v>
       </c>
       <c r="G66" t="s">
         <v>24</v>
       </c>
       <c r="H66" t="s">
         <v>38</v>
       </c>
       <c r="I66" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K66" s="1">
         <v>46083.125</v>
       </c>
       <c r="L66" t="s">
         <v>24</v>
       </c>
       <c r="M66" t="s">
         <v>38</v>
       </c>
       <c r="N66" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P66" s="1"/>
-      <c r="S66" s="9"/>
+      <c r="P66" s="1">
+        <v>46119.125</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>24</v>
+      </c>
+      <c r="R66" t="s">
+        <v>38</v>
+      </c>
+      <c r="S66" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U66" s="1"/>
       <c r="X66" s="9"/>
       <c r="Z66" s="1"/>
       <c r="AC66" s="9"/>
       <c r="AE66" s="1"/>
       <c r="AH66" s="9"/>
       <c r="AJ66" s="1"/>
       <c r="AM66" s="9"/>
       <c r="AO66" s="1"/>
       <c r="AR66" s="9"/>
       <c r="AT66" s="1"/>
       <c r="AW66" s="9"/>
       <c r="AY66" s="1"/>
       <c r="BB66" s="9"/>
       <c r="BD66" s="1"/>
       <c r="BG66" s="9"/>
     </row>
     <row r="67" spans="1:59">
       <c r="A67" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
@@ -4383,52 +4946,62 @@
       </c>
       <c r="F67" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G67" t="s">
         <v>24</v>
       </c>
       <c r="H67" t="s">
         <v>25</v>
       </c>
       <c r="I67" s="9">
         <v>573306.06900000002</v>
       </c>
       <c r="K67" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L67" t="s">
         <v>24</v>
       </c>
       <c r="M67" t="s">
         <v>25</v>
       </c>
       <c r="N67" s="9">
         <v>552745.45200000005</v>
       </c>
-      <c r="P67" s="1"/>
-      <c r="S67" s="9"/>
+      <c r="P67" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q67" t="s">
+        <v>24</v>
+      </c>
+      <c r="R67" t="s">
+        <v>25</v>
+      </c>
+      <c r="S67" s="9">
+        <v>407898.886</v>
+      </c>
       <c r="U67" s="1"/>
       <c r="X67" s="9"/>
       <c r="Z67" s="1"/>
       <c r="AC67" s="9"/>
       <c r="AE67" s="1"/>
       <c r="AH67" s="9"/>
       <c r="AJ67" s="1"/>
       <c r="AM67" s="9"/>
       <c r="AO67" s="1"/>
       <c r="AR67" s="9"/>
       <c r="AT67" s="1"/>
       <c r="AW67" s="9"/>
       <c r="AY67" s="1"/>
       <c r="BB67" s="9"/>
       <c r="BD67" s="1"/>
       <c r="BG67" s="9"/>
     </row>
     <row r="68" spans="1:59">
       <c r="A68" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B68" t="s">
         <v>24</v>
       </c>
       <c r="C68" t="s">
@@ -4439,52 +5012,62 @@
       </c>
       <c r="F68" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G68" t="s">
         <v>24</v>
       </c>
       <c r="H68" t="s">
         <v>26</v>
       </c>
       <c r="I68" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K68" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L68" t="s">
         <v>24</v>
       </c>
       <c r="M68" t="s">
         <v>26</v>
       </c>
       <c r="N68" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P68" s="1"/>
-      <c r="S68" s="9"/>
+      <c r="P68" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q68" t="s">
+        <v>24</v>
+      </c>
+      <c r="R68" t="s">
+        <v>26</v>
+      </c>
+      <c r="S68" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U68" s="1"/>
       <c r="X68" s="9"/>
       <c r="Z68" s="1"/>
       <c r="AC68" s="9"/>
       <c r="AE68" s="1"/>
       <c r="AH68" s="9"/>
       <c r="AJ68" s="1"/>
       <c r="AM68" s="9"/>
       <c r="AO68" s="1"/>
       <c r="AR68" s="9"/>
       <c r="AT68" s="1"/>
       <c r="AW68" s="9"/>
       <c r="AY68" s="1"/>
       <c r="BB68" s="9"/>
       <c r="BD68" s="1"/>
       <c r="BG68" s="9"/>
     </row>
     <row r="69" spans="1:59">
       <c r="A69" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B69" t="s">
         <v>24</v>
       </c>
       <c r="C69" t="s">
@@ -4495,52 +5078,62 @@
       </c>
       <c r="F69" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G69" t="s">
         <v>24</v>
       </c>
       <c r="H69" t="s">
         <v>27</v>
       </c>
       <c r="I69" s="9">
         <v>423.17099999999999</v>
       </c>
       <c r="K69" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69" s="9">
         <v>355.99599999999998</v>
       </c>
-      <c r="P69" s="1"/>
-      <c r="S69" s="9"/>
+      <c r="P69" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q69" t="s">
+        <v>24</v>
+      </c>
+      <c r="R69" t="s">
+        <v>27</v>
+      </c>
+      <c r="S69" s="9">
+        <v>189.13399999999999</v>
+      </c>
       <c r="U69" s="1"/>
       <c r="X69" s="9"/>
       <c r="Z69" s="1"/>
       <c r="AC69" s="9"/>
       <c r="AE69" s="1"/>
       <c r="AH69" s="9"/>
       <c r="AJ69" s="1"/>
       <c r="AM69" s="9"/>
       <c r="AO69" s="1"/>
       <c r="AR69" s="9"/>
       <c r="AT69" s="1"/>
       <c r="AW69" s="9"/>
       <c r="AY69" s="1"/>
       <c r="BB69" s="9"/>
       <c r="BD69" s="1"/>
       <c r="BG69" s="9"/>
     </row>
     <row r="70" spans="1:59">
       <c r="A70" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
@@ -4551,52 +5144,62 @@
       </c>
       <c r="F70" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G70" t="s">
         <v>24</v>
       </c>
       <c r="H70" t="s">
         <v>28</v>
       </c>
       <c r="I70" s="9">
         <v>2396.6880000000001</v>
       </c>
       <c r="K70" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L70" t="s">
         <v>24</v>
       </c>
       <c r="M70" t="s">
         <v>28</v>
       </c>
       <c r="N70" s="9">
         <v>2308.0120000000002</v>
       </c>
-      <c r="P70" s="1"/>
-      <c r="S70" s="9"/>
+      <c r="P70" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q70" t="s">
+        <v>24</v>
+      </c>
+      <c r="R70" t="s">
+        <v>28</v>
+      </c>
+      <c r="S70" s="9">
+        <v>1615.192</v>
+      </c>
       <c r="U70" s="1"/>
       <c r="X70" s="9"/>
       <c r="Z70" s="1"/>
       <c r="AC70" s="9"/>
       <c r="AE70" s="1"/>
       <c r="AH70" s="9"/>
       <c r="AJ70" s="1"/>
       <c r="AM70" s="9"/>
       <c r="AO70" s="1"/>
       <c r="AR70" s="9"/>
       <c r="AT70" s="1"/>
       <c r="AW70" s="9"/>
       <c r="AY70" s="1"/>
       <c r="BB70" s="9"/>
       <c r="BD70" s="1"/>
       <c r="BG70" s="9"/>
     </row>
     <row r="71" spans="1:59">
       <c r="A71" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B71" t="s">
         <v>24</v>
       </c>
       <c r="C71" t="s">
@@ -4607,52 +5210,62 @@
       </c>
       <c r="F71" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G71" t="s">
         <v>24</v>
       </c>
       <c r="H71" t="s">
         <v>29</v>
       </c>
       <c r="I71" s="9">
         <v>15108.752</v>
       </c>
       <c r="K71" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L71" t="s">
         <v>24</v>
       </c>
       <c r="M71" t="s">
         <v>29</v>
       </c>
       <c r="N71" s="9">
         <v>17111.939999999999</v>
       </c>
-      <c r="P71" s="1"/>
-      <c r="S71" s="9"/>
+      <c r="P71" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q71" t="s">
+        <v>24</v>
+      </c>
+      <c r="R71" t="s">
+        <v>29</v>
+      </c>
+      <c r="S71" s="9">
+        <v>16134.153</v>
+      </c>
       <c r="U71" s="1"/>
       <c r="X71" s="9"/>
       <c r="Z71" s="1"/>
       <c r="AC71" s="9"/>
       <c r="AE71" s="1"/>
       <c r="AH71" s="9"/>
       <c r="AJ71" s="1"/>
       <c r="AM71" s="9"/>
       <c r="AO71" s="1"/>
       <c r="AR71" s="9"/>
       <c r="AT71" s="1"/>
       <c r="AW71" s="9"/>
       <c r="AY71" s="1"/>
       <c r="BB71" s="9"/>
       <c r="BD71" s="1"/>
       <c r="BG71" s="9"/>
     </row>
     <row r="72" spans="1:59">
       <c r="A72" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
@@ -4663,52 +5276,62 @@
       </c>
       <c r="F72" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G72" t="s">
         <v>24</v>
       </c>
       <c r="H72" t="s">
         <v>30</v>
       </c>
       <c r="I72" s="9">
         <v>35490.252999999997</v>
       </c>
       <c r="K72" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L72" t="s">
         <v>24</v>
       </c>
       <c r="M72" t="s">
         <v>30</v>
       </c>
       <c r="N72" s="9">
         <v>36811.637999999999</v>
       </c>
-      <c r="P72" s="1"/>
-      <c r="S72" s="9"/>
+      <c r="P72" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q72" t="s">
+        <v>24</v>
+      </c>
+      <c r="R72" t="s">
+        <v>30</v>
+      </c>
+      <c r="S72" s="9">
+        <v>36633.232000000004</v>
+      </c>
       <c r="U72" s="1"/>
       <c r="X72" s="9"/>
       <c r="Z72" s="1"/>
       <c r="AC72" s="9"/>
       <c r="AE72" s="1"/>
       <c r="AH72" s="9"/>
       <c r="AJ72" s="1"/>
       <c r="AM72" s="9"/>
       <c r="AO72" s="1"/>
       <c r="AR72" s="9"/>
       <c r="AT72" s="1"/>
       <c r="AW72" s="9"/>
       <c r="AY72" s="1"/>
       <c r="BB72" s="9"/>
       <c r="BD72" s="1"/>
       <c r="BG72" s="9"/>
     </row>
     <row r="73" spans="1:59">
       <c r="A73" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B73" t="s">
         <v>24</v>
       </c>
       <c r="C73" t="s">
@@ -4719,52 +5342,62 @@
       </c>
       <c r="F73" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G73" t="s">
         <v>24</v>
       </c>
       <c r="H73" t="s">
         <v>31</v>
       </c>
       <c r="I73" s="9">
         <v>59091.019</v>
       </c>
       <c r="K73" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L73" t="s">
         <v>24</v>
       </c>
       <c r="M73" t="s">
         <v>31</v>
       </c>
       <c r="N73" s="9">
         <v>60050.171000000002</v>
       </c>
-      <c r="P73" s="1"/>
-      <c r="S73" s="9"/>
+      <c r="P73" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q73" t="s">
+        <v>24</v>
+      </c>
+      <c r="R73" t="s">
+        <v>31</v>
+      </c>
+      <c r="S73" s="9">
+        <v>60271.267999999996</v>
+      </c>
       <c r="U73" s="1"/>
       <c r="X73" s="9"/>
       <c r="Z73" s="1"/>
       <c r="AC73" s="9"/>
       <c r="AE73" s="1"/>
       <c r="AH73" s="9"/>
       <c r="AJ73" s="1"/>
       <c r="AM73" s="9"/>
       <c r="AO73" s="1"/>
       <c r="AR73" s="9"/>
       <c r="AT73" s="1"/>
       <c r="AW73" s="9"/>
       <c r="AY73" s="1"/>
       <c r="BB73" s="9"/>
       <c r="BD73" s="1"/>
       <c r="BG73" s="9"/>
     </row>
     <row r="74" spans="1:59">
       <c r="A74" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B74" t="s">
         <v>24</v>
       </c>
       <c r="C74" t="s">
@@ -4775,52 +5408,62 @@
       </c>
       <c r="F74" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G74" t="s">
         <v>24</v>
       </c>
       <c r="H74" t="s">
         <v>32</v>
       </c>
       <c r="I74" s="9">
         <v>10900.205</v>
       </c>
       <c r="K74" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L74" t="s">
         <v>24</v>
       </c>
       <c r="M74" t="s">
         <v>32</v>
       </c>
       <c r="N74" s="9">
         <v>10142.375</v>
       </c>
-      <c r="P74" s="1"/>
-      <c r="S74" s="9"/>
+      <c r="P74" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q74" t="s">
+        <v>24</v>
+      </c>
+      <c r="R74" t="s">
+        <v>32</v>
+      </c>
+      <c r="S74" s="9">
+        <v>12086.48</v>
+      </c>
       <c r="U74" s="1"/>
       <c r="X74" s="9"/>
       <c r="Z74" s="1"/>
       <c r="AC74" s="9"/>
       <c r="AE74" s="1"/>
       <c r="AH74" s="9"/>
       <c r="AJ74" s="1"/>
       <c r="AM74" s="9"/>
       <c r="AO74" s="1"/>
       <c r="AR74" s="9"/>
       <c r="AT74" s="1"/>
       <c r="AW74" s="9"/>
       <c r="AY74" s="1"/>
       <c r="BB74" s="9"/>
       <c r="BD74" s="1"/>
       <c r="BG74" s="9"/>
     </row>
     <row r="75" spans="1:59">
       <c r="A75" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B75" t="s">
         <v>24</v>
       </c>
       <c r="C75" t="s">
@@ -4831,52 +5474,62 @@
       </c>
       <c r="F75" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G75" t="s">
         <v>24</v>
       </c>
       <c r="H75" t="s">
         <v>33</v>
       </c>
       <c r="I75" s="9">
         <v>87699.483999999997</v>
       </c>
       <c r="K75" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L75" t="s">
         <v>24</v>
       </c>
       <c r="M75" t="s">
         <v>33</v>
       </c>
       <c r="N75" s="9">
         <v>81816.653999999995</v>
       </c>
-      <c r="P75" s="1"/>
-      <c r="S75" s="9"/>
+      <c r="P75" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q75" t="s">
+        <v>24</v>
+      </c>
+      <c r="R75" t="s">
+        <v>33</v>
+      </c>
+      <c r="S75" s="9">
+        <v>80273.688999999998</v>
+      </c>
       <c r="U75" s="1"/>
       <c r="X75" s="9"/>
       <c r="Z75" s="1"/>
       <c r="AC75" s="9"/>
       <c r="AE75" s="1"/>
       <c r="AH75" s="9"/>
       <c r="AJ75" s="1"/>
       <c r="AM75" s="9"/>
       <c r="AO75" s="1"/>
       <c r="AR75" s="9"/>
       <c r="AT75" s="1"/>
       <c r="AW75" s="9"/>
       <c r="AY75" s="1"/>
       <c r="BB75" s="9"/>
       <c r="BD75" s="1"/>
       <c r="BG75" s="9"/>
     </row>
     <row r="76" spans="1:59">
       <c r="A76" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B76" t="s">
         <v>24</v>
       </c>
       <c r="C76" t="s">
@@ -4887,52 +5540,62 @@
       </c>
       <c r="F76" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G76" t="s">
         <v>24</v>
       </c>
       <c r="H76" t="s">
         <v>34</v>
       </c>
       <c r="I76" s="9">
         <v>16626.099999999999</v>
       </c>
       <c r="K76" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L76" t="s">
         <v>24</v>
       </c>
       <c r="M76" t="s">
         <v>34</v>
       </c>
       <c r="N76" s="9">
         <v>44473.7</v>
       </c>
-      <c r="P76" s="1"/>
-      <c r="S76" s="9"/>
+      <c r="P76" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q76" t="s">
+        <v>24</v>
+      </c>
+      <c r="R76" t="s">
+        <v>34</v>
+      </c>
+      <c r="S76" s="9">
+        <v>55940.7</v>
+      </c>
       <c r="U76" s="1"/>
       <c r="X76" s="9"/>
       <c r="Z76" s="1"/>
       <c r="AC76" s="9"/>
       <c r="AE76" s="1"/>
       <c r="AH76" s="9"/>
       <c r="AJ76" s="1"/>
       <c r="AM76" s="9"/>
       <c r="AO76" s="1"/>
       <c r="AR76" s="9"/>
       <c r="AT76" s="1"/>
       <c r="AW76" s="9"/>
       <c r="AY76" s="1"/>
       <c r="BB76" s="9"/>
       <c r="BD76" s="1"/>
       <c r="BG76" s="9"/>
     </row>
     <row r="77" spans="1:59">
       <c r="A77" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B77" t="s">
         <v>24</v>
       </c>
       <c r="C77" t="s">
@@ -4943,52 +5606,62 @@
       </c>
       <c r="F77" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G77" t="s">
         <v>24</v>
       </c>
       <c r="H77" t="s">
         <v>35</v>
       </c>
       <c r="I77" s="9">
         <v>7905.3450000000003</v>
       </c>
       <c r="K77" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
       <c r="M77" t="s">
         <v>35</v>
       </c>
       <c r="N77" s="9">
         <v>8036.3249999999998</v>
       </c>
-      <c r="P77" s="1"/>
-      <c r="S77" s="9"/>
+      <c r="P77" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q77" t="s">
+        <v>24</v>
+      </c>
+      <c r="R77" t="s">
+        <v>35</v>
+      </c>
+      <c r="S77" s="9">
+        <v>8228.9930000000004</v>
+      </c>
       <c r="U77" s="1"/>
       <c r="X77" s="9"/>
       <c r="Z77" s="1"/>
       <c r="AC77" s="9"/>
       <c r="AE77" s="1"/>
       <c r="AH77" s="9"/>
       <c r="AJ77" s="1"/>
       <c r="AM77" s="9"/>
       <c r="AO77" s="1"/>
       <c r="AR77" s="9"/>
       <c r="AT77" s="1"/>
       <c r="AW77" s="9"/>
       <c r="AY77" s="1"/>
       <c r="BB77" s="9"/>
       <c r="BD77" s="1"/>
       <c r="BG77" s="9"/>
     </row>
     <row r="78" spans="1:59">
       <c r="A78" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B78" t="s">
         <v>24</v>
       </c>
       <c r="C78" t="s">
@@ -4999,52 +5672,62 @@
       </c>
       <c r="F78" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G78" t="s">
         <v>24</v>
       </c>
       <c r="H78" t="s">
         <v>36</v>
       </c>
       <c r="I78" s="9">
         <v>202583.427</v>
       </c>
       <c r="K78" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L78" t="s">
         <v>24</v>
       </c>
       <c r="M78" t="s">
         <v>36</v>
       </c>
       <c r="N78" s="9">
         <v>206861.342</v>
       </c>
-      <c r="P78" s="1"/>
-      <c r="S78" s="9"/>
+      <c r="P78" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q78" t="s">
+        <v>24</v>
+      </c>
+      <c r="R78" t="s">
+        <v>36</v>
+      </c>
+      <c r="S78" s="9">
+        <v>180287.17600000001</v>
+      </c>
       <c r="U78" s="1"/>
       <c r="X78" s="9"/>
       <c r="Z78" s="1"/>
       <c r="AC78" s="9"/>
       <c r="AE78" s="1"/>
       <c r="AH78" s="9"/>
       <c r="AJ78" s="1"/>
       <c r="AM78" s="9"/>
       <c r="AO78" s="1"/>
       <c r="AR78" s="9"/>
       <c r="AT78" s="1"/>
       <c r="AW78" s="9"/>
       <c r="AY78" s="1"/>
       <c r="BB78" s="9"/>
       <c r="BD78" s="1"/>
       <c r="BG78" s="9"/>
     </row>
     <row r="79" spans="1:59">
       <c r="A79" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B79" t="s">
         <v>24</v>
       </c>
       <c r="C79" t="s">
@@ -5055,52 +5738,62 @@
       </c>
       <c r="F79" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G79" t="s">
         <v>24</v>
       </c>
       <c r="H79" t="s">
         <v>37</v>
       </c>
       <c r="I79" s="9">
         <v>103106.21799999999</v>
       </c>
       <c r="K79" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L79" t="s">
         <v>24</v>
       </c>
       <c r="M79" t="s">
         <v>37</v>
       </c>
       <c r="N79" s="9">
         <v>98963.576000000001</v>
       </c>
-      <c r="P79" s="1"/>
-      <c r="S79" s="9"/>
+      <c r="P79" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q79" t="s">
+        <v>24</v>
+      </c>
+      <c r="R79" t="s">
+        <v>37</v>
+      </c>
+      <c r="S79" s="9">
+        <v>76391.563999999998</v>
+      </c>
       <c r="U79" s="1"/>
       <c r="X79" s="9"/>
       <c r="Z79" s="1"/>
       <c r="AC79" s="9"/>
       <c r="AE79" s="1"/>
       <c r="AH79" s="9"/>
       <c r="AJ79" s="1"/>
       <c r="AM79" s="9"/>
       <c r="AO79" s="1"/>
       <c r="AR79" s="9"/>
       <c r="AT79" s="1"/>
       <c r="AW79" s="9"/>
       <c r="AY79" s="1"/>
       <c r="BB79" s="9"/>
       <c r="BD79" s="1"/>
       <c r="BG79" s="9"/>
     </row>
     <row r="80" spans="1:59">
       <c r="A80" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B80" t="s">
         <v>24</v>
       </c>
       <c r="C80" t="s">
@@ -5111,52 +5804,62 @@
       </c>
       <c r="F80" s="1">
         <v>46061.166666666664</v>
       </c>
       <c r="G80" t="s">
         <v>24</v>
       </c>
       <c r="H80" t="s">
         <v>38</v>
       </c>
       <c r="I80" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K80" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L80" t="s">
         <v>24</v>
       </c>
       <c r="M80" t="s">
         <v>38</v>
       </c>
       <c r="N80" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P80" s="1"/>
-      <c r="S80" s="9"/>
+      <c r="P80" s="1">
+        <v>46119.166666666664</v>
+      </c>
+      <c r="Q80" t="s">
+        <v>24</v>
+      </c>
+      <c r="R80" t="s">
+        <v>38</v>
+      </c>
+      <c r="S80" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U80" s="1"/>
       <c r="X80" s="9"/>
       <c r="Z80" s="1"/>
       <c r="AC80" s="9"/>
       <c r="AE80" s="1"/>
       <c r="AH80" s="9"/>
       <c r="AJ80" s="1"/>
       <c r="AM80" s="9"/>
       <c r="AO80" s="1"/>
       <c r="AR80" s="9"/>
       <c r="AT80" s="1"/>
       <c r="AW80" s="9"/>
       <c r="AY80" s="1"/>
       <c r="BB80" s="9"/>
       <c r="BD80" s="1"/>
       <c r="BG80" s="9"/>
     </row>
     <row r="81" spans="1:59">
       <c r="A81" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B81" t="s">
         <v>24</v>
       </c>
       <c r="C81" t="s">
@@ -5167,52 +5870,62 @@
       </c>
       <c r="F81" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G81" t="s">
         <v>24</v>
       </c>
       <c r="H81" t="s">
         <v>25</v>
       </c>
       <c r="I81" s="9">
         <v>593054.00100000005</v>
       </c>
       <c r="K81" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L81" t="s">
         <v>24</v>
       </c>
       <c r="M81" t="s">
         <v>25</v>
       </c>
       <c r="N81" s="9">
         <v>606333.98100000003</v>
       </c>
-      <c r="P81" s="1"/>
-      <c r="S81" s="9"/>
+      <c r="P81" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q81" t="s">
+        <v>24</v>
+      </c>
+      <c r="R81" t="s">
+        <v>25</v>
+      </c>
+      <c r="S81" s="9">
+        <v>455769.91100000002</v>
+      </c>
       <c r="U81" s="1"/>
       <c r="X81" s="9"/>
       <c r="Z81" s="1"/>
       <c r="AC81" s="9"/>
       <c r="AE81" s="1"/>
       <c r="AH81" s="9"/>
       <c r="AJ81" s="1"/>
       <c r="AM81" s="9"/>
       <c r="AO81" s="1"/>
       <c r="AR81" s="9"/>
       <c r="AT81" s="1"/>
       <c r="AW81" s="9"/>
       <c r="AY81" s="1"/>
       <c r="BB81" s="9"/>
       <c r="BD81" s="1"/>
       <c r="BG81" s="9"/>
     </row>
     <row r="82" spans="1:59">
       <c r="A82" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B82" t="s">
         <v>24</v>
       </c>
       <c r="C82" t="s">
@@ -5223,52 +5936,62 @@
       </c>
       <c r="F82" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G82" t="s">
         <v>24</v>
       </c>
       <c r="H82" t="s">
         <v>26</v>
       </c>
       <c r="I82" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K82" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L82" t="s">
         <v>24</v>
       </c>
       <c r="M82" t="s">
         <v>26</v>
       </c>
       <c r="N82" s="9">
         <v>435.04899999999998</v>
       </c>
-      <c r="P82" s="1"/>
-      <c r="S82" s="9"/>
+      <c r="P82" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q82" t="s">
+        <v>24</v>
+      </c>
+      <c r="R82" t="s">
+        <v>26</v>
+      </c>
+      <c r="S82" s="9">
+        <v>0</v>
+      </c>
       <c r="U82" s="1"/>
       <c r="X82" s="9"/>
       <c r="Z82" s="1"/>
       <c r="AC82" s="9"/>
       <c r="AE82" s="1"/>
       <c r="AH82" s="9"/>
       <c r="AJ82" s="1"/>
       <c r="AM82" s="9"/>
       <c r="AO82" s="1"/>
       <c r="AR82" s="9"/>
       <c r="AT82" s="1"/>
       <c r="AW82" s="9"/>
       <c r="AY82" s="1"/>
       <c r="BB82" s="9"/>
       <c r="BD82" s="1"/>
       <c r="BG82" s="9"/>
     </row>
     <row r="83" spans="1:59">
       <c r="A83" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B83" t="s">
         <v>24</v>
       </c>
       <c r="C83" t="s">
@@ -5279,52 +6002,62 @@
       </c>
       <c r="F83" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G83" t="s">
         <v>24</v>
       </c>
       <c r="H83" t="s">
         <v>27</v>
       </c>
       <c r="I83" s="9">
         <v>399.42</v>
       </c>
       <c r="K83" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L83" t="s">
         <v>24</v>
       </c>
       <c r="M83" t="s">
         <v>27</v>
       </c>
       <c r="N83" s="9">
         <v>334.99900000000002</v>
       </c>
-      <c r="P83" s="1"/>
-      <c r="S83" s="9"/>
+      <c r="P83" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q83" t="s">
+        <v>24</v>
+      </c>
+      <c r="R83" t="s">
+        <v>27</v>
+      </c>
+      <c r="S83" s="9">
+        <v>206.69200000000001</v>
+      </c>
       <c r="U83" s="1"/>
       <c r="X83" s="9"/>
       <c r="Z83" s="1"/>
       <c r="AC83" s="9"/>
       <c r="AE83" s="1"/>
       <c r="AH83" s="9"/>
       <c r="AJ83" s="1"/>
       <c r="AM83" s="9"/>
       <c r="AO83" s="1"/>
       <c r="AR83" s="9"/>
       <c r="AT83" s="1"/>
       <c r="AW83" s="9"/>
       <c r="AY83" s="1"/>
       <c r="BB83" s="9"/>
       <c r="BD83" s="1"/>
       <c r="BG83" s="9"/>
     </row>
     <row r="84" spans="1:59">
       <c r="A84" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B84" t="s">
         <v>24</v>
       </c>
       <c r="C84" t="s">
@@ -5335,52 +6068,62 @@
       </c>
       <c r="F84" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G84" t="s">
         <v>24</v>
       </c>
       <c r="H84" t="s">
         <v>28</v>
       </c>
       <c r="I84" s="9">
         <v>2456.7820000000002</v>
       </c>
       <c r="K84" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L84" t="s">
         <v>24</v>
       </c>
       <c r="M84" t="s">
         <v>28</v>
       </c>
       <c r="N84" s="9">
         <v>2527.2600000000002</v>
       </c>
-      <c r="P84" s="1"/>
-      <c r="S84" s="9"/>
+      <c r="P84" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q84" t="s">
+        <v>24</v>
+      </c>
+      <c r="R84" t="s">
+        <v>28</v>
+      </c>
+      <c r="S84" s="9">
+        <v>1748.8889999999999</v>
+      </c>
       <c r="U84" s="1"/>
       <c r="X84" s="9"/>
       <c r="Z84" s="1"/>
       <c r="AC84" s="9"/>
       <c r="AE84" s="1"/>
       <c r="AH84" s="9"/>
       <c r="AJ84" s="1"/>
       <c r="AM84" s="9"/>
       <c r="AO84" s="1"/>
       <c r="AR84" s="9"/>
       <c r="AT84" s="1"/>
       <c r="AW84" s="9"/>
       <c r="AY84" s="1"/>
       <c r="BB84" s="9"/>
       <c r="BD84" s="1"/>
       <c r="BG84" s="9"/>
     </row>
     <row r="85" spans="1:59">
       <c r="A85" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B85" t="s">
         <v>24</v>
       </c>
       <c r="C85" t="s">
@@ -5391,52 +6134,62 @@
       </c>
       <c r="F85" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G85" t="s">
         <v>24</v>
       </c>
       <c r="H85" t="s">
         <v>29</v>
       </c>
       <c r="I85" s="9">
         <v>16193.076999999999</v>
       </c>
       <c r="K85" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L85" t="s">
         <v>24</v>
       </c>
       <c r="M85" t="s">
         <v>29</v>
       </c>
       <c r="N85" s="9">
         <v>19154.167000000001</v>
       </c>
-      <c r="P85" s="1"/>
-      <c r="S85" s="9"/>
+      <c r="P85" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q85" t="s">
+        <v>24</v>
+      </c>
+      <c r="R85" t="s">
+        <v>29</v>
+      </c>
+      <c r="S85" s="9">
+        <v>18013.094000000001</v>
+      </c>
       <c r="U85" s="1"/>
       <c r="X85" s="9"/>
       <c r="Z85" s="1"/>
       <c r="AC85" s="9"/>
       <c r="AE85" s="1"/>
       <c r="AH85" s="9"/>
       <c r="AJ85" s="1"/>
       <c r="AM85" s="9"/>
       <c r="AO85" s="1"/>
       <c r="AR85" s="9"/>
       <c r="AT85" s="1"/>
       <c r="AW85" s="9"/>
       <c r="AY85" s="1"/>
       <c r="BB85" s="9"/>
       <c r="BD85" s="1"/>
       <c r="BG85" s="9"/>
     </row>
     <row r="86" spans="1:59">
       <c r="A86" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B86" t="s">
         <v>24</v>
       </c>
       <c r="C86" t="s">
@@ -5447,52 +6200,62 @@
       </c>
       <c r="F86" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G86" t="s">
         <v>24</v>
       </c>
       <c r="H86" t="s">
         <v>30</v>
       </c>
       <c r="I86" s="9">
         <v>36684.254999999997</v>
       </c>
       <c r="K86" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L86" t="s">
         <v>24</v>
       </c>
       <c r="M86" t="s">
         <v>30</v>
       </c>
       <c r="N86" s="9">
         <v>40655.260999999999</v>
       </c>
-      <c r="P86" s="1"/>
-      <c r="S86" s="9"/>
+      <c r="P86" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q86" t="s">
+        <v>24</v>
+      </c>
+      <c r="R86" t="s">
+        <v>30</v>
+      </c>
+      <c r="S86" s="9">
+        <v>40218.493999999999</v>
+      </c>
       <c r="U86" s="1"/>
       <c r="X86" s="9"/>
       <c r="Z86" s="1"/>
       <c r="AC86" s="9"/>
       <c r="AE86" s="1"/>
       <c r="AH86" s="9"/>
       <c r="AJ86" s="1"/>
       <c r="AM86" s="9"/>
       <c r="AO86" s="1"/>
       <c r="AR86" s="9"/>
       <c r="AT86" s="1"/>
       <c r="AW86" s="9"/>
       <c r="AY86" s="1"/>
       <c r="BB86" s="9"/>
       <c r="BD86" s="1"/>
       <c r="BG86" s="9"/>
     </row>
     <row r="87" spans="1:59">
       <c r="A87" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
@@ -5503,52 +6266,62 @@
       </c>
       <c r="F87" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G87" t="s">
         <v>24</v>
       </c>
       <c r="H87" t="s">
         <v>31</v>
       </c>
       <c r="I87" s="9">
         <v>59360.892</v>
       </c>
       <c r="K87" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L87" t="s">
         <v>24</v>
       </c>
       <c r="M87" t="s">
         <v>31</v>
       </c>
       <c r="N87" s="9">
         <v>61834.123</v>
       </c>
-      <c r="P87" s="1"/>
-      <c r="S87" s="9"/>
+      <c r="P87" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q87" t="s">
+        <v>24</v>
+      </c>
+      <c r="R87" t="s">
+        <v>31</v>
+      </c>
+      <c r="S87" s="9">
+        <v>62805.722999999998</v>
+      </c>
       <c r="U87" s="1"/>
       <c r="X87" s="9"/>
       <c r="Z87" s="1"/>
       <c r="AC87" s="9"/>
       <c r="AE87" s="1"/>
       <c r="AH87" s="9"/>
       <c r="AJ87" s="1"/>
       <c r="AM87" s="9"/>
       <c r="AO87" s="1"/>
       <c r="AR87" s="9"/>
       <c r="AT87" s="1"/>
       <c r="AW87" s="9"/>
       <c r="AY87" s="1"/>
       <c r="BB87" s="9"/>
       <c r="BD87" s="1"/>
       <c r="BG87" s="9"/>
     </row>
     <row r="88" spans="1:59">
       <c r="A88" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B88" t="s">
         <v>24</v>
       </c>
       <c r="C88" t="s">
@@ -5559,52 +6332,62 @@
       </c>
       <c r="F88" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G88" t="s">
         <v>24</v>
       </c>
       <c r="H88" t="s">
         <v>32</v>
       </c>
       <c r="I88" s="9">
         <v>11031.555</v>
       </c>
       <c r="K88" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L88" t="s">
         <v>24</v>
       </c>
       <c r="M88" t="s">
         <v>32</v>
       </c>
       <c r="N88" s="9">
         <v>10283.549999999999</v>
       </c>
-      <c r="P88" s="1"/>
-      <c r="S88" s="9"/>
+      <c r="P88" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q88" t="s">
+        <v>24</v>
+      </c>
+      <c r="R88" t="s">
+        <v>32</v>
+      </c>
+      <c r="S88" s="9">
+        <v>12202.245000000001</v>
+      </c>
       <c r="U88" s="1"/>
       <c r="X88" s="9"/>
       <c r="Z88" s="1"/>
       <c r="AC88" s="9"/>
       <c r="AE88" s="1"/>
       <c r="AH88" s="9"/>
       <c r="AJ88" s="1"/>
       <c r="AM88" s="9"/>
       <c r="AO88" s="1"/>
       <c r="AR88" s="9"/>
       <c r="AT88" s="1"/>
       <c r="AW88" s="9"/>
       <c r="AY88" s="1"/>
       <c r="BB88" s="9"/>
       <c r="BD88" s="1"/>
       <c r="BG88" s="9"/>
     </row>
     <row r="89" spans="1:59">
       <c r="A89" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B89" t="s">
         <v>24</v>
       </c>
       <c r="C89" t="s">
@@ -5615,52 +6398,62 @@
       </c>
       <c r="F89" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G89" t="s">
         <v>24</v>
       </c>
       <c r="H89" t="s">
         <v>33</v>
       </c>
       <c r="I89" s="9">
         <v>83157.581999999995</v>
       </c>
       <c r="K89" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L89" t="s">
         <v>24</v>
       </c>
       <c r="M89" t="s">
         <v>33</v>
       </c>
       <c r="N89" s="9">
         <v>81277.413</v>
       </c>
-      <c r="P89" s="1"/>
-      <c r="S89" s="9"/>
+      <c r="P89" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q89" t="s">
+        <v>24</v>
+      </c>
+      <c r="R89" t="s">
+        <v>33</v>
+      </c>
+      <c r="S89" s="9">
+        <v>80651.228000000003</v>
+      </c>
       <c r="U89" s="1"/>
       <c r="X89" s="9"/>
       <c r="Z89" s="1"/>
       <c r="AC89" s="9"/>
       <c r="AE89" s="1"/>
       <c r="AH89" s="9"/>
       <c r="AJ89" s="1"/>
       <c r="AM89" s="9"/>
       <c r="AO89" s="1"/>
       <c r="AR89" s="9"/>
       <c r="AT89" s="1"/>
       <c r="AW89" s="9"/>
       <c r="AY89" s="1"/>
       <c r="BB89" s="9"/>
       <c r="BD89" s="1"/>
       <c r="BG89" s="9"/>
     </row>
     <row r="90" spans="1:59">
       <c r="A90" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B90" t="s">
         <v>24</v>
       </c>
       <c r="C90" t="s">
@@ -5671,52 +6464,62 @@
       </c>
       <c r="F90" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G90" t="s">
         <v>24</v>
       </c>
       <c r="H90" t="s">
         <v>34</v>
       </c>
       <c r="I90" s="9">
         <v>22383.7</v>
       </c>
       <c r="K90" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L90" t="s">
         <v>24</v>
       </c>
       <c r="M90" t="s">
         <v>34</v>
       </c>
       <c r="N90" s="9">
         <v>45223.5</v>
       </c>
-      <c r="P90" s="1"/>
-      <c r="S90" s="9"/>
+      <c r="P90" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q90" t="s">
+        <v>24</v>
+      </c>
+      <c r="R90" t="s">
+        <v>34</v>
+      </c>
+      <c r="S90" s="9">
+        <v>51579.8</v>
+      </c>
       <c r="U90" s="1"/>
       <c r="X90" s="9"/>
       <c r="Z90" s="1"/>
       <c r="AC90" s="9"/>
       <c r="AE90" s="1"/>
       <c r="AH90" s="9"/>
       <c r="AJ90" s="1"/>
       <c r="AM90" s="9"/>
       <c r="AO90" s="1"/>
       <c r="AR90" s="9"/>
       <c r="AT90" s="1"/>
       <c r="AW90" s="9"/>
       <c r="AY90" s="1"/>
       <c r="BB90" s="9"/>
       <c r="BD90" s="1"/>
       <c r="BG90" s="9"/>
     </row>
     <row r="91" spans="1:59">
       <c r="A91" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B91" t="s">
         <v>24</v>
       </c>
       <c r="C91" t="s">
@@ -5727,52 +6530,62 @@
       </c>
       <c r="F91" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G91" t="s">
         <v>24</v>
       </c>
       <c r="H91" t="s">
         <v>35</v>
       </c>
       <c r="I91" s="9">
         <v>8107.82</v>
       </c>
       <c r="K91" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L91" t="s">
         <v>24</v>
       </c>
       <c r="M91" t="s">
         <v>35</v>
       </c>
       <c r="N91" s="9">
         <v>8874.5669999999991</v>
       </c>
-      <c r="P91" s="1"/>
-      <c r="S91" s="9"/>
+      <c r="P91" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q91" t="s">
+        <v>24</v>
+      </c>
+      <c r="R91" t="s">
+        <v>35</v>
+      </c>
+      <c r="S91" s="9">
+        <v>8843.8310000000001</v>
+      </c>
       <c r="U91" s="1"/>
       <c r="X91" s="9"/>
       <c r="Z91" s="1"/>
       <c r="AC91" s="9"/>
       <c r="AE91" s="1"/>
       <c r="AH91" s="9"/>
       <c r="AJ91" s="1"/>
       <c r="AM91" s="9"/>
       <c r="AO91" s="1"/>
       <c r="AR91" s="9"/>
       <c r="AT91" s="1"/>
       <c r="AW91" s="9"/>
       <c r="AY91" s="1"/>
       <c r="BB91" s="9"/>
       <c r="BD91" s="1"/>
       <c r="BG91" s="9"/>
     </row>
     <row r="92" spans="1:59">
       <c r="A92" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
@@ -5783,52 +6596,62 @@
       </c>
       <c r="F92" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G92" t="s">
         <v>24</v>
       </c>
       <c r="H92" t="s">
         <v>36</v>
       </c>
       <c r="I92" s="9">
         <v>210061.981</v>
       </c>
       <c r="K92" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L92" t="s">
         <v>24</v>
       </c>
       <c r="M92" t="s">
         <v>36</v>
       </c>
       <c r="N92" s="9">
         <v>228587.16500000001</v>
       </c>
-      <c r="P92" s="1"/>
-      <c r="S92" s="9"/>
+      <c r="P92" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q92" t="s">
+        <v>24</v>
+      </c>
+      <c r="R92" t="s">
+        <v>36</v>
+      </c>
+      <c r="S92" s="9">
+        <v>201366.09899999999</v>
+      </c>
       <c r="U92" s="1"/>
       <c r="X92" s="9"/>
       <c r="Z92" s="1"/>
       <c r="AC92" s="9"/>
       <c r="AE92" s="1"/>
       <c r="AH92" s="9"/>
       <c r="AJ92" s="1"/>
       <c r="AM92" s="9"/>
       <c r="AO92" s="1"/>
       <c r="AR92" s="9"/>
       <c r="AT92" s="1"/>
       <c r="AW92" s="9"/>
       <c r="AY92" s="1"/>
       <c r="BB92" s="9"/>
       <c r="BD92" s="1"/>
       <c r="BG92" s="9"/>
     </row>
     <row r="93" spans="1:59">
       <c r="A93" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B93" t="s">
         <v>24</v>
       </c>
       <c r="C93" t="s">
@@ -5839,52 +6662,62 @@
       </c>
       <c r="F93" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G93" t="s">
         <v>24</v>
       </c>
       <c r="H93" t="s">
         <v>37</v>
       </c>
       <c r="I93" s="9">
         <v>104625.594</v>
       </c>
       <c r="K93" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L93" t="s">
         <v>24</v>
       </c>
       <c r="M93" t="s">
         <v>37</v>
       </c>
       <c r="N93" s="9">
         <v>103470.492</v>
       </c>
-      <c r="P93" s="1"/>
-      <c r="S93" s="9"/>
+      <c r="P93" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q93" t="s">
+        <v>24</v>
+      </c>
+      <c r="R93" t="s">
+        <v>37</v>
+      </c>
+      <c r="S93" s="9">
+        <v>80537.214999999997</v>
+      </c>
       <c r="U93" s="1"/>
       <c r="X93" s="9"/>
       <c r="Z93" s="1"/>
       <c r="AC93" s="9"/>
       <c r="AE93" s="1"/>
       <c r="AH93" s="9"/>
       <c r="AJ93" s="1"/>
       <c r="AM93" s="9"/>
       <c r="AO93" s="1"/>
       <c r="AR93" s="9"/>
       <c r="AT93" s="1"/>
       <c r="AW93" s="9"/>
       <c r="AY93" s="1"/>
       <c r="BB93" s="9"/>
       <c r="BD93" s="1"/>
       <c r="BG93" s="9"/>
     </row>
     <row r="94" spans="1:59">
       <c r="A94" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B94" t="s">
         <v>24</v>
       </c>
       <c r="C94" t="s">
@@ -5895,52 +6728,62 @@
       </c>
       <c r="F94" s="1">
         <v>46061.208333333336</v>
       </c>
       <c r="G94" t="s">
         <v>24</v>
       </c>
       <c r="H94" t="s">
         <v>38</v>
       </c>
       <c r="I94" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K94" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L94" t="s">
         <v>24</v>
       </c>
       <c r="M94" t="s">
         <v>38</v>
       </c>
       <c r="N94" s="9">
         <v>478.28899999999999</v>
       </c>
-      <c r="P94" s="1"/>
-      <c r="S94" s="9"/>
+      <c r="P94" s="1">
+        <v>46119.208333333336</v>
+      </c>
+      <c r="Q94" t="s">
+        <v>24</v>
+      </c>
+      <c r="R94" t="s">
+        <v>38</v>
+      </c>
+      <c r="S94" s="9">
+        <v>0</v>
+      </c>
       <c r="U94" s="1"/>
       <c r="X94" s="9"/>
       <c r="Z94" s="1"/>
       <c r="AC94" s="9"/>
       <c r="AE94" s="1"/>
       <c r="AH94" s="9"/>
       <c r="AJ94" s="1"/>
       <c r="AM94" s="9"/>
       <c r="AO94" s="1"/>
       <c r="AR94" s="9"/>
       <c r="AT94" s="1"/>
       <c r="AW94" s="9"/>
       <c r="AY94" s="1"/>
       <c r="BB94" s="9"/>
       <c r="BD94" s="1"/>
       <c r="BG94" s="9"/>
     </row>
     <row r="95" spans="1:59">
       <c r="A95" s="1">
         <v>46047.25</v>
       </c>
       <c r="B95" t="s">
         <v>24</v>
       </c>
       <c r="C95" t="s">
@@ -5951,52 +6794,62 @@
       </c>
       <c r="F95" s="1">
         <v>46061.25</v>
       </c>
       <c r="G95" t="s">
         <v>24</v>
       </c>
       <c r="H95" t="s">
         <v>25</v>
       </c>
       <c r="I95" s="9">
         <v>633516.53</v>
       </c>
       <c r="K95" s="1">
         <v>46083.25</v>
       </c>
       <c r="L95" t="s">
         <v>24</v>
       </c>
       <c r="M95" t="s">
         <v>25</v>
       </c>
       <c r="N95" s="9">
         <v>680181.34900000005</v>
       </c>
-      <c r="P95" s="1"/>
-      <c r="S95" s="9"/>
+      <c r="P95" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q95" t="s">
+        <v>24</v>
+      </c>
+      <c r="R95" t="s">
+        <v>25</v>
+      </c>
+      <c r="S95" s="9">
+        <v>519674.46799999999</v>
+      </c>
       <c r="U95" s="1"/>
       <c r="X95" s="9"/>
       <c r="Z95" s="1"/>
       <c r="AC95" s="9"/>
       <c r="AE95" s="1"/>
       <c r="AH95" s="9"/>
       <c r="AJ95" s="1"/>
       <c r="AM95" s="9"/>
       <c r="AO95" s="1"/>
       <c r="AR95" s="9"/>
       <c r="AT95" s="1"/>
       <c r="AW95" s="9"/>
       <c r="AY95" s="1"/>
       <c r="BB95" s="9"/>
       <c r="BD95" s="1"/>
       <c r="BG95" s="9"/>
     </row>
     <row r="96" spans="1:59">
       <c r="A96" s="1">
         <v>46047.25</v>
       </c>
       <c r="B96" t="s">
         <v>24</v>
       </c>
       <c r="C96" t="s">
@@ -6007,52 +6860,62 @@
       </c>
       <c r="F96" s="1">
         <v>46061.25</v>
       </c>
       <c r="G96" t="s">
         <v>24</v>
       </c>
       <c r="H96" t="s">
         <v>26</v>
       </c>
       <c r="I96" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K96" s="1">
         <v>46083.25</v>
       </c>
       <c r="L96" t="s">
         <v>24</v>
       </c>
       <c r="M96" t="s">
         <v>26</v>
       </c>
       <c r="N96" s="9">
         <v>0</v>
       </c>
-      <c r="P96" s="1"/>
-      <c r="S96" s="9"/>
+      <c r="P96" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q96" t="s">
+        <v>24</v>
+      </c>
+      <c r="R96" t="s">
+        <v>26</v>
+      </c>
+      <c r="S96" s="9">
+        <v>0</v>
+      </c>
       <c r="U96" s="1"/>
       <c r="X96" s="9"/>
       <c r="Z96" s="1"/>
       <c r="AC96" s="9"/>
       <c r="AE96" s="1"/>
       <c r="AH96" s="9"/>
       <c r="AJ96" s="1"/>
       <c r="AM96" s="9"/>
       <c r="AO96" s="1"/>
       <c r="AR96" s="9"/>
       <c r="AT96" s="1"/>
       <c r="AW96" s="9"/>
       <c r="AY96" s="1"/>
       <c r="BB96" s="9"/>
       <c r="BD96" s="1"/>
       <c r="BG96" s="9"/>
     </row>
     <row r="97" spans="1:59">
       <c r="A97" s="1">
         <v>46047.25</v>
       </c>
       <c r="B97" t="s">
         <v>24</v>
       </c>
       <c r="C97" t="s">
@@ -6063,52 +6926,62 @@
       </c>
       <c r="F97" s="1">
         <v>46061.25</v>
       </c>
       <c r="G97" t="s">
         <v>24</v>
       </c>
       <c r="H97" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="9">
         <v>380.74900000000002</v>
       </c>
       <c r="K97" s="1">
         <v>46083.25</v>
       </c>
       <c r="L97" t="s">
         <v>24</v>
       </c>
       <c r="M97" t="s">
         <v>27</v>
       </c>
       <c r="N97" s="9">
         <v>139.309</v>
       </c>
-      <c r="P97" s="1"/>
-      <c r="S97" s="9"/>
+      <c r="P97" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q97" t="s">
+        <v>24</v>
+      </c>
+      <c r="R97" t="s">
+        <v>27</v>
+      </c>
+      <c r="S97" s="9">
+        <v>89.438000000000002</v>
+      </c>
       <c r="U97" s="1"/>
       <c r="X97" s="9"/>
       <c r="Z97" s="1"/>
       <c r="AC97" s="9"/>
       <c r="AE97" s="1"/>
       <c r="AH97" s="9"/>
       <c r="AJ97" s="1"/>
       <c r="AM97" s="9"/>
       <c r="AO97" s="1"/>
       <c r="AR97" s="9"/>
       <c r="AT97" s="1"/>
       <c r="AW97" s="9"/>
       <c r="AY97" s="1"/>
       <c r="BB97" s="9"/>
       <c r="BD97" s="1"/>
       <c r="BG97" s="9"/>
     </row>
     <row r="98" spans="1:59">
       <c r="A98" s="1">
         <v>46047.25</v>
       </c>
       <c r="B98" t="s">
         <v>24</v>
       </c>
       <c r="C98" t="s">
@@ -6119,52 +6992,62 @@
       </c>
       <c r="F98" s="1">
         <v>46061.25</v>
       </c>
       <c r="G98" t="s">
         <v>24</v>
       </c>
       <c r="H98" t="s">
         <v>28</v>
       </c>
       <c r="I98" s="9">
         <v>2529.9490000000001</v>
       </c>
       <c r="K98" s="1">
         <v>46083.25</v>
       </c>
       <c r="L98" t="s">
         <v>24</v>
       </c>
       <c r="M98" t="s">
         <v>28</v>
       </c>
       <c r="N98" s="9">
         <v>2621.502</v>
       </c>
-      <c r="P98" s="1"/>
-      <c r="S98" s="9"/>
+      <c r="P98" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q98" t="s">
+        <v>24</v>
+      </c>
+      <c r="R98" t="s">
+        <v>28</v>
+      </c>
+      <c r="S98" s="9">
+        <v>1955.546</v>
+      </c>
       <c r="U98" s="1"/>
       <c r="X98" s="9"/>
       <c r="Z98" s="1"/>
       <c r="AC98" s="9"/>
       <c r="AE98" s="1"/>
       <c r="AH98" s="9"/>
       <c r="AJ98" s="1"/>
       <c r="AM98" s="9"/>
       <c r="AO98" s="1"/>
       <c r="AR98" s="9"/>
       <c r="AT98" s="1"/>
       <c r="AW98" s="9"/>
       <c r="AY98" s="1"/>
       <c r="BB98" s="9"/>
       <c r="BD98" s="1"/>
       <c r="BG98" s="9"/>
     </row>
     <row r="99" spans="1:59">
       <c r="A99" s="1">
         <v>46047.25</v>
       </c>
       <c r="B99" t="s">
         <v>24</v>
       </c>
       <c r="C99" t="s">
@@ -6175,52 +7058,62 @@
       </c>
       <c r="F99" s="1">
         <v>46061.25</v>
       </c>
       <c r="G99" t="s">
         <v>24</v>
       </c>
       <c r="H99" t="s">
         <v>29</v>
       </c>
       <c r="I99" s="9">
         <v>16502.147000000001</v>
       </c>
       <c r="K99" s="1">
         <v>46083.25</v>
       </c>
       <c r="L99" t="s">
         <v>24</v>
       </c>
       <c r="M99" t="s">
         <v>29</v>
       </c>
       <c r="N99" s="9">
         <v>21796.733</v>
       </c>
-      <c r="P99" s="1"/>
-      <c r="S99" s="9"/>
+      <c r="P99" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q99" t="s">
+        <v>24</v>
+      </c>
+      <c r="R99" t="s">
+        <v>29</v>
+      </c>
+      <c r="S99" s="9">
+        <v>20939.895</v>
+      </c>
       <c r="U99" s="1"/>
       <c r="X99" s="9"/>
       <c r="Z99" s="1"/>
       <c r="AC99" s="9"/>
       <c r="AE99" s="1"/>
       <c r="AH99" s="9"/>
       <c r="AJ99" s="1"/>
       <c r="AM99" s="9"/>
       <c r="AO99" s="1"/>
       <c r="AR99" s="9"/>
       <c r="AT99" s="1"/>
       <c r="AW99" s="9"/>
       <c r="AY99" s="1"/>
       <c r="BB99" s="9"/>
       <c r="BD99" s="1"/>
       <c r="BG99" s="9"/>
     </row>
     <row r="100" spans="1:59">
       <c r="A100" s="1">
         <v>46047.25</v>
       </c>
       <c r="B100" t="s">
         <v>24</v>
       </c>
       <c r="C100" t="s">
@@ -6231,52 +7124,62 @@
       </c>
       <c r="F100" s="1">
         <v>46061.25</v>
       </c>
       <c r="G100" t="s">
         <v>24</v>
       </c>
       <c r="H100" t="s">
         <v>30</v>
       </c>
       <c r="I100" s="9">
         <v>39158.697999999997</v>
       </c>
       <c r="K100" s="1">
         <v>46083.25</v>
       </c>
       <c r="L100" t="s">
         <v>24</v>
       </c>
       <c r="M100" t="s">
         <v>30</v>
       </c>
       <c r="N100" s="9">
         <v>47513.004000000001</v>
       </c>
-      <c r="P100" s="1"/>
-      <c r="S100" s="9"/>
+      <c r="P100" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q100" t="s">
+        <v>24</v>
+      </c>
+      <c r="R100" t="s">
+        <v>30</v>
+      </c>
+      <c r="S100" s="9">
+        <v>45979.692000000003</v>
+      </c>
       <c r="U100" s="1"/>
       <c r="X100" s="9"/>
       <c r="Z100" s="1"/>
       <c r="AC100" s="9"/>
       <c r="AE100" s="1"/>
       <c r="AH100" s="9"/>
       <c r="AJ100" s="1"/>
       <c r="AM100" s="9"/>
       <c r="AO100" s="1"/>
       <c r="AR100" s="9"/>
       <c r="AT100" s="1"/>
       <c r="AW100" s="9"/>
       <c r="AY100" s="1"/>
       <c r="BB100" s="9"/>
       <c r="BD100" s="1"/>
       <c r="BG100" s="9"/>
     </row>
     <row r="101" spans="1:59">
       <c r="A101" s="1">
         <v>46047.25</v>
       </c>
       <c r="B101" t="s">
         <v>24</v>
       </c>
       <c r="C101" t="s">
@@ -6287,52 +7190,62 @@
       </c>
       <c r="F101" s="1">
         <v>46061.25</v>
       </c>
       <c r="G101" t="s">
         <v>24</v>
       </c>
       <c r="H101" t="s">
         <v>31</v>
       </c>
       <c r="I101" s="9">
         <v>58936.898000000001</v>
       </c>
       <c r="K101" s="1">
         <v>46083.25</v>
       </c>
       <c r="L101" t="s">
         <v>24</v>
       </c>
       <c r="M101" t="s">
         <v>31</v>
       </c>
       <c r="N101" s="9">
         <v>65402.618999999999</v>
       </c>
-      <c r="P101" s="1"/>
-      <c r="S101" s="9"/>
+      <c r="P101" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q101" t="s">
+        <v>24</v>
+      </c>
+      <c r="R101" t="s">
+        <v>31</v>
+      </c>
+      <c r="S101" s="9">
+        <v>63916.652000000002</v>
+      </c>
       <c r="U101" s="1"/>
       <c r="X101" s="9"/>
       <c r="Z101" s="1"/>
       <c r="AC101" s="9"/>
       <c r="AE101" s="1"/>
       <c r="AH101" s="9"/>
       <c r="AJ101" s="1"/>
       <c r="AM101" s="9"/>
       <c r="AO101" s="1"/>
       <c r="AR101" s="9"/>
       <c r="AT101" s="1"/>
       <c r="AW101" s="9"/>
       <c r="AY101" s="1"/>
       <c r="BB101" s="9"/>
       <c r="BD101" s="1"/>
       <c r="BG101" s="9"/>
     </row>
     <row r="102" spans="1:59">
       <c r="A102" s="1">
         <v>46047.25</v>
       </c>
       <c r="B102" t="s">
         <v>24</v>
       </c>
       <c r="C102" t="s">
@@ -6343,52 +7256,62 @@
       </c>
       <c r="F102" s="1">
         <v>46061.25</v>
       </c>
       <c r="G102" t="s">
         <v>24</v>
       </c>
       <c r="H102" t="s">
         <v>32</v>
       </c>
       <c r="I102" s="9">
         <v>11413.514999999999</v>
       </c>
       <c r="K102" s="1">
         <v>46083.25</v>
       </c>
       <c r="L102" t="s">
         <v>24</v>
       </c>
       <c r="M102" t="s">
         <v>32</v>
       </c>
       <c r="N102" s="9">
         <v>10855.65</v>
       </c>
-      <c r="P102" s="1"/>
-      <c r="S102" s="9"/>
+      <c r="P102" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q102" t="s">
+        <v>24</v>
+      </c>
+      <c r="R102" t="s">
+        <v>32</v>
+      </c>
+      <c r="S102" s="9">
+        <v>12878.795</v>
+      </c>
       <c r="U102" s="1"/>
       <c r="X102" s="9"/>
       <c r="Z102" s="1"/>
       <c r="AC102" s="9"/>
       <c r="AE102" s="1"/>
       <c r="AH102" s="9"/>
       <c r="AJ102" s="1"/>
       <c r="AM102" s="9"/>
       <c r="AO102" s="1"/>
       <c r="AR102" s="9"/>
       <c r="AT102" s="1"/>
       <c r="AW102" s="9"/>
       <c r="AY102" s="1"/>
       <c r="BB102" s="9"/>
       <c r="BD102" s="1"/>
       <c r="BG102" s="9"/>
     </row>
     <row r="103" spans="1:59">
       <c r="A103" s="1">
         <v>46047.25</v>
       </c>
       <c r="B103" t="s">
         <v>24</v>
       </c>
       <c r="C103" t="s">
@@ -6399,52 +7322,62 @@
       </c>
       <c r="F103" s="1">
         <v>46061.25</v>
       </c>
       <c r="G103" t="s">
         <v>24</v>
       </c>
       <c r="H103" t="s">
         <v>33</v>
       </c>
       <c r="I103" s="9">
         <v>82353.097999999998</v>
       </c>
       <c r="K103" s="1">
         <v>46083.25</v>
       </c>
       <c r="L103" t="s">
         <v>24</v>
       </c>
       <c r="M103" t="s">
         <v>33</v>
       </c>
       <c r="N103" s="9">
         <v>86402.123999999996</v>
       </c>
-      <c r="P103" s="1"/>
-      <c r="S103" s="9"/>
+      <c r="P103" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q103" t="s">
+        <v>24</v>
+      </c>
+      <c r="R103" t="s">
+        <v>33</v>
+      </c>
+      <c r="S103" s="9">
+        <v>80623.740999999995</v>
+      </c>
       <c r="U103" s="1"/>
       <c r="X103" s="9"/>
       <c r="Z103" s="1"/>
       <c r="AC103" s="9"/>
       <c r="AE103" s="1"/>
       <c r="AH103" s="9"/>
       <c r="AJ103" s="1"/>
       <c r="AM103" s="9"/>
       <c r="AO103" s="1"/>
       <c r="AR103" s="9"/>
       <c r="AT103" s="1"/>
       <c r="AW103" s="9"/>
       <c r="AY103" s="1"/>
       <c r="BB103" s="9"/>
       <c r="BD103" s="1"/>
       <c r="BG103" s="9"/>
     </row>
     <row r="104" spans="1:59">
       <c r="A104" s="1">
         <v>46047.25</v>
       </c>
       <c r="B104" t="s">
         <v>24</v>
       </c>
       <c r="C104" t="s">
@@ -6455,52 +7388,62 @@
       </c>
       <c r="F104" s="1">
         <v>46061.25</v>
       </c>
       <c r="G104" t="s">
         <v>24</v>
       </c>
       <c r="H104" t="s">
         <v>34</v>
       </c>
       <c r="I104" s="9">
         <v>57167</v>
       </c>
       <c r="K104" s="1">
         <v>46083.25</v>
       </c>
       <c r="L104" t="s">
         <v>24</v>
       </c>
       <c r="M104" t="s">
         <v>34</v>
       </c>
       <c r="N104" s="9">
         <v>37430.300000000003</v>
       </c>
-      <c r="P104" s="1"/>
-      <c r="S104" s="9"/>
+      <c r="P104" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q104" t="s">
+        <v>24</v>
+      </c>
+      <c r="R104" t="s">
+        <v>34</v>
+      </c>
+      <c r="S104" s="9">
+        <v>47767.199999999997</v>
+      </c>
       <c r="U104" s="1"/>
       <c r="X104" s="9"/>
       <c r="Z104" s="1"/>
       <c r="AC104" s="9"/>
       <c r="AE104" s="1"/>
       <c r="AH104" s="9"/>
       <c r="AJ104" s="1"/>
       <c r="AM104" s="9"/>
       <c r="AO104" s="1"/>
       <c r="AR104" s="9"/>
       <c r="AT104" s="1"/>
       <c r="AW104" s="9"/>
       <c r="AY104" s="1"/>
       <c r="BB104" s="9"/>
       <c r="BD104" s="1"/>
       <c r="BG104" s="9"/>
     </row>
     <row r="105" spans="1:59">
       <c r="A105" s="1">
         <v>46047.25</v>
       </c>
       <c r="B105" t="s">
         <v>24</v>
       </c>
       <c r="C105" t="s">
@@ -6511,52 +7454,62 @@
       </c>
       <c r="F105" s="1">
         <v>46061.25</v>
       </c>
       <c r="G105" t="s">
         <v>24</v>
       </c>
       <c r="H105" t="s">
         <v>35</v>
       </c>
       <c r="I105" s="9">
         <v>8199.1550000000007</v>
       </c>
       <c r="K105" s="1">
         <v>46083.25</v>
       </c>
       <c r="L105" t="s">
         <v>24</v>
       </c>
       <c r="M105" t="s">
         <v>35</v>
       </c>
       <c r="N105" s="9">
         <v>9911.6440000000002</v>
       </c>
-      <c r="P105" s="1"/>
-      <c r="S105" s="9"/>
+      <c r="P105" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q105" t="s">
+        <v>24</v>
+      </c>
+      <c r="R105" t="s">
+        <v>35</v>
+      </c>
+      <c r="S105" s="9">
+        <v>9704.4500000000007</v>
+      </c>
       <c r="U105" s="1"/>
       <c r="X105" s="9"/>
       <c r="Z105" s="1"/>
       <c r="AC105" s="9"/>
       <c r="AE105" s="1"/>
       <c r="AH105" s="9"/>
       <c r="AJ105" s="1"/>
       <c r="AM105" s="9"/>
       <c r="AO105" s="1"/>
       <c r="AR105" s="9"/>
       <c r="AT105" s="1"/>
       <c r="AW105" s="9"/>
       <c r="AY105" s="1"/>
       <c r="BB105" s="9"/>
       <c r="BD105" s="1"/>
       <c r="BG105" s="9"/>
     </row>
     <row r="106" spans="1:59">
       <c r="A106" s="1">
         <v>46047.25</v>
       </c>
       <c r="B106" t="s">
         <v>24</v>
       </c>
       <c r="C106" t="s">
@@ -6567,52 +7520,62 @@
       </c>
       <c r="F106" s="1">
         <v>46061.25</v>
       </c>
       <c r="G106" t="s">
         <v>24</v>
       </c>
       <c r="H106" t="s">
         <v>36</v>
       </c>
       <c r="I106" s="9">
         <v>220731.973</v>
       </c>
       <c r="K106" s="1">
         <v>46083.25</v>
       </c>
       <c r="L106" t="s">
         <v>24</v>
       </c>
       <c r="M106" t="s">
         <v>36</v>
       </c>
       <c r="N106" s="9">
         <v>257642.04800000001</v>
       </c>
-      <c r="P106" s="1"/>
-      <c r="S106" s="9"/>
+      <c r="P106" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q106" t="s">
+        <v>24</v>
+      </c>
+      <c r="R106" t="s">
+        <v>36</v>
+      </c>
+      <c r="S106" s="9">
+        <v>230069.17199999999</v>
+      </c>
       <c r="U106" s="1"/>
       <c r="X106" s="9"/>
       <c r="Z106" s="1"/>
       <c r="AC106" s="9"/>
       <c r="AE106" s="1"/>
       <c r="AH106" s="9"/>
       <c r="AJ106" s="1"/>
       <c r="AM106" s="9"/>
       <c r="AO106" s="1"/>
       <c r="AR106" s="9"/>
       <c r="AT106" s="1"/>
       <c r="AW106" s="9"/>
       <c r="AY106" s="1"/>
       <c r="BB106" s="9"/>
       <c r="BD106" s="1"/>
       <c r="BG106" s="9"/>
     </row>
     <row r="107" spans="1:59">
       <c r="A107" s="1">
         <v>46047.25</v>
       </c>
       <c r="B107" t="s">
         <v>24</v>
       </c>
       <c r="C107" t="s">
@@ -6623,52 +7586,62 @@
       </c>
       <c r="F107" s="1">
         <v>46061.25</v>
       </c>
       <c r="G107" t="s">
         <v>24</v>
       </c>
       <c r="H107" t="s">
         <v>37</v>
       </c>
       <c r="I107" s="9">
         <v>106266.963</v>
       </c>
       <c r="K107" s="1">
         <v>46083.25</v>
       </c>
       <c r="L107" t="s">
         <v>24</v>
       </c>
       <c r="M107" t="s">
         <v>37</v>
       </c>
       <c r="N107" s="9">
         <v>108079.1</v>
       </c>
-      <c r="P107" s="1"/>
-      <c r="S107" s="9"/>
+      <c r="P107" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q107" t="s">
+        <v>24</v>
+      </c>
+      <c r="R107" t="s">
+        <v>37</v>
+      </c>
+      <c r="S107" s="9">
+        <v>85158.039000000004</v>
+      </c>
       <c r="U107" s="1"/>
       <c r="X107" s="9"/>
       <c r="Z107" s="1"/>
       <c r="AC107" s="9"/>
       <c r="AE107" s="1"/>
       <c r="AH107" s="9"/>
       <c r="AJ107" s="1"/>
       <c r="AM107" s="9"/>
       <c r="AO107" s="1"/>
       <c r="AR107" s="9"/>
       <c r="AT107" s="1"/>
       <c r="AW107" s="9"/>
       <c r="AY107" s="1"/>
       <c r="BB107" s="9"/>
       <c r="BD107" s="1"/>
       <c r="BG107" s="9"/>
     </row>
     <row r="108" spans="1:59">
       <c r="A108" s="1">
         <v>46047.25</v>
       </c>
       <c r="B108" t="s">
         <v>24</v>
       </c>
       <c r="C108" t="s">
@@ -6679,52 +7652,62 @@
       </c>
       <c r="F108" s="1">
         <v>46061.25</v>
       </c>
       <c r="G108" t="s">
         <v>24</v>
       </c>
       <c r="H108" t="s">
         <v>38</v>
       </c>
       <c r="I108" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K108" s="1">
         <v>46083.25</v>
       </c>
       <c r="L108" t="s">
         <v>24</v>
       </c>
       <c r="M108" t="s">
         <v>38</v>
       </c>
       <c r="N108" s="9">
         <v>0</v>
       </c>
-      <c r="P108" s="1"/>
-      <c r="S108" s="9"/>
+      <c r="P108" s="1">
+        <v>46119.25</v>
+      </c>
+      <c r="Q108" t="s">
+        <v>24</v>
+      </c>
+      <c r="R108" t="s">
+        <v>38</v>
+      </c>
+      <c r="S108" s="9">
+        <v>0</v>
+      </c>
       <c r="U108" s="1"/>
       <c r="X108" s="9"/>
       <c r="Z108" s="1"/>
       <c r="AC108" s="9"/>
       <c r="AE108" s="1"/>
       <c r="AH108" s="9"/>
       <c r="AJ108" s="1"/>
       <c r="AM108" s="9"/>
       <c r="AO108" s="1"/>
       <c r="AR108" s="9"/>
       <c r="AT108" s="1"/>
       <c r="AW108" s="9"/>
       <c r="AY108" s="1"/>
       <c r="BB108" s="9"/>
       <c r="BD108" s="1"/>
       <c r="BG108" s="9"/>
     </row>
     <row r="109" spans="1:59">
       <c r="A109" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B109" t="s">
         <v>24</v>
       </c>
       <c r="C109" t="s">
@@ -6735,52 +7718,62 @@
       </c>
       <c r="F109" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G109" t="s">
         <v>24</v>
       </c>
       <c r="H109" t="s">
         <v>25</v>
       </c>
       <c r="I109" s="9">
         <v>697549.35400000005</v>
       </c>
       <c r="K109" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L109" t="s">
         <v>24</v>
       </c>
       <c r="M109" t="s">
         <v>25</v>
       </c>
       <c r="N109" s="9">
         <v>679083.98199999996</v>
       </c>
-      <c r="P109" s="1"/>
-      <c r="S109" s="9"/>
+      <c r="P109" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q109" t="s">
+        <v>24</v>
+      </c>
+      <c r="R109" t="s">
+        <v>25</v>
+      </c>
+      <c r="S109" s="9">
+        <v>521801.27100000001</v>
+      </c>
       <c r="U109" s="1"/>
       <c r="X109" s="9"/>
       <c r="Z109" s="1"/>
       <c r="AC109" s="9"/>
       <c r="AE109" s="1"/>
       <c r="AH109" s="9"/>
       <c r="AJ109" s="1"/>
       <c r="AM109" s="9"/>
       <c r="AO109" s="1"/>
       <c r="AR109" s="9"/>
       <c r="AT109" s="1"/>
       <c r="AW109" s="9"/>
       <c r="AY109" s="1"/>
       <c r="BB109" s="9"/>
       <c r="BD109" s="1"/>
       <c r="BG109" s="9"/>
     </row>
     <row r="110" spans="1:59">
       <c r="A110" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110" t="s">
@@ -6791,52 +7784,62 @@
       </c>
       <c r="F110" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G110" t="s">
         <v>24</v>
       </c>
       <c r="H110" t="s">
         <v>26</v>
       </c>
       <c r="I110" s="9">
         <v>0</v>
       </c>
       <c r="K110" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L110" t="s">
         <v>24</v>
       </c>
       <c r="M110" t="s">
         <v>26</v>
       </c>
       <c r="N110" s="9">
         <v>0</v>
       </c>
-      <c r="P110" s="1"/>
-      <c r="S110" s="9"/>
+      <c r="P110" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q110" t="s">
+        <v>24</v>
+      </c>
+      <c r="R110" t="s">
+        <v>26</v>
+      </c>
+      <c r="S110" s="9">
+        <v>0</v>
+      </c>
       <c r="U110" s="1"/>
       <c r="X110" s="9"/>
       <c r="Z110" s="1"/>
       <c r="AC110" s="9"/>
       <c r="AE110" s="1"/>
       <c r="AH110" s="9"/>
       <c r="AJ110" s="1"/>
       <c r="AM110" s="9"/>
       <c r="AO110" s="1"/>
       <c r="AR110" s="9"/>
       <c r="AT110" s="1"/>
       <c r="AW110" s="9"/>
       <c r="AY110" s="1"/>
       <c r="BB110" s="9"/>
       <c r="BD110" s="1"/>
       <c r="BG110" s="9"/>
     </row>
     <row r="111" spans="1:59">
       <c r="A111" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B111" t="s">
         <v>24</v>
       </c>
       <c r="C111" t="s">
@@ -6847,52 +7850,62 @@
       </c>
       <c r="F111" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G111" t="s">
         <v>24</v>
       </c>
       <c r="H111" t="s">
         <v>27</v>
       </c>
       <c r="I111" s="9">
         <v>151.851</v>
       </c>
       <c r="K111" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L111" t="s">
         <v>24</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" s="9">
         <v>96.244</v>
       </c>
-      <c r="P111" s="1"/>
-      <c r="S111" s="9"/>
+      <c r="P111" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q111" t="s">
+        <v>24</v>
+      </c>
+      <c r="R111" t="s">
+        <v>27</v>
+      </c>
+      <c r="S111" s="9">
+        <v>54.567999999999998</v>
+      </c>
       <c r="U111" s="1"/>
       <c r="X111" s="9"/>
       <c r="Z111" s="1"/>
       <c r="AC111" s="9"/>
       <c r="AE111" s="1"/>
       <c r="AH111" s="9"/>
       <c r="AJ111" s="1"/>
       <c r="AM111" s="9"/>
       <c r="AO111" s="1"/>
       <c r="AR111" s="9"/>
       <c r="AT111" s="1"/>
       <c r="AW111" s="9"/>
       <c r="AY111" s="1"/>
       <c r="BB111" s="9"/>
       <c r="BD111" s="1"/>
       <c r="BG111" s="9"/>
     </row>
     <row r="112" spans="1:59">
       <c r="A112" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B112" t="s">
         <v>24</v>
       </c>
       <c r="C112" t="s">
@@ -6903,52 +7916,62 @@
       </c>
       <c r="F112" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G112" t="s">
         <v>24</v>
       </c>
       <c r="H112" t="s">
         <v>28</v>
       </c>
       <c r="I112" s="9">
         <v>2667.123</v>
       </c>
       <c r="K112" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L112" t="s">
         <v>24</v>
       </c>
       <c r="M112" t="s">
         <v>28</v>
       </c>
       <c r="N112" s="9">
         <v>2560.7950000000001</v>
       </c>
-      <c r="P112" s="1"/>
-      <c r="S112" s="9"/>
+      <c r="P112" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q112" t="s">
+        <v>24</v>
+      </c>
+      <c r="R112" t="s">
+        <v>28</v>
+      </c>
+      <c r="S112" s="9">
+        <v>1863.9670000000001</v>
+      </c>
       <c r="U112" s="1"/>
       <c r="X112" s="9"/>
       <c r="Z112" s="1"/>
       <c r="AC112" s="9"/>
       <c r="AE112" s="1"/>
       <c r="AH112" s="9"/>
       <c r="AJ112" s="1"/>
       <c r="AM112" s="9"/>
       <c r="AO112" s="1"/>
       <c r="AR112" s="9"/>
       <c r="AT112" s="1"/>
       <c r="AW112" s="9"/>
       <c r="AY112" s="1"/>
       <c r="BB112" s="9"/>
       <c r="BD112" s="1"/>
       <c r="BG112" s="9"/>
     </row>
     <row r="113" spans="1:59">
       <c r="A113" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B113" t="s">
         <v>24</v>
       </c>
       <c r="C113" t="s">
@@ -6959,52 +7982,62 @@
       </c>
       <c r="F113" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G113" t="s">
         <v>24</v>
       </c>
       <c r="H113" t="s">
         <v>29</v>
       </c>
       <c r="I113" s="9">
         <v>16644.473999999998</v>
       </c>
       <c r="K113" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L113" t="s">
         <v>24</v>
       </c>
       <c r="M113" t="s">
         <v>29</v>
       </c>
       <c r="N113" s="9">
         <v>22721.274000000001</v>
       </c>
-      <c r="P113" s="1"/>
-      <c r="S113" s="9"/>
+      <c r="P113" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q113" t="s">
+        <v>24</v>
+      </c>
+      <c r="R113" t="s">
+        <v>29</v>
+      </c>
+      <c r="S113" s="9">
+        <v>22275.855</v>
+      </c>
       <c r="U113" s="1"/>
       <c r="X113" s="9"/>
       <c r="Z113" s="1"/>
       <c r="AC113" s="9"/>
       <c r="AE113" s="1"/>
       <c r="AH113" s="9"/>
       <c r="AJ113" s="1"/>
       <c r="AM113" s="9"/>
       <c r="AO113" s="1"/>
       <c r="AR113" s="9"/>
       <c r="AT113" s="1"/>
       <c r="AW113" s="9"/>
       <c r="AY113" s="1"/>
       <c r="BB113" s="9"/>
       <c r="BD113" s="1"/>
       <c r="BG113" s="9"/>
     </row>
     <row r="114" spans="1:59">
       <c r="A114" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B114" t="s">
         <v>24</v>
       </c>
       <c r="C114" t="s">
@@ -7015,52 +8048,62 @@
       </c>
       <c r="F114" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G114" t="s">
         <v>24</v>
       </c>
       <c r="H114" t="s">
         <v>30</v>
       </c>
       <c r="I114" s="9">
         <v>40261.207999999999</v>
       </c>
       <c r="K114" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L114" t="s">
         <v>24</v>
       </c>
       <c r="M114" t="s">
         <v>30</v>
       </c>
       <c r="N114" s="9">
         <v>50241.624000000003</v>
       </c>
-      <c r="P114" s="1"/>
-      <c r="S114" s="9"/>
+      <c r="P114" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q114" t="s">
+        <v>24</v>
+      </c>
+      <c r="R114" t="s">
+        <v>30</v>
+      </c>
+      <c r="S114" s="9">
+        <v>49394.525999999998</v>
+      </c>
       <c r="U114" s="1"/>
       <c r="X114" s="9"/>
       <c r="Z114" s="1"/>
       <c r="AC114" s="9"/>
       <c r="AE114" s="1"/>
       <c r="AH114" s="9"/>
       <c r="AJ114" s="1"/>
       <c r="AM114" s="9"/>
       <c r="AO114" s="1"/>
       <c r="AR114" s="9"/>
       <c r="AT114" s="1"/>
       <c r="AW114" s="9"/>
       <c r="AY114" s="1"/>
       <c r="BB114" s="9"/>
       <c r="BD114" s="1"/>
       <c r="BG114" s="9"/>
     </row>
     <row r="115" spans="1:59">
       <c r="A115" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B115" t="s">
         <v>24</v>
       </c>
       <c r="C115" t="s">
@@ -7071,52 +8114,62 @@
       </c>
       <c r="F115" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G115" t="s">
         <v>24</v>
       </c>
       <c r="H115" t="s">
         <v>31</v>
       </c>
       <c r="I115" s="9">
         <v>59480.061000000002</v>
       </c>
       <c r="K115" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L115" t="s">
         <v>24</v>
       </c>
       <c r="M115" t="s">
         <v>31</v>
       </c>
       <c r="N115" s="9">
         <v>65881.089000000007</v>
       </c>
-      <c r="P115" s="1"/>
-      <c r="S115" s="9"/>
+      <c r="P115" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q115" t="s">
+        <v>24</v>
+      </c>
+      <c r="R115" t="s">
+        <v>31</v>
+      </c>
+      <c r="S115" s="9">
+        <v>65569.856</v>
+      </c>
       <c r="U115" s="1"/>
       <c r="X115" s="9"/>
       <c r="Z115" s="1"/>
       <c r="AC115" s="9"/>
       <c r="AE115" s="1"/>
       <c r="AH115" s="9"/>
       <c r="AJ115" s="1"/>
       <c r="AM115" s="9"/>
       <c r="AO115" s="1"/>
       <c r="AR115" s="9"/>
       <c r="AT115" s="1"/>
       <c r="AW115" s="9"/>
       <c r="AY115" s="1"/>
       <c r="BB115" s="9"/>
       <c r="BD115" s="1"/>
       <c r="BG115" s="9"/>
     </row>
     <row r="116" spans="1:59">
       <c r="A116" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B116" t="s">
         <v>24</v>
       </c>
       <c r="C116" t="s">
@@ -7127,52 +8180,62 @@
       </c>
       <c r="F116" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G116" t="s">
         <v>24</v>
       </c>
       <c r="H116" t="s">
         <v>32</v>
       </c>
       <c r="I116" s="9">
         <v>12383.445</v>
       </c>
       <c r="K116" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L116" t="s">
         <v>24</v>
       </c>
       <c r="M116" t="s">
         <v>32</v>
       </c>
       <c r="N116" s="9">
         <v>11293.97</v>
       </c>
-      <c r="P116" s="1"/>
-      <c r="S116" s="9"/>
+      <c r="P116" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q116" t="s">
+        <v>24</v>
+      </c>
+      <c r="R116" t="s">
+        <v>32</v>
+      </c>
+      <c r="S116" s="9">
+        <v>13350.365</v>
+      </c>
       <c r="U116" s="1"/>
       <c r="X116" s="9"/>
       <c r="Z116" s="1"/>
       <c r="AC116" s="9"/>
       <c r="AE116" s="1"/>
       <c r="AH116" s="9"/>
       <c r="AJ116" s="1"/>
       <c r="AM116" s="9"/>
       <c r="AO116" s="1"/>
       <c r="AR116" s="9"/>
       <c r="AT116" s="1"/>
       <c r="AW116" s="9"/>
       <c r="AY116" s="1"/>
       <c r="BB116" s="9"/>
       <c r="BD116" s="1"/>
       <c r="BG116" s="9"/>
     </row>
     <row r="117" spans="1:59">
       <c r="A117" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B117" t="s">
         <v>24</v>
       </c>
       <c r="C117" t="s">
@@ -7183,52 +8246,62 @@
       </c>
       <c r="F117" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G117" t="s">
         <v>24</v>
       </c>
       <c r="H117" t="s">
         <v>33</v>
       </c>
       <c r="I117" s="9">
         <v>83766.542000000001</v>
       </c>
       <c r="K117" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L117" t="s">
         <v>24</v>
       </c>
       <c r="M117" t="s">
         <v>33</v>
       </c>
       <c r="N117" s="9">
         <v>90281.245999999999</v>
       </c>
-      <c r="P117" s="1"/>
-      <c r="S117" s="9"/>
+      <c r="P117" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q117" t="s">
+        <v>24</v>
+      </c>
+      <c r="R117" t="s">
+        <v>33</v>
+      </c>
+      <c r="S117" s="9">
+        <v>80054.694000000003</v>
+      </c>
       <c r="U117" s="1"/>
       <c r="X117" s="9"/>
       <c r="Z117" s="1"/>
       <c r="AC117" s="9"/>
       <c r="AE117" s="1"/>
       <c r="AH117" s="9"/>
       <c r="AJ117" s="1"/>
       <c r="AM117" s="9"/>
       <c r="AO117" s="1"/>
       <c r="AR117" s="9"/>
       <c r="AT117" s="1"/>
       <c r="AW117" s="9"/>
       <c r="AY117" s="1"/>
       <c r="BB117" s="9"/>
       <c r="BD117" s="1"/>
       <c r="BG117" s="9"/>
     </row>
     <row r="118" spans="1:59">
       <c r="A118" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B118" t="s">
         <v>24</v>
       </c>
       <c r="C118" t="s">
@@ -7239,52 +8312,62 @@
       </c>
       <c r="F118" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G118" t="s">
         <v>24</v>
       </c>
       <c r="H118" t="s">
         <v>34</v>
       </c>
       <c r="I118" s="9">
         <v>36793.9</v>
       </c>
       <c r="K118" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L118" t="s">
         <v>24</v>
       </c>
       <c r="M118" t="s">
         <v>34</v>
       </c>
       <c r="N118" s="9">
         <v>50345</v>
       </c>
-      <c r="P118" s="1"/>
-      <c r="S118" s="9"/>
+      <c r="P118" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q118" t="s">
+        <v>24</v>
+      </c>
+      <c r="R118" t="s">
+        <v>34</v>
+      </c>
+      <c r="S118" s="9">
+        <v>47293.8</v>
+      </c>
       <c r="U118" s="1"/>
       <c r="X118" s="9"/>
       <c r="Z118" s="1"/>
       <c r="AC118" s="9"/>
       <c r="AE118" s="1"/>
       <c r="AH118" s="9"/>
       <c r="AJ118" s="1"/>
       <c r="AM118" s="9"/>
       <c r="AO118" s="1"/>
       <c r="AR118" s="9"/>
       <c r="AT118" s="1"/>
       <c r="AW118" s="9"/>
       <c r="AY118" s="1"/>
       <c r="BB118" s="9"/>
       <c r="BD118" s="1"/>
       <c r="BG118" s="9"/>
     </row>
     <row r="119" spans="1:59">
       <c r="A119" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B119" t="s">
         <v>24</v>
       </c>
       <c r="C119" t="s">
@@ -7295,52 +8378,62 @@
       </c>
       <c r="F119" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G119" t="s">
         <v>24</v>
       </c>
       <c r="H119" t="s">
         <v>35</v>
       </c>
       <c r="I119" s="9">
         <v>8124.89</v>
       </c>
       <c r="K119" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L119" t="s">
         <v>24</v>
       </c>
       <c r="M119" t="s">
         <v>35</v>
       </c>
       <c r="N119" s="9">
         <v>10681.785</v>
       </c>
-      <c r="P119" s="1"/>
-      <c r="S119" s="9"/>
+      <c r="P119" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q119" t="s">
+        <v>24</v>
+      </c>
+      <c r="R119" t="s">
+        <v>35</v>
+      </c>
+      <c r="S119" s="9">
+        <v>10167.268</v>
+      </c>
       <c r="U119" s="1"/>
       <c r="X119" s="9"/>
       <c r="Z119" s="1"/>
       <c r="AC119" s="9"/>
       <c r="AE119" s="1"/>
       <c r="AH119" s="9"/>
       <c r="AJ119" s="1"/>
       <c r="AM119" s="9"/>
       <c r="AO119" s="1"/>
       <c r="AR119" s="9"/>
       <c r="AT119" s="1"/>
       <c r="AW119" s="9"/>
       <c r="AY119" s="1"/>
       <c r="BB119" s="9"/>
       <c r="BD119" s="1"/>
       <c r="BG119" s="9"/>
     </row>
     <row r="120" spans="1:59">
       <c r="A120" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B120" t="s">
         <v>24</v>
       </c>
       <c r="C120" t="s">
@@ -7351,52 +8444,62 @@
       </c>
       <c r="F120" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G120" t="s">
         <v>24</v>
       </c>
       <c r="H120" t="s">
         <v>36</v>
       </c>
       <c r="I120" s="9">
         <v>227858.39</v>
       </c>
       <c r="K120" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L120" t="s">
         <v>24</v>
       </c>
       <c r="M120" t="s">
         <v>36</v>
       </c>
       <c r="N120" s="9">
         <v>281867.85600000003</v>
       </c>
-      <c r="P120" s="1"/>
-      <c r="S120" s="9"/>
+      <c r="P120" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q120" t="s">
+        <v>24</v>
+      </c>
+      <c r="R120" t="s">
+        <v>36</v>
+      </c>
+      <c r="S120" s="9">
+        <v>254665.17199999999</v>
+      </c>
       <c r="U120" s="1"/>
       <c r="X120" s="9"/>
       <c r="Z120" s="1"/>
       <c r="AC120" s="9"/>
       <c r="AE120" s="1"/>
       <c r="AH120" s="9"/>
       <c r="AJ120" s="1"/>
       <c r="AM120" s="9"/>
       <c r="AO120" s="1"/>
       <c r="AR120" s="9"/>
       <c r="AT120" s="1"/>
       <c r="AW120" s="9"/>
       <c r="AY120" s="1"/>
       <c r="BB120" s="9"/>
       <c r="BD120" s="1"/>
       <c r="BG120" s="9"/>
     </row>
     <row r="121" spans="1:59">
       <c r="A121" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B121" t="s">
         <v>24</v>
       </c>
       <c r="C121" t="s">
@@ -7407,52 +8510,62 @@
       </c>
       <c r="F121" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G121" t="s">
         <v>24</v>
       </c>
       <c r="H121" t="s">
         <v>37</v>
       </c>
       <c r="I121" s="9">
         <v>105252.507</v>
       </c>
       <c r="K121" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L121" t="s">
         <v>24</v>
       </c>
       <c r="M121" t="s">
         <v>37</v>
       </c>
       <c r="N121" s="9">
         <v>118273.58900000001</v>
       </c>
-      <c r="P121" s="1"/>
-      <c r="S121" s="9"/>
+      <c r="P121" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q121" t="s">
+        <v>24</v>
+      </c>
+      <c r="R121" t="s">
+        <v>37</v>
+      </c>
+      <c r="S121" s="9">
+        <v>95402.062000000005</v>
+      </c>
       <c r="U121" s="1"/>
       <c r="X121" s="9"/>
       <c r="Z121" s="1"/>
       <c r="AC121" s="9"/>
       <c r="AE121" s="1"/>
       <c r="AH121" s="9"/>
       <c r="AJ121" s="1"/>
       <c r="AM121" s="9"/>
       <c r="AO121" s="1"/>
       <c r="AR121" s="9"/>
       <c r="AT121" s="1"/>
       <c r="AW121" s="9"/>
       <c r="AY121" s="1"/>
       <c r="BB121" s="9"/>
       <c r="BD121" s="1"/>
       <c r="BG121" s="9"/>
     </row>
     <row r="122" spans="1:59">
       <c r="A122" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B122" t="s">
         <v>24</v>
       </c>
       <c r="C122" t="s">
@@ -7463,52 +8576,62 @@
       </c>
       <c r="F122" s="1">
         <v>46061.291666666664</v>
       </c>
       <c r="G122" t="s">
         <v>24</v>
       </c>
       <c r="H122" t="s">
         <v>38</v>
       </c>
       <c r="I122" s="9">
         <v>0</v>
       </c>
       <c r="K122" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L122" t="s">
         <v>24</v>
       </c>
       <c r="M122" t="s">
         <v>38</v>
       </c>
       <c r="N122" s="9">
         <v>0</v>
       </c>
-      <c r="P122" s="1"/>
-      <c r="S122" s="9"/>
+      <c r="P122" s="1">
+        <v>46119.291666666664</v>
+      </c>
+      <c r="Q122" t="s">
+        <v>24</v>
+      </c>
+      <c r="R122" t="s">
+        <v>38</v>
+      </c>
+      <c r="S122" s="9">
+        <v>0</v>
+      </c>
       <c r="U122" s="1"/>
       <c r="X122" s="9"/>
       <c r="Z122" s="1"/>
       <c r="AC122" s="9"/>
       <c r="AE122" s="1"/>
       <c r="AH122" s="9"/>
       <c r="AJ122" s="1"/>
       <c r="AM122" s="9"/>
       <c r="AO122" s="1"/>
       <c r="AR122" s="9"/>
       <c r="AT122" s="1"/>
       <c r="AW122" s="9"/>
       <c r="AY122" s="1"/>
       <c r="BB122" s="9"/>
       <c r="BD122" s="1"/>
       <c r="BG122" s="9"/>
     </row>
     <row r="123" spans="1:59">
       <c r="A123" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B123" t="s">
         <v>24</v>
       </c>
       <c r="C123" t="s">
@@ -7519,52 +8642,62 @@
       </c>
       <c r="F123" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G123" t="s">
         <v>24</v>
       </c>
       <c r="H123" t="s">
         <v>25</v>
       </c>
       <c r="I123" s="9">
         <v>747396.64099999995</v>
       </c>
       <c r="K123" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L123" t="s">
         <v>24</v>
       </c>
       <c r="M123" t="s">
         <v>25</v>
       </c>
       <c r="N123" s="9">
         <v>634703.77599999995</v>
       </c>
-      <c r="P123" s="1"/>
-      <c r="S123" s="9"/>
+      <c r="P123" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q123" t="s">
+        <v>24</v>
+      </c>
+      <c r="R123" t="s">
+        <v>25</v>
+      </c>
+      <c r="S123" s="9">
+        <v>490874.50599999999</v>
+      </c>
       <c r="U123" s="1"/>
       <c r="X123" s="9"/>
       <c r="Z123" s="1"/>
       <c r="AC123" s="9"/>
       <c r="AE123" s="1"/>
       <c r="AH123" s="9"/>
       <c r="AJ123" s="1"/>
       <c r="AM123" s="9"/>
       <c r="AO123" s="1"/>
       <c r="AR123" s="9"/>
       <c r="AT123" s="1"/>
       <c r="AW123" s="9"/>
       <c r="AY123" s="1"/>
       <c r="BB123" s="9"/>
       <c r="BD123" s="1"/>
       <c r="BG123" s="9"/>
     </row>
     <row r="124" spans="1:59">
       <c r="A124" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B124" t="s">
         <v>24</v>
       </c>
       <c r="C124" t="s">
@@ -7575,52 +8708,62 @@
       </c>
       <c r="F124" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G124" t="s">
         <v>24</v>
       </c>
       <c r="H124" t="s">
         <v>26</v>
       </c>
       <c r="I124" s="9">
         <v>0</v>
       </c>
       <c r="K124" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L124" t="s">
         <v>24</v>
       </c>
       <c r="M124" t="s">
         <v>26</v>
       </c>
       <c r="N124" s="9">
         <v>0</v>
       </c>
-      <c r="P124" s="1"/>
-      <c r="S124" s="9"/>
+      <c r="P124" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q124" t="s">
+        <v>24</v>
+      </c>
+      <c r="R124" t="s">
+        <v>26</v>
+      </c>
+      <c r="S124" s="9">
+        <v>0</v>
+      </c>
       <c r="U124" s="1"/>
       <c r="X124" s="9"/>
       <c r="Z124" s="1"/>
       <c r="AC124" s="9"/>
       <c r="AE124" s="1"/>
       <c r="AH124" s="9"/>
       <c r="AJ124" s="1"/>
       <c r="AM124" s="9"/>
       <c r="AO124" s="1"/>
       <c r="AR124" s="9"/>
       <c r="AT124" s="1"/>
       <c r="AW124" s="9"/>
       <c r="AY124" s="1"/>
       <c r="BB124" s="9"/>
       <c r="BD124" s="1"/>
       <c r="BG124" s="9"/>
     </row>
     <row r="125" spans="1:59">
       <c r="A125" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B125" t="s">
         <v>24</v>
       </c>
       <c r="C125" t="s">
@@ -7631,52 +8774,62 @@
       </c>
       <c r="F125" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G125" t="s">
         <v>24</v>
       </c>
       <c r="H125" t="s">
         <v>27</v>
       </c>
       <c r="I125" s="9">
         <v>116.744</v>
       </c>
       <c r="K125" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L125" t="s">
         <v>24</v>
       </c>
       <c r="M125" t="s">
         <v>27</v>
       </c>
       <c r="N125" s="9">
         <v>99.087999999999994</v>
       </c>
-      <c r="P125" s="1"/>
-      <c r="S125" s="9"/>
+      <c r="P125" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q125" t="s">
+        <v>24</v>
+      </c>
+      <c r="R125" t="s">
+        <v>27</v>
+      </c>
+      <c r="S125" s="9">
+        <v>38.125</v>
+      </c>
       <c r="U125" s="1"/>
       <c r="X125" s="9"/>
       <c r="Z125" s="1"/>
       <c r="AC125" s="9"/>
       <c r="AE125" s="1"/>
       <c r="AH125" s="9"/>
       <c r="AJ125" s="1"/>
       <c r="AM125" s="9"/>
       <c r="AO125" s="1"/>
       <c r="AR125" s="9"/>
       <c r="AT125" s="1"/>
       <c r="AW125" s="9"/>
       <c r="AY125" s="1"/>
       <c r="BB125" s="9"/>
       <c r="BD125" s="1"/>
       <c r="BG125" s="9"/>
     </row>
     <row r="126" spans="1:59">
       <c r="A126" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B126" t="s">
         <v>24</v>
       </c>
       <c r="C126" t="s">
@@ -7687,52 +8840,62 @@
       </c>
       <c r="F126" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G126" t="s">
         <v>24</v>
       </c>
       <c r="H126" t="s">
         <v>28</v>
       </c>
       <c r="I126" s="9">
         <v>2703.1570000000002</v>
       </c>
       <c r="K126" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L126" t="s">
         <v>24</v>
       </c>
       <c r="M126" t="s">
         <v>28</v>
       </c>
       <c r="N126" s="9">
         <v>2225.7109999999998</v>
       </c>
-      <c r="P126" s="1"/>
-      <c r="S126" s="9"/>
+      <c r="P126" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q126" t="s">
+        <v>24</v>
+      </c>
+      <c r="R126" t="s">
+        <v>28</v>
+      </c>
+      <c r="S126" s="9">
+        <v>1666.0889999999999</v>
+      </c>
       <c r="U126" s="1"/>
       <c r="X126" s="9"/>
       <c r="Z126" s="1"/>
       <c r="AC126" s="9"/>
       <c r="AE126" s="1"/>
       <c r="AH126" s="9"/>
       <c r="AJ126" s="1"/>
       <c r="AM126" s="9"/>
       <c r="AO126" s="1"/>
       <c r="AR126" s="9"/>
       <c r="AT126" s="1"/>
       <c r="AW126" s="9"/>
       <c r="AY126" s="1"/>
       <c r="BB126" s="9"/>
       <c r="BD126" s="1"/>
       <c r="BG126" s="9"/>
     </row>
     <row r="127" spans="1:59">
       <c r="A127" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B127" t="s">
         <v>24</v>
       </c>
       <c r="C127" t="s">
@@ -7743,52 +8906,62 @@
       </c>
       <c r="F127" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G127" t="s">
         <v>24</v>
       </c>
       <c r="H127" t="s">
         <v>29</v>
       </c>
       <c r="I127" s="9">
         <v>16524.151000000002</v>
       </c>
       <c r="K127" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L127" t="s">
         <v>24</v>
       </c>
       <c r="M127" t="s">
         <v>29</v>
       </c>
       <c r="N127" s="9">
         <v>23532.555</v>
       </c>
-      <c r="P127" s="1"/>
-      <c r="S127" s="9"/>
+      <c r="P127" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q127" t="s">
+        <v>24</v>
+      </c>
+      <c r="R127" t="s">
+        <v>29</v>
+      </c>
+      <c r="S127" s="9">
+        <v>23222.682000000001</v>
+      </c>
       <c r="U127" s="1"/>
       <c r="X127" s="9"/>
       <c r="Z127" s="1"/>
       <c r="AC127" s="9"/>
       <c r="AE127" s="1"/>
       <c r="AH127" s="9"/>
       <c r="AJ127" s="1"/>
       <c r="AM127" s="9"/>
       <c r="AO127" s="1"/>
       <c r="AR127" s="9"/>
       <c r="AT127" s="1"/>
       <c r="AW127" s="9"/>
       <c r="AY127" s="1"/>
       <c r="BB127" s="9"/>
       <c r="BD127" s="1"/>
       <c r="BG127" s="9"/>
     </row>
     <row r="128" spans="1:59">
       <c r="A128" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B128" t="s">
         <v>24</v>
       </c>
       <c r="C128" t="s">
@@ -7799,52 +8972,62 @@
       </c>
       <c r="F128" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G128" t="s">
         <v>24</v>
       </c>
       <c r="H128" t="s">
         <v>30</v>
       </c>
       <c r="I128" s="9">
         <v>40268.285000000003</v>
       </c>
       <c r="K128" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L128" t="s">
         <v>24</v>
       </c>
       <c r="M128" t="s">
         <v>30</v>
       </c>
       <c r="N128" s="9">
         <v>50879.578000000001</v>
       </c>
-      <c r="P128" s="1"/>
-      <c r="S128" s="9"/>
+      <c r="P128" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q128" t="s">
+        <v>24</v>
+      </c>
+      <c r="R128" t="s">
+        <v>30</v>
+      </c>
+      <c r="S128" s="9">
+        <v>49839.614000000001</v>
+      </c>
       <c r="U128" s="1"/>
       <c r="X128" s="9"/>
       <c r="Z128" s="1"/>
       <c r="AC128" s="9"/>
       <c r="AE128" s="1"/>
       <c r="AH128" s="9"/>
       <c r="AJ128" s="1"/>
       <c r="AM128" s="9"/>
       <c r="AO128" s="1"/>
       <c r="AR128" s="9"/>
       <c r="AT128" s="1"/>
       <c r="AW128" s="9"/>
       <c r="AY128" s="1"/>
       <c r="BB128" s="9"/>
       <c r="BD128" s="1"/>
       <c r="BG128" s="9"/>
     </row>
     <row r="129" spans="1:59">
       <c r="A129" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B129" t="s">
         <v>24</v>
       </c>
       <c r="C129" t="s">
@@ -7855,52 +9038,62 @@
       </c>
       <c r="F129" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G129" t="s">
         <v>24</v>
       </c>
       <c r="H129" t="s">
         <v>31</v>
       </c>
       <c r="I129" s="9">
         <v>59333.347999999998</v>
       </c>
       <c r="K129" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L129" t="s">
         <v>24</v>
       </c>
       <c r="M129" t="s">
         <v>31</v>
       </c>
       <c r="N129" s="9">
         <v>64980.021999999997</v>
       </c>
-      <c r="P129" s="1"/>
-      <c r="S129" s="9"/>
+      <c r="P129" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q129" t="s">
+        <v>24</v>
+      </c>
+      <c r="R129" t="s">
+        <v>31</v>
+      </c>
+      <c r="S129" s="9">
+        <v>65955.241999999998</v>
+      </c>
       <c r="U129" s="1"/>
       <c r="X129" s="9"/>
       <c r="Z129" s="1"/>
       <c r="AC129" s="9"/>
       <c r="AE129" s="1"/>
       <c r="AH129" s="9"/>
       <c r="AJ129" s="1"/>
       <c r="AM129" s="9"/>
       <c r="AO129" s="1"/>
       <c r="AR129" s="9"/>
       <c r="AT129" s="1"/>
       <c r="AW129" s="9"/>
       <c r="AY129" s="1"/>
       <c r="BB129" s="9"/>
       <c r="BD129" s="1"/>
       <c r="BG129" s="9"/>
     </row>
     <row r="130" spans="1:59">
       <c r="A130" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B130" t="s">
         <v>24</v>
       </c>
       <c r="C130" t="s">
@@ -7911,52 +9104,62 @@
       </c>
       <c r="F130" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G130" t="s">
         <v>24</v>
       </c>
       <c r="H130" t="s">
         <v>32</v>
       </c>
       <c r="I130" s="9">
         <v>12340.285</v>
       </c>
       <c r="K130" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L130" t="s">
         <v>24</v>
       </c>
       <c r="M130" t="s">
         <v>32</v>
       </c>
       <c r="N130" s="9">
         <v>11775.27</v>
       </c>
-      <c r="P130" s="1"/>
-      <c r="S130" s="9"/>
+      <c r="P130" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q130" t="s">
+        <v>24</v>
+      </c>
+      <c r="R130" t="s">
+        <v>32</v>
+      </c>
+      <c r="S130" s="9">
+        <v>13462.41</v>
+      </c>
       <c r="U130" s="1"/>
       <c r="X130" s="9"/>
       <c r="Z130" s="1"/>
       <c r="AC130" s="9"/>
       <c r="AE130" s="1"/>
       <c r="AH130" s="9"/>
       <c r="AJ130" s="1"/>
       <c r="AM130" s="9"/>
       <c r="AO130" s="1"/>
       <c r="AR130" s="9"/>
       <c r="AT130" s="1"/>
       <c r="AW130" s="9"/>
       <c r="AY130" s="1"/>
       <c r="BB130" s="9"/>
       <c r="BD130" s="1"/>
       <c r="BG130" s="9"/>
     </row>
     <row r="131" spans="1:59">
       <c r="A131" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B131" t="s">
         <v>24</v>
       </c>
       <c r="C131" t="s">
@@ -7967,52 +9170,62 @@
       </c>
       <c r="F131" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G131" t="s">
         <v>24</v>
       </c>
       <c r="H131" t="s">
         <v>33</v>
       </c>
       <c r="I131" s="9">
         <v>84678.418000000005</v>
       </c>
       <c r="K131" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L131" t="s">
         <v>24</v>
       </c>
       <c r="M131" t="s">
         <v>33</v>
       </c>
       <c r="N131" s="9">
         <v>92200.611000000004</v>
       </c>
-      <c r="P131" s="1"/>
-      <c r="S131" s="9"/>
+      <c r="P131" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q131" t="s">
+        <v>24</v>
+      </c>
+      <c r="R131" t="s">
+        <v>33</v>
+      </c>
+      <c r="S131" s="9">
+        <v>82597.823000000004</v>
+      </c>
       <c r="U131" s="1"/>
       <c r="X131" s="9"/>
       <c r="Z131" s="1"/>
       <c r="AC131" s="9"/>
       <c r="AE131" s="1"/>
       <c r="AH131" s="9"/>
       <c r="AJ131" s="1"/>
       <c r="AM131" s="9"/>
       <c r="AO131" s="1"/>
       <c r="AR131" s="9"/>
       <c r="AT131" s="1"/>
       <c r="AW131" s="9"/>
       <c r="AY131" s="1"/>
       <c r="BB131" s="9"/>
       <c r="BD131" s="1"/>
       <c r="BG131" s="9"/>
     </row>
     <row r="132" spans="1:59">
       <c r="A132" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B132" t="s">
         <v>24</v>
       </c>
       <c r="C132" t="s">
@@ -8023,52 +9236,62 @@
       </c>
       <c r="F132" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G132" t="s">
         <v>24</v>
       </c>
       <c r="H132" t="s">
         <v>34</v>
       </c>
       <c r="I132" s="9">
         <v>70897</v>
       </c>
       <c r="K132" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L132" t="s">
         <v>24</v>
       </c>
       <c r="M132" t="s">
         <v>34</v>
       </c>
       <c r="N132" s="9">
         <v>49067</v>
       </c>
-      <c r="P132" s="1"/>
-      <c r="S132" s="9"/>
+      <c r="P132" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q132" t="s">
+        <v>24</v>
+      </c>
+      <c r="R132" t="s">
+        <v>34</v>
+      </c>
+      <c r="S132" s="9">
+        <v>44874.6</v>
+      </c>
       <c r="U132" s="1"/>
       <c r="X132" s="9"/>
       <c r="Z132" s="1"/>
       <c r="AC132" s="9"/>
       <c r="AE132" s="1"/>
       <c r="AH132" s="9"/>
       <c r="AJ132" s="1"/>
       <c r="AM132" s="9"/>
       <c r="AO132" s="1"/>
       <c r="AR132" s="9"/>
       <c r="AT132" s="1"/>
       <c r="AW132" s="9"/>
       <c r="AY132" s="1"/>
       <c r="BB132" s="9"/>
       <c r="BD132" s="1"/>
       <c r="BG132" s="9"/>
     </row>
     <row r="133" spans="1:59">
       <c r="A133" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B133" t="s">
         <v>24</v>
       </c>
       <c r="C133" t="s">
@@ -8079,52 +9302,62 @@
       </c>
       <c r="F133" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G133" t="s">
         <v>24</v>
       </c>
       <c r="H133" t="s">
         <v>35</v>
       </c>
       <c r="I133" s="9">
         <v>8120.2079999999996</v>
       </c>
       <c r="K133" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L133" t="s">
         <v>24</v>
       </c>
       <c r="M133" t="s">
         <v>35</v>
       </c>
       <c r="N133" s="9">
         <v>10785.802</v>
       </c>
-      <c r="P133" s="1"/>
-      <c r="S133" s="9"/>
+      <c r="P133" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q133" t="s">
+        <v>24</v>
+      </c>
+      <c r="R133" t="s">
+        <v>35</v>
+      </c>
+      <c r="S133" s="9">
+        <v>10424.739</v>
+      </c>
       <c r="U133" s="1"/>
       <c r="X133" s="9"/>
       <c r="Z133" s="1"/>
       <c r="AC133" s="9"/>
       <c r="AE133" s="1"/>
       <c r="AH133" s="9"/>
       <c r="AJ133" s="1"/>
       <c r="AM133" s="9"/>
       <c r="AO133" s="1"/>
       <c r="AR133" s="9"/>
       <c r="AT133" s="1"/>
       <c r="AW133" s="9"/>
       <c r="AY133" s="1"/>
       <c r="BB133" s="9"/>
       <c r="BD133" s="1"/>
       <c r="BG133" s="9"/>
     </row>
     <row r="134" spans="1:59">
       <c r="A134" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B134" t="s">
         <v>24</v>
       </c>
       <c r="C134" t="s">
@@ -8135,52 +9368,62 @@
       </c>
       <c r="F134" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G134" t="s">
         <v>24</v>
       </c>
       <c r="H134" t="s">
         <v>36</v>
       </c>
       <c r="I134" s="9">
         <v>235268.31099999999</v>
       </c>
       <c r="K134" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L134" t="s">
         <v>24</v>
       </c>
       <c r="M134" t="s">
         <v>36</v>
       </c>
       <c r="N134" s="9">
         <v>298196.46299999999</v>
       </c>
-      <c r="P134" s="1"/>
-      <c r="S134" s="9"/>
+      <c r="P134" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q134" t="s">
+        <v>24</v>
+      </c>
+      <c r="R134" t="s">
+        <v>36</v>
+      </c>
+      <c r="S134" s="9">
+        <v>270506.93900000001</v>
+      </c>
       <c r="U134" s="1"/>
       <c r="X134" s="9"/>
       <c r="Z134" s="1"/>
       <c r="AC134" s="9"/>
       <c r="AE134" s="1"/>
       <c r="AH134" s="9"/>
       <c r="AJ134" s="1"/>
       <c r="AM134" s="9"/>
       <c r="AO134" s="1"/>
       <c r="AR134" s="9"/>
       <c r="AT134" s="1"/>
       <c r="AW134" s="9"/>
       <c r="AY134" s="1"/>
       <c r="BB134" s="9"/>
       <c r="BD134" s="1"/>
       <c r="BG134" s="9"/>
     </row>
     <row r="135" spans="1:59">
       <c r="A135" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B135" t="s">
         <v>24</v>
       </c>
       <c r="C135" t="s">
@@ -8191,52 +9434,62 @@
       </c>
       <c r="F135" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G135" t="s">
         <v>24</v>
       </c>
       <c r="H135" t="s">
         <v>37</v>
       </c>
       <c r="I135" s="9">
         <v>108288.83</v>
       </c>
       <c r="K135" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L135" t="s">
         <v>24</v>
       </c>
       <c r="M135" t="s">
         <v>37</v>
       </c>
       <c r="N135" s="9">
         <v>129716.245</v>
       </c>
-      <c r="P135" s="1"/>
-      <c r="S135" s="9"/>
+      <c r="P135" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q135" t="s">
+        <v>24</v>
+      </c>
+      <c r="R135" t="s">
+        <v>37</v>
+      </c>
+      <c r="S135" s="9">
+        <v>106528.607</v>
+      </c>
       <c r="U135" s="1"/>
       <c r="X135" s="9"/>
       <c r="Z135" s="1"/>
       <c r="AC135" s="9"/>
       <c r="AE135" s="1"/>
       <c r="AH135" s="9"/>
       <c r="AJ135" s="1"/>
       <c r="AM135" s="9"/>
       <c r="AO135" s="1"/>
       <c r="AR135" s="9"/>
       <c r="AT135" s="1"/>
       <c r="AW135" s="9"/>
       <c r="AY135" s="1"/>
       <c r="BB135" s="9"/>
       <c r="BD135" s="1"/>
       <c r="BG135" s="9"/>
     </row>
     <row r="136" spans="1:59">
       <c r="A136" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B136" t="s">
         <v>24</v>
       </c>
       <c r="C136" t="s">
@@ -8247,52 +9500,62 @@
       </c>
       <c r="F136" s="1">
         <v>46061.333333333336</v>
       </c>
       <c r="G136" t="s">
         <v>24</v>
       </c>
       <c r="H136" t="s">
         <v>38</v>
       </c>
       <c r="I136" s="9">
         <v>0</v>
       </c>
       <c r="K136" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L136" t="s">
         <v>24</v>
       </c>
       <c r="M136" t="s">
         <v>38</v>
       </c>
       <c r="N136" s="9">
         <v>0</v>
       </c>
-      <c r="P136" s="1"/>
-      <c r="S136" s="9"/>
+      <c r="P136" s="1">
+        <v>46119.333333333336</v>
+      </c>
+      <c r="Q136" t="s">
+        <v>24</v>
+      </c>
+      <c r="R136" t="s">
+        <v>38</v>
+      </c>
+      <c r="S136" s="9">
+        <v>0</v>
+      </c>
       <c r="U136" s="1"/>
       <c r="X136" s="9"/>
       <c r="Z136" s="1"/>
       <c r="AC136" s="9"/>
       <c r="AE136" s="1"/>
       <c r="AH136" s="9"/>
       <c r="AJ136" s="1"/>
       <c r="AM136" s="9"/>
       <c r="AO136" s="1"/>
       <c r="AR136" s="9"/>
       <c r="AT136" s="1"/>
       <c r="AW136" s="9"/>
       <c r="AY136" s="1"/>
       <c r="BB136" s="9"/>
       <c r="BD136" s="1"/>
       <c r="BG136" s="9"/>
     </row>
     <row r="137" spans="1:59">
       <c r="A137" s="1">
         <v>46047.375</v>
       </c>
       <c r="B137" t="s">
         <v>24</v>
       </c>
       <c r="C137" t="s">
@@ -8303,52 +9566,62 @@
       </c>
       <c r="F137" s="1">
         <v>46061.375</v>
       </c>
       <c r="G137" t="s">
         <v>24</v>
       </c>
       <c r="H137" t="s">
         <v>25</v>
       </c>
       <c r="I137" s="9">
         <v>761210.18200000003</v>
       </c>
       <c r="K137" s="1">
         <v>46083.375</v>
       </c>
       <c r="L137" t="s">
         <v>24</v>
       </c>
       <c r="M137" t="s">
         <v>25</v>
       </c>
       <c r="N137" s="9">
         <v>607028.84199999995</v>
       </c>
-      <c r="P137" s="1"/>
-      <c r="S137" s="9"/>
+      <c r="P137" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q137" t="s">
+        <v>24</v>
+      </c>
+      <c r="R137" t="s">
+        <v>25</v>
+      </c>
+      <c r="S137" s="9">
+        <v>477797.81400000001</v>
+      </c>
       <c r="U137" s="1"/>
       <c r="X137" s="9"/>
       <c r="Z137" s="1"/>
       <c r="AC137" s="9"/>
       <c r="AE137" s="1"/>
       <c r="AH137" s="9"/>
       <c r="AJ137" s="1"/>
       <c r="AM137" s="9"/>
       <c r="AO137" s="1"/>
       <c r="AR137" s="9"/>
       <c r="AT137" s="1"/>
       <c r="AW137" s="9"/>
       <c r="AY137" s="1"/>
       <c r="BB137" s="9"/>
       <c r="BD137" s="1"/>
       <c r="BG137" s="9"/>
     </row>
     <row r="138" spans="1:59">
       <c r="A138" s="1">
         <v>46047.375</v>
       </c>
       <c r="B138" t="s">
         <v>24</v>
       </c>
       <c r="C138" t="s">
@@ -8359,52 +9632,62 @@
       </c>
       <c r="F138" s="1">
         <v>46061.375</v>
       </c>
       <c r="G138" t="s">
         <v>24</v>
       </c>
       <c r="H138" t="s">
         <v>26</v>
       </c>
       <c r="I138" s="9">
         <v>0</v>
       </c>
       <c r="K138" s="1">
         <v>46083.375</v>
       </c>
       <c r="L138" t="s">
         <v>24</v>
       </c>
       <c r="M138" t="s">
         <v>26</v>
       </c>
       <c r="N138" s="9">
         <v>0</v>
       </c>
-      <c r="P138" s="1"/>
-      <c r="S138" s="9"/>
+      <c r="P138" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q138" t="s">
+        <v>24</v>
+      </c>
+      <c r="R138" t="s">
+        <v>26</v>
+      </c>
+      <c r="S138" s="9">
+        <v>0</v>
+      </c>
       <c r="U138" s="1"/>
       <c r="X138" s="9"/>
       <c r="Z138" s="1"/>
       <c r="AC138" s="9"/>
       <c r="AE138" s="1"/>
       <c r="AH138" s="9"/>
       <c r="AJ138" s="1"/>
       <c r="AM138" s="9"/>
       <c r="AO138" s="1"/>
       <c r="AR138" s="9"/>
       <c r="AT138" s="1"/>
       <c r="AW138" s="9"/>
       <c r="AY138" s="1"/>
       <c r="BB138" s="9"/>
       <c r="BD138" s="1"/>
       <c r="BG138" s="9"/>
     </row>
     <row r="139" spans="1:59">
       <c r="A139" s="1">
         <v>46047.375</v>
       </c>
       <c r="B139" t="s">
         <v>24</v>
       </c>
       <c r="C139" t="s">
@@ -8415,52 +9698,62 @@
       </c>
       <c r="F139" s="1">
         <v>46061.375</v>
       </c>
       <c r="G139" t="s">
         <v>24</v>
       </c>
       <c r="H139" t="s">
         <v>27</v>
       </c>
       <c r="I139" s="9">
         <v>118.937</v>
       </c>
       <c r="K139" s="1">
         <v>46083.375</v>
       </c>
       <c r="L139" t="s">
         <v>24</v>
       </c>
       <c r="M139" t="s">
         <v>27</v>
       </c>
       <c r="N139" s="9">
         <v>70.960999999999999</v>
       </c>
-      <c r="P139" s="1"/>
-      <c r="S139" s="9"/>
+      <c r="P139" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q139" t="s">
+        <v>24</v>
+      </c>
+      <c r="R139" t="s">
+        <v>27</v>
+      </c>
+      <c r="S139" s="9">
+        <v>35.091000000000001</v>
+      </c>
       <c r="U139" s="1"/>
       <c r="X139" s="9"/>
       <c r="Z139" s="1"/>
       <c r="AC139" s="9"/>
       <c r="AE139" s="1"/>
       <c r="AH139" s="9"/>
       <c r="AJ139" s="1"/>
       <c r="AM139" s="9"/>
       <c r="AO139" s="1"/>
       <c r="AR139" s="9"/>
       <c r="AT139" s="1"/>
       <c r="AW139" s="9"/>
       <c r="AY139" s="1"/>
       <c r="BB139" s="9"/>
       <c r="BD139" s="1"/>
       <c r="BG139" s="9"/>
     </row>
     <row r="140" spans="1:59">
       <c r="A140" s="1">
         <v>46047.375</v>
       </c>
       <c r="B140" t="s">
         <v>24</v>
       </c>
       <c r="C140" t="s">
@@ -8471,52 +9764,62 @@
       </c>
       <c r="F140" s="1">
         <v>46061.375</v>
       </c>
       <c r="G140" t="s">
         <v>24</v>
       </c>
       <c r="H140" t="s">
         <v>28</v>
       </c>
       <c r="I140" s="9">
         <v>2574.4690000000001</v>
       </c>
       <c r="K140" s="1">
         <v>46083.375</v>
       </c>
       <c r="L140" t="s">
         <v>24</v>
       </c>
       <c r="M140" t="s">
         <v>28</v>
       </c>
       <c r="N140" s="9">
         <v>2051.4780000000001</v>
       </c>
-      <c r="P140" s="1"/>
-      <c r="S140" s="9"/>
+      <c r="P140" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q140" t="s">
+        <v>24</v>
+      </c>
+      <c r="R140" t="s">
+        <v>28</v>
+      </c>
+      <c r="S140" s="9">
+        <v>1605.818</v>
+      </c>
       <c r="U140" s="1"/>
       <c r="X140" s="9"/>
       <c r="Z140" s="1"/>
       <c r="AC140" s="9"/>
       <c r="AE140" s="1"/>
       <c r="AH140" s="9"/>
       <c r="AJ140" s="1"/>
       <c r="AM140" s="9"/>
       <c r="AO140" s="1"/>
       <c r="AR140" s="9"/>
       <c r="AT140" s="1"/>
       <c r="AW140" s="9"/>
       <c r="AY140" s="1"/>
       <c r="BB140" s="9"/>
       <c r="BD140" s="1"/>
       <c r="BG140" s="9"/>
     </row>
     <row r="141" spans="1:59">
       <c r="A141" s="1">
         <v>46047.375</v>
       </c>
       <c r="B141" t="s">
         <v>24</v>
       </c>
       <c r="C141" t="s">
@@ -8527,52 +9830,62 @@
       </c>
       <c r="F141" s="1">
         <v>46061.375</v>
       </c>
       <c r="G141" t="s">
         <v>24</v>
       </c>
       <c r="H141" t="s">
         <v>29</v>
       </c>
       <c r="I141" s="9">
         <v>16559.752</v>
       </c>
       <c r="K141" s="1">
         <v>46083.375</v>
       </c>
       <c r="L141" t="s">
         <v>24</v>
       </c>
       <c r="M141" t="s">
         <v>29</v>
       </c>
       <c r="N141" s="9">
         <v>23707.151999999998</v>
       </c>
-      <c r="P141" s="1"/>
-      <c r="S141" s="9"/>
+      <c r="P141" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q141" t="s">
+        <v>24</v>
+      </c>
+      <c r="R141" t="s">
+        <v>29</v>
+      </c>
+      <c r="S141" s="9">
+        <v>22939.542000000001</v>
+      </c>
       <c r="U141" s="1"/>
       <c r="X141" s="9"/>
       <c r="Z141" s="1"/>
       <c r="AC141" s="9"/>
       <c r="AE141" s="1"/>
       <c r="AH141" s="9"/>
       <c r="AJ141" s="1"/>
       <c r="AM141" s="9"/>
       <c r="AO141" s="1"/>
       <c r="AR141" s="9"/>
       <c r="AT141" s="1"/>
       <c r="AW141" s="9"/>
       <c r="AY141" s="1"/>
       <c r="BB141" s="9"/>
       <c r="BD141" s="1"/>
       <c r="BG141" s="9"/>
     </row>
     <row r="142" spans="1:59">
       <c r="A142" s="1">
         <v>46047.375</v>
       </c>
       <c r="B142" t="s">
         <v>24</v>
       </c>
       <c r="C142" t="s">
@@ -8583,52 +9896,62 @@
       </c>
       <c r="F142" s="1">
         <v>46061.375</v>
       </c>
       <c r="G142" t="s">
         <v>24</v>
       </c>
       <c r="H142" t="s">
         <v>30</v>
       </c>
       <c r="I142" s="9">
         <v>40379.529000000002</v>
       </c>
       <c r="K142" s="1">
         <v>46083.375</v>
       </c>
       <c r="L142" t="s">
         <v>24</v>
       </c>
       <c r="M142" t="s">
         <v>30</v>
       </c>
       <c r="N142" s="9">
         <v>50966.004999999997</v>
       </c>
-      <c r="P142" s="1"/>
-      <c r="S142" s="9"/>
+      <c r="P142" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q142" t="s">
+        <v>24</v>
+      </c>
+      <c r="R142" t="s">
+        <v>30</v>
+      </c>
+      <c r="S142" s="9">
+        <v>49919.055999999997</v>
+      </c>
       <c r="U142" s="1"/>
       <c r="X142" s="9"/>
       <c r="Z142" s="1"/>
       <c r="AC142" s="9"/>
       <c r="AE142" s="1"/>
       <c r="AH142" s="9"/>
       <c r="AJ142" s="1"/>
       <c r="AM142" s="9"/>
       <c r="AO142" s="1"/>
       <c r="AR142" s="9"/>
       <c r="AT142" s="1"/>
       <c r="AW142" s="9"/>
       <c r="AY142" s="1"/>
       <c r="BB142" s="9"/>
       <c r="BD142" s="1"/>
       <c r="BG142" s="9"/>
     </row>
     <row r="143" spans="1:59">
       <c r="A143" s="1">
         <v>46047.375</v>
       </c>
       <c r="B143" t="s">
         <v>24</v>
       </c>
       <c r="C143" t="s">
@@ -8639,52 +9962,62 @@
       </c>
       <c r="F143" s="1">
         <v>46061.375</v>
       </c>
       <c r="G143" t="s">
         <v>24</v>
       </c>
       <c r="H143" t="s">
         <v>31</v>
       </c>
       <c r="I143" s="9">
         <v>58745.451000000001</v>
       </c>
       <c r="K143" s="1">
         <v>46083.375</v>
       </c>
       <c r="L143" t="s">
         <v>24</v>
       </c>
       <c r="M143" t="s">
         <v>31</v>
       </c>
       <c r="N143" s="9">
         <v>65342.377999999997</v>
       </c>
-      <c r="P143" s="1"/>
-      <c r="S143" s="9"/>
+      <c r="P143" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q143" t="s">
+        <v>24</v>
+      </c>
+      <c r="R143" t="s">
+        <v>31</v>
+      </c>
+      <c r="S143" s="9">
+        <v>65951.619000000006</v>
+      </c>
       <c r="U143" s="1"/>
       <c r="X143" s="9"/>
       <c r="Z143" s="1"/>
       <c r="AC143" s="9"/>
       <c r="AE143" s="1"/>
       <c r="AH143" s="9"/>
       <c r="AJ143" s="1"/>
       <c r="AM143" s="9"/>
       <c r="AO143" s="1"/>
       <c r="AR143" s="9"/>
       <c r="AT143" s="1"/>
       <c r="AW143" s="9"/>
       <c r="AY143" s="1"/>
       <c r="BB143" s="9"/>
       <c r="BD143" s="1"/>
       <c r="BG143" s="9"/>
     </row>
     <row r="144" spans="1:59">
       <c r="A144" s="1">
         <v>46047.375</v>
       </c>
       <c r="B144" t="s">
         <v>24</v>
       </c>
       <c r="C144" t="s">
@@ -8695,52 +10028,62 @@
       </c>
       <c r="F144" s="1">
         <v>46061.375</v>
       </c>
       <c r="G144" t="s">
         <v>24</v>
       </c>
       <c r="H144" t="s">
         <v>32</v>
       </c>
       <c r="I144" s="9">
         <v>12276.38</v>
       </c>
       <c r="K144" s="1">
         <v>46083.375</v>
       </c>
       <c r="L144" t="s">
         <v>24</v>
       </c>
       <c r="M144" t="s">
         <v>32</v>
       </c>
       <c r="N144" s="9">
         <v>11601.215</v>
       </c>
-      <c r="P144" s="1"/>
-      <c r="S144" s="9"/>
+      <c r="P144" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q144" t="s">
+        <v>24</v>
+      </c>
+      <c r="R144" t="s">
+        <v>32</v>
+      </c>
+      <c r="S144" s="9">
+        <v>13174.684999999999</v>
+      </c>
       <c r="U144" s="1"/>
       <c r="X144" s="9"/>
       <c r="Z144" s="1"/>
       <c r="AC144" s="9"/>
       <c r="AE144" s="1"/>
       <c r="AH144" s="9"/>
       <c r="AJ144" s="1"/>
       <c r="AM144" s="9"/>
       <c r="AO144" s="1"/>
       <c r="AR144" s="9"/>
       <c r="AT144" s="1"/>
       <c r="AW144" s="9"/>
       <c r="AY144" s="1"/>
       <c r="BB144" s="9"/>
       <c r="BD144" s="1"/>
       <c r="BG144" s="9"/>
     </row>
     <row r="145" spans="1:59">
       <c r="A145" s="1">
         <v>46047.375</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="C145" t="s">
@@ -8751,52 +10094,62 @@
       </c>
       <c r="F145" s="1">
         <v>46061.375</v>
       </c>
       <c r="G145" t="s">
         <v>24</v>
       </c>
       <c r="H145" t="s">
         <v>33</v>
       </c>
       <c r="I145" s="9">
         <v>84859.620999999999</v>
       </c>
       <c r="K145" s="1">
         <v>46083.375</v>
       </c>
       <c r="L145" t="s">
         <v>24</v>
       </c>
       <c r="M145" t="s">
         <v>33</v>
       </c>
       <c r="N145" s="9">
         <v>91393.157999999996</v>
       </c>
-      <c r="P145" s="1"/>
-      <c r="S145" s="9"/>
+      <c r="P145" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q145" t="s">
+        <v>24</v>
+      </c>
+      <c r="R145" t="s">
+        <v>33</v>
+      </c>
+      <c r="S145" s="9">
+        <v>83905.361000000004</v>
+      </c>
       <c r="U145" s="1"/>
       <c r="X145" s="9"/>
       <c r="Z145" s="1"/>
       <c r="AC145" s="9"/>
       <c r="AE145" s="1"/>
       <c r="AH145" s="9"/>
       <c r="AJ145" s="1"/>
       <c r="AM145" s="9"/>
       <c r="AO145" s="1"/>
       <c r="AR145" s="9"/>
       <c r="AT145" s="1"/>
       <c r="AW145" s="9"/>
       <c r="AY145" s="1"/>
       <c r="BB145" s="9"/>
       <c r="BD145" s="1"/>
       <c r="BG145" s="9"/>
     </row>
     <row r="146" spans="1:59">
       <c r="A146" s="1">
         <v>46047.375</v>
       </c>
       <c r="B146" t="s">
         <v>24</v>
       </c>
       <c r="C146" t="s">
@@ -8807,52 +10160,62 @@
       </c>
       <c r="F146" s="1">
         <v>46061.375</v>
       </c>
       <c r="G146" t="s">
         <v>24</v>
       </c>
       <c r="H146" t="s">
         <v>34</v>
       </c>
       <c r="I146" s="9">
         <v>46180</v>
       </c>
       <c r="K146" s="1">
         <v>46083.375</v>
       </c>
       <c r="L146" t="s">
         <v>24</v>
       </c>
       <c r="M146" t="s">
         <v>34</v>
       </c>
       <c r="N146" s="9">
         <v>47240</v>
       </c>
-      <c r="P146" s="1"/>
-      <c r="S146" s="9"/>
+      <c r="P146" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q146" t="s">
+        <v>24</v>
+      </c>
+      <c r="R146" t="s">
+        <v>34</v>
+      </c>
+      <c r="S146" s="9">
+        <v>54675.8</v>
+      </c>
       <c r="U146" s="1"/>
       <c r="X146" s="9"/>
       <c r="Z146" s="1"/>
       <c r="AC146" s="9"/>
       <c r="AE146" s="1"/>
       <c r="AH146" s="9"/>
       <c r="AJ146" s="1"/>
       <c r="AM146" s="9"/>
       <c r="AO146" s="1"/>
       <c r="AR146" s="9"/>
       <c r="AT146" s="1"/>
       <c r="AW146" s="9"/>
       <c r="AY146" s="1"/>
       <c r="BB146" s="9"/>
       <c r="BD146" s="1"/>
       <c r="BG146" s="9"/>
     </row>
     <row r="147" spans="1:59">
       <c r="A147" s="1">
         <v>46047.375</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
@@ -8863,52 +10226,62 @@
       </c>
       <c r="F147" s="1">
         <v>46061.375</v>
       </c>
       <c r="G147" t="s">
         <v>24</v>
       </c>
       <c r="H147" t="s">
         <v>35</v>
       </c>
       <c r="I147" s="9">
         <v>8123.058</v>
       </c>
       <c r="K147" s="1">
         <v>46083.375</v>
       </c>
       <c r="L147" t="s">
         <v>24</v>
       </c>
       <c r="M147" t="s">
         <v>35</v>
       </c>
       <c r="N147" s="9">
         <v>10646.227000000001</v>
       </c>
-      <c r="P147" s="1"/>
-      <c r="S147" s="9"/>
+      <c r="P147" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q147" t="s">
+        <v>24</v>
+      </c>
+      <c r="R147" t="s">
+        <v>35</v>
+      </c>
+      <c r="S147" s="9">
+        <v>10755.773999999999</v>
+      </c>
       <c r="U147" s="1"/>
       <c r="X147" s="9"/>
       <c r="Z147" s="1"/>
       <c r="AC147" s="9"/>
       <c r="AE147" s="1"/>
       <c r="AH147" s="9"/>
       <c r="AJ147" s="1"/>
       <c r="AM147" s="9"/>
       <c r="AO147" s="1"/>
       <c r="AR147" s="9"/>
       <c r="AT147" s="1"/>
       <c r="AW147" s="9"/>
       <c r="AY147" s="1"/>
       <c r="BB147" s="9"/>
       <c r="BD147" s="1"/>
       <c r="BG147" s="9"/>
     </row>
     <row r="148" spans="1:59">
       <c r="A148" s="1">
         <v>46047.375</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="C148" t="s">
@@ -8919,52 +10292,62 @@
       </c>
       <c r="F148" s="1">
         <v>46061.375</v>
       </c>
       <c r="G148" t="s">
         <v>24</v>
       </c>
       <c r="H148" t="s">
         <v>36</v>
       </c>
       <c r="I148" s="9">
         <v>240517.364</v>
       </c>
       <c r="K148" s="1">
         <v>46083.375</v>
       </c>
       <c r="L148" t="s">
         <v>24</v>
       </c>
       <c r="M148" t="s">
         <v>36</v>
       </c>
       <c r="N148" s="9">
         <v>303041.74400000001</v>
       </c>
-      <c r="P148" s="1"/>
-      <c r="S148" s="9"/>
+      <c r="P148" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q148" t="s">
+        <v>24</v>
+      </c>
+      <c r="R148" t="s">
+        <v>36</v>
+      </c>
+      <c r="S148" s="9">
+        <v>278631.43</v>
+      </c>
       <c r="U148" s="1"/>
       <c r="X148" s="9"/>
       <c r="Z148" s="1"/>
       <c r="AC148" s="9"/>
       <c r="AE148" s="1"/>
       <c r="AH148" s="9"/>
       <c r="AJ148" s="1"/>
       <c r="AM148" s="9"/>
       <c r="AO148" s="1"/>
       <c r="AR148" s="9"/>
       <c r="AT148" s="1"/>
       <c r="AW148" s="9"/>
       <c r="AY148" s="1"/>
       <c r="BB148" s="9"/>
       <c r="BD148" s="1"/>
       <c r="BG148" s="9"/>
     </row>
     <row r="149" spans="1:59">
       <c r="A149" s="1">
         <v>46047.375</v>
       </c>
       <c r="B149" t="s">
         <v>24</v>
       </c>
       <c r="C149" t="s">
@@ -8975,52 +10358,62 @@
       </c>
       <c r="F149" s="1">
         <v>46061.375</v>
       </c>
       <c r="G149" t="s">
         <v>24</v>
       </c>
       <c r="H149" t="s">
         <v>37</v>
       </c>
       <c r="I149" s="9">
         <v>111084.118</v>
       </c>
       <c r="K149" s="1">
         <v>46083.375</v>
       </c>
       <c r="L149" t="s">
         <v>24</v>
       </c>
       <c r="M149" t="s">
         <v>37</v>
       </c>
       <c r="N149" s="9">
         <v>135251.32500000001</v>
       </c>
-      <c r="P149" s="1"/>
-      <c r="S149" s="9"/>
+      <c r="P149" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q149" t="s">
+        <v>24</v>
+      </c>
+      <c r="R149" t="s">
+        <v>37</v>
+      </c>
+      <c r="S149" s="9">
+        <v>114742.728</v>
+      </c>
       <c r="U149" s="1"/>
       <c r="X149" s="9"/>
       <c r="Z149" s="1"/>
       <c r="AC149" s="9"/>
       <c r="AE149" s="1"/>
       <c r="AH149" s="9"/>
       <c r="AJ149" s="1"/>
       <c r="AM149" s="9"/>
       <c r="AO149" s="1"/>
       <c r="AR149" s="9"/>
       <c r="AT149" s="1"/>
       <c r="AW149" s="9"/>
       <c r="AY149" s="1"/>
       <c r="BB149" s="9"/>
       <c r="BD149" s="1"/>
       <c r="BG149" s="9"/>
     </row>
     <row r="150" spans="1:59">
       <c r="A150" s="1">
         <v>46047.375</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="C150" t="s">
@@ -9031,52 +10424,62 @@
       </c>
       <c r="F150" s="1">
         <v>46061.375</v>
       </c>
       <c r="G150" t="s">
         <v>24</v>
       </c>
       <c r="H150" t="s">
         <v>38</v>
       </c>
       <c r="I150" s="9">
         <v>0</v>
       </c>
       <c r="K150" s="1">
         <v>46083.375</v>
       </c>
       <c r="L150" t="s">
         <v>24</v>
       </c>
       <c r="M150" t="s">
         <v>38</v>
       </c>
       <c r="N150" s="9">
         <v>0</v>
       </c>
-      <c r="P150" s="1"/>
-      <c r="S150" s="9"/>
+      <c r="P150" s="1">
+        <v>46119.375</v>
+      </c>
+      <c r="Q150" t="s">
+        <v>24</v>
+      </c>
+      <c r="R150" t="s">
+        <v>38</v>
+      </c>
+      <c r="S150" s="9">
+        <v>0</v>
+      </c>
       <c r="U150" s="1"/>
       <c r="X150" s="9"/>
       <c r="Z150" s="1"/>
       <c r="AC150" s="9"/>
       <c r="AE150" s="1"/>
       <c r="AH150" s="9"/>
       <c r="AJ150" s="1"/>
       <c r="AM150" s="9"/>
       <c r="AO150" s="1"/>
       <c r="AR150" s="9"/>
       <c r="AT150" s="1"/>
       <c r="AW150" s="9"/>
       <c r="AY150" s="1"/>
       <c r="BB150" s="9"/>
       <c r="BD150" s="1"/>
       <c r="BG150" s="9"/>
     </row>
     <row r="151" spans="1:59">
       <c r="A151" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B151" t="s">
         <v>24</v>
       </c>
       <c r="C151" t="s">
@@ -9087,52 +10490,62 @@
       </c>
       <c r="F151" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G151" t="s">
         <v>24</v>
       </c>
       <c r="H151" t="s">
         <v>25</v>
       </c>
       <c r="I151" s="9">
         <v>761110.76399999997</v>
       </c>
       <c r="K151" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L151" t="s">
         <v>24</v>
       </c>
       <c r="M151" t="s">
         <v>25</v>
       </c>
       <c r="N151" s="9">
         <v>584384.071</v>
       </c>
-      <c r="P151" s="1"/>
-      <c r="S151" s="9"/>
+      <c r="P151" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q151" t="s">
+        <v>24</v>
+      </c>
+      <c r="R151" t="s">
+        <v>25</v>
+      </c>
+      <c r="S151" s="9">
+        <v>475200.48</v>
+      </c>
       <c r="U151" s="1"/>
       <c r="X151" s="9"/>
       <c r="Z151" s="1"/>
       <c r="AC151" s="9"/>
       <c r="AE151" s="1"/>
       <c r="AH151" s="9"/>
       <c r="AJ151" s="1"/>
       <c r="AM151" s="9"/>
       <c r="AO151" s="1"/>
       <c r="AR151" s="9"/>
       <c r="AT151" s="1"/>
       <c r="AW151" s="9"/>
       <c r="AY151" s="1"/>
       <c r="BB151" s="9"/>
       <c r="BD151" s="1"/>
       <c r="BG151" s="9"/>
     </row>
     <row r="152" spans="1:59">
       <c r="A152" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="C152" t="s">
@@ -9143,52 +10556,62 @@
       </c>
       <c r="F152" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G152" t="s">
         <v>24</v>
       </c>
       <c r="H152" t="s">
         <v>26</v>
       </c>
       <c r="I152" s="9">
         <v>0</v>
       </c>
       <c r="K152" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L152" t="s">
         <v>24</v>
       </c>
       <c r="M152" t="s">
         <v>26</v>
       </c>
       <c r="N152" s="9">
         <v>0</v>
       </c>
-      <c r="P152" s="1"/>
-      <c r="S152" s="9"/>
+      <c r="P152" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q152" t="s">
+        <v>24</v>
+      </c>
+      <c r="R152" t="s">
+        <v>26</v>
+      </c>
+      <c r="S152" s="9">
+        <v>0</v>
+      </c>
       <c r="U152" s="1"/>
       <c r="X152" s="9"/>
       <c r="Z152" s="1"/>
       <c r="AC152" s="9"/>
       <c r="AE152" s="1"/>
       <c r="AH152" s="9"/>
       <c r="AJ152" s="1"/>
       <c r="AM152" s="9"/>
       <c r="AO152" s="1"/>
       <c r="AR152" s="9"/>
       <c r="AT152" s="1"/>
       <c r="AW152" s="9"/>
       <c r="AY152" s="1"/>
       <c r="BB152" s="9"/>
       <c r="BD152" s="1"/>
       <c r="BG152" s="9"/>
     </row>
     <row r="153" spans="1:59">
       <c r="A153" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B153" t="s">
         <v>24</v>
       </c>
       <c r="C153" t="s">
@@ -9199,52 +10622,62 @@
       </c>
       <c r="F153" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G153" t="s">
         <v>24</v>
       </c>
       <c r="H153" t="s">
         <v>27</v>
       </c>
       <c r="I153" s="9">
         <v>109.086</v>
       </c>
       <c r="K153" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L153" t="s">
         <v>24</v>
       </c>
       <c r="M153" t="s">
         <v>27</v>
       </c>
       <c r="N153" s="9">
         <v>71.772999999999996</v>
       </c>
-      <c r="P153" s="1"/>
-      <c r="S153" s="9"/>
+      <c r="P153" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q153" t="s">
+        <v>24</v>
+      </c>
+      <c r="R153" t="s">
+        <v>27</v>
+      </c>
+      <c r="S153" s="9">
+        <v>43.316000000000003</v>
+      </c>
       <c r="U153" s="1"/>
       <c r="X153" s="9"/>
       <c r="Z153" s="1"/>
       <c r="AC153" s="9"/>
       <c r="AE153" s="1"/>
       <c r="AH153" s="9"/>
       <c r="AJ153" s="1"/>
       <c r="AM153" s="9"/>
       <c r="AO153" s="1"/>
       <c r="AR153" s="9"/>
       <c r="AT153" s="1"/>
       <c r="AW153" s="9"/>
       <c r="AY153" s="1"/>
       <c r="BB153" s="9"/>
       <c r="BD153" s="1"/>
       <c r="BG153" s="9"/>
     </row>
     <row r="154" spans="1:59">
       <c r="A154" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B154" t="s">
         <v>24</v>
       </c>
       <c r="C154" t="s">
@@ -9255,52 +10688,62 @@
       </c>
       <c r="F154" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G154" t="s">
         <v>24</v>
       </c>
       <c r="H154" t="s">
         <v>28</v>
       </c>
       <c r="I154" s="9">
         <v>2391.6799999999998</v>
       </c>
       <c r="K154" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L154" t="s">
         <v>24</v>
       </c>
       <c r="M154" t="s">
         <v>28</v>
       </c>
       <c r="N154" s="9">
         <v>1914.759</v>
       </c>
-      <c r="P154" s="1"/>
-      <c r="S154" s="9"/>
+      <c r="P154" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q154" t="s">
+        <v>24</v>
+      </c>
+      <c r="R154" t="s">
+        <v>28</v>
+      </c>
+      <c r="S154" s="9">
+        <v>1583.1610000000001</v>
+      </c>
       <c r="U154" s="1"/>
       <c r="X154" s="9"/>
       <c r="Z154" s="1"/>
       <c r="AC154" s="9"/>
       <c r="AE154" s="1"/>
       <c r="AH154" s="9"/>
       <c r="AJ154" s="1"/>
       <c r="AM154" s="9"/>
       <c r="AO154" s="1"/>
       <c r="AR154" s="9"/>
       <c r="AT154" s="1"/>
       <c r="AW154" s="9"/>
       <c r="AY154" s="1"/>
       <c r="BB154" s="9"/>
       <c r="BD154" s="1"/>
       <c r="BG154" s="9"/>
     </row>
     <row r="155" spans="1:59">
       <c r="A155" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B155" t="s">
         <v>24</v>
       </c>
       <c r="C155" t="s">
@@ -9311,52 +10754,62 @@
       </c>
       <c r="F155" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G155" t="s">
         <v>24</v>
       </c>
       <c r="H155" t="s">
         <v>29</v>
       </c>
       <c r="I155" s="9">
         <v>16869.093000000001</v>
       </c>
       <c r="K155" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L155" t="s">
         <v>24</v>
       </c>
       <c r="M155" t="s">
         <v>29</v>
       </c>
       <c r="N155" s="9">
         <v>23966.678</v>
       </c>
-      <c r="P155" s="1"/>
-      <c r="S155" s="9"/>
+      <c r="P155" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q155" t="s">
+        <v>24</v>
+      </c>
+      <c r="R155" t="s">
+        <v>29</v>
+      </c>
+      <c r="S155" s="9">
+        <v>23740.841</v>
+      </c>
       <c r="U155" s="1"/>
       <c r="X155" s="9"/>
       <c r="Z155" s="1"/>
       <c r="AC155" s="9"/>
       <c r="AE155" s="1"/>
       <c r="AH155" s="9"/>
       <c r="AJ155" s="1"/>
       <c r="AM155" s="9"/>
       <c r="AO155" s="1"/>
       <c r="AR155" s="9"/>
       <c r="AT155" s="1"/>
       <c r="AW155" s="9"/>
       <c r="AY155" s="1"/>
       <c r="BB155" s="9"/>
       <c r="BD155" s="1"/>
       <c r="BG155" s="9"/>
     </row>
     <row r="156" spans="1:59">
       <c r="A156" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B156" t="s">
         <v>24</v>
       </c>
       <c r="C156" t="s">
@@ -9367,52 +10820,62 @@
       </c>
       <c r="F156" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G156" t="s">
         <v>24</v>
       </c>
       <c r="H156" t="s">
         <v>30</v>
       </c>
       <c r="I156" s="9">
         <v>40990.021000000001</v>
       </c>
       <c r="K156" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L156" t="s">
         <v>24</v>
       </c>
       <c r="M156" t="s">
         <v>30</v>
       </c>
       <c r="N156" s="9">
         <v>51750.775999999998</v>
       </c>
-      <c r="P156" s="1"/>
-      <c r="S156" s="9"/>
+      <c r="P156" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q156" t="s">
+        <v>24</v>
+      </c>
+      <c r="R156" t="s">
+        <v>30</v>
+      </c>
+      <c r="S156" s="9">
+        <v>50813.43</v>
+      </c>
       <c r="U156" s="1"/>
       <c r="X156" s="9"/>
       <c r="Z156" s="1"/>
       <c r="AC156" s="9"/>
       <c r="AE156" s="1"/>
       <c r="AH156" s="9"/>
       <c r="AJ156" s="1"/>
       <c r="AM156" s="9"/>
       <c r="AO156" s="1"/>
       <c r="AR156" s="9"/>
       <c r="AT156" s="1"/>
       <c r="AW156" s="9"/>
       <c r="AY156" s="1"/>
       <c r="BB156" s="9"/>
       <c r="BD156" s="1"/>
       <c r="BG156" s="9"/>
     </row>
     <row r="157" spans="1:59">
       <c r="A157" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B157" t="s">
         <v>24</v>
       </c>
       <c r="C157" t="s">
@@ -9423,52 +10886,62 @@
       </c>
       <c r="F157" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G157" t="s">
         <v>24</v>
       </c>
       <c r="H157" t="s">
         <v>31</v>
       </c>
       <c r="I157" s="9">
         <v>57860.500999999997</v>
       </c>
       <c r="K157" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L157" t="s">
         <v>24</v>
       </c>
       <c r="M157" t="s">
         <v>31</v>
       </c>
       <c r="N157" s="9">
         <v>65969.084000000003</v>
       </c>
-      <c r="P157" s="1"/>
-      <c r="S157" s="9"/>
+      <c r="P157" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q157" t="s">
+        <v>24</v>
+      </c>
+      <c r="R157" t="s">
+        <v>31</v>
+      </c>
+      <c r="S157" s="9">
+        <v>67556.551999999996</v>
+      </c>
       <c r="U157" s="1"/>
       <c r="X157" s="9"/>
       <c r="Z157" s="1"/>
       <c r="AC157" s="9"/>
       <c r="AE157" s="1"/>
       <c r="AH157" s="9"/>
       <c r="AJ157" s="1"/>
       <c r="AM157" s="9"/>
       <c r="AO157" s="1"/>
       <c r="AR157" s="9"/>
       <c r="AT157" s="1"/>
       <c r="AW157" s="9"/>
       <c r="AY157" s="1"/>
       <c r="BB157" s="9"/>
       <c r="BD157" s="1"/>
       <c r="BG157" s="9"/>
     </row>
     <row r="158" spans="1:59">
       <c r="A158" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B158" t="s">
         <v>24</v>
       </c>
       <c r="C158" t="s">
@@ -9479,52 +10952,62 @@
       </c>
       <c r="F158" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G158" t="s">
         <v>24</v>
       </c>
       <c r="H158" t="s">
         <v>32</v>
       </c>
       <c r="I158" s="9">
         <v>12172.094999999999</v>
       </c>
       <c r="K158" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L158" t="s">
         <v>24</v>
       </c>
       <c r="M158" t="s">
         <v>32</v>
       </c>
       <c r="N158" s="9">
         <v>11478.264999999999</v>
       </c>
-      <c r="P158" s="1"/>
-      <c r="S158" s="9"/>
+      <c r="P158" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q158" t="s">
+        <v>24</v>
+      </c>
+      <c r="R158" t="s">
+        <v>32</v>
+      </c>
+      <c r="S158" s="9">
+        <v>13168.235000000001</v>
+      </c>
       <c r="U158" s="1"/>
       <c r="X158" s="9"/>
       <c r="Z158" s="1"/>
       <c r="AC158" s="9"/>
       <c r="AE158" s="1"/>
       <c r="AH158" s="9"/>
       <c r="AJ158" s="1"/>
       <c r="AM158" s="9"/>
       <c r="AO158" s="1"/>
       <c r="AR158" s="9"/>
       <c r="AT158" s="1"/>
       <c r="AW158" s="9"/>
       <c r="AY158" s="1"/>
       <c r="BB158" s="9"/>
       <c r="BD158" s="1"/>
       <c r="BG158" s="9"/>
     </row>
     <row r="159" spans="1:59">
       <c r="A159" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B159" t="s">
         <v>24</v>
       </c>
       <c r="C159" t="s">
@@ -9535,52 +11018,62 @@
       </c>
       <c r="F159" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G159" t="s">
         <v>24</v>
       </c>
       <c r="H159" t="s">
         <v>33</v>
       </c>
       <c r="I159" s="9">
         <v>83344.214000000007</v>
       </c>
       <c r="K159" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L159" t="s">
         <v>24</v>
       </c>
       <c r="M159" t="s">
         <v>33</v>
       </c>
       <c r="N159" s="9">
         <v>91820.861000000004</v>
       </c>
-      <c r="P159" s="1"/>
-      <c r="S159" s="9"/>
+      <c r="P159" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q159" t="s">
+        <v>24</v>
+      </c>
+      <c r="R159" t="s">
+        <v>33</v>
+      </c>
+      <c r="S159" s="9">
+        <v>86088.284</v>
+      </c>
       <c r="U159" s="1"/>
       <c r="X159" s="9"/>
       <c r="Z159" s="1"/>
       <c r="AC159" s="9"/>
       <c r="AE159" s="1"/>
       <c r="AH159" s="9"/>
       <c r="AJ159" s="1"/>
       <c r="AM159" s="9"/>
       <c r="AO159" s="1"/>
       <c r="AR159" s="9"/>
       <c r="AT159" s="1"/>
       <c r="AW159" s="9"/>
       <c r="AY159" s="1"/>
       <c r="BB159" s="9"/>
       <c r="BD159" s="1"/>
       <c r="BG159" s="9"/>
     </row>
     <row r="160" spans="1:59">
       <c r="A160" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B160" t="s">
         <v>24</v>
       </c>
       <c r="C160" t="s">
@@ -9591,52 +11084,62 @@
       </c>
       <c r="F160" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G160" t="s">
         <v>24</v>
       </c>
       <c r="H160" t="s">
         <v>34</v>
       </c>
       <c r="I160" s="9">
         <v>28678</v>
       </c>
       <c r="K160" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L160" t="s">
         <v>24</v>
       </c>
       <c r="M160" t="s">
         <v>34</v>
       </c>
       <c r="N160" s="9">
         <v>43329</v>
       </c>
-      <c r="P160" s="1"/>
-      <c r="S160" s="9"/>
+      <c r="P160" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q160" t="s">
+        <v>24</v>
+      </c>
+      <c r="R160" t="s">
+        <v>34</v>
+      </c>
+      <c r="S160" s="9">
+        <v>46316.2</v>
+      </c>
       <c r="U160" s="1"/>
       <c r="X160" s="9"/>
       <c r="Z160" s="1"/>
       <c r="AC160" s="9"/>
       <c r="AE160" s="1"/>
       <c r="AH160" s="9"/>
       <c r="AJ160" s="1"/>
       <c r="AM160" s="9"/>
       <c r="AO160" s="1"/>
       <c r="AR160" s="9"/>
       <c r="AT160" s="1"/>
       <c r="AW160" s="9"/>
       <c r="AY160" s="1"/>
       <c r="BB160" s="9"/>
       <c r="BD160" s="1"/>
       <c r="BG160" s="9"/>
     </row>
     <row r="161" spans="1:59">
       <c r="A161" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B161" t="s">
         <v>24</v>
       </c>
       <c r="C161" t="s">
@@ -9647,52 +11150,62 @@
       </c>
       <c r="F161" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G161" t="s">
         <v>24</v>
       </c>
       <c r="H161" t="s">
         <v>35</v>
       </c>
       <c r="I161" s="9">
         <v>8007.509</v>
       </c>
       <c r="K161" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L161" t="s">
         <v>24</v>
       </c>
       <c r="M161" t="s">
         <v>35</v>
       </c>
       <c r="N161" s="9">
         <v>10849.824000000001</v>
       </c>
-      <c r="P161" s="1"/>
-      <c r="S161" s="9"/>
+      <c r="P161" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q161" t="s">
+        <v>24</v>
+      </c>
+      <c r="R161" t="s">
+        <v>35</v>
+      </c>
+      <c r="S161" s="9">
+        <v>10937.606</v>
+      </c>
       <c r="U161" s="1"/>
       <c r="X161" s="9"/>
       <c r="Z161" s="1"/>
       <c r="AC161" s="9"/>
       <c r="AE161" s="1"/>
       <c r="AH161" s="9"/>
       <c r="AJ161" s="1"/>
       <c r="AM161" s="9"/>
       <c r="AO161" s="1"/>
       <c r="AR161" s="9"/>
       <c r="AT161" s="1"/>
       <c r="AW161" s="9"/>
       <c r="AY161" s="1"/>
       <c r="BB161" s="9"/>
       <c r="BD161" s="1"/>
       <c r="BG161" s="9"/>
     </row>
     <row r="162" spans="1:59">
       <c r="A162" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B162" t="s">
         <v>24</v>
       </c>
       <c r="C162" t="s">
@@ -9703,52 +11216,62 @@
       </c>
       <c r="F162" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G162" t="s">
         <v>24</v>
       </c>
       <c r="H162" t="s">
         <v>36</v>
       </c>
       <c r="I162" s="9">
         <v>244294.761</v>
       </c>
       <c r="K162" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L162" t="s">
         <v>24</v>
       </c>
       <c r="M162" t="s">
         <v>36</v>
       </c>
       <c r="N162" s="9">
         <v>305762.451</v>
       </c>
-      <c r="P162" s="1"/>
-      <c r="S162" s="9"/>
+      <c r="P162" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q162" t="s">
+        <v>24</v>
+      </c>
+      <c r="R162" t="s">
+        <v>36</v>
+      </c>
+      <c r="S162" s="9">
+        <v>283537.19500000001</v>
+      </c>
       <c r="U162" s="1"/>
       <c r="X162" s="9"/>
       <c r="Z162" s="1"/>
       <c r="AC162" s="9"/>
       <c r="AE162" s="1"/>
       <c r="AH162" s="9"/>
       <c r="AJ162" s="1"/>
       <c r="AM162" s="9"/>
       <c r="AO162" s="1"/>
       <c r="AR162" s="9"/>
       <c r="AT162" s="1"/>
       <c r="AW162" s="9"/>
       <c r="AY162" s="1"/>
       <c r="BB162" s="9"/>
       <c r="BD162" s="1"/>
       <c r="BG162" s="9"/>
     </row>
     <row r="163" spans="1:59">
       <c r="A163" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B163" t="s">
         <v>24</v>
       </c>
       <c r="C163" t="s">
@@ -9759,52 +11282,62 @@
       </c>
       <c r="F163" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G163" t="s">
         <v>24</v>
       </c>
       <c r="H163" t="s">
         <v>37</v>
       </c>
       <c r="I163" s="9">
         <v>113290.508</v>
       </c>
       <c r="K163" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L163" t="s">
         <v>24</v>
       </c>
       <c r="M163" t="s">
         <v>37</v>
       </c>
       <c r="N163" s="9">
         <v>135921.66500000001</v>
       </c>
-      <c r="P163" s="1"/>
-      <c r="S163" s="9"/>
+      <c r="P163" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q163" t="s">
+        <v>24</v>
+      </c>
+      <c r="R163" t="s">
+        <v>37</v>
+      </c>
+      <c r="S163" s="9">
+        <v>118117.33500000001</v>
+      </c>
       <c r="U163" s="1"/>
       <c r="X163" s="9"/>
       <c r="Z163" s="1"/>
       <c r="AC163" s="9"/>
       <c r="AE163" s="1"/>
       <c r="AH163" s="9"/>
       <c r="AJ163" s="1"/>
       <c r="AM163" s="9"/>
       <c r="AO163" s="1"/>
       <c r="AR163" s="9"/>
       <c r="AT163" s="1"/>
       <c r="AW163" s="9"/>
       <c r="AY163" s="1"/>
       <c r="BB163" s="9"/>
       <c r="BD163" s="1"/>
       <c r="BG163" s="9"/>
     </row>
     <row r="164" spans="1:59">
       <c r="A164" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B164" t="s">
         <v>24</v>
       </c>
       <c r="C164" t="s">
@@ -9815,52 +11348,62 @@
       </c>
       <c r="F164" s="1">
         <v>46061.416666666664</v>
       </c>
       <c r="G164" t="s">
         <v>24</v>
       </c>
       <c r="H164" t="s">
         <v>38</v>
       </c>
       <c r="I164" s="9">
         <v>0</v>
       </c>
       <c r="K164" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L164" t="s">
         <v>24</v>
       </c>
       <c r="M164" t="s">
         <v>38</v>
       </c>
       <c r="N164" s="9">
         <v>0</v>
       </c>
-      <c r="P164" s="1"/>
-      <c r="S164" s="9"/>
+      <c r="P164" s="1">
+        <v>46119.416666666664</v>
+      </c>
+      <c r="Q164" t="s">
+        <v>24</v>
+      </c>
+      <c r="R164" t="s">
+        <v>38</v>
+      </c>
+      <c r="S164" s="9">
+        <v>0</v>
+      </c>
       <c r="U164" s="1"/>
       <c r="X164" s="9"/>
       <c r="Z164" s="1"/>
       <c r="AC164" s="9"/>
       <c r="AE164" s="1"/>
       <c r="AH164" s="9"/>
       <c r="AJ164" s="1"/>
       <c r="AM164" s="9"/>
       <c r="AO164" s="1"/>
       <c r="AR164" s="9"/>
       <c r="AT164" s="1"/>
       <c r="AW164" s="9"/>
       <c r="AY164" s="1"/>
       <c r="BB164" s="9"/>
       <c r="BD164" s="1"/>
       <c r="BG164" s="9"/>
     </row>
     <row r="165" spans="1:59">
       <c r="A165" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B165" t="s">
         <v>24</v>
       </c>
       <c r="C165" t="s">
@@ -9871,52 +11414,62 @@
       </c>
       <c r="F165" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G165" t="s">
         <v>24</v>
       </c>
       <c r="H165" t="s">
         <v>25</v>
       </c>
       <c r="I165" s="9">
         <v>757327.897</v>
       </c>
       <c r="K165" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L165" t="s">
         <v>24</v>
       </c>
       <c r="M165" t="s">
         <v>25</v>
       </c>
       <c r="N165" s="9">
         <v>570362.62399999995</v>
       </c>
-      <c r="P165" s="1"/>
-      <c r="S165" s="9"/>
+      <c r="P165" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q165" t="s">
+        <v>24</v>
+      </c>
+      <c r="R165" t="s">
+        <v>25</v>
+      </c>
+      <c r="S165" s="9">
+        <v>479400.74200000003</v>
+      </c>
       <c r="U165" s="1"/>
       <c r="X165" s="9"/>
       <c r="Z165" s="1"/>
       <c r="AC165" s="9"/>
       <c r="AE165" s="1"/>
       <c r="AH165" s="9"/>
       <c r="AJ165" s="1"/>
       <c r="AM165" s="9"/>
       <c r="AO165" s="1"/>
       <c r="AR165" s="9"/>
       <c r="AT165" s="1"/>
       <c r="AW165" s="9"/>
       <c r="AY165" s="1"/>
       <c r="BB165" s="9"/>
       <c r="BD165" s="1"/>
       <c r="BG165" s="9"/>
     </row>
     <row r="166" spans="1:59">
       <c r="A166" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B166" t="s">
         <v>24</v>
       </c>
       <c r="C166" t="s">
@@ -9927,52 +11480,62 @@
       </c>
       <c r="F166" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G166" t="s">
         <v>24</v>
       </c>
       <c r="H166" t="s">
         <v>26</v>
       </c>
       <c r="I166" s="9">
         <v>0</v>
       </c>
       <c r="K166" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L166" t="s">
         <v>24</v>
       </c>
       <c r="M166" t="s">
         <v>26</v>
       </c>
       <c r="N166" s="9">
         <v>0</v>
       </c>
-      <c r="P166" s="1"/>
-      <c r="S166" s="9"/>
+      <c r="P166" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q166" t="s">
+        <v>24</v>
+      </c>
+      <c r="R166" t="s">
+        <v>26</v>
+      </c>
+      <c r="S166" s="9">
+        <v>0</v>
+      </c>
       <c r="U166" s="1"/>
       <c r="X166" s="9"/>
       <c r="Z166" s="1"/>
       <c r="AC166" s="9"/>
       <c r="AE166" s="1"/>
       <c r="AH166" s="9"/>
       <c r="AJ166" s="1"/>
       <c r="AM166" s="9"/>
       <c r="AO166" s="1"/>
       <c r="AR166" s="9"/>
       <c r="AT166" s="1"/>
       <c r="AW166" s="9"/>
       <c r="AY166" s="1"/>
       <c r="BB166" s="9"/>
       <c r="BD166" s="1"/>
       <c r="BG166" s="9"/>
     </row>
     <row r="167" spans="1:59">
       <c r="A167" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B167" t="s">
         <v>24</v>
       </c>
       <c r="C167" t="s">
@@ -9983,52 +11546,62 @@
       </c>
       <c r="F167" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G167" t="s">
         <v>24</v>
       </c>
       <c r="H167" t="s">
         <v>27</v>
       </c>
       <c r="I167" s="9">
         <v>96.081999999999994</v>
       </c>
       <c r="K167" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L167" t="s">
         <v>24</v>
       </c>
       <c r="M167" t="s">
         <v>27</v>
       </c>
       <c r="N167" s="9">
         <v>74.108000000000004</v>
       </c>
-      <c r="P167" s="1"/>
-      <c r="S167" s="9"/>
+      <c r="P167" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q167" t="s">
+        <v>24</v>
+      </c>
+      <c r="R167" t="s">
+        <v>27</v>
+      </c>
+      <c r="S167" s="9">
+        <v>72.299000000000007</v>
+      </c>
       <c r="U167" s="1"/>
       <c r="X167" s="9"/>
       <c r="Z167" s="1"/>
       <c r="AC167" s="9"/>
       <c r="AE167" s="1"/>
       <c r="AH167" s="9"/>
       <c r="AJ167" s="1"/>
       <c r="AM167" s="9"/>
       <c r="AO167" s="1"/>
       <c r="AR167" s="9"/>
       <c r="AT167" s="1"/>
       <c r="AW167" s="9"/>
       <c r="AY167" s="1"/>
       <c r="BB167" s="9"/>
       <c r="BD167" s="1"/>
       <c r="BG167" s="9"/>
     </row>
     <row r="168" spans="1:59">
       <c r="A168" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B168" t="s">
         <v>24</v>
       </c>
       <c r="C168" t="s">
@@ -10039,52 +11612,62 @@
       </c>
       <c r="F168" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G168" t="s">
         <v>24</v>
       </c>
       <c r="H168" t="s">
         <v>28</v>
       </c>
       <c r="I168" s="9">
         <v>2366.6480000000001</v>
       </c>
       <c r="K168" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L168" t="s">
         <v>24</v>
       </c>
       <c r="M168" t="s">
         <v>28</v>
       </c>
       <c r="N168" s="9">
         <v>1827.9469999999999</v>
       </c>
-      <c r="P168" s="1"/>
-      <c r="S168" s="9"/>
+      <c r="P168" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q168" t="s">
+        <v>24</v>
+      </c>
+      <c r="R168" t="s">
+        <v>28</v>
+      </c>
+      <c r="S168" s="9">
+        <v>1593.3</v>
+      </c>
       <c r="U168" s="1"/>
       <c r="X168" s="9"/>
       <c r="Z168" s="1"/>
       <c r="AC168" s="9"/>
       <c r="AE168" s="1"/>
       <c r="AH168" s="9"/>
       <c r="AJ168" s="1"/>
       <c r="AM168" s="9"/>
       <c r="AO168" s="1"/>
       <c r="AR168" s="9"/>
       <c r="AT168" s="1"/>
       <c r="AW168" s="9"/>
       <c r="AY168" s="1"/>
       <c r="BB168" s="9"/>
       <c r="BD168" s="1"/>
       <c r="BG168" s="9"/>
     </row>
     <row r="169" spans="1:59">
       <c r="A169" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B169" t="s">
         <v>24</v>
       </c>
       <c r="C169" t="s">
@@ -10095,52 +11678,62 @@
       </c>
       <c r="F169" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G169" t="s">
         <v>24</v>
       </c>
       <c r="H169" t="s">
         <v>29</v>
       </c>
       <c r="I169" s="9">
         <v>16665.18</v>
       </c>
       <c r="K169" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L169" t="s">
         <v>24</v>
       </c>
       <c r="M169" t="s">
         <v>29</v>
       </c>
       <c r="N169" s="9">
         <v>23361.735000000001</v>
       </c>
-      <c r="P169" s="1"/>
-      <c r="S169" s="9"/>
+      <c r="P169" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q169" t="s">
+        <v>24</v>
+      </c>
+      <c r="R169" t="s">
+        <v>29</v>
+      </c>
+      <c r="S169" s="9">
+        <v>23297.893</v>
+      </c>
       <c r="U169" s="1"/>
       <c r="X169" s="9"/>
       <c r="Z169" s="1"/>
       <c r="AC169" s="9"/>
       <c r="AE169" s="1"/>
       <c r="AH169" s="9"/>
       <c r="AJ169" s="1"/>
       <c r="AM169" s="9"/>
       <c r="AO169" s="1"/>
       <c r="AR169" s="9"/>
       <c r="AT169" s="1"/>
       <c r="AW169" s="9"/>
       <c r="AY169" s="1"/>
       <c r="BB169" s="9"/>
       <c r="BD169" s="1"/>
       <c r="BG169" s="9"/>
     </row>
     <row r="170" spans="1:59">
       <c r="A170" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B170" t="s">
         <v>24</v>
       </c>
       <c r="C170" t="s">
@@ -10151,52 +11744,62 @@
       </c>
       <c r="F170" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G170" t="s">
         <v>24</v>
       </c>
       <c r="H170" t="s">
         <v>30</v>
       </c>
       <c r="I170" s="9">
         <v>41192.538999999997</v>
       </c>
       <c r="K170" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L170" t="s">
         <v>24</v>
       </c>
       <c r="M170" t="s">
         <v>30</v>
       </c>
       <c r="N170" s="9">
         <v>50664.928999999996</v>
       </c>
-      <c r="P170" s="1"/>
-      <c r="S170" s="9"/>
+      <c r="P170" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q170" t="s">
+        <v>24</v>
+      </c>
+      <c r="R170" t="s">
+        <v>30</v>
+      </c>
+      <c r="S170" s="9">
+        <v>50404.843999999997</v>
+      </c>
       <c r="U170" s="1"/>
       <c r="X170" s="9"/>
       <c r="Z170" s="1"/>
       <c r="AC170" s="9"/>
       <c r="AE170" s="1"/>
       <c r="AH170" s="9"/>
       <c r="AJ170" s="1"/>
       <c r="AM170" s="9"/>
       <c r="AO170" s="1"/>
       <c r="AR170" s="9"/>
       <c r="AT170" s="1"/>
       <c r="AW170" s="9"/>
       <c r="AY170" s="1"/>
       <c r="BB170" s="9"/>
       <c r="BD170" s="1"/>
       <c r="BG170" s="9"/>
     </row>
     <row r="171" spans="1:59">
       <c r="A171" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B171" t="s">
         <v>24</v>
       </c>
       <c r="C171" t="s">
@@ -10207,52 +11810,62 @@
       </c>
       <c r="F171" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G171" t="s">
         <v>24</v>
       </c>
       <c r="H171" t="s">
         <v>31</v>
       </c>
       <c r="I171" s="9">
         <v>54124.163999999997</v>
       </c>
       <c r="K171" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L171" t="s">
         <v>24</v>
       </c>
       <c r="M171" t="s">
         <v>31</v>
       </c>
       <c r="N171" s="9">
         <v>63821.455999999998</v>
       </c>
-      <c r="P171" s="1"/>
-      <c r="S171" s="9"/>
+      <c r="P171" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q171" t="s">
+        <v>24</v>
+      </c>
+      <c r="R171" t="s">
+        <v>31</v>
+      </c>
+      <c r="S171" s="9">
+        <v>67046.430999999997</v>
+      </c>
       <c r="U171" s="1"/>
       <c r="X171" s="9"/>
       <c r="Z171" s="1"/>
       <c r="AC171" s="9"/>
       <c r="AE171" s="1"/>
       <c r="AH171" s="9"/>
       <c r="AJ171" s="1"/>
       <c r="AM171" s="9"/>
       <c r="AO171" s="1"/>
       <c r="AR171" s="9"/>
       <c r="AT171" s="1"/>
       <c r="AW171" s="9"/>
       <c r="AY171" s="1"/>
       <c r="BB171" s="9"/>
       <c r="BD171" s="1"/>
       <c r="BG171" s="9"/>
     </row>
     <row r="172" spans="1:59">
       <c r="A172" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B172" t="s">
         <v>24</v>
       </c>
       <c r="C172" t="s">
@@ -10263,52 +11876,62 @@
       </c>
       <c r="F172" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G172" t="s">
         <v>24</v>
       </c>
       <c r="H172" t="s">
         <v>32</v>
       </c>
       <c r="I172" s="9">
         <v>12275.73</v>
       </c>
       <c r="K172" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L172" t="s">
         <v>24</v>
       </c>
       <c r="M172" t="s">
         <v>32</v>
       </c>
       <c r="N172" s="9">
         <v>11933.01</v>
       </c>
-      <c r="P172" s="1"/>
-      <c r="S172" s="9"/>
+      <c r="P172" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q172" t="s">
+        <v>24</v>
+      </c>
+      <c r="R172" t="s">
+        <v>32</v>
+      </c>
+      <c r="S172" s="9">
+        <v>13019.16</v>
+      </c>
       <c r="U172" s="1"/>
       <c r="X172" s="9"/>
       <c r="Z172" s="1"/>
       <c r="AC172" s="9"/>
       <c r="AE172" s="1"/>
       <c r="AH172" s="9"/>
       <c r="AJ172" s="1"/>
       <c r="AM172" s="9"/>
       <c r="AO172" s="1"/>
       <c r="AR172" s="9"/>
       <c r="AT172" s="1"/>
       <c r="AW172" s="9"/>
       <c r="AY172" s="1"/>
       <c r="BB172" s="9"/>
       <c r="BD172" s="1"/>
       <c r="BG172" s="9"/>
     </row>
     <row r="173" spans="1:59">
       <c r="A173" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B173" t="s">
         <v>24</v>
       </c>
       <c r="C173" t="s">
@@ -10319,52 +11942,62 @@
       </c>
       <c r="F173" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G173" t="s">
         <v>24</v>
       </c>
       <c r="H173" t="s">
         <v>33</v>
       </c>
       <c r="I173" s="9">
         <v>81424.971000000005</v>
       </c>
       <c r="K173" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L173" t="s">
         <v>24</v>
       </c>
       <c r="M173" t="s">
         <v>33</v>
       </c>
       <c r="N173" s="9">
         <v>91587.267999999996</v>
       </c>
-      <c r="P173" s="1"/>
-      <c r="S173" s="9"/>
+      <c r="P173" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q173" t="s">
+        <v>24</v>
+      </c>
+      <c r="R173" t="s">
+        <v>33</v>
+      </c>
+      <c r="S173" s="9">
+        <v>81862.903999999995</v>
+      </c>
       <c r="U173" s="1"/>
       <c r="X173" s="9"/>
       <c r="Z173" s="1"/>
       <c r="AC173" s="9"/>
       <c r="AE173" s="1"/>
       <c r="AH173" s="9"/>
       <c r="AJ173" s="1"/>
       <c r="AM173" s="9"/>
       <c r="AO173" s="1"/>
       <c r="AR173" s="9"/>
       <c r="AT173" s="1"/>
       <c r="AW173" s="9"/>
       <c r="AY173" s="1"/>
       <c r="BB173" s="9"/>
       <c r="BD173" s="1"/>
       <c r="BG173" s="9"/>
     </row>
     <row r="174" spans="1:59">
       <c r="A174" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B174" t="s">
         <v>24</v>
       </c>
       <c r="C174" t="s">
@@ -10375,52 +12008,62 @@
       </c>
       <c r="F174" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G174" t="s">
         <v>24</v>
       </c>
       <c r="H174" t="s">
         <v>34</v>
       </c>
       <c r="I174" s="9">
         <v>84352</v>
       </c>
       <c r="K174" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L174" t="s">
         <v>24</v>
       </c>
       <c r="M174" t="s">
         <v>34</v>
       </c>
       <c r="N174" s="9">
         <v>40396</v>
       </c>
-      <c r="P174" s="1"/>
-      <c r="S174" s="9"/>
+      <c r="P174" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q174" t="s">
+        <v>24</v>
+      </c>
+      <c r="R174" t="s">
+        <v>34</v>
+      </c>
+      <c r="S174" s="9">
+        <v>47285</v>
+      </c>
       <c r="U174" s="1"/>
       <c r="X174" s="9"/>
       <c r="Z174" s="1"/>
       <c r="AC174" s="9"/>
       <c r="AE174" s="1"/>
       <c r="AH174" s="9"/>
       <c r="AJ174" s="1"/>
       <c r="AM174" s="9"/>
       <c r="AO174" s="1"/>
       <c r="AR174" s="9"/>
       <c r="AT174" s="1"/>
       <c r="AW174" s="9"/>
       <c r="AY174" s="1"/>
       <c r="BB174" s="9"/>
       <c r="BD174" s="1"/>
       <c r="BG174" s="9"/>
     </row>
     <row r="175" spans="1:59">
       <c r="A175" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B175" t="s">
         <v>24</v>
       </c>
       <c r="C175" t="s">
@@ -10431,52 +12074,62 @@
       </c>
       <c r="F175" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G175" t="s">
         <v>24</v>
       </c>
       <c r="H175" t="s">
         <v>35</v>
       </c>
       <c r="I175" s="9">
         <v>7896.857</v>
       </c>
       <c r="K175" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L175" t="s">
         <v>24</v>
       </c>
       <c r="M175" t="s">
         <v>35</v>
       </c>
       <c r="N175" s="9">
         <v>10548.397000000001</v>
       </c>
-      <c r="P175" s="1"/>
-      <c r="S175" s="9"/>
+      <c r="P175" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q175" t="s">
+        <v>24</v>
+      </c>
+      <c r="R175" t="s">
+        <v>35</v>
+      </c>
+      <c r="S175" s="9">
+        <v>10670.073</v>
+      </c>
       <c r="U175" s="1"/>
       <c r="X175" s="9"/>
       <c r="Z175" s="1"/>
       <c r="AC175" s="9"/>
       <c r="AE175" s="1"/>
       <c r="AH175" s="9"/>
       <c r="AJ175" s="1"/>
       <c r="AM175" s="9"/>
       <c r="AO175" s="1"/>
       <c r="AR175" s="9"/>
       <c r="AT175" s="1"/>
       <c r="AW175" s="9"/>
       <c r="AY175" s="1"/>
       <c r="BB175" s="9"/>
       <c r="BD175" s="1"/>
       <c r="BG175" s="9"/>
     </row>
     <row r="176" spans="1:59">
       <c r="A176" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B176" t="s">
         <v>24</v>
       </c>
       <c r="C176" t="s">
@@ -10487,52 +12140,62 @@
       </c>
       <c r="F176" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G176" t="s">
         <v>24</v>
       </c>
       <c r="H176" t="s">
         <v>36</v>
       </c>
       <c r="I176" s="9">
         <v>244517.52100000001</v>
       </c>
       <c r="K176" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L176" t="s">
         <v>24</v>
       </c>
       <c r="M176" t="s">
         <v>36</v>
       </c>
       <c r="N176" s="9">
         <v>302403.88099999999</v>
       </c>
-      <c r="P176" s="1"/>
-      <c r="S176" s="9"/>
+      <c r="P176" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q176" t="s">
+        <v>24</v>
+      </c>
+      <c r="R176" t="s">
+        <v>36</v>
+      </c>
+      <c r="S176" s="9">
+        <v>282130.83500000002</v>
+      </c>
       <c r="U176" s="1"/>
       <c r="X176" s="9"/>
       <c r="Z176" s="1"/>
       <c r="AC176" s="9"/>
       <c r="AE176" s="1"/>
       <c r="AH176" s="9"/>
       <c r="AJ176" s="1"/>
       <c r="AM176" s="9"/>
       <c r="AO176" s="1"/>
       <c r="AR176" s="9"/>
       <c r="AT176" s="1"/>
       <c r="AW176" s="9"/>
       <c r="AY176" s="1"/>
       <c r="BB176" s="9"/>
       <c r="BD176" s="1"/>
       <c r="BG176" s="9"/>
     </row>
     <row r="177" spans="1:59">
       <c r="A177" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B177" t="s">
         <v>24</v>
       </c>
       <c r="C177" t="s">
@@ -10543,52 +12206,62 @@
       </c>
       <c r="F177" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G177" t="s">
         <v>24</v>
       </c>
       <c r="H177" t="s">
         <v>37</v>
       </c>
       <c r="I177" s="9">
         <v>112965.40700000001</v>
       </c>
       <c r="K177" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L177" t="s">
         <v>24</v>
       </c>
       <c r="M177" t="s">
         <v>37</v>
       </c>
       <c r="N177" s="9">
         <v>134622.717</v>
       </c>
-      <c r="P177" s="1"/>
-      <c r="S177" s="9"/>
+      <c r="P177" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q177" t="s">
+        <v>24</v>
+      </c>
+      <c r="R177" t="s">
+        <v>37</v>
+      </c>
+      <c r="S177" s="9">
+        <v>118409.01300000001</v>
+      </c>
       <c r="U177" s="1"/>
       <c r="X177" s="9"/>
       <c r="Z177" s="1"/>
       <c r="AC177" s="9"/>
       <c r="AE177" s="1"/>
       <c r="AH177" s="9"/>
       <c r="AJ177" s="1"/>
       <c r="AM177" s="9"/>
       <c r="AO177" s="1"/>
       <c r="AR177" s="9"/>
       <c r="AT177" s="1"/>
       <c r="AW177" s="9"/>
       <c r="AY177" s="1"/>
       <c r="BB177" s="9"/>
       <c r="BD177" s="1"/>
       <c r="BG177" s="9"/>
     </row>
     <row r="178" spans="1:59">
       <c r="A178" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B178" t="s">
         <v>24</v>
       </c>
       <c r="C178" t="s">
@@ -10599,52 +12272,62 @@
       </c>
       <c r="F178" s="1">
         <v>46061.458333333336</v>
       </c>
       <c r="G178" t="s">
         <v>24</v>
       </c>
       <c r="H178" t="s">
         <v>38</v>
       </c>
       <c r="I178" s="9">
         <v>0</v>
       </c>
       <c r="K178" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L178" t="s">
         <v>24</v>
       </c>
       <c r="M178" t="s">
         <v>38</v>
       </c>
       <c r="N178" s="9">
         <v>0</v>
       </c>
-      <c r="P178" s="1"/>
-      <c r="S178" s="9"/>
+      <c r="P178" s="1">
+        <v>46119.458333333336</v>
+      </c>
+      <c r="Q178" t="s">
+        <v>24</v>
+      </c>
+      <c r="R178" t="s">
+        <v>38</v>
+      </c>
+      <c r="S178" s="9">
+        <v>0</v>
+      </c>
       <c r="U178" s="1"/>
       <c r="X178" s="9"/>
       <c r="Z178" s="1"/>
       <c r="AC178" s="9"/>
       <c r="AE178" s="1"/>
       <c r="AH178" s="9"/>
       <c r="AJ178" s="1"/>
       <c r="AM178" s="9"/>
       <c r="AO178" s="1"/>
       <c r="AR178" s="9"/>
       <c r="AT178" s="1"/>
       <c r="AW178" s="9"/>
       <c r="AY178" s="1"/>
       <c r="BB178" s="9"/>
       <c r="BD178" s="1"/>
       <c r="BG178" s="9"/>
     </row>
     <row r="179" spans="1:59">
       <c r="A179" s="1">
         <v>46047.5</v>
       </c>
       <c r="B179" t="s">
         <v>24</v>
       </c>
       <c r="C179" t="s">
@@ -10655,52 +12338,62 @@
       </c>
       <c r="F179" s="1">
         <v>46061.5</v>
       </c>
       <c r="G179" t="s">
         <v>24</v>
       </c>
       <c r="H179" t="s">
         <v>25</v>
       </c>
       <c r="I179" s="9">
         <v>751997.47</v>
       </c>
       <c r="K179" s="1">
         <v>46083.5</v>
       </c>
       <c r="L179" t="s">
         <v>24</v>
       </c>
       <c r="M179" t="s">
         <v>25</v>
       </c>
       <c r="N179" s="9">
         <v>556851.005</v>
       </c>
-      <c r="P179" s="1"/>
-      <c r="S179" s="9"/>
+      <c r="P179" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q179" t="s">
+        <v>24</v>
+      </c>
+      <c r="R179" t="s">
+        <v>25</v>
+      </c>
+      <c r="S179" s="9">
+        <v>482465.739</v>
+      </c>
       <c r="U179" s="1"/>
       <c r="X179" s="9"/>
       <c r="Z179" s="1"/>
       <c r="AC179" s="9"/>
       <c r="AE179" s="1"/>
       <c r="AH179" s="9"/>
       <c r="AJ179" s="1"/>
       <c r="AM179" s="9"/>
       <c r="AO179" s="1"/>
       <c r="AR179" s="9"/>
       <c r="AT179" s="1"/>
       <c r="AW179" s="9"/>
       <c r="AY179" s="1"/>
       <c r="BB179" s="9"/>
       <c r="BD179" s="1"/>
       <c r="BG179" s="9"/>
     </row>
     <row r="180" spans="1:59">
       <c r="A180" s="1">
         <v>46047.5</v>
       </c>
       <c r="B180" t="s">
         <v>24</v>
       </c>
       <c r="C180" t="s">
@@ -10711,52 +12404,62 @@
       </c>
       <c r="F180" s="1">
         <v>46061.5</v>
       </c>
       <c r="G180" t="s">
         <v>24</v>
       </c>
       <c r="H180" t="s">
         <v>26</v>
       </c>
       <c r="I180" s="9">
         <v>0</v>
       </c>
       <c r="K180" s="1">
         <v>46083.5</v>
       </c>
       <c r="L180" t="s">
         <v>24</v>
       </c>
       <c r="M180" t="s">
         <v>26</v>
       </c>
       <c r="N180" s="9">
         <v>0</v>
       </c>
-      <c r="P180" s="1"/>
-      <c r="S180" s="9"/>
+      <c r="P180" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q180" t="s">
+        <v>24</v>
+      </c>
+      <c r="R180" t="s">
+        <v>26</v>
+      </c>
+      <c r="S180" s="9">
+        <v>0</v>
+      </c>
       <c r="U180" s="1"/>
       <c r="X180" s="9"/>
       <c r="Z180" s="1"/>
       <c r="AC180" s="9"/>
       <c r="AE180" s="1"/>
       <c r="AH180" s="9"/>
       <c r="AJ180" s="1"/>
       <c r="AM180" s="9"/>
       <c r="AO180" s="1"/>
       <c r="AR180" s="9"/>
       <c r="AT180" s="1"/>
       <c r="AW180" s="9"/>
       <c r="AY180" s="1"/>
       <c r="BB180" s="9"/>
       <c r="BD180" s="1"/>
       <c r="BG180" s="9"/>
     </row>
     <row r="181" spans="1:59">
       <c r="A181" s="1">
         <v>46047.5</v>
       </c>
       <c r="B181" t="s">
         <v>24</v>
       </c>
       <c r="C181" t="s">
@@ -10767,52 +12470,62 @@
       </c>
       <c r="F181" s="1">
         <v>46061.5</v>
       </c>
       <c r="G181" t="s">
         <v>24</v>
       </c>
       <c r="H181" t="s">
         <v>27</v>
       </c>
       <c r="I181" s="9">
         <v>81.156000000000006</v>
       </c>
       <c r="K181" s="1">
         <v>46083.5</v>
       </c>
       <c r="L181" t="s">
         <v>24</v>
       </c>
       <c r="M181" t="s">
         <v>27</v>
       </c>
       <c r="N181" s="9">
         <v>61.369</v>
       </c>
-      <c r="P181" s="1"/>
-      <c r="S181" s="9"/>
+      <c r="P181" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q181" t="s">
+        <v>24</v>
+      </c>
+      <c r="R181" t="s">
+        <v>27</v>
+      </c>
+      <c r="S181" s="9">
+        <v>65.245000000000005</v>
+      </c>
       <c r="U181" s="1"/>
       <c r="X181" s="9"/>
       <c r="Z181" s="1"/>
       <c r="AC181" s="9"/>
       <c r="AE181" s="1"/>
       <c r="AH181" s="9"/>
       <c r="AJ181" s="1"/>
       <c r="AM181" s="9"/>
       <c r="AO181" s="1"/>
       <c r="AR181" s="9"/>
       <c r="AT181" s="1"/>
       <c r="AW181" s="9"/>
       <c r="AY181" s="1"/>
       <c r="BB181" s="9"/>
       <c r="BD181" s="1"/>
       <c r="BG181" s="9"/>
     </row>
     <row r="182" spans="1:59">
       <c r="A182" s="1">
         <v>46047.5</v>
       </c>
       <c r="B182" t="s">
         <v>24</v>
       </c>
       <c r="C182" t="s">
@@ -10823,52 +12536,62 @@
       </c>
       <c r="F182" s="1">
         <v>46061.5</v>
       </c>
       <c r="G182" t="s">
         <v>24</v>
       </c>
       <c r="H182" t="s">
         <v>28</v>
       </c>
       <c r="I182" s="9">
         <v>2351.5219999999999</v>
       </c>
       <c r="K182" s="1">
         <v>46083.5</v>
       </c>
       <c r="L182" t="s">
         <v>24</v>
       </c>
       <c r="M182" t="s">
         <v>28</v>
       </c>
       <c r="N182" s="9">
         <v>1775.963</v>
       </c>
-      <c r="P182" s="1"/>
-      <c r="S182" s="9"/>
+      <c r="P182" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q182" t="s">
+        <v>24</v>
+      </c>
+      <c r="R182" t="s">
+        <v>28</v>
+      </c>
+      <c r="S182" s="9">
+        <v>1575.9349999999999</v>
+      </c>
       <c r="U182" s="1"/>
       <c r="X182" s="9"/>
       <c r="Z182" s="1"/>
       <c r="AC182" s="9"/>
       <c r="AE182" s="1"/>
       <c r="AH182" s="9"/>
       <c r="AJ182" s="1"/>
       <c r="AM182" s="9"/>
       <c r="AO182" s="1"/>
       <c r="AR182" s="9"/>
       <c r="AT182" s="1"/>
       <c r="AW182" s="9"/>
       <c r="AY182" s="1"/>
       <c r="BB182" s="9"/>
       <c r="BD182" s="1"/>
       <c r="BG182" s="9"/>
     </row>
     <row r="183" spans="1:59">
       <c r="A183" s="1">
         <v>46047.5</v>
       </c>
       <c r="B183" t="s">
         <v>24</v>
       </c>
       <c r="C183" t="s">
@@ -10879,52 +12602,62 @@
       </c>
       <c r="F183" s="1">
         <v>46061.5</v>
       </c>
       <c r="G183" t="s">
         <v>24</v>
       </c>
       <c r="H183" t="s">
         <v>29</v>
       </c>
       <c r="I183" s="9">
         <v>16805.637999999999</v>
       </c>
       <c r="K183" s="1">
         <v>46083.5</v>
       </c>
       <c r="L183" t="s">
         <v>24</v>
       </c>
       <c r="M183" t="s">
         <v>29</v>
       </c>
       <c r="N183" s="9">
         <v>23034.175999999999</v>
       </c>
-      <c r="P183" s="1"/>
-      <c r="S183" s="9"/>
+      <c r="P183" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q183" t="s">
+        <v>24</v>
+      </c>
+      <c r="R183" t="s">
+        <v>29</v>
+      </c>
+      <c r="S183" s="9">
+        <v>23121.555</v>
+      </c>
       <c r="U183" s="1"/>
       <c r="X183" s="9"/>
       <c r="Z183" s="1"/>
       <c r="AC183" s="9"/>
       <c r="AE183" s="1"/>
       <c r="AH183" s="9"/>
       <c r="AJ183" s="1"/>
       <c r="AM183" s="9"/>
       <c r="AO183" s="1"/>
       <c r="AR183" s="9"/>
       <c r="AT183" s="1"/>
       <c r="AW183" s="9"/>
       <c r="AY183" s="1"/>
       <c r="BB183" s="9"/>
       <c r="BD183" s="1"/>
       <c r="BG183" s="9"/>
     </row>
     <row r="184" spans="1:59">
       <c r="A184" s="1">
         <v>46047.5</v>
       </c>
       <c r="B184" t="s">
         <v>24</v>
       </c>
       <c r="C184" t="s">
@@ -10935,52 +12668,62 @@
       </c>
       <c r="F184" s="1">
         <v>46061.5</v>
       </c>
       <c r="G184" t="s">
         <v>24</v>
       </c>
       <c r="H184" t="s">
         <v>30</v>
       </c>
       <c r="I184" s="9">
         <v>40829.063999999998</v>
       </c>
       <c r="K184" s="1">
         <v>46083.5</v>
       </c>
       <c r="L184" t="s">
         <v>24</v>
       </c>
       <c r="M184" t="s">
         <v>30</v>
       </c>
       <c r="N184" s="9">
         <v>50382.248</v>
       </c>
-      <c r="P184" s="1"/>
-      <c r="S184" s="9"/>
+      <c r="P184" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q184" t="s">
+        <v>24</v>
+      </c>
+      <c r="R184" t="s">
+        <v>30</v>
+      </c>
+      <c r="S184" s="9">
+        <v>49837.726999999999</v>
+      </c>
       <c r="U184" s="1"/>
       <c r="X184" s="9"/>
       <c r="Z184" s="1"/>
       <c r="AC184" s="9"/>
       <c r="AE184" s="1"/>
       <c r="AH184" s="9"/>
       <c r="AJ184" s="1"/>
       <c r="AM184" s="9"/>
       <c r="AO184" s="1"/>
       <c r="AR184" s="9"/>
       <c r="AT184" s="1"/>
       <c r="AW184" s="9"/>
       <c r="AY184" s="1"/>
       <c r="BB184" s="9"/>
       <c r="BD184" s="1"/>
       <c r="BG184" s="9"/>
     </row>
     <row r="185" spans="1:59">
       <c r="A185" s="1">
         <v>46047.5</v>
       </c>
       <c r="B185" t="s">
         <v>24</v>
       </c>
       <c r="C185" t="s">
@@ -10991,52 +12734,62 @@
       </c>
       <c r="F185" s="1">
         <v>46061.5</v>
       </c>
       <c r="G185" t="s">
         <v>24</v>
       </c>
       <c r="H185" t="s">
         <v>31</v>
       </c>
       <c r="I185" s="9">
         <v>54016.631999999998</v>
       </c>
       <c r="K185" s="1">
         <v>46083.5</v>
       </c>
       <c r="L185" t="s">
         <v>24</v>
       </c>
       <c r="M185" t="s">
         <v>31</v>
       </c>
       <c r="N185" s="9">
         <v>64546.758000000002</v>
       </c>
-      <c r="P185" s="1"/>
-      <c r="S185" s="9"/>
+      <c r="P185" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q185" t="s">
+        <v>24</v>
+      </c>
+      <c r="R185" t="s">
+        <v>31</v>
+      </c>
+      <c r="S185" s="9">
+        <v>66864.172999999995</v>
+      </c>
       <c r="U185" s="1"/>
       <c r="X185" s="9"/>
       <c r="Z185" s="1"/>
       <c r="AC185" s="9"/>
       <c r="AE185" s="1"/>
       <c r="AH185" s="9"/>
       <c r="AJ185" s="1"/>
       <c r="AM185" s="9"/>
       <c r="AO185" s="1"/>
       <c r="AR185" s="9"/>
       <c r="AT185" s="1"/>
       <c r="AW185" s="9"/>
       <c r="AY185" s="1"/>
       <c r="BB185" s="9"/>
       <c r="BD185" s="1"/>
       <c r="BG185" s="9"/>
     </row>
     <row r="186" spans="1:59">
       <c r="A186" s="1">
         <v>46047.5</v>
       </c>
       <c r="B186" t="s">
         <v>24</v>
       </c>
       <c r="C186" t="s">
@@ -11047,52 +12800,62 @@
       </c>
       <c r="F186" s="1">
         <v>46061.5</v>
       </c>
       <c r="G186" t="s">
         <v>24</v>
       </c>
       <c r="H186" t="s">
         <v>32</v>
       </c>
       <c r="I186" s="9">
         <v>12181.78</v>
       </c>
       <c r="K186" s="1">
         <v>46083.5</v>
       </c>
       <c r="L186" t="s">
         <v>24</v>
       </c>
       <c r="M186" t="s">
         <v>32</v>
       </c>
       <c r="N186" s="9">
         <v>13150.834999999999</v>
       </c>
-      <c r="P186" s="1"/>
-      <c r="S186" s="9"/>
+      <c r="P186" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q186" t="s">
+        <v>24</v>
+      </c>
+      <c r="R186" t="s">
+        <v>32</v>
+      </c>
+      <c r="S186" s="9">
+        <v>13670.58</v>
+      </c>
       <c r="U186" s="1"/>
       <c r="X186" s="9"/>
       <c r="Z186" s="1"/>
       <c r="AC186" s="9"/>
       <c r="AE186" s="1"/>
       <c r="AH186" s="9"/>
       <c r="AJ186" s="1"/>
       <c r="AM186" s="9"/>
       <c r="AO186" s="1"/>
       <c r="AR186" s="9"/>
       <c r="AT186" s="1"/>
       <c r="AW186" s="9"/>
       <c r="AY186" s="1"/>
       <c r="BB186" s="9"/>
       <c r="BD186" s="1"/>
       <c r="BG186" s="9"/>
     </row>
     <row r="187" spans="1:59">
       <c r="A187" s="1">
         <v>46047.5</v>
       </c>
       <c r="B187" t="s">
         <v>24</v>
       </c>
       <c r="C187" t="s">
@@ -11103,52 +12866,62 @@
       </c>
       <c r="F187" s="1">
         <v>46061.5</v>
       </c>
       <c r="G187" t="s">
         <v>24</v>
       </c>
       <c r="H187" t="s">
         <v>33</v>
       </c>
       <c r="I187" s="9">
         <v>80633.353000000003</v>
       </c>
       <c r="K187" s="1">
         <v>46083.5</v>
       </c>
       <c r="L187" t="s">
         <v>24</v>
       </c>
       <c r="M187" t="s">
         <v>33</v>
       </c>
       <c r="N187" s="9">
         <v>88648.085000000006</v>
       </c>
-      <c r="P187" s="1"/>
-      <c r="S187" s="9"/>
+      <c r="P187" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q187" t="s">
+        <v>24</v>
+      </c>
+      <c r="R187" t="s">
+        <v>33</v>
+      </c>
+      <c r="S187" s="9">
+        <v>80129.570999999996</v>
+      </c>
       <c r="U187" s="1"/>
       <c r="X187" s="9"/>
       <c r="Z187" s="1"/>
       <c r="AC187" s="9"/>
       <c r="AE187" s="1"/>
       <c r="AH187" s="9"/>
       <c r="AJ187" s="1"/>
       <c r="AM187" s="9"/>
       <c r="AO187" s="1"/>
       <c r="AR187" s="9"/>
       <c r="AT187" s="1"/>
       <c r="AW187" s="9"/>
       <c r="AY187" s="1"/>
       <c r="BB187" s="9"/>
       <c r="BD187" s="1"/>
       <c r="BG187" s="9"/>
     </row>
     <row r="188" spans="1:59">
       <c r="A188" s="1">
         <v>46047.5</v>
       </c>
       <c r="B188" t="s">
         <v>24</v>
       </c>
       <c r="C188" t="s">
@@ -11159,52 +12932,62 @@
       </c>
       <c r="F188" s="1">
         <v>46061.5</v>
       </c>
       <c r="G188" t="s">
         <v>24</v>
       </c>
       <c r="H188" t="s">
         <v>34</v>
       </c>
       <c r="I188" s="9">
         <v>57015</v>
       </c>
       <c r="K188" s="1">
         <v>46083.5</v>
       </c>
       <c r="L188" t="s">
         <v>24</v>
       </c>
       <c r="M188" t="s">
         <v>34</v>
       </c>
       <c r="N188" s="9">
         <v>35021</v>
       </c>
-      <c r="P188" s="1"/>
-      <c r="S188" s="9"/>
+      <c r="P188" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q188" t="s">
+        <v>24</v>
+      </c>
+      <c r="R188" t="s">
+        <v>34</v>
+      </c>
+      <c r="S188" s="9">
+        <v>42234.400000000001</v>
+      </c>
       <c r="U188" s="1"/>
       <c r="X188" s="9"/>
       <c r="Z188" s="1"/>
       <c r="AC188" s="9"/>
       <c r="AE188" s="1"/>
       <c r="AH188" s="9"/>
       <c r="AJ188" s="1"/>
       <c r="AM188" s="9"/>
       <c r="AO188" s="1"/>
       <c r="AR188" s="9"/>
       <c r="AT188" s="1"/>
       <c r="AW188" s="9"/>
       <c r="AY188" s="1"/>
       <c r="BB188" s="9"/>
       <c r="BD188" s="1"/>
       <c r="BG188" s="9"/>
     </row>
     <row r="189" spans="1:59">
       <c r="A189" s="1">
         <v>46047.5</v>
       </c>
       <c r="B189" t="s">
         <v>24</v>
       </c>
       <c r="C189" t="s">
@@ -11215,52 +12998,62 @@
       </c>
       <c r="F189" s="1">
         <v>46061.5</v>
       </c>
       <c r="G189" t="s">
         <v>24</v>
       </c>
       <c r="H189" t="s">
         <v>35</v>
       </c>
       <c r="I189" s="9">
         <v>7754.21</v>
       </c>
       <c r="K189" s="1">
         <v>46083.5</v>
       </c>
       <c r="L189" t="s">
         <v>24</v>
       </c>
       <c r="M189" t="s">
         <v>35</v>
       </c>
       <c r="N189" s="9">
         <v>10244.710999999999</v>
       </c>
-      <c r="P189" s="1"/>
-      <c r="S189" s="9"/>
+      <c r="P189" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q189" t="s">
+        <v>24</v>
+      </c>
+      <c r="R189" t="s">
+        <v>35</v>
+      </c>
+      <c r="S189" s="9">
+        <v>10463.404</v>
+      </c>
       <c r="U189" s="1"/>
       <c r="X189" s="9"/>
       <c r="Z189" s="1"/>
       <c r="AC189" s="9"/>
       <c r="AE189" s="1"/>
       <c r="AH189" s="9"/>
       <c r="AJ189" s="1"/>
       <c r="AM189" s="9"/>
       <c r="AO189" s="1"/>
       <c r="AR189" s="9"/>
       <c r="AT189" s="1"/>
       <c r="AW189" s="9"/>
       <c r="AY189" s="1"/>
       <c r="BB189" s="9"/>
       <c r="BD189" s="1"/>
       <c r="BG189" s="9"/>
     </row>
     <row r="190" spans="1:59">
       <c r="A190" s="1">
         <v>46047.5</v>
       </c>
       <c r="B190" t="s">
         <v>24</v>
       </c>
       <c r="C190" t="s">
@@ -11271,52 +13064,62 @@
       </c>
       <c r="F190" s="1">
         <v>46061.5</v>
       </c>
       <c r="G190" t="s">
         <v>24</v>
       </c>
       <c r="H190" t="s">
         <v>36</v>
       </c>
       <c r="I190" s="9">
         <v>242579.486</v>
       </c>
       <c r="K190" s="1">
         <v>46083.5</v>
       </c>
       <c r="L190" t="s">
         <v>24</v>
       </c>
       <c r="M190" t="s">
         <v>36</v>
       </c>
       <c r="N190" s="9">
         <v>295530.96799999999</v>
       </c>
-      <c r="P190" s="1"/>
-      <c r="S190" s="9"/>
+      <c r="P190" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q190" t="s">
+        <v>24</v>
+      </c>
+      <c r="R190" t="s">
+        <v>36</v>
+      </c>
+      <c r="S190" s="9">
+        <v>279367.28399999999</v>
+      </c>
       <c r="U190" s="1"/>
       <c r="X190" s="9"/>
       <c r="Z190" s="1"/>
       <c r="AC190" s="9"/>
       <c r="AE190" s="1"/>
       <c r="AH190" s="9"/>
       <c r="AJ190" s="1"/>
       <c r="AM190" s="9"/>
       <c r="AO190" s="1"/>
       <c r="AR190" s="9"/>
       <c r="AT190" s="1"/>
       <c r="AW190" s="9"/>
       <c r="AY190" s="1"/>
       <c r="BB190" s="9"/>
       <c r="BD190" s="1"/>
       <c r="BG190" s="9"/>
     </row>
     <row r="191" spans="1:59">
       <c r="A191" s="1">
         <v>46047.5</v>
       </c>
       <c r="B191" t="s">
         <v>24</v>
       </c>
       <c r="C191" t="s">
@@ -11327,52 +13130,62 @@
       </c>
       <c r="F191" s="1">
         <v>46061.5</v>
       </c>
       <c r="G191" t="s">
         <v>24</v>
       </c>
       <c r="H191" t="s">
         <v>37</v>
       </c>
       <c r="I191" s="9">
         <v>109876.83900000001</v>
       </c>
       <c r="K191" s="1">
         <v>46083.5</v>
       </c>
       <c r="L191" t="s">
         <v>24</v>
       </c>
       <c r="M191" t="s">
         <v>37</v>
       </c>
       <c r="N191" s="9">
         <v>131506.639</v>
       </c>
-      <c r="P191" s="1"/>
-      <c r="S191" s="9"/>
+      <c r="P191" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q191" t="s">
+        <v>24</v>
+      </c>
+      <c r="R191" t="s">
+        <v>37</v>
+      </c>
+      <c r="S191" s="9">
+        <v>116146.993</v>
+      </c>
       <c r="U191" s="1"/>
       <c r="X191" s="9"/>
       <c r="Z191" s="1"/>
       <c r="AC191" s="9"/>
       <c r="AE191" s="1"/>
       <c r="AH191" s="9"/>
       <c r="AJ191" s="1"/>
       <c r="AM191" s="9"/>
       <c r="AO191" s="1"/>
       <c r="AR191" s="9"/>
       <c r="AT191" s="1"/>
       <c r="AW191" s="9"/>
       <c r="AY191" s="1"/>
       <c r="BB191" s="9"/>
       <c r="BD191" s="1"/>
       <c r="BG191" s="9"/>
     </row>
     <row r="192" spans="1:59">
       <c r="A192" s="1">
         <v>46047.5</v>
       </c>
       <c r="B192" t="s">
         <v>24</v>
       </c>
       <c r="C192" t="s">
@@ -11383,52 +13196,62 @@
       </c>
       <c r="F192" s="1">
         <v>46061.5</v>
       </c>
       <c r="G192" t="s">
         <v>24</v>
       </c>
       <c r="H192" t="s">
         <v>38</v>
       </c>
       <c r="I192" s="9">
         <v>0</v>
       </c>
       <c r="K192" s="1">
         <v>46083.5</v>
       </c>
       <c r="L192" t="s">
         <v>24</v>
       </c>
       <c r="M192" t="s">
         <v>38</v>
       </c>
       <c r="N192" s="9">
         <v>0</v>
       </c>
-      <c r="P192" s="1"/>
-      <c r="S192" s="9"/>
+      <c r="P192" s="1">
+        <v>46119.5</v>
+      </c>
+      <c r="Q192" t="s">
+        <v>24</v>
+      </c>
+      <c r="R192" t="s">
+        <v>38</v>
+      </c>
+      <c r="S192" s="9">
+        <v>0</v>
+      </c>
       <c r="U192" s="1"/>
       <c r="X192" s="9"/>
       <c r="Z192" s="1"/>
       <c r="AC192" s="9"/>
       <c r="AE192" s="1"/>
       <c r="AH192" s="9"/>
       <c r="AJ192" s="1"/>
       <c r="AM192" s="9"/>
       <c r="AO192" s="1"/>
       <c r="AR192" s="9"/>
       <c r="AT192" s="1"/>
       <c r="AW192" s="9"/>
       <c r="AY192" s="1"/>
       <c r="BB192" s="9"/>
       <c r="BD192" s="1"/>
       <c r="BG192" s="9"/>
     </row>
     <row r="193" spans="1:59">
       <c r="A193" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B193" t="s">
         <v>24</v>
       </c>
       <c r="C193" t="s">
@@ -11439,52 +13262,62 @@
       </c>
       <c r="F193" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G193" t="s">
         <v>24</v>
       </c>
       <c r="H193" t="s">
         <v>25</v>
       </c>
       <c r="I193" s="9">
         <v>739527.978</v>
       </c>
       <c r="K193" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L193" t="s">
         <v>24</v>
       </c>
       <c r="M193" t="s">
         <v>25</v>
       </c>
       <c r="N193" s="9">
         <v>537653.39899999998</v>
       </c>
-      <c r="P193" s="1"/>
-      <c r="S193" s="9"/>
+      <c r="P193" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q193" t="s">
+        <v>24</v>
+      </c>
+      <c r="R193" t="s">
+        <v>25</v>
+      </c>
+      <c r="S193" s="9">
+        <v>477034.147</v>
+      </c>
       <c r="U193" s="1"/>
       <c r="X193" s="9"/>
       <c r="Z193" s="1"/>
       <c r="AC193" s="9"/>
       <c r="AE193" s="1"/>
       <c r="AH193" s="9"/>
       <c r="AJ193" s="1"/>
       <c r="AM193" s="9"/>
       <c r="AO193" s="1"/>
       <c r="AR193" s="9"/>
       <c r="AT193" s="1"/>
       <c r="AW193" s="9"/>
       <c r="AY193" s="1"/>
       <c r="BB193" s="9"/>
       <c r="BD193" s="1"/>
       <c r="BG193" s="9"/>
     </row>
     <row r="194" spans="1:59">
       <c r="A194" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B194" t="s">
         <v>24</v>
       </c>
       <c r="C194" t="s">
@@ -11495,52 +13328,62 @@
       </c>
       <c r="F194" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G194" t="s">
         <v>24</v>
       </c>
       <c r="H194" t="s">
         <v>26</v>
       </c>
       <c r="I194" s="9">
         <v>0</v>
       </c>
       <c r="K194" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L194" t="s">
         <v>24</v>
       </c>
       <c r="M194" t="s">
         <v>26</v>
       </c>
       <c r="N194" s="9">
         <v>0</v>
       </c>
-      <c r="P194" s="1"/>
-      <c r="S194" s="9"/>
+      <c r="P194" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q194" t="s">
+        <v>24</v>
+      </c>
+      <c r="R194" t="s">
+        <v>26</v>
+      </c>
+      <c r="S194" s="9">
+        <v>0</v>
+      </c>
       <c r="U194" s="1"/>
       <c r="X194" s="9"/>
       <c r="Z194" s="1"/>
       <c r="AC194" s="9"/>
       <c r="AE194" s="1"/>
       <c r="AH194" s="9"/>
       <c r="AJ194" s="1"/>
       <c r="AM194" s="9"/>
       <c r="AO194" s="1"/>
       <c r="AR194" s="9"/>
       <c r="AT194" s="1"/>
       <c r="AW194" s="9"/>
       <c r="AY194" s="1"/>
       <c r="BB194" s="9"/>
       <c r="BD194" s="1"/>
       <c r="BG194" s="9"/>
     </row>
     <row r="195" spans="1:59">
       <c r="A195" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B195" t="s">
         <v>24</v>
       </c>
       <c r="C195" t="s">
@@ -11551,52 +13394,62 @@
       </c>
       <c r="F195" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G195" t="s">
         <v>24</v>
       </c>
       <c r="H195" t="s">
         <v>27</v>
       </c>
       <c r="I195" s="9">
         <v>96.634</v>
       </c>
       <c r="K195" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L195" t="s">
         <v>24</v>
       </c>
       <c r="M195" t="s">
         <v>27</v>
       </c>
       <c r="N195" s="9">
         <v>60.243000000000002</v>
       </c>
-      <c r="P195" s="1"/>
-      <c r="S195" s="9"/>
+      <c r="P195" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q195" t="s">
+        <v>24</v>
+      </c>
+      <c r="R195" t="s">
+        <v>27</v>
+      </c>
+      <c r="S195" s="9">
+        <v>72.022000000000006</v>
+      </c>
       <c r="U195" s="1"/>
       <c r="X195" s="9"/>
       <c r="Z195" s="1"/>
       <c r="AC195" s="9"/>
       <c r="AE195" s="1"/>
       <c r="AH195" s="9"/>
       <c r="AJ195" s="1"/>
       <c r="AM195" s="9"/>
       <c r="AO195" s="1"/>
       <c r="AR195" s="9"/>
       <c r="AT195" s="1"/>
       <c r="AW195" s="9"/>
       <c r="AY195" s="1"/>
       <c r="BB195" s="9"/>
       <c r="BD195" s="1"/>
       <c r="BG195" s="9"/>
     </row>
     <row r="196" spans="1:59">
       <c r="A196" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B196" t="s">
         <v>24</v>
       </c>
       <c r="C196" t="s">
@@ -11607,52 +13460,62 @@
       </c>
       <c r="F196" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G196" t="s">
         <v>24</v>
       </c>
       <c r="H196" t="s">
         <v>28</v>
       </c>
       <c r="I196" s="9">
         <v>2348.9229999999998</v>
       </c>
       <c r="K196" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L196" t="s">
         <v>24</v>
       </c>
       <c r="M196" t="s">
         <v>28</v>
       </c>
       <c r="N196" s="9">
         <v>1654.019</v>
       </c>
-      <c r="P196" s="1"/>
-      <c r="S196" s="9"/>
+      <c r="P196" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q196" t="s">
+        <v>24</v>
+      </c>
+      <c r="R196" t="s">
+        <v>28</v>
+      </c>
+      <c r="S196" s="9">
+        <v>1545.4880000000001</v>
+      </c>
       <c r="U196" s="1"/>
       <c r="X196" s="9"/>
       <c r="Z196" s="1"/>
       <c r="AC196" s="9"/>
       <c r="AE196" s="1"/>
       <c r="AH196" s="9"/>
       <c r="AJ196" s="1"/>
       <c r="AM196" s="9"/>
       <c r="AO196" s="1"/>
       <c r="AR196" s="9"/>
       <c r="AT196" s="1"/>
       <c r="AW196" s="9"/>
       <c r="AY196" s="1"/>
       <c r="BB196" s="9"/>
       <c r="BD196" s="1"/>
       <c r="BG196" s="9"/>
     </row>
     <row r="197" spans="1:59">
       <c r="A197" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B197" t="s">
         <v>24</v>
       </c>
       <c r="C197" t="s">
@@ -11663,52 +13526,62 @@
       </c>
       <c r="F197" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G197" t="s">
         <v>24</v>
       </c>
       <c r="H197" t="s">
         <v>29</v>
       </c>
       <c r="I197" s="9">
         <v>16591.579000000002</v>
       </c>
       <c r="K197" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
       <c r="M197" t="s">
         <v>29</v>
       </c>
       <c r="N197" s="9">
         <v>23559.184000000001</v>
       </c>
-      <c r="P197" s="1"/>
-      <c r="S197" s="9"/>
+      <c r="P197" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q197" t="s">
+        <v>24</v>
+      </c>
+      <c r="R197" t="s">
+        <v>29</v>
+      </c>
+      <c r="S197" s="9">
+        <v>22684.720000000001</v>
+      </c>
       <c r="U197" s="1"/>
       <c r="X197" s="9"/>
       <c r="Z197" s="1"/>
       <c r="AC197" s="9"/>
       <c r="AE197" s="1"/>
       <c r="AH197" s="9"/>
       <c r="AJ197" s="1"/>
       <c r="AM197" s="9"/>
       <c r="AO197" s="1"/>
       <c r="AR197" s="9"/>
       <c r="AT197" s="1"/>
       <c r="AW197" s="9"/>
       <c r="AY197" s="1"/>
       <c r="BB197" s="9"/>
       <c r="BD197" s="1"/>
       <c r="BG197" s="9"/>
     </row>
     <row r="198" spans="1:59">
       <c r="A198" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B198" t="s">
         <v>24</v>
       </c>
       <c r="C198" t="s">
@@ -11719,52 +13592,62 @@
       </c>
       <c r="F198" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G198" t="s">
         <v>24</v>
       </c>
       <c r="H198" t="s">
         <v>30</v>
       </c>
       <c r="I198" s="9">
         <v>40988.476000000002</v>
       </c>
       <c r="K198" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L198" t="s">
         <v>24</v>
       </c>
       <c r="M198" t="s">
         <v>30</v>
       </c>
       <c r="N198" s="9">
         <v>50721.599000000002</v>
       </c>
-      <c r="P198" s="1"/>
-      <c r="S198" s="9"/>
+      <c r="P198" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q198" t="s">
+        <v>24</v>
+      </c>
+      <c r="R198" t="s">
+        <v>30</v>
+      </c>
+      <c r="S198" s="9">
+        <v>50866.694000000003</v>
+      </c>
       <c r="U198" s="1"/>
       <c r="X198" s="9"/>
       <c r="Z198" s="1"/>
       <c r="AC198" s="9"/>
       <c r="AE198" s="1"/>
       <c r="AH198" s="9"/>
       <c r="AJ198" s="1"/>
       <c r="AM198" s="9"/>
       <c r="AO198" s="1"/>
       <c r="AR198" s="9"/>
       <c r="AT198" s="1"/>
       <c r="AW198" s="9"/>
       <c r="AY198" s="1"/>
       <c r="BB198" s="9"/>
       <c r="BD198" s="1"/>
       <c r="BG198" s="9"/>
     </row>
     <row r="199" spans="1:59">
       <c r="A199" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B199" t="s">
         <v>24</v>
       </c>
       <c r="C199" t="s">
@@ -11775,52 +13658,62 @@
       </c>
       <c r="F199" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G199" t="s">
         <v>24</v>
       </c>
       <c r="H199" t="s">
         <v>31</v>
       </c>
       <c r="I199" s="9">
         <v>56850.87</v>
       </c>
       <c r="K199" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L199" t="s">
         <v>24</v>
       </c>
       <c r="M199" t="s">
         <v>31</v>
       </c>
       <c r="N199" s="9">
         <v>65210.305999999997</v>
       </c>
-      <c r="P199" s="1"/>
-      <c r="S199" s="9"/>
+      <c r="P199" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q199" t="s">
+        <v>24</v>
+      </c>
+      <c r="R199" t="s">
+        <v>31</v>
+      </c>
+      <c r="S199" s="9">
+        <v>64914.366999999998</v>
+      </c>
       <c r="U199" s="1"/>
       <c r="X199" s="9"/>
       <c r="Z199" s="1"/>
       <c r="AC199" s="9"/>
       <c r="AE199" s="1"/>
       <c r="AH199" s="9"/>
       <c r="AJ199" s="1"/>
       <c r="AM199" s="9"/>
       <c r="AO199" s="1"/>
       <c r="AR199" s="9"/>
       <c r="AT199" s="1"/>
       <c r="AW199" s="9"/>
       <c r="AY199" s="1"/>
       <c r="BB199" s="9"/>
       <c r="BD199" s="1"/>
       <c r="BG199" s="9"/>
     </row>
     <row r="200" spans="1:59">
       <c r="A200" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B200" t="s">
         <v>24</v>
       </c>
       <c r="C200" t="s">
@@ -11831,52 +13724,62 @@
       </c>
       <c r="F200" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G200" t="s">
         <v>24</v>
       </c>
       <c r="H200" t="s">
         <v>32</v>
       </c>
       <c r="I200" s="9">
         <v>12266.25</v>
       </c>
       <c r="K200" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L200" t="s">
         <v>24</v>
       </c>
       <c r="M200" t="s">
         <v>32</v>
       </c>
       <c r="N200" s="9">
         <v>13864.594999999999</v>
       </c>
-      <c r="P200" s="1"/>
-      <c r="S200" s="9"/>
+      <c r="P200" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q200" t="s">
+        <v>24</v>
+      </c>
+      <c r="R200" t="s">
+        <v>32</v>
+      </c>
+      <c r="S200" s="9">
+        <v>13115.94</v>
+      </c>
       <c r="U200" s="1"/>
       <c r="X200" s="9"/>
       <c r="Z200" s="1"/>
       <c r="AC200" s="9"/>
       <c r="AE200" s="1"/>
       <c r="AH200" s="9"/>
       <c r="AJ200" s="1"/>
       <c r="AM200" s="9"/>
       <c r="AO200" s="1"/>
       <c r="AR200" s="9"/>
       <c r="AT200" s="1"/>
       <c r="AW200" s="9"/>
       <c r="AY200" s="1"/>
       <c r="BB200" s="9"/>
       <c r="BD200" s="1"/>
       <c r="BG200" s="9"/>
     </row>
     <row r="201" spans="1:59">
       <c r="A201" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B201" t="s">
         <v>24</v>
       </c>
       <c r="C201" t="s">
@@ -11887,52 +13790,62 @@
       </c>
       <c r="F201" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G201" t="s">
         <v>24</v>
       </c>
       <c r="H201" t="s">
         <v>33</v>
       </c>
       <c r="I201" s="9">
         <v>81711.865000000005</v>
       </c>
       <c r="K201" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L201" t="s">
         <v>24</v>
       </c>
       <c r="M201" t="s">
         <v>33</v>
       </c>
       <c r="N201" s="9">
         <v>90527.03</v>
       </c>
-      <c r="P201" s="1"/>
-      <c r="S201" s="9"/>
+      <c r="P201" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q201" t="s">
+        <v>24</v>
+      </c>
+      <c r="R201" t="s">
+        <v>33</v>
+      </c>
+      <c r="S201" s="9">
+        <v>80070.620999999999</v>
+      </c>
       <c r="U201" s="1"/>
       <c r="X201" s="9"/>
       <c r="Z201" s="1"/>
       <c r="AC201" s="9"/>
       <c r="AE201" s="1"/>
       <c r="AH201" s="9"/>
       <c r="AJ201" s="1"/>
       <c r="AM201" s="9"/>
       <c r="AO201" s="1"/>
       <c r="AR201" s="9"/>
       <c r="AT201" s="1"/>
       <c r="AW201" s="9"/>
       <c r="AY201" s="1"/>
       <c r="BB201" s="9"/>
       <c r="BD201" s="1"/>
       <c r="BG201" s="9"/>
     </row>
     <row r="202" spans="1:59">
       <c r="A202" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B202" t="s">
         <v>24</v>
       </c>
       <c r="C202" t="s">
@@ -11943,52 +13856,62 @@
       </c>
       <c r="F202" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G202" t="s">
         <v>24</v>
       </c>
       <c r="H202" t="s">
         <v>34</v>
       </c>
       <c r="I202" s="9">
         <v>51682</v>
       </c>
       <c r="K202" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L202" t="s">
         <v>24</v>
       </c>
       <c r="M202" t="s">
         <v>34</v>
       </c>
       <c r="N202" s="9">
         <v>35014</v>
       </c>
-      <c r="P202" s="1"/>
-      <c r="S202" s="9"/>
+      <c r="P202" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q202" t="s">
+        <v>24</v>
+      </c>
+      <c r="R202" t="s">
+        <v>34</v>
+      </c>
+      <c r="S202" s="9">
+        <v>42713</v>
+      </c>
       <c r="U202" s="1"/>
       <c r="X202" s="9"/>
       <c r="Z202" s="1"/>
       <c r="AC202" s="9"/>
       <c r="AE202" s="1"/>
       <c r="AH202" s="9"/>
       <c r="AJ202" s="1"/>
       <c r="AM202" s="9"/>
       <c r="AO202" s="1"/>
       <c r="AR202" s="9"/>
       <c r="AT202" s="1"/>
       <c r="AW202" s="9"/>
       <c r="AY202" s="1"/>
       <c r="BB202" s="9"/>
       <c r="BD202" s="1"/>
       <c r="BG202" s="9"/>
     </row>
     <row r="203" spans="1:59">
       <c r="A203" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B203" t="s">
         <v>24</v>
       </c>
       <c r="C203" t="s">
@@ -11999,52 +13922,62 @@
       </c>
       <c r="F203" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G203" t="s">
         <v>24</v>
       </c>
       <c r="H203" t="s">
         <v>35</v>
       </c>
       <c r="I203" s="9">
         <v>7813.6949999999997</v>
       </c>
       <c r="K203" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L203" t="s">
         <v>24</v>
       </c>
       <c r="M203" t="s">
         <v>35</v>
       </c>
       <c r="N203" s="9">
         <v>10486.82</v>
       </c>
-      <c r="P203" s="1"/>
-      <c r="S203" s="9"/>
+      <c r="P203" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q203" t="s">
+        <v>24</v>
+      </c>
+      <c r="R203" t="s">
+        <v>35</v>
+      </c>
+      <c r="S203" s="9">
+        <v>10595.339</v>
+      </c>
       <c r="U203" s="1"/>
       <c r="X203" s="9"/>
       <c r="Z203" s="1"/>
       <c r="AC203" s="9"/>
       <c r="AE203" s="1"/>
       <c r="AH203" s="9"/>
       <c r="AJ203" s="1"/>
       <c r="AM203" s="9"/>
       <c r="AO203" s="1"/>
       <c r="AR203" s="9"/>
       <c r="AT203" s="1"/>
       <c r="AW203" s="9"/>
       <c r="AY203" s="1"/>
       <c r="BB203" s="9"/>
       <c r="BD203" s="1"/>
       <c r="BG203" s="9"/>
     </row>
     <row r="204" spans="1:59">
       <c r="A204" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B204" t="s">
         <v>24</v>
       </c>
       <c r="C204" t="s">
@@ -12055,52 +13988,62 @@
       </c>
       <c r="F204" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G204" t="s">
         <v>24</v>
       </c>
       <c r="H204" t="s">
         <v>36</v>
       </c>
       <c r="I204" s="9">
         <v>239934.698</v>
       </c>
       <c r="K204" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L204" t="s">
         <v>24</v>
       </c>
       <c r="M204" t="s">
         <v>36</v>
       </c>
       <c r="N204" s="9">
         <v>292952.94</v>
       </c>
-      <c r="P204" s="1"/>
-      <c r="S204" s="9"/>
+      <c r="P204" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q204" t="s">
+        <v>24</v>
+      </c>
+      <c r="R204" t="s">
+        <v>36</v>
+      </c>
+      <c r="S204" s="9">
+        <v>277422.495</v>
+      </c>
       <c r="U204" s="1"/>
       <c r="X204" s="9"/>
       <c r="Z204" s="1"/>
       <c r="AC204" s="9"/>
       <c r="AE204" s="1"/>
       <c r="AH204" s="9"/>
       <c r="AJ204" s="1"/>
       <c r="AM204" s="9"/>
       <c r="AO204" s="1"/>
       <c r="AR204" s="9"/>
       <c r="AT204" s="1"/>
       <c r="AW204" s="9"/>
       <c r="AY204" s="1"/>
       <c r="BB204" s="9"/>
       <c r="BD204" s="1"/>
       <c r="BG204" s="9"/>
     </row>
     <row r="205" spans="1:59">
       <c r="A205" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B205" t="s">
         <v>24</v>
       </c>
       <c r="C205" t="s">
@@ -12111,52 +14054,62 @@
       </c>
       <c r="F205" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G205" t="s">
         <v>24</v>
       </c>
       <c r="H205" t="s">
         <v>37</v>
       </c>
       <c r="I205" s="9">
         <v>107394.954</v>
       </c>
       <c r="K205" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L205" t="s">
         <v>24</v>
       </c>
       <c r="M205" t="s">
         <v>37</v>
       </c>
       <c r="N205" s="9">
         <v>128614.016</v>
       </c>
-      <c r="P205" s="1"/>
-      <c r="S205" s="9"/>
+      <c r="P205" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q205" t="s">
+        <v>24</v>
+      </c>
+      <c r="R205" t="s">
+        <v>37</v>
+      </c>
+      <c r="S205" s="9">
+        <v>114903.785</v>
+      </c>
       <c r="U205" s="1"/>
       <c r="X205" s="9"/>
       <c r="Z205" s="1"/>
       <c r="AC205" s="9"/>
       <c r="AE205" s="1"/>
       <c r="AH205" s="9"/>
       <c r="AJ205" s="1"/>
       <c r="AM205" s="9"/>
       <c r="AO205" s="1"/>
       <c r="AR205" s="9"/>
       <c r="AT205" s="1"/>
       <c r="AW205" s="9"/>
       <c r="AY205" s="1"/>
       <c r="BB205" s="9"/>
       <c r="BD205" s="1"/>
       <c r="BG205" s="9"/>
     </row>
     <row r="206" spans="1:59">
       <c r="A206" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B206" t="s">
         <v>24</v>
       </c>
       <c r="C206" t="s">
@@ -12167,52 +14120,62 @@
       </c>
       <c r="F206" s="1">
         <v>46061.541666666664</v>
       </c>
       <c r="G206" t="s">
         <v>24</v>
       </c>
       <c r="H206" t="s">
         <v>38</v>
       </c>
       <c r="I206" s="9">
         <v>0</v>
       </c>
       <c r="K206" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L206" t="s">
         <v>24</v>
       </c>
       <c r="M206" t="s">
         <v>38</v>
       </c>
       <c r="N206" s="9">
         <v>0</v>
       </c>
-      <c r="P206" s="1"/>
-      <c r="S206" s="9"/>
+      <c r="P206" s="1">
+        <v>46119.541666666664</v>
+      </c>
+      <c r="Q206" t="s">
+        <v>24</v>
+      </c>
+      <c r="R206" t="s">
+        <v>38</v>
+      </c>
+      <c r="S206" s="9">
+        <v>0</v>
+      </c>
       <c r="U206" s="1"/>
       <c r="X206" s="9"/>
       <c r="Z206" s="1"/>
       <c r="AC206" s="9"/>
       <c r="AE206" s="1"/>
       <c r="AH206" s="9"/>
       <c r="AJ206" s="1"/>
       <c r="AM206" s="9"/>
       <c r="AO206" s="1"/>
       <c r="AR206" s="9"/>
       <c r="AT206" s="1"/>
       <c r="AW206" s="9"/>
       <c r="AY206" s="1"/>
       <c r="BB206" s="9"/>
       <c r="BD206" s="1"/>
       <c r="BG206" s="9"/>
     </row>
     <row r="207" spans="1:59">
       <c r="A207" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B207" t="s">
         <v>24</v>
       </c>
       <c r="C207" t="s">
@@ -12223,52 +14186,62 @@
       </c>
       <c r="F207" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G207" t="s">
         <v>24</v>
       </c>
       <c r="H207" t="s">
         <v>25</v>
       </c>
       <c r="I207" s="9">
         <v>736728.99800000002</v>
       </c>
       <c r="K207" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L207" t="s">
         <v>24</v>
       </c>
       <c r="M207" t="s">
         <v>25</v>
       </c>
       <c r="N207" s="9">
         <v>531260.29700000002</v>
       </c>
-      <c r="P207" s="1"/>
-      <c r="S207" s="9"/>
+      <c r="P207" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q207" t="s">
+        <v>24</v>
+      </c>
+      <c r="R207" t="s">
+        <v>25</v>
+      </c>
+      <c r="S207" s="9">
+        <v>476458.72</v>
+      </c>
       <c r="U207" s="1"/>
       <c r="X207" s="9"/>
       <c r="Z207" s="1"/>
       <c r="AC207" s="9"/>
       <c r="AE207" s="1"/>
       <c r="AH207" s="9"/>
       <c r="AJ207" s="1"/>
       <c r="AM207" s="9"/>
       <c r="AO207" s="1"/>
       <c r="AR207" s="9"/>
       <c r="AT207" s="1"/>
       <c r="AW207" s="9"/>
       <c r="AY207" s="1"/>
       <c r="BB207" s="9"/>
       <c r="BD207" s="1"/>
       <c r="BG207" s="9"/>
     </row>
     <row r="208" spans="1:59">
       <c r="A208" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B208" t="s">
         <v>24</v>
       </c>
       <c r="C208" t="s">
@@ -12279,52 +14252,62 @@
       </c>
       <c r="F208" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G208" t="s">
         <v>24</v>
       </c>
       <c r="H208" t="s">
         <v>26</v>
       </c>
       <c r="I208" s="9">
         <v>0</v>
       </c>
       <c r="K208" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L208" t="s">
         <v>24</v>
       </c>
       <c r="M208" t="s">
         <v>26</v>
       </c>
       <c r="N208" s="9">
         <v>0</v>
       </c>
-      <c r="P208" s="1"/>
-      <c r="S208" s="9"/>
+      <c r="P208" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q208" t="s">
+        <v>24</v>
+      </c>
+      <c r="R208" t="s">
+        <v>26</v>
+      </c>
+      <c r="S208" s="9">
+        <v>0</v>
+      </c>
       <c r="U208" s="1"/>
       <c r="X208" s="9"/>
       <c r="Z208" s="1"/>
       <c r="AC208" s="9"/>
       <c r="AE208" s="1"/>
       <c r="AH208" s="9"/>
       <c r="AJ208" s="1"/>
       <c r="AM208" s="9"/>
       <c r="AO208" s="1"/>
       <c r="AR208" s="9"/>
       <c r="AT208" s="1"/>
       <c r="AW208" s="9"/>
       <c r="AY208" s="1"/>
       <c r="BB208" s="9"/>
       <c r="BD208" s="1"/>
       <c r="BG208" s="9"/>
     </row>
     <row r="209" spans="1:59">
       <c r="A209" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B209" t="s">
         <v>24</v>
       </c>
       <c r="C209" t="s">
@@ -12335,52 +14318,62 @@
       </c>
       <c r="F209" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G209" t="s">
         <v>24</v>
       </c>
       <c r="H209" t="s">
         <v>27</v>
       </c>
       <c r="I209" s="9">
         <v>95.581999999999994</v>
       </c>
       <c r="K209" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L209" t="s">
         <v>24</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" s="9">
         <v>51.948</v>
       </c>
-      <c r="P209" s="1"/>
-      <c r="S209" s="9"/>
+      <c r="P209" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q209" t="s">
+        <v>24</v>
+      </c>
+      <c r="R209" t="s">
+        <v>27</v>
+      </c>
+      <c r="S209" s="9">
+        <v>59.493000000000002</v>
+      </c>
       <c r="U209" s="1"/>
       <c r="X209" s="9"/>
       <c r="Z209" s="1"/>
       <c r="AC209" s="9"/>
       <c r="AE209" s="1"/>
       <c r="AH209" s="9"/>
       <c r="AJ209" s="1"/>
       <c r="AM209" s="9"/>
       <c r="AO209" s="1"/>
       <c r="AR209" s="9"/>
       <c r="AT209" s="1"/>
       <c r="AW209" s="9"/>
       <c r="AY209" s="1"/>
       <c r="BB209" s="9"/>
       <c r="BD209" s="1"/>
       <c r="BG209" s="9"/>
     </row>
     <row r="210" spans="1:59">
       <c r="A210" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B210" t="s">
         <v>24</v>
       </c>
       <c r="C210" t="s">
@@ -12391,52 +14384,62 @@
       </c>
       <c r="F210" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G210" t="s">
         <v>24</v>
       </c>
       <c r="H210" t="s">
         <v>28</v>
       </c>
       <c r="I210" s="9">
         <v>2291.982</v>
       </c>
       <c r="K210" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L210" t="s">
         <v>24</v>
       </c>
       <c r="M210" t="s">
         <v>28</v>
       </c>
       <c r="N210" s="9">
         <v>1695.114</v>
       </c>
-      <c r="P210" s="1"/>
-      <c r="S210" s="9"/>
+      <c r="P210" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q210" t="s">
+        <v>24</v>
+      </c>
+      <c r="R210" t="s">
+        <v>28</v>
+      </c>
+      <c r="S210" s="9">
+        <v>1516.299</v>
+      </c>
       <c r="U210" s="1"/>
       <c r="X210" s="9"/>
       <c r="Z210" s="1"/>
       <c r="AC210" s="9"/>
       <c r="AE210" s="1"/>
       <c r="AH210" s="9"/>
       <c r="AJ210" s="1"/>
       <c r="AM210" s="9"/>
       <c r="AO210" s="1"/>
       <c r="AR210" s="9"/>
       <c r="AT210" s="1"/>
       <c r="AW210" s="9"/>
       <c r="AY210" s="1"/>
       <c r="BB210" s="9"/>
       <c r="BD210" s="1"/>
       <c r="BG210" s="9"/>
     </row>
     <row r="211" spans="1:59">
       <c r="A211" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B211" t="s">
         <v>24</v>
       </c>
       <c r="C211" t="s">
@@ -12447,52 +14450,62 @@
       </c>
       <c r="F211" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G211" t="s">
         <v>24</v>
       </c>
       <c r="H211" t="s">
         <v>29</v>
       </c>
       <c r="I211" s="9">
         <v>16465.13</v>
       </c>
       <c r="K211" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L211" t="s">
         <v>24</v>
       </c>
       <c r="M211" t="s">
         <v>29</v>
       </c>
       <c r="N211" s="9">
         <v>22572.679</v>
       </c>
-      <c r="P211" s="1"/>
-      <c r="S211" s="9"/>
+      <c r="P211" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q211" t="s">
+        <v>24</v>
+      </c>
+      <c r="R211" t="s">
+        <v>29</v>
+      </c>
+      <c r="S211" s="9">
+        <v>22023.476999999999</v>
+      </c>
       <c r="U211" s="1"/>
       <c r="X211" s="9"/>
       <c r="Z211" s="1"/>
       <c r="AC211" s="9"/>
       <c r="AE211" s="1"/>
       <c r="AH211" s="9"/>
       <c r="AJ211" s="1"/>
       <c r="AM211" s="9"/>
       <c r="AO211" s="1"/>
       <c r="AR211" s="9"/>
       <c r="AT211" s="1"/>
       <c r="AW211" s="9"/>
       <c r="AY211" s="1"/>
       <c r="BB211" s="9"/>
       <c r="BD211" s="1"/>
       <c r="BG211" s="9"/>
     </row>
     <row r="212" spans="1:59">
       <c r="A212" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B212" t="s">
         <v>24</v>
       </c>
       <c r="C212" t="s">
@@ -12503,52 +14516,62 @@
       </c>
       <c r="F212" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G212" t="s">
         <v>24</v>
       </c>
       <c r="H212" t="s">
         <v>30</v>
       </c>
       <c r="I212" s="9">
         <v>40537.142</v>
       </c>
       <c r="K212" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L212" t="s">
         <v>24</v>
       </c>
       <c r="M212" t="s">
         <v>30</v>
       </c>
       <c r="N212" s="9">
         <v>49838.353999999999</v>
       </c>
-      <c r="P212" s="1"/>
-      <c r="S212" s="9"/>
+      <c r="P212" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q212" t="s">
+        <v>24</v>
+      </c>
+      <c r="R212" t="s">
+        <v>30</v>
+      </c>
+      <c r="S212" s="9">
+        <v>50579.48</v>
+      </c>
       <c r="U212" s="1"/>
       <c r="X212" s="9"/>
       <c r="Z212" s="1"/>
       <c r="AC212" s="9"/>
       <c r="AE212" s="1"/>
       <c r="AH212" s="9"/>
       <c r="AJ212" s="1"/>
       <c r="AM212" s="9"/>
       <c r="AO212" s="1"/>
       <c r="AR212" s="9"/>
       <c r="AT212" s="1"/>
       <c r="AW212" s="9"/>
       <c r="AY212" s="1"/>
       <c r="BB212" s="9"/>
       <c r="BD212" s="1"/>
       <c r="BG212" s="9"/>
     </row>
     <row r="213" spans="1:59">
       <c r="A213" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B213" t="s">
         <v>24</v>
       </c>
       <c r="C213" t="s">
@@ -12559,52 +14582,62 @@
       </c>
       <c r="F213" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G213" t="s">
         <v>24</v>
       </c>
       <c r="H213" t="s">
         <v>31</v>
       </c>
       <c r="I213" s="9">
         <v>56910.858</v>
       </c>
       <c r="K213" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L213" t="s">
         <v>24</v>
       </c>
       <c r="M213" t="s">
         <v>31</v>
       </c>
       <c r="N213" s="9">
         <v>65685.630999999994</v>
       </c>
-      <c r="P213" s="1"/>
-      <c r="S213" s="9"/>
+      <c r="P213" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q213" t="s">
+        <v>24</v>
+      </c>
+      <c r="R213" t="s">
+        <v>31</v>
+      </c>
+      <c r="S213" s="9">
+        <v>66507.687999999995</v>
+      </c>
       <c r="U213" s="1"/>
       <c r="X213" s="9"/>
       <c r="Z213" s="1"/>
       <c r="AC213" s="9"/>
       <c r="AE213" s="1"/>
       <c r="AH213" s="9"/>
       <c r="AJ213" s="1"/>
       <c r="AM213" s="9"/>
       <c r="AO213" s="1"/>
       <c r="AR213" s="9"/>
       <c r="AT213" s="1"/>
       <c r="AW213" s="9"/>
       <c r="AY213" s="1"/>
       <c r="BB213" s="9"/>
       <c r="BD213" s="1"/>
       <c r="BG213" s="9"/>
     </row>
     <row r="214" spans="1:59">
       <c r="A214" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B214" t="s">
         <v>24</v>
       </c>
       <c r="C214" t="s">
@@ -12615,52 +14648,62 @@
       </c>
       <c r="F214" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G214" t="s">
         <v>24</v>
       </c>
       <c r="H214" t="s">
         <v>32</v>
       </c>
       <c r="I214" s="9">
         <v>12224.83</v>
       </c>
       <c r="K214" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L214" t="s">
         <v>24</v>
       </c>
       <c r="M214" t="s">
         <v>32</v>
       </c>
       <c r="N214" s="9">
         <v>13667.38</v>
       </c>
-      <c r="P214" s="1"/>
-      <c r="S214" s="9"/>
+      <c r="P214" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q214" t="s">
+        <v>24</v>
+      </c>
+      <c r="R214" t="s">
+        <v>32</v>
+      </c>
+      <c r="S214" s="9">
+        <v>13113.305</v>
+      </c>
       <c r="U214" s="1"/>
       <c r="X214" s="9"/>
       <c r="Z214" s="1"/>
       <c r="AC214" s="9"/>
       <c r="AE214" s="1"/>
       <c r="AH214" s="9"/>
       <c r="AJ214" s="1"/>
       <c r="AM214" s="9"/>
       <c r="AO214" s="1"/>
       <c r="AR214" s="9"/>
       <c r="AT214" s="1"/>
       <c r="AW214" s="9"/>
       <c r="AY214" s="1"/>
       <c r="BB214" s="9"/>
       <c r="BD214" s="1"/>
       <c r="BG214" s="9"/>
     </row>
     <row r="215" spans="1:59">
       <c r="A215" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B215" t="s">
         <v>24</v>
       </c>
       <c r="C215" t="s">
@@ -12671,52 +14714,62 @@
       </c>
       <c r="F215" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G215" t="s">
         <v>24</v>
       </c>
       <c r="H215" t="s">
         <v>33</v>
       </c>
       <c r="I215" s="9">
         <v>80578.123999999996</v>
       </c>
       <c r="K215" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L215" t="s">
         <v>24</v>
       </c>
       <c r="M215" t="s">
         <v>33</v>
       </c>
       <c r="N215" s="9">
         <v>92803.832999999999</v>
       </c>
-      <c r="P215" s="1"/>
-      <c r="S215" s="9"/>
+      <c r="P215" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q215" t="s">
+        <v>24</v>
+      </c>
+      <c r="R215" t="s">
+        <v>33</v>
+      </c>
+      <c r="S215" s="9">
+        <v>80167.713000000003</v>
+      </c>
       <c r="U215" s="1"/>
       <c r="X215" s="9"/>
       <c r="Z215" s="1"/>
       <c r="AC215" s="9"/>
       <c r="AE215" s="1"/>
       <c r="AH215" s="9"/>
       <c r="AJ215" s="1"/>
       <c r="AM215" s="9"/>
       <c r="AO215" s="1"/>
       <c r="AR215" s="9"/>
       <c r="AT215" s="1"/>
       <c r="AW215" s="9"/>
       <c r="AY215" s="1"/>
       <c r="BB215" s="9"/>
       <c r="BD215" s="1"/>
       <c r="BG215" s="9"/>
     </row>
     <row r="216" spans="1:59">
       <c r="A216" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B216" t="s">
         <v>24</v>
       </c>
       <c r="C216" t="s">
@@ -12727,52 +14780,62 @@
       </c>
       <c r="F216" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G216" t="s">
         <v>24</v>
       </c>
       <c r="H216" t="s">
         <v>34</v>
       </c>
       <c r="I216" s="9">
         <v>51382</v>
       </c>
       <c r="K216" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L216" t="s">
         <v>24</v>
       </c>
       <c r="M216" t="s">
         <v>34</v>
       </c>
       <c r="N216" s="9">
         <v>35728</v>
       </c>
-      <c r="P216" s="1"/>
-      <c r="S216" s="9"/>
+      <c r="P216" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q216" t="s">
+        <v>24</v>
+      </c>
+      <c r="R216" t="s">
+        <v>34</v>
+      </c>
+      <c r="S216" s="9">
+        <v>46419</v>
+      </c>
       <c r="U216" s="1"/>
       <c r="X216" s="9"/>
       <c r="Z216" s="1"/>
       <c r="AC216" s="9"/>
       <c r="AE216" s="1"/>
       <c r="AH216" s="9"/>
       <c r="AJ216" s="1"/>
       <c r="AM216" s="9"/>
       <c r="AO216" s="1"/>
       <c r="AR216" s="9"/>
       <c r="AT216" s="1"/>
       <c r="AW216" s="9"/>
       <c r="AY216" s="1"/>
       <c r="BB216" s="9"/>
       <c r="BD216" s="1"/>
       <c r="BG216" s="9"/>
     </row>
     <row r="217" spans="1:59">
       <c r="A217" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B217" t="s">
         <v>24</v>
       </c>
       <c r="C217" t="s">
@@ -12783,52 +14846,62 @@
       </c>
       <c r="F217" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G217" t="s">
         <v>24</v>
       </c>
       <c r="H217" t="s">
         <v>35</v>
       </c>
       <c r="I217" s="9">
         <v>7812.1130000000003</v>
       </c>
       <c r="K217" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L217" t="s">
         <v>24</v>
       </c>
       <c r="M217" t="s">
         <v>35</v>
       </c>
       <c r="N217" s="9">
         <v>9971.4120000000003</v>
       </c>
-      <c r="P217" s="1"/>
-      <c r="S217" s="9"/>
+      <c r="P217" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q217" t="s">
+        <v>24</v>
+      </c>
+      <c r="R217" t="s">
+        <v>35</v>
+      </c>
+      <c r="S217" s="9">
+        <v>10297.773999999999</v>
+      </c>
       <c r="U217" s="1"/>
       <c r="X217" s="9"/>
       <c r="Z217" s="1"/>
       <c r="AC217" s="9"/>
       <c r="AE217" s="1"/>
       <c r="AH217" s="9"/>
       <c r="AJ217" s="1"/>
       <c r="AM217" s="9"/>
       <c r="AO217" s="1"/>
       <c r="AR217" s="9"/>
       <c r="AT217" s="1"/>
       <c r="AW217" s="9"/>
       <c r="AY217" s="1"/>
       <c r="BB217" s="9"/>
       <c r="BD217" s="1"/>
       <c r="BG217" s="9"/>
     </row>
     <row r="218" spans="1:59">
       <c r="A218" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B218" t="s">
         <v>24</v>
       </c>
       <c r="C218" t="s">
@@ -12839,52 +14912,62 @@
       </c>
       <c r="F218" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G218" t="s">
         <v>24</v>
       </c>
       <c r="H218" t="s">
         <v>36</v>
       </c>
       <c r="I218" s="9">
         <v>236643.03200000001</v>
       </c>
       <c r="K218" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L218" t="s">
         <v>24</v>
       </c>
       <c r="M218" t="s">
         <v>36</v>
       </c>
       <c r="N218" s="9">
         <v>284380.74800000002</v>
       </c>
-      <c r="P218" s="1"/>
-      <c r="S218" s="9"/>
+      <c r="P218" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q218" t="s">
+        <v>24</v>
+      </c>
+      <c r="R218" t="s">
+        <v>36</v>
+      </c>
+      <c r="S218" s="9">
+        <v>270749.54499999998</v>
+      </c>
       <c r="U218" s="1"/>
       <c r="X218" s="9"/>
       <c r="Z218" s="1"/>
       <c r="AC218" s="9"/>
       <c r="AE218" s="1"/>
       <c r="AH218" s="9"/>
       <c r="AJ218" s="1"/>
       <c r="AM218" s="9"/>
       <c r="AO218" s="1"/>
       <c r="AR218" s="9"/>
       <c r="AT218" s="1"/>
       <c r="AW218" s="9"/>
       <c r="AY218" s="1"/>
       <c r="BB218" s="9"/>
       <c r="BD218" s="1"/>
       <c r="BG218" s="9"/>
     </row>
     <row r="219" spans="1:59">
       <c r="A219" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B219" t="s">
         <v>24</v>
       </c>
       <c r="C219" t="s">
@@ -12895,52 +14978,62 @@
       </c>
       <c r="F219" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G219" t="s">
         <v>24</v>
       </c>
       <c r="H219" t="s">
         <v>37</v>
       </c>
       <c r="I219" s="9">
         <v>105200.86900000001</v>
       </c>
       <c r="K219" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L219" t="s">
         <v>24</v>
       </c>
       <c r="M219" t="s">
         <v>37</v>
       </c>
       <c r="N219" s="9">
         <v>125693.356</v>
       </c>
-      <c r="P219" s="1"/>
-      <c r="S219" s="9"/>
+      <c r="P219" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q219" t="s">
+        <v>24</v>
+      </c>
+      <c r="R219" t="s">
+        <v>37</v>
+      </c>
+      <c r="S219" s="9">
+        <v>112543.397</v>
+      </c>
       <c r="U219" s="1"/>
       <c r="X219" s="9"/>
       <c r="Z219" s="1"/>
       <c r="AC219" s="9"/>
       <c r="AE219" s="1"/>
       <c r="AH219" s="9"/>
       <c r="AJ219" s="1"/>
       <c r="AM219" s="9"/>
       <c r="AO219" s="1"/>
       <c r="AR219" s="9"/>
       <c r="AT219" s="1"/>
       <c r="AW219" s="9"/>
       <c r="AY219" s="1"/>
       <c r="BB219" s="9"/>
       <c r="BD219" s="1"/>
       <c r="BG219" s="9"/>
     </row>
     <row r="220" spans="1:59">
       <c r="A220" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B220" t="s">
         <v>24</v>
       </c>
       <c r="C220" t="s">
@@ -12951,52 +15044,62 @@
       </c>
       <c r="F220" s="1">
         <v>46061.583333333336</v>
       </c>
       <c r="G220" t="s">
         <v>24</v>
       </c>
       <c r="H220" t="s">
         <v>38</v>
       </c>
       <c r="I220" s="9">
         <v>0</v>
       </c>
       <c r="K220" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L220" t="s">
         <v>24</v>
       </c>
       <c r="M220" t="s">
         <v>38</v>
       </c>
       <c r="N220" s="9">
         <v>0</v>
       </c>
-      <c r="P220" s="1"/>
-      <c r="S220" s="9"/>
+      <c r="P220" s="1">
+        <v>46119.583333333336</v>
+      </c>
+      <c r="Q220" t="s">
+        <v>24</v>
+      </c>
+      <c r="R220" t="s">
+        <v>38</v>
+      </c>
+      <c r="S220" s="9">
+        <v>0</v>
+      </c>
       <c r="U220" s="1"/>
       <c r="X220" s="9"/>
       <c r="Z220" s="1"/>
       <c r="AC220" s="9"/>
       <c r="AE220" s="1"/>
       <c r="AH220" s="9"/>
       <c r="AJ220" s="1"/>
       <c r="AM220" s="9"/>
       <c r="AO220" s="1"/>
       <c r="AR220" s="9"/>
       <c r="AT220" s="1"/>
       <c r="AW220" s="9"/>
       <c r="AY220" s="1"/>
       <c r="BB220" s="9"/>
       <c r="BD220" s="1"/>
       <c r="BG220" s="9"/>
     </row>
     <row r="221" spans="1:59">
       <c r="A221" s="1">
         <v>46047.625</v>
       </c>
       <c r="B221" t="s">
         <v>24</v>
       </c>
       <c r="C221" t="s">
@@ -13007,52 +15110,62 @@
       </c>
       <c r="F221" s="1">
         <v>46061.625</v>
       </c>
       <c r="G221" t="s">
         <v>24</v>
       </c>
       <c r="H221" t="s">
         <v>25</v>
       </c>
       <c r="I221" s="9">
         <v>758461.50399999996</v>
       </c>
       <c r="K221" s="1">
         <v>46083.625</v>
       </c>
       <c r="L221" t="s">
         <v>24</v>
       </c>
       <c r="M221" t="s">
         <v>25</v>
       </c>
       <c r="N221" s="9">
         <v>554256.89800000004</v>
       </c>
-      <c r="P221" s="1"/>
-      <c r="S221" s="9"/>
+      <c r="P221" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q221" t="s">
+        <v>24</v>
+      </c>
+      <c r="R221" t="s">
+        <v>25</v>
+      </c>
+      <c r="S221" s="9">
+        <v>494920.58</v>
+      </c>
       <c r="U221" s="1"/>
       <c r="X221" s="9"/>
       <c r="Z221" s="1"/>
       <c r="AC221" s="9"/>
       <c r="AE221" s="1"/>
       <c r="AH221" s="9"/>
       <c r="AJ221" s="1"/>
       <c r="AM221" s="9"/>
       <c r="AO221" s="1"/>
       <c r="AR221" s="9"/>
       <c r="AT221" s="1"/>
       <c r="AW221" s="9"/>
       <c r="AY221" s="1"/>
       <c r="BB221" s="9"/>
       <c r="BD221" s="1"/>
       <c r="BG221" s="9"/>
     </row>
     <row r="222" spans="1:59">
       <c r="A222" s="1">
         <v>46047.625</v>
       </c>
       <c r="B222" t="s">
         <v>24</v>
       </c>
       <c r="C222" t="s">
@@ -13063,52 +15176,62 @@
       </c>
       <c r="F222" s="1">
         <v>46061.625</v>
       </c>
       <c r="G222" t="s">
         <v>24</v>
       </c>
       <c r="H222" t="s">
         <v>26</v>
       </c>
       <c r="I222" s="9">
         <v>0</v>
       </c>
       <c r="K222" s="1">
         <v>46083.625</v>
       </c>
       <c r="L222" t="s">
         <v>24</v>
       </c>
       <c r="M222" t="s">
         <v>26</v>
       </c>
       <c r="N222" s="9">
         <v>0</v>
       </c>
-      <c r="P222" s="1"/>
-      <c r="S222" s="9"/>
+      <c r="P222" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q222" t="s">
+        <v>24</v>
+      </c>
+      <c r="R222" t="s">
+        <v>26</v>
+      </c>
+      <c r="S222" s="9">
+        <v>0</v>
+      </c>
       <c r="U222" s="1"/>
       <c r="X222" s="9"/>
       <c r="Z222" s="1"/>
       <c r="AC222" s="9"/>
       <c r="AE222" s="1"/>
       <c r="AH222" s="9"/>
       <c r="AJ222" s="1"/>
       <c r="AM222" s="9"/>
       <c r="AO222" s="1"/>
       <c r="AR222" s="9"/>
       <c r="AT222" s="1"/>
       <c r="AW222" s="9"/>
       <c r="AY222" s="1"/>
       <c r="BB222" s="9"/>
       <c r="BD222" s="1"/>
       <c r="BG222" s="9"/>
     </row>
     <row r="223" spans="1:59">
       <c r="A223" s="1">
         <v>46047.625</v>
       </c>
       <c r="B223" t="s">
         <v>24</v>
       </c>
       <c r="C223" t="s">
@@ -13119,52 +15242,62 @@
       </c>
       <c r="F223" s="1">
         <v>46061.625</v>
       </c>
       <c r="G223" t="s">
         <v>24</v>
       </c>
       <c r="H223" t="s">
         <v>27</v>
       </c>
       <c r="I223" s="9">
         <v>124.197</v>
       </c>
       <c r="K223" s="1">
         <v>46083.625</v>
       </c>
       <c r="L223" t="s">
         <v>24</v>
       </c>
       <c r="M223" t="s">
         <v>27</v>
       </c>
       <c r="N223" s="9">
         <v>76.731999999999999</v>
       </c>
-      <c r="P223" s="1"/>
-      <c r="S223" s="9"/>
+      <c r="P223" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q223" t="s">
+        <v>24</v>
+      </c>
+      <c r="R223" t="s">
+        <v>27</v>
+      </c>
+      <c r="S223" s="9">
+        <v>59.542999999999999</v>
+      </c>
       <c r="U223" s="1"/>
       <c r="X223" s="9"/>
       <c r="Z223" s="1"/>
       <c r="AC223" s="9"/>
       <c r="AE223" s="1"/>
       <c r="AH223" s="9"/>
       <c r="AJ223" s="1"/>
       <c r="AM223" s="9"/>
       <c r="AO223" s="1"/>
       <c r="AR223" s="9"/>
       <c r="AT223" s="1"/>
       <c r="AW223" s="9"/>
       <c r="AY223" s="1"/>
       <c r="BB223" s="9"/>
       <c r="BD223" s="1"/>
       <c r="BG223" s="9"/>
     </row>
     <row r="224" spans="1:59">
       <c r="A224" s="1">
         <v>46047.625</v>
       </c>
       <c r="B224" t="s">
         <v>24</v>
       </c>
       <c r="C224" t="s">
@@ -13175,52 +15308,62 @@
       </c>
       <c r="F224" s="1">
         <v>46061.625</v>
       </c>
       <c r="G224" t="s">
         <v>24</v>
       </c>
       <c r="H224" t="s">
         <v>28</v>
       </c>
       <c r="I224" s="9">
         <v>2432.37</v>
       </c>
       <c r="K224" s="1">
         <v>46083.625</v>
       </c>
       <c r="L224" t="s">
         <v>24</v>
       </c>
       <c r="M224" t="s">
         <v>28</v>
       </c>
       <c r="N224" s="9">
         <v>1763.4349999999999</v>
       </c>
-      <c r="P224" s="1"/>
-      <c r="S224" s="9"/>
+      <c r="P224" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q224" t="s">
+        <v>24</v>
+      </c>
+      <c r="R224" t="s">
+        <v>28</v>
+      </c>
+      <c r="S224" s="9">
+        <v>1563.8989999999999</v>
+      </c>
       <c r="U224" s="1"/>
       <c r="X224" s="9"/>
       <c r="Z224" s="1"/>
       <c r="AC224" s="9"/>
       <c r="AE224" s="1"/>
       <c r="AH224" s="9"/>
       <c r="AJ224" s="1"/>
       <c r="AM224" s="9"/>
       <c r="AO224" s="1"/>
       <c r="AR224" s="9"/>
       <c r="AT224" s="1"/>
       <c r="AW224" s="9"/>
       <c r="AY224" s="1"/>
       <c r="BB224" s="9"/>
       <c r="BD224" s="1"/>
       <c r="BG224" s="9"/>
     </row>
     <row r="225" spans="1:59">
       <c r="A225" s="1">
         <v>46047.625</v>
       </c>
       <c r="B225" t="s">
         <v>24</v>
       </c>
       <c r="C225" t="s">
@@ -13231,52 +15374,62 @@
       </c>
       <c r="F225" s="1">
         <v>46061.625</v>
       </c>
       <c r="G225" t="s">
         <v>24</v>
       </c>
       <c r="H225" t="s">
         <v>29</v>
       </c>
       <c r="I225" s="9">
         <v>16514.758999999998</v>
       </c>
       <c r="K225" s="1">
         <v>46083.625</v>
       </c>
       <c r="L225" t="s">
         <v>24</v>
       </c>
       <c r="M225" t="s">
         <v>29</v>
       </c>
       <c r="N225" s="9">
         <v>21400.816999999999</v>
       </c>
-      <c r="P225" s="1"/>
-      <c r="S225" s="9"/>
+      <c r="P225" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q225" t="s">
+        <v>24</v>
+      </c>
+      <c r="R225" t="s">
+        <v>29</v>
+      </c>
+      <c r="S225" s="9">
+        <v>21350.207999999999</v>
+      </c>
       <c r="U225" s="1"/>
       <c r="X225" s="9"/>
       <c r="Z225" s="1"/>
       <c r="AC225" s="9"/>
       <c r="AE225" s="1"/>
       <c r="AH225" s="9"/>
       <c r="AJ225" s="1"/>
       <c r="AM225" s="9"/>
       <c r="AO225" s="1"/>
       <c r="AR225" s="9"/>
       <c r="AT225" s="1"/>
       <c r="AW225" s="9"/>
       <c r="AY225" s="1"/>
       <c r="BB225" s="9"/>
       <c r="BD225" s="1"/>
       <c r="BG225" s="9"/>
     </row>
     <row r="226" spans="1:59">
       <c r="A226" s="1">
         <v>46047.625</v>
       </c>
       <c r="B226" t="s">
         <v>24</v>
       </c>
       <c r="C226" t="s">
@@ -13287,52 +15440,62 @@
       </c>
       <c r="F226" s="1">
         <v>46061.625</v>
       </c>
       <c r="G226" t="s">
         <v>24</v>
       </c>
       <c r="H226" t="s">
         <v>30</v>
       </c>
       <c r="I226" s="9">
         <v>40261.453000000001</v>
       </c>
       <c r="K226" s="1">
         <v>46083.625</v>
       </c>
       <c r="L226" t="s">
         <v>24</v>
       </c>
       <c r="M226" t="s">
         <v>30</v>
       </c>
       <c r="N226" s="9">
         <v>47951.141000000003</v>
       </c>
-      <c r="P226" s="1"/>
-      <c r="S226" s="9"/>
+      <c r="P226" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q226" t="s">
+        <v>24</v>
+      </c>
+      <c r="R226" t="s">
+        <v>30</v>
+      </c>
+      <c r="S226" s="9">
+        <v>48483.701000000001</v>
+      </c>
       <c r="U226" s="1"/>
       <c r="X226" s="9"/>
       <c r="Z226" s="1"/>
       <c r="AC226" s="9"/>
       <c r="AE226" s="1"/>
       <c r="AH226" s="9"/>
       <c r="AJ226" s="1"/>
       <c r="AM226" s="9"/>
       <c r="AO226" s="1"/>
       <c r="AR226" s="9"/>
       <c r="AT226" s="1"/>
       <c r="AW226" s="9"/>
       <c r="AY226" s="1"/>
       <c r="BB226" s="9"/>
       <c r="BD226" s="1"/>
       <c r="BG226" s="9"/>
     </row>
     <row r="227" spans="1:59">
       <c r="A227" s="1">
         <v>46047.625</v>
       </c>
       <c r="B227" t="s">
         <v>24</v>
       </c>
       <c r="C227" t="s">
@@ -13343,52 +15506,62 @@
       </c>
       <c r="F227" s="1">
         <v>46061.625</v>
       </c>
       <c r="G227" t="s">
         <v>24</v>
       </c>
       <c r="H227" t="s">
         <v>31</v>
       </c>
       <c r="I227" s="9">
         <v>56144.536</v>
       </c>
       <c r="K227" s="1">
         <v>46083.625</v>
       </c>
       <c r="L227" t="s">
         <v>24</v>
       </c>
       <c r="M227" t="s">
         <v>31</v>
       </c>
       <c r="N227" s="9">
         <v>66053.682000000001</v>
       </c>
-      <c r="P227" s="1"/>
-      <c r="S227" s="9"/>
+      <c r="P227" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q227" t="s">
+        <v>24</v>
+      </c>
+      <c r="R227" t="s">
+        <v>31</v>
+      </c>
+      <c r="S227" s="9">
+        <v>64178.133000000002</v>
+      </c>
       <c r="U227" s="1"/>
       <c r="X227" s="9"/>
       <c r="Z227" s="1"/>
       <c r="AC227" s="9"/>
       <c r="AE227" s="1"/>
       <c r="AH227" s="9"/>
       <c r="AJ227" s="1"/>
       <c r="AM227" s="9"/>
       <c r="AO227" s="1"/>
       <c r="AR227" s="9"/>
       <c r="AT227" s="1"/>
       <c r="AW227" s="9"/>
       <c r="AY227" s="1"/>
       <c r="BB227" s="9"/>
       <c r="BD227" s="1"/>
       <c r="BG227" s="9"/>
     </row>
     <row r="228" spans="1:59">
       <c r="A228" s="1">
         <v>46047.625</v>
       </c>
       <c r="B228" t="s">
         <v>24</v>
       </c>
       <c r="C228" t="s">
@@ -13399,52 +15572,62 @@
       </c>
       <c r="F228" s="1">
         <v>46061.625</v>
       </c>
       <c r="G228" t="s">
         <v>24</v>
       </c>
       <c r="H228" t="s">
         <v>32</v>
       </c>
       <c r="I228" s="9">
         <v>12297.98</v>
       </c>
       <c r="K228" s="1">
         <v>46083.625</v>
       </c>
       <c r="L228" t="s">
         <v>24</v>
       </c>
       <c r="M228" t="s">
         <v>32</v>
       </c>
       <c r="N228" s="9">
         <v>13784.73</v>
       </c>
-      <c r="P228" s="1"/>
-      <c r="S228" s="9"/>
+      <c r="P228" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q228" t="s">
+        <v>24</v>
+      </c>
+      <c r="R228" t="s">
+        <v>32</v>
+      </c>
+      <c r="S228" s="9">
+        <v>13375.865</v>
+      </c>
       <c r="U228" s="1"/>
       <c r="X228" s="9"/>
       <c r="Z228" s="1"/>
       <c r="AC228" s="9"/>
       <c r="AE228" s="1"/>
       <c r="AH228" s="9"/>
       <c r="AJ228" s="1"/>
       <c r="AM228" s="9"/>
       <c r="AO228" s="1"/>
       <c r="AR228" s="9"/>
       <c r="AT228" s="1"/>
       <c r="AW228" s="9"/>
       <c r="AY228" s="1"/>
       <c r="BB228" s="9"/>
       <c r="BD228" s="1"/>
       <c r="BG228" s="9"/>
     </row>
     <row r="229" spans="1:59">
       <c r="A229" s="1">
         <v>46047.625</v>
       </c>
       <c r="B229" t="s">
         <v>24</v>
       </c>
       <c r="C229" t="s">
@@ -13455,52 +15638,62 @@
       </c>
       <c r="F229" s="1">
         <v>46061.625</v>
       </c>
       <c r="G229" t="s">
         <v>24</v>
       </c>
       <c r="H229" t="s">
         <v>33</v>
       </c>
       <c r="I229" s="9">
         <v>77438.841</v>
       </c>
       <c r="K229" s="1">
         <v>46083.625</v>
       </c>
       <c r="L229" t="s">
         <v>24</v>
       </c>
       <c r="M229" t="s">
         <v>33</v>
       </c>
       <c r="N229" s="9">
         <v>92246.013000000006</v>
       </c>
-      <c r="P229" s="1"/>
-      <c r="S229" s="9"/>
+      <c r="P229" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q229" t="s">
+        <v>24</v>
+      </c>
+      <c r="R229" t="s">
+        <v>33</v>
+      </c>
+      <c r="S229" s="9">
+        <v>77614.014999999999</v>
+      </c>
       <c r="U229" s="1"/>
       <c r="X229" s="9"/>
       <c r="Z229" s="1"/>
       <c r="AC229" s="9"/>
       <c r="AE229" s="1"/>
       <c r="AH229" s="9"/>
       <c r="AJ229" s="1"/>
       <c r="AM229" s="9"/>
       <c r="AO229" s="1"/>
       <c r="AR229" s="9"/>
       <c r="AT229" s="1"/>
       <c r="AW229" s="9"/>
       <c r="AY229" s="1"/>
       <c r="BB229" s="9"/>
       <c r="BD229" s="1"/>
       <c r="BG229" s="9"/>
     </row>
     <row r="230" spans="1:59">
       <c r="A230" s="1">
         <v>46047.625</v>
       </c>
       <c r="B230" t="s">
         <v>24</v>
       </c>
       <c r="C230" t="s">
@@ -13511,52 +15704,62 @@
       </c>
       <c r="F230" s="1">
         <v>46061.625</v>
       </c>
       <c r="G230" t="s">
         <v>24</v>
       </c>
       <c r="H230" t="s">
         <v>34</v>
       </c>
       <c r="I230" s="9">
         <v>38936</v>
       </c>
       <c r="K230" s="1">
         <v>46083.625</v>
       </c>
       <c r="L230" t="s">
         <v>24</v>
       </c>
       <c r="M230" t="s">
         <v>34</v>
       </c>
       <c r="N230" s="9">
         <v>41993</v>
       </c>
-      <c r="P230" s="1"/>
-      <c r="S230" s="9"/>
+      <c r="P230" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q230" t="s">
+        <v>24</v>
+      </c>
+      <c r="R230" t="s">
+        <v>34</v>
+      </c>
+      <c r="S230" s="9">
+        <v>48155.199999999997</v>
+      </c>
       <c r="U230" s="1"/>
       <c r="X230" s="9"/>
       <c r="Z230" s="1"/>
       <c r="AC230" s="9"/>
       <c r="AE230" s="1"/>
       <c r="AH230" s="9"/>
       <c r="AJ230" s="1"/>
       <c r="AM230" s="9"/>
       <c r="AO230" s="1"/>
       <c r="AR230" s="9"/>
       <c r="AT230" s="1"/>
       <c r="AW230" s="9"/>
       <c r="AY230" s="1"/>
       <c r="BB230" s="9"/>
       <c r="BD230" s="1"/>
       <c r="BG230" s="9"/>
     </row>
     <row r="231" spans="1:59">
       <c r="A231" s="1">
         <v>46047.625</v>
       </c>
       <c r="B231" t="s">
         <v>24</v>
       </c>
       <c r="C231" t="s">
@@ -13567,52 +15770,62 @@
       </c>
       <c r="F231" s="1">
         <v>46061.625</v>
       </c>
       <c r="G231" t="s">
         <v>24</v>
       </c>
       <c r="H231" t="s">
         <v>35</v>
       </c>
       <c r="I231" s="9">
         <v>7816.2839999999997</v>
       </c>
       <c r="K231" s="1">
         <v>46083.625</v>
       </c>
       <c r="L231" t="s">
         <v>24</v>
       </c>
       <c r="M231" t="s">
         <v>35</v>
       </c>
       <c r="N231" s="9">
         <v>9431.2350000000006</v>
       </c>
-      <c r="P231" s="1"/>
-      <c r="S231" s="9"/>
+      <c r="P231" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q231" t="s">
+        <v>24</v>
+      </c>
+      <c r="R231" t="s">
+        <v>35</v>
+      </c>
+      <c r="S231" s="9">
+        <v>9769.9439999999995</v>
+      </c>
       <c r="U231" s="1"/>
       <c r="X231" s="9"/>
       <c r="Z231" s="1"/>
       <c r="AC231" s="9"/>
       <c r="AE231" s="1"/>
       <c r="AH231" s="9"/>
       <c r="AJ231" s="1"/>
       <c r="AM231" s="9"/>
       <c r="AO231" s="1"/>
       <c r="AR231" s="9"/>
       <c r="AT231" s="1"/>
       <c r="AW231" s="9"/>
       <c r="AY231" s="1"/>
       <c r="BB231" s="9"/>
       <c r="BD231" s="1"/>
       <c r="BG231" s="9"/>
     </row>
     <row r="232" spans="1:59">
       <c r="A232" s="1">
         <v>46047.625</v>
       </c>
       <c r="B232" t="s">
         <v>24</v>
       </c>
       <c r="C232" t="s">
@@ -13623,52 +15836,62 @@
       </c>
       <c r="F232" s="1">
         <v>46061.625</v>
       </c>
       <c r="G232" t="s">
         <v>24</v>
       </c>
       <c r="H232" t="s">
         <v>36</v>
       </c>
       <c r="I232" s="9">
         <v>234494.96299999999</v>
       </c>
       <c r="K232" s="1">
         <v>46083.625</v>
       </c>
       <c r="L232" t="s">
         <v>24</v>
       </c>
       <c r="M232" t="s">
         <v>36</v>
       </c>
       <c r="N232" s="9">
         <v>274392.06</v>
       </c>
-      <c r="P232" s="1"/>
-      <c r="S232" s="9"/>
+      <c r="P232" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q232" t="s">
+        <v>24</v>
+      </c>
+      <c r="R232" t="s">
+        <v>36</v>
+      </c>
+      <c r="S232" s="9">
+        <v>259702.37400000001</v>
+      </c>
       <c r="U232" s="1"/>
       <c r="X232" s="9"/>
       <c r="Z232" s="1"/>
       <c r="AC232" s="9"/>
       <c r="AE232" s="1"/>
       <c r="AH232" s="9"/>
       <c r="AJ232" s="1"/>
       <c r="AM232" s="9"/>
       <c r="AO232" s="1"/>
       <c r="AR232" s="9"/>
       <c r="AT232" s="1"/>
       <c r="AW232" s="9"/>
       <c r="AY232" s="1"/>
       <c r="BB232" s="9"/>
       <c r="BD232" s="1"/>
       <c r="BG232" s="9"/>
     </row>
     <row r="233" spans="1:59">
       <c r="A233" s="1">
         <v>46047.625</v>
       </c>
       <c r="B233" t="s">
         <v>24</v>
       </c>
       <c r="C233" t="s">
@@ -13679,52 +15902,62 @@
       </c>
       <c r="F233" s="1">
         <v>46061.625</v>
       </c>
       <c r="G233" t="s">
         <v>24</v>
       </c>
       <c r="H233" t="s">
         <v>37</v>
       </c>
       <c r="I233" s="9">
         <v>103588.91800000001</v>
       </c>
       <c r="K233" s="1">
         <v>46083.625</v>
       </c>
       <c r="L233" t="s">
         <v>24</v>
       </c>
       <c r="M233" t="s">
         <v>37</v>
       </c>
       <c r="N233" s="9">
         <v>120454.71</v>
       </c>
-      <c r="P233" s="1"/>
-      <c r="S233" s="9"/>
+      <c r="P233" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q233" t="s">
+        <v>24</v>
+      </c>
+      <c r="R233" t="s">
+        <v>37</v>
+      </c>
+      <c r="S233" s="9">
+        <v>108340.11900000001</v>
+      </c>
       <c r="U233" s="1"/>
       <c r="X233" s="9"/>
       <c r="Z233" s="1"/>
       <c r="AC233" s="9"/>
       <c r="AE233" s="1"/>
       <c r="AH233" s="9"/>
       <c r="AJ233" s="1"/>
       <c r="AM233" s="9"/>
       <c r="AO233" s="1"/>
       <c r="AR233" s="9"/>
       <c r="AT233" s="1"/>
       <c r="AW233" s="9"/>
       <c r="AY233" s="1"/>
       <c r="BB233" s="9"/>
       <c r="BD233" s="1"/>
       <c r="BG233" s="9"/>
     </row>
     <row r="234" spans="1:59">
       <c r="A234" s="1">
         <v>46047.625</v>
       </c>
       <c r="B234" t="s">
         <v>24</v>
       </c>
       <c r="C234" t="s">
@@ -13735,52 +15968,62 @@
       </c>
       <c r="F234" s="1">
         <v>46061.625</v>
       </c>
       <c r="G234" t="s">
         <v>24</v>
       </c>
       <c r="H234" t="s">
         <v>38</v>
       </c>
       <c r="I234" s="9">
         <v>0</v>
       </c>
       <c r="K234" s="1">
         <v>46083.625</v>
       </c>
       <c r="L234" t="s">
         <v>24</v>
       </c>
       <c r="M234" t="s">
         <v>38</v>
       </c>
       <c r="N234" s="9">
         <v>0</v>
       </c>
-      <c r="P234" s="1"/>
-      <c r="S234" s="9"/>
+      <c r="P234" s="1">
+        <v>46119.625</v>
+      </c>
+      <c r="Q234" t="s">
+        <v>24</v>
+      </c>
+      <c r="R234" t="s">
+        <v>38</v>
+      </c>
+      <c r="S234" s="9">
+        <v>0</v>
+      </c>
       <c r="U234" s="1"/>
       <c r="X234" s="9"/>
       <c r="Z234" s="1"/>
       <c r="AC234" s="9"/>
       <c r="AE234" s="1"/>
       <c r="AH234" s="9"/>
       <c r="AJ234" s="1"/>
       <c r="AM234" s="9"/>
       <c r="AO234" s="1"/>
       <c r="AR234" s="9"/>
       <c r="AT234" s="1"/>
       <c r="AW234" s="9"/>
       <c r="AY234" s="1"/>
       <c r="BB234" s="9"/>
       <c r="BD234" s="1"/>
       <c r="BG234" s="9"/>
     </row>
     <row r="235" spans="1:59">
       <c r="A235" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B235" t="s">
         <v>24</v>
       </c>
       <c r="C235" t="s">
@@ -13791,52 +16034,62 @@
       </c>
       <c r="F235" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G235" t="s">
         <v>24</v>
       </c>
       <c r="H235" t="s">
         <v>25</v>
       </c>
       <c r="I235" s="9">
         <v>816901.48699999996</v>
       </c>
       <c r="K235" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L235" t="s">
         <v>24</v>
       </c>
       <c r="M235" t="s">
         <v>25</v>
       </c>
       <c r="N235" s="9">
         <v>624378.84199999995</v>
       </c>
-      <c r="P235" s="1"/>
-      <c r="S235" s="9"/>
+      <c r="P235" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q235" t="s">
+        <v>24</v>
+      </c>
+      <c r="R235" t="s">
+        <v>25</v>
+      </c>
+      <c r="S235" s="9">
+        <v>544507.31299999997</v>
+      </c>
       <c r="U235" s="1"/>
       <c r="X235" s="9"/>
       <c r="Z235" s="1"/>
       <c r="AC235" s="9"/>
       <c r="AE235" s="1"/>
       <c r="AH235" s="9"/>
       <c r="AJ235" s="1"/>
       <c r="AM235" s="9"/>
       <c r="AO235" s="1"/>
       <c r="AR235" s="9"/>
       <c r="AT235" s="1"/>
       <c r="AW235" s="9"/>
       <c r="AY235" s="1"/>
       <c r="BB235" s="9"/>
       <c r="BD235" s="1"/>
       <c r="BG235" s="9"/>
     </row>
     <row r="236" spans="1:59">
       <c r="A236" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B236" t="s">
         <v>24</v>
       </c>
       <c r="C236" t="s">
@@ -13847,52 +16100,62 @@
       </c>
       <c r="F236" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G236" t="s">
         <v>24</v>
       </c>
       <c r="H236" t="s">
         <v>26</v>
       </c>
       <c r="I236" s="9">
         <v>0</v>
       </c>
       <c r="K236" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L236" t="s">
         <v>24</v>
       </c>
       <c r="M236" t="s">
         <v>26</v>
       </c>
       <c r="N236" s="9">
         <v>0</v>
       </c>
-      <c r="P236" s="1"/>
-      <c r="S236" s="9"/>
+      <c r="P236" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q236" t="s">
+        <v>24</v>
+      </c>
+      <c r="R236" t="s">
+        <v>26</v>
+      </c>
+      <c r="S236" s="9">
+        <v>0</v>
+      </c>
       <c r="U236" s="1"/>
       <c r="X236" s="9"/>
       <c r="Z236" s="1"/>
       <c r="AC236" s="9"/>
       <c r="AE236" s="1"/>
       <c r="AH236" s="9"/>
       <c r="AJ236" s="1"/>
       <c r="AM236" s="9"/>
       <c r="AO236" s="1"/>
       <c r="AR236" s="9"/>
       <c r="AT236" s="1"/>
       <c r="AW236" s="9"/>
       <c r="AY236" s="1"/>
       <c r="BB236" s="9"/>
       <c r="BD236" s="1"/>
       <c r="BG236" s="9"/>
     </row>
     <row r="237" spans="1:59">
       <c r="A237" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B237" t="s">
         <v>24</v>
       </c>
       <c r="C237" t="s">
@@ -13903,52 +16166,62 @@
       </c>
       <c r="F237" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G237" t="s">
         <v>24</v>
       </c>
       <c r="H237" t="s">
         <v>27</v>
       </c>
       <c r="I237" s="9">
         <v>144.02799999999999</v>
       </c>
       <c r="K237" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L237" t="s">
         <v>24</v>
       </c>
       <c r="M237" t="s">
         <v>27</v>
       </c>
       <c r="N237" s="9">
         <v>80.001999999999995</v>
       </c>
-      <c r="P237" s="1"/>
-      <c r="S237" s="9"/>
+      <c r="P237" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q237" t="s">
+        <v>24</v>
+      </c>
+      <c r="R237" t="s">
+        <v>27</v>
+      </c>
+      <c r="S237" s="9">
+        <v>56.597000000000001</v>
+      </c>
       <c r="U237" s="1"/>
       <c r="X237" s="9"/>
       <c r="Z237" s="1"/>
       <c r="AC237" s="9"/>
       <c r="AE237" s="1"/>
       <c r="AH237" s="9"/>
       <c r="AJ237" s="1"/>
       <c r="AM237" s="9"/>
       <c r="AO237" s="1"/>
       <c r="AR237" s="9"/>
       <c r="AT237" s="1"/>
       <c r="AW237" s="9"/>
       <c r="AY237" s="1"/>
       <c r="BB237" s="9"/>
       <c r="BD237" s="1"/>
       <c r="BG237" s="9"/>
     </row>
     <row r="238" spans="1:59">
       <c r="A238" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B238" t="s">
         <v>24</v>
       </c>
       <c r="C238" t="s">
@@ -13959,52 +16232,62 @@
       </c>
       <c r="F238" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G238" t="s">
         <v>24</v>
       </c>
       <c r="H238" t="s">
         <v>28</v>
       </c>
       <c r="I238" s="9">
         <v>2630.3510000000001</v>
       </c>
       <c r="K238" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L238" t="s">
         <v>24</v>
       </c>
       <c r="M238" t="s">
         <v>28</v>
       </c>
       <c r="N238" s="9">
         <v>1969.1669999999999</v>
       </c>
-      <c r="P238" s="1"/>
-      <c r="S238" s="9"/>
+      <c r="P238" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q238" t="s">
+        <v>24</v>
+      </c>
+      <c r="R238" t="s">
+        <v>28</v>
+      </c>
+      <c r="S238" s="9">
+        <v>1716.5709999999999</v>
+      </c>
       <c r="U238" s="1"/>
       <c r="X238" s="9"/>
       <c r="Z238" s="1"/>
       <c r="AC238" s="9"/>
       <c r="AE238" s="1"/>
       <c r="AH238" s="9"/>
       <c r="AJ238" s="1"/>
       <c r="AM238" s="9"/>
       <c r="AO238" s="1"/>
       <c r="AR238" s="9"/>
       <c r="AT238" s="1"/>
       <c r="AW238" s="9"/>
       <c r="AY238" s="1"/>
       <c r="BB238" s="9"/>
       <c r="BD238" s="1"/>
       <c r="BG238" s="9"/>
     </row>
     <row r="239" spans="1:59">
       <c r="A239" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B239" t="s">
         <v>24</v>
       </c>
       <c r="C239" t="s">
@@ -14015,52 +16298,62 @@
       </c>
       <c r="F239" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G239" t="s">
         <v>24</v>
       </c>
       <c r="H239" t="s">
         <v>29</v>
       </c>
       <c r="I239" s="9">
         <v>16531.737000000001</v>
       </c>
       <c r="K239" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L239" t="s">
         <v>24</v>
       </c>
       <c r="M239" t="s">
         <v>29</v>
       </c>
       <c r="N239" s="9">
         <v>20351.733</v>
       </c>
-      <c r="P239" s="1"/>
-      <c r="S239" s="9"/>
+      <c r="P239" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q239" t="s">
+        <v>24</v>
+      </c>
+      <c r="R239" t="s">
+        <v>29</v>
+      </c>
+      <c r="S239" s="9">
+        <v>19408.724999999999</v>
+      </c>
       <c r="U239" s="1"/>
       <c r="X239" s="9"/>
       <c r="Z239" s="1"/>
       <c r="AC239" s="9"/>
       <c r="AE239" s="1"/>
       <c r="AH239" s="9"/>
       <c r="AJ239" s="1"/>
       <c r="AM239" s="9"/>
       <c r="AO239" s="1"/>
       <c r="AR239" s="9"/>
       <c r="AT239" s="1"/>
       <c r="AW239" s="9"/>
       <c r="AY239" s="1"/>
       <c r="BB239" s="9"/>
       <c r="BD239" s="1"/>
       <c r="BG239" s="9"/>
     </row>
     <row r="240" spans="1:59">
       <c r="A240" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B240" t="s">
         <v>24</v>
       </c>
       <c r="C240" t="s">
@@ -14071,52 +16364,62 @@
       </c>
       <c r="F240" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G240" t="s">
         <v>24</v>
       </c>
       <c r="H240" t="s">
         <v>30</v>
       </c>
       <c r="I240" s="9">
         <v>39991.016000000003</v>
       </c>
       <c r="K240" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L240" t="s">
         <v>24</v>
       </c>
       <c r="M240" t="s">
         <v>30</v>
       </c>
       <c r="N240" s="9">
         <v>45398.623</v>
       </c>
-      <c r="P240" s="1"/>
-      <c r="S240" s="9"/>
+      <c r="P240" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q240" t="s">
+        <v>24</v>
+      </c>
+      <c r="R240" t="s">
+        <v>30</v>
+      </c>
+      <c r="S240" s="9">
+        <v>45621.326000000001</v>
+      </c>
       <c r="U240" s="1"/>
       <c r="X240" s="9"/>
       <c r="Z240" s="1"/>
       <c r="AC240" s="9"/>
       <c r="AE240" s="1"/>
       <c r="AH240" s="9"/>
       <c r="AJ240" s="1"/>
       <c r="AM240" s="9"/>
       <c r="AO240" s="1"/>
       <c r="AR240" s="9"/>
       <c r="AT240" s="1"/>
       <c r="AW240" s="9"/>
       <c r="AY240" s="1"/>
       <c r="BB240" s="9"/>
       <c r="BD240" s="1"/>
       <c r="BG240" s="9"/>
     </row>
     <row r="241" spans="1:59">
       <c r="A241" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B241" t="s">
         <v>24</v>
       </c>
       <c r="C241" t="s">
@@ -14127,52 +16430,62 @@
       </c>
       <c r="F241" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G241" t="s">
         <v>24</v>
       </c>
       <c r="H241" t="s">
         <v>31</v>
       </c>
       <c r="I241" s="9">
         <v>59808.368999999999</v>
       </c>
       <c r="K241" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L241" t="s">
         <v>24</v>
       </c>
       <c r="M241" t="s">
         <v>31</v>
       </c>
       <c r="N241" s="9">
         <v>67571.039000000004</v>
       </c>
-      <c r="P241" s="1"/>
-      <c r="S241" s="9"/>
+      <c r="P241" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q241" t="s">
+        <v>24</v>
+      </c>
+      <c r="R241" t="s">
+        <v>31</v>
+      </c>
+      <c r="S241" s="9">
+        <v>63699.091</v>
+      </c>
       <c r="U241" s="1"/>
       <c r="X241" s="9"/>
       <c r="Z241" s="1"/>
       <c r="AC241" s="9"/>
       <c r="AE241" s="1"/>
       <c r="AH241" s="9"/>
       <c r="AJ241" s="1"/>
       <c r="AM241" s="9"/>
       <c r="AO241" s="1"/>
       <c r="AR241" s="9"/>
       <c r="AT241" s="1"/>
       <c r="AW241" s="9"/>
       <c r="AY241" s="1"/>
       <c r="BB241" s="9"/>
       <c r="BD241" s="1"/>
       <c r="BG241" s="9"/>
     </row>
     <row r="242" spans="1:59">
       <c r="A242" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B242" t="s">
         <v>24</v>
       </c>
       <c r="C242" t="s">
@@ -14183,52 +16496,62 @@
       </c>
       <c r="F242" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G242" t="s">
         <v>24</v>
       </c>
       <c r="H242" t="s">
         <v>32</v>
       </c>
       <c r="I242" s="9">
         <v>12028.73</v>
       </c>
       <c r="K242" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L242" t="s">
         <v>24</v>
       </c>
       <c r="M242" t="s">
         <v>32</v>
       </c>
       <c r="N242" s="9">
         <v>13527.184999999999</v>
       </c>
-      <c r="P242" s="1"/>
-      <c r="S242" s="9"/>
+      <c r="P242" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q242" t="s">
+        <v>24</v>
+      </c>
+      <c r="R242" t="s">
+        <v>32</v>
+      </c>
+      <c r="S242" s="9">
+        <v>12789.21</v>
+      </c>
       <c r="U242" s="1"/>
       <c r="X242" s="9"/>
       <c r="Z242" s="1"/>
       <c r="AC242" s="9"/>
       <c r="AE242" s="1"/>
       <c r="AH242" s="9"/>
       <c r="AJ242" s="1"/>
       <c r="AM242" s="9"/>
       <c r="AO242" s="1"/>
       <c r="AR242" s="9"/>
       <c r="AT242" s="1"/>
       <c r="AW242" s="9"/>
       <c r="AY242" s="1"/>
       <c r="BB242" s="9"/>
       <c r="BD242" s="1"/>
       <c r="BG242" s="9"/>
     </row>
     <row r="243" spans="1:59">
       <c r="A243" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B243" t="s">
         <v>24</v>
       </c>
       <c r="C243" t="s">
@@ -14239,52 +16562,62 @@
       </c>
       <c r="F243" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G243" t="s">
         <v>24</v>
       </c>
       <c r="H243" t="s">
         <v>33</v>
       </c>
       <c r="I243" s="9">
         <v>66451.660999999993</v>
       </c>
       <c r="K243" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L243" t="s">
         <v>24</v>
       </c>
       <c r="M243" t="s">
         <v>33</v>
       </c>
       <c r="N243" s="9">
         <v>84921.854999999996</v>
       </c>
-      <c r="P243" s="1"/>
-      <c r="S243" s="9"/>
+      <c r="P243" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q243" t="s">
+        <v>24</v>
+      </c>
+      <c r="R243" t="s">
+        <v>33</v>
+      </c>
+      <c r="S243" s="9">
+        <v>72566.77</v>
+      </c>
       <c r="U243" s="1"/>
       <c r="X243" s="9"/>
       <c r="Z243" s="1"/>
       <c r="AC243" s="9"/>
       <c r="AE243" s="1"/>
       <c r="AH243" s="9"/>
       <c r="AJ243" s="1"/>
       <c r="AM243" s="9"/>
       <c r="AO243" s="1"/>
       <c r="AR243" s="9"/>
       <c r="AT243" s="1"/>
       <c r="AW243" s="9"/>
       <c r="AY243" s="1"/>
       <c r="BB243" s="9"/>
       <c r="BD243" s="1"/>
       <c r="BG243" s="9"/>
     </row>
     <row r="244" spans="1:59">
       <c r="A244" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B244" t="s">
         <v>24</v>
       </c>
       <c r="C244" t="s">
@@ -14295,52 +16628,62 @@
       </c>
       <c r="F244" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G244" t="s">
         <v>24</v>
       </c>
       <c r="H244" t="s">
         <v>34</v>
       </c>
       <c r="I244" s="9">
         <v>20095.400000000001</v>
       </c>
       <c r="K244" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L244" t="s">
         <v>24</v>
       </c>
       <c r="M244" t="s">
         <v>34</v>
       </c>
       <c r="N244" s="9">
         <v>38999</v>
       </c>
-      <c r="P244" s="1"/>
-      <c r="S244" s="9"/>
+      <c r="P244" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q244" t="s">
+        <v>24</v>
+      </c>
+      <c r="R244" t="s">
+        <v>34</v>
+      </c>
+      <c r="S244" s="9">
+        <v>49134.8</v>
+      </c>
       <c r="U244" s="1"/>
       <c r="X244" s="9"/>
       <c r="Z244" s="1"/>
       <c r="AC244" s="9"/>
       <c r="AE244" s="1"/>
       <c r="AH244" s="9"/>
       <c r="AJ244" s="1"/>
       <c r="AM244" s="9"/>
       <c r="AO244" s="1"/>
       <c r="AR244" s="9"/>
       <c r="AT244" s="1"/>
       <c r="AW244" s="9"/>
       <c r="AY244" s="1"/>
       <c r="BB244" s="9"/>
       <c r="BD244" s="1"/>
       <c r="BG244" s="9"/>
     </row>
     <row r="245" spans="1:59">
       <c r="A245" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B245" t="s">
         <v>24</v>
       </c>
       <c r="C245" t="s">
@@ -14351,52 +16694,62 @@
       </c>
       <c r="F245" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G245" t="s">
         <v>24</v>
       </c>
       <c r="H245" t="s">
         <v>35</v>
       </c>
       <c r="I245" s="9">
         <v>7960.77</v>
       </c>
       <c r="K245" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L245" t="s">
         <v>24</v>
       </c>
       <c r="M245" t="s">
         <v>35</v>
       </c>
       <c r="N245" s="9">
         <v>8925.1</v>
       </c>
-      <c r="P245" s="1"/>
-      <c r="S245" s="9"/>
+      <c r="P245" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q245" t="s">
+        <v>24</v>
+      </c>
+      <c r="R245" t="s">
+        <v>35</v>
+      </c>
+      <c r="S245" s="9">
+        <v>8922.9330000000009</v>
+      </c>
       <c r="U245" s="1"/>
       <c r="X245" s="9"/>
       <c r="Z245" s="1"/>
       <c r="AC245" s="9"/>
       <c r="AE245" s="1"/>
       <c r="AH245" s="9"/>
       <c r="AJ245" s="1"/>
       <c r="AM245" s="9"/>
       <c r="AO245" s="1"/>
       <c r="AR245" s="9"/>
       <c r="AT245" s="1"/>
       <c r="AW245" s="9"/>
       <c r="AY245" s="1"/>
       <c r="BB245" s="9"/>
       <c r="BD245" s="1"/>
       <c r="BG245" s="9"/>
     </row>
     <row r="246" spans="1:59">
       <c r="A246" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B246" t="s">
         <v>24</v>
       </c>
       <c r="C246" t="s">
@@ -14407,52 +16760,62 @@
       </c>
       <c r="F246" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G246" t="s">
         <v>24</v>
       </c>
       <c r="H246" t="s">
         <v>36</v>
       </c>
       <c r="I246" s="9">
         <v>235743.48199999999</v>
       </c>
       <c r="K246" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L246" t="s">
         <v>24</v>
       </c>
       <c r="M246" t="s">
         <v>36</v>
       </c>
       <c r="N246" s="9">
         <v>260892.15900000001</v>
       </c>
-      <c r="P246" s="1"/>
-      <c r="S246" s="9"/>
+      <c r="P246" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q246" t="s">
+        <v>24</v>
+      </c>
+      <c r="R246" t="s">
+        <v>36</v>
+      </c>
+      <c r="S246" s="9">
+        <v>244139.677</v>
+      </c>
       <c r="U246" s="1"/>
       <c r="X246" s="9"/>
       <c r="Z246" s="1"/>
       <c r="AC246" s="9"/>
       <c r="AE246" s="1"/>
       <c r="AH246" s="9"/>
       <c r="AJ246" s="1"/>
       <c r="AM246" s="9"/>
       <c r="AO246" s="1"/>
       <c r="AR246" s="9"/>
       <c r="AT246" s="1"/>
       <c r="AW246" s="9"/>
       <c r="AY246" s="1"/>
       <c r="BB246" s="9"/>
       <c r="BD246" s="1"/>
       <c r="BG246" s="9"/>
     </row>
     <row r="247" spans="1:59">
       <c r="A247" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B247" t="s">
         <v>24</v>
       </c>
       <c r="C247" t="s">
@@ -14463,52 +16826,62 @@
       </c>
       <c r="F247" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G247" t="s">
         <v>24</v>
       </c>
       <c r="H247" t="s">
         <v>37</v>
       </c>
       <c r="I247" s="9">
         <v>104397.815</v>
       </c>
       <c r="K247" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L247" t="s">
         <v>24</v>
       </c>
       <c r="M247" t="s">
         <v>37</v>
       </c>
       <c r="N247" s="9">
         <v>112673.75599999999</v>
       </c>
-      <c r="P247" s="1"/>
-      <c r="S247" s="9"/>
+      <c r="P247" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q247" t="s">
+        <v>24</v>
+      </c>
+      <c r="R247" t="s">
+        <v>37</v>
+      </c>
+      <c r="S247" s="9">
+        <v>100760.893</v>
+      </c>
       <c r="U247" s="1"/>
       <c r="X247" s="9"/>
       <c r="Z247" s="1"/>
       <c r="AC247" s="9"/>
       <c r="AE247" s="1"/>
       <c r="AH247" s="9"/>
       <c r="AJ247" s="1"/>
       <c r="AM247" s="9"/>
       <c r="AO247" s="1"/>
       <c r="AR247" s="9"/>
       <c r="AT247" s="1"/>
       <c r="AW247" s="9"/>
       <c r="AY247" s="1"/>
       <c r="BB247" s="9"/>
       <c r="BD247" s="1"/>
       <c r="BG247" s="9"/>
     </row>
     <row r="248" spans="1:59">
       <c r="A248" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B248" t="s">
         <v>24</v>
       </c>
       <c r="C248" t="s">
@@ -14519,52 +16892,62 @@
       </c>
       <c r="F248" s="1">
         <v>46061.666666666664</v>
       </c>
       <c r="G248" t="s">
         <v>24</v>
       </c>
       <c r="H248" t="s">
         <v>38</v>
       </c>
       <c r="I248" s="9">
         <v>0</v>
       </c>
       <c r="K248" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L248" t="s">
         <v>24</v>
       </c>
       <c r="M248" t="s">
         <v>38</v>
       </c>
       <c r="N248" s="9">
         <v>0</v>
       </c>
-      <c r="P248" s="1"/>
-      <c r="S248" s="9"/>
+      <c r="P248" s="1">
+        <v>46119.666666666664</v>
+      </c>
+      <c r="Q248" t="s">
+        <v>24</v>
+      </c>
+      <c r="R248" t="s">
+        <v>38</v>
+      </c>
+      <c r="S248" s="9">
+        <v>0</v>
+      </c>
       <c r="U248" s="1"/>
       <c r="X248" s="9"/>
       <c r="Z248" s="1"/>
       <c r="AC248" s="9"/>
       <c r="AE248" s="1"/>
       <c r="AH248" s="9"/>
       <c r="AJ248" s="1"/>
       <c r="AM248" s="9"/>
       <c r="AO248" s="1"/>
       <c r="AR248" s="9"/>
       <c r="AT248" s="1"/>
       <c r="AW248" s="9"/>
       <c r="AY248" s="1"/>
       <c r="BB248" s="9"/>
       <c r="BD248" s="1"/>
       <c r="BG248" s="9"/>
     </row>
     <row r="249" spans="1:59">
       <c r="A249" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B249" t="s">
         <v>24</v>
       </c>
       <c r="C249" t="s">
@@ -14575,52 +16958,62 @@
       </c>
       <c r="F249" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G249" t="s">
         <v>24</v>
       </c>
       <c r="H249" t="s">
         <v>25</v>
       </c>
       <c r="I249" s="9">
         <v>892087.68200000003</v>
       </c>
       <c r="K249" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L249" t="s">
         <v>24</v>
       </c>
       <c r="M249" t="s">
         <v>25</v>
       </c>
       <c r="N249" s="9">
         <v>728743.90099999995</v>
       </c>
-      <c r="P249" s="1"/>
-      <c r="S249" s="9"/>
+      <c r="P249" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q249" t="s">
+        <v>24</v>
+      </c>
+      <c r="R249" t="s">
+        <v>25</v>
+      </c>
+      <c r="S249" s="9">
+        <v>610514.33100000001</v>
+      </c>
       <c r="U249" s="1"/>
       <c r="X249" s="9"/>
       <c r="Z249" s="1"/>
       <c r="AC249" s="9"/>
       <c r="AE249" s="1"/>
       <c r="AH249" s="9"/>
       <c r="AJ249" s="1"/>
       <c r="AM249" s="9"/>
       <c r="AO249" s="1"/>
       <c r="AR249" s="9"/>
       <c r="AT249" s="1"/>
       <c r="AW249" s="9"/>
       <c r="AY249" s="1"/>
       <c r="BB249" s="9"/>
       <c r="BD249" s="1"/>
       <c r="BG249" s="9"/>
     </row>
     <row r="250" spans="1:59">
       <c r="A250" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B250" t="s">
         <v>24</v>
       </c>
       <c r="C250" t="s">
@@ -14631,52 +17024,62 @@
       </c>
       <c r="F250" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G250" t="s">
         <v>24</v>
       </c>
       <c r="H250" t="s">
         <v>26</v>
       </c>
       <c r="I250" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K250" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L250" t="s">
         <v>24</v>
       </c>
       <c r="M250" t="s">
         <v>26</v>
       </c>
       <c r="N250" s="9">
         <v>1479.165</v>
       </c>
-      <c r="P250" s="1"/>
-      <c r="S250" s="9"/>
+      <c r="P250" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q250" t="s">
+        <v>24</v>
+      </c>
+      <c r="R250" t="s">
+        <v>26</v>
+      </c>
+      <c r="S250" s="9">
+        <v>0</v>
+      </c>
       <c r="U250" s="1"/>
       <c r="X250" s="9"/>
       <c r="Z250" s="1"/>
       <c r="AC250" s="9"/>
       <c r="AE250" s="1"/>
       <c r="AH250" s="9"/>
       <c r="AJ250" s="1"/>
       <c r="AM250" s="9"/>
       <c r="AO250" s="1"/>
       <c r="AR250" s="9"/>
       <c r="AT250" s="1"/>
       <c r="AW250" s="9"/>
       <c r="AY250" s="1"/>
       <c r="BB250" s="9"/>
       <c r="BD250" s="1"/>
       <c r="BG250" s="9"/>
     </row>
     <row r="251" spans="1:59">
       <c r="A251" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B251" t="s">
         <v>24</v>
       </c>
       <c r="C251" t="s">
@@ -14687,52 +17090,62 @@
       </c>
       <c r="F251" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G251" t="s">
         <v>24</v>
       </c>
       <c r="H251" t="s">
         <v>27</v>
       </c>
       <c r="I251" s="9">
         <v>144.65</v>
       </c>
       <c r="K251" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L251" t="s">
         <v>24</v>
       </c>
       <c r="M251" t="s">
         <v>27</v>
       </c>
       <c r="N251" s="9">
         <v>33.192</v>
       </c>
-      <c r="P251" s="1"/>
-      <c r="S251" s="9"/>
+      <c r="P251" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q251" t="s">
+        <v>24</v>
+      </c>
+      <c r="R251" t="s">
+        <v>27</v>
+      </c>
+      <c r="S251" s="9">
+        <v>26.606999999999999</v>
+      </c>
       <c r="U251" s="1"/>
       <c r="X251" s="9"/>
       <c r="Z251" s="1"/>
       <c r="AC251" s="9"/>
       <c r="AE251" s="1"/>
       <c r="AH251" s="9"/>
       <c r="AJ251" s="1"/>
       <c r="AM251" s="9"/>
       <c r="AO251" s="1"/>
       <c r="AR251" s="9"/>
       <c r="AT251" s="1"/>
       <c r="AW251" s="9"/>
       <c r="AY251" s="1"/>
       <c r="BB251" s="9"/>
       <c r="BD251" s="1"/>
       <c r="BG251" s="9"/>
     </row>
     <row r="252" spans="1:59">
       <c r="A252" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B252" t="s">
         <v>24</v>
       </c>
       <c r="C252" t="s">
@@ -14743,52 +17156,62 @@
       </c>
       <c r="F252" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G252" t="s">
         <v>24</v>
       </c>
       <c r="H252" t="s">
         <v>28</v>
       </c>
       <c r="I252" s="9">
         <v>2805.0189999999998</v>
       </c>
       <c r="K252" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L252" t="s">
         <v>24</v>
       </c>
       <c r="M252" t="s">
         <v>28</v>
       </c>
       <c r="N252" s="9">
         <v>2041.356</v>
       </c>
-      <c r="P252" s="1"/>
-      <c r="S252" s="9"/>
+      <c r="P252" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q252" t="s">
+        <v>24</v>
+      </c>
+      <c r="R252" t="s">
+        <v>28</v>
+      </c>
+      <c r="S252" s="9">
+        <v>1590.662</v>
+      </c>
       <c r="U252" s="1"/>
       <c r="X252" s="9"/>
       <c r="Z252" s="1"/>
       <c r="AC252" s="9"/>
       <c r="AE252" s="1"/>
       <c r="AH252" s="9"/>
       <c r="AJ252" s="1"/>
       <c r="AM252" s="9"/>
       <c r="AO252" s="1"/>
       <c r="AR252" s="9"/>
       <c r="AT252" s="1"/>
       <c r="AW252" s="9"/>
       <c r="AY252" s="1"/>
       <c r="BB252" s="9"/>
       <c r="BD252" s="1"/>
       <c r="BG252" s="9"/>
     </row>
     <row r="253" spans="1:59">
       <c r="A253" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B253" t="s">
         <v>24</v>
       </c>
       <c r="C253" t="s">
@@ -14799,52 +17222,62 @@
       </c>
       <c r="F253" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G253" t="s">
         <v>24</v>
       </c>
       <c r="H253" t="s">
         <v>29</v>
       </c>
       <c r="I253" s="9">
         <v>16406.870999999999</v>
       </c>
       <c r="K253" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L253" t="s">
         <v>24</v>
       </c>
       <c r="M253" t="s">
         <v>29</v>
       </c>
       <c r="N253" s="9">
         <v>19552.101999999999</v>
       </c>
-      <c r="P253" s="1"/>
-      <c r="S253" s="9"/>
+      <c r="P253" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q253" t="s">
+        <v>24</v>
+      </c>
+      <c r="R253" t="s">
+        <v>29</v>
+      </c>
+      <c r="S253" s="9">
+        <v>18382.419999999998</v>
+      </c>
       <c r="U253" s="1"/>
       <c r="X253" s="9"/>
       <c r="Z253" s="1"/>
       <c r="AC253" s="9"/>
       <c r="AE253" s="1"/>
       <c r="AH253" s="9"/>
       <c r="AJ253" s="1"/>
       <c r="AM253" s="9"/>
       <c r="AO253" s="1"/>
       <c r="AR253" s="9"/>
       <c r="AT253" s="1"/>
       <c r="AW253" s="9"/>
       <c r="AY253" s="1"/>
       <c r="BB253" s="9"/>
       <c r="BD253" s="1"/>
       <c r="BG253" s="9"/>
     </row>
     <row r="254" spans="1:59">
       <c r="A254" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B254" t="s">
         <v>24</v>
       </c>
       <c r="C254" t="s">
@@ -14855,52 +17288,62 @@
       </c>
       <c r="F254" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G254" t="s">
         <v>24</v>
       </c>
       <c r="H254" t="s">
         <v>30</v>
       </c>
       <c r="I254" s="9">
         <v>39866.01</v>
       </c>
       <c r="K254" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L254" t="s">
         <v>24</v>
       </c>
       <c r="M254" t="s">
         <v>30</v>
       </c>
       <c r="N254" s="9">
         <v>44930.025000000001</v>
       </c>
-      <c r="P254" s="1"/>
-      <c r="S254" s="9"/>
+      <c r="P254" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q254" t="s">
+        <v>24</v>
+      </c>
+      <c r="R254" t="s">
+        <v>30</v>
+      </c>
+      <c r="S254" s="9">
+        <v>43480.737000000001</v>
+      </c>
       <c r="U254" s="1"/>
       <c r="X254" s="9"/>
       <c r="Z254" s="1"/>
       <c r="AC254" s="9"/>
       <c r="AE254" s="1"/>
       <c r="AH254" s="9"/>
       <c r="AJ254" s="1"/>
       <c r="AM254" s="9"/>
       <c r="AO254" s="1"/>
       <c r="AR254" s="9"/>
       <c r="AT254" s="1"/>
       <c r="AW254" s="9"/>
       <c r="AY254" s="1"/>
       <c r="BB254" s="9"/>
       <c r="BD254" s="1"/>
       <c r="BG254" s="9"/>
     </row>
     <row r="255" spans="1:59">
       <c r="A255" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B255" t="s">
         <v>24</v>
       </c>
       <c r="C255" t="s">
@@ -14911,52 +17354,62 @@
       </c>
       <c r="F255" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G255" t="s">
         <v>24</v>
       </c>
       <c r="H255" t="s">
         <v>31</v>
       </c>
       <c r="I255" s="9">
         <v>61462.945</v>
       </c>
       <c r="K255" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L255" t="s">
         <v>24</v>
       </c>
       <c r="M255" t="s">
         <v>31</v>
       </c>
       <c r="N255" s="9">
         <v>68389.160999999993</v>
       </c>
-      <c r="P255" s="1"/>
-      <c r="S255" s="9"/>
+      <c r="P255" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q255" t="s">
+        <v>24</v>
+      </c>
+      <c r="R255" t="s">
+        <v>31</v>
+      </c>
+      <c r="S255" s="9">
+        <v>62712.752999999997</v>
+      </c>
       <c r="U255" s="1"/>
       <c r="X255" s="9"/>
       <c r="Z255" s="1"/>
       <c r="AC255" s="9"/>
       <c r="AE255" s="1"/>
       <c r="AH255" s="9"/>
       <c r="AJ255" s="1"/>
       <c r="AM255" s="9"/>
       <c r="AO255" s="1"/>
       <c r="AR255" s="9"/>
       <c r="AT255" s="1"/>
       <c r="AW255" s="9"/>
       <c r="AY255" s="1"/>
       <c r="BB255" s="9"/>
       <c r="BD255" s="1"/>
       <c r="BG255" s="9"/>
     </row>
     <row r="256" spans="1:59">
       <c r="A256" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B256" t="s">
         <v>24</v>
       </c>
       <c r="C256" t="s">
@@ -14967,52 +17420,62 @@
       </c>
       <c r="F256" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G256" t="s">
         <v>24</v>
       </c>
       <c r="H256" t="s">
         <v>32</v>
       </c>
       <c r="I256" s="9">
         <v>11872.885</v>
       </c>
       <c r="K256" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L256" t="s">
         <v>24</v>
       </c>
       <c r="M256" t="s">
         <v>32</v>
       </c>
       <c r="N256" s="9">
         <v>12753.815000000001</v>
       </c>
-      <c r="P256" s="1"/>
-      <c r="S256" s="9"/>
+      <c r="P256" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q256" t="s">
+        <v>24</v>
+      </c>
+      <c r="R256" t="s">
+        <v>32</v>
+      </c>
+      <c r="S256" s="9">
+        <v>12282.844999999999</v>
+      </c>
       <c r="U256" s="1"/>
       <c r="X256" s="9"/>
       <c r="Z256" s="1"/>
       <c r="AC256" s="9"/>
       <c r="AE256" s="1"/>
       <c r="AH256" s="9"/>
       <c r="AJ256" s="1"/>
       <c r="AM256" s="9"/>
       <c r="AO256" s="1"/>
       <c r="AR256" s="9"/>
       <c r="AT256" s="1"/>
       <c r="AW256" s="9"/>
       <c r="AY256" s="1"/>
       <c r="BB256" s="9"/>
       <c r="BD256" s="1"/>
       <c r="BG256" s="9"/>
     </row>
     <row r="257" spans="1:59">
       <c r="A257" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B257" t="s">
         <v>24</v>
       </c>
       <c r="C257" t="s">
@@ -15023,52 +17486,62 @@
       </c>
       <c r="F257" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G257" t="s">
         <v>24</v>
       </c>
       <c r="H257" t="s">
         <v>33</v>
       </c>
       <c r="I257" s="9">
         <v>65936.072</v>
       </c>
       <c r="K257" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L257" t="s">
         <v>24</v>
       </c>
       <c r="M257" t="s">
         <v>33</v>
       </c>
       <c r="N257" s="9">
         <v>74442.429000000004</v>
       </c>
-      <c r="P257" s="1"/>
-      <c r="S257" s="9"/>
+      <c r="P257" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q257" t="s">
+        <v>24</v>
+      </c>
+      <c r="R257" t="s">
+        <v>33</v>
+      </c>
+      <c r="S257" s="9">
+        <v>64741.646000000001</v>
+      </c>
       <c r="U257" s="1"/>
       <c r="X257" s="9"/>
       <c r="Z257" s="1"/>
       <c r="AC257" s="9"/>
       <c r="AE257" s="1"/>
       <c r="AH257" s="9"/>
       <c r="AJ257" s="1"/>
       <c r="AM257" s="9"/>
       <c r="AO257" s="1"/>
       <c r="AR257" s="9"/>
       <c r="AT257" s="1"/>
       <c r="AW257" s="9"/>
       <c r="AY257" s="1"/>
       <c r="BB257" s="9"/>
       <c r="BD257" s="1"/>
       <c r="BG257" s="9"/>
     </row>
     <row r="258" spans="1:59">
       <c r="A258" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B258" t="s">
         <v>24</v>
       </c>
       <c r="C258" t="s">
@@ -15079,52 +17552,62 @@
       </c>
       <c r="F258" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G258" t="s">
         <v>24</v>
       </c>
       <c r="H258" t="s">
         <v>34</v>
       </c>
       <c r="I258" s="9">
         <v>27046.2</v>
       </c>
       <c r="K258" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L258" t="s">
         <v>24</v>
       </c>
       <c r="M258" t="s">
         <v>34</v>
       </c>
       <c r="N258" s="9">
         <v>27301.7</v>
       </c>
-      <c r="P258" s="1"/>
-      <c r="S258" s="9"/>
+      <c r="P258" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q258" t="s">
+        <v>24</v>
+      </c>
+      <c r="R258" t="s">
+        <v>34</v>
+      </c>
+      <c r="S258" s="9">
+        <v>48813.4</v>
+      </c>
       <c r="U258" s="1"/>
       <c r="X258" s="9"/>
       <c r="Z258" s="1"/>
       <c r="AC258" s="9"/>
       <c r="AE258" s="1"/>
       <c r="AH258" s="9"/>
       <c r="AJ258" s="1"/>
       <c r="AM258" s="9"/>
       <c r="AO258" s="1"/>
       <c r="AR258" s="9"/>
       <c r="AT258" s="1"/>
       <c r="AW258" s="9"/>
       <c r="AY258" s="1"/>
       <c r="BB258" s="9"/>
       <c r="BD258" s="1"/>
       <c r="BG258" s="9"/>
     </row>
     <row r="259" spans="1:59">
       <c r="A259" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B259" t="s">
         <v>24</v>
       </c>
       <c r="C259" t="s">
@@ -15135,52 +17618,62 @@
       </c>
       <c r="F259" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G259" t="s">
         <v>24</v>
       </c>
       <c r="H259" t="s">
         <v>35</v>
       </c>
       <c r="I259" s="9">
         <v>8410.2729999999992</v>
       </c>
       <c r="K259" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L259" t="s">
         <v>24</v>
       </c>
       <c r="M259" t="s">
         <v>35</v>
       </c>
       <c r="N259" s="9">
         <v>8725.2389999999996</v>
       </c>
-      <c r="P259" s="1"/>
-      <c r="S259" s="9"/>
+      <c r="P259" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q259" t="s">
+        <v>24</v>
+      </c>
+      <c r="R259" t="s">
+        <v>35</v>
+      </c>
+      <c r="S259" s="9">
+        <v>7893.1459999999997</v>
+      </c>
       <c r="U259" s="1"/>
       <c r="X259" s="9"/>
       <c r="Z259" s="1"/>
       <c r="AC259" s="9"/>
       <c r="AE259" s="1"/>
       <c r="AH259" s="9"/>
       <c r="AJ259" s="1"/>
       <c r="AM259" s="9"/>
       <c r="AO259" s="1"/>
       <c r="AR259" s="9"/>
       <c r="AT259" s="1"/>
       <c r="AW259" s="9"/>
       <c r="AY259" s="1"/>
       <c r="BB259" s="9"/>
       <c r="BD259" s="1"/>
       <c r="BG259" s="9"/>
     </row>
     <row r="260" spans="1:59">
       <c r="A260" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B260" t="s">
         <v>24</v>
       </c>
       <c r="C260" t="s">
@@ -15191,52 +17684,62 @@
       </c>
       <c r="F260" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G260" t="s">
         <v>24</v>
       </c>
       <c r="H260" t="s">
         <v>36</v>
       </c>
       <c r="I260" s="9">
         <v>236921.266</v>
       </c>
       <c r="K260" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L260" t="s">
         <v>24</v>
       </c>
       <c r="M260" t="s">
         <v>36</v>
       </c>
       <c r="N260" s="9">
         <v>250933.948</v>
       </c>
-      <c r="P260" s="1"/>
-      <c r="S260" s="9"/>
+      <c r="P260" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q260" t="s">
+        <v>24</v>
+      </c>
+      <c r="R260" t="s">
+        <v>36</v>
+      </c>
+      <c r="S260" s="9">
+        <v>228682.42600000001</v>
+      </c>
       <c r="U260" s="1"/>
       <c r="X260" s="9"/>
       <c r="Z260" s="1"/>
       <c r="AC260" s="9"/>
       <c r="AE260" s="1"/>
       <c r="AH260" s="9"/>
       <c r="AJ260" s="1"/>
       <c r="AM260" s="9"/>
       <c r="AO260" s="1"/>
       <c r="AR260" s="9"/>
       <c r="AT260" s="1"/>
       <c r="AW260" s="9"/>
       <c r="AY260" s="1"/>
       <c r="BB260" s="9"/>
       <c r="BD260" s="1"/>
       <c r="BG260" s="9"/>
     </row>
     <row r="261" spans="1:59">
       <c r="A261" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B261" t="s">
         <v>24</v>
       </c>
       <c r="C261" t="s">
@@ -15247,52 +17750,62 @@
       </c>
       <c r="F261" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G261" t="s">
         <v>24</v>
       </c>
       <c r="H261" t="s">
         <v>37</v>
       </c>
       <c r="I261" s="9">
         <v>109838.45299999999</v>
       </c>
       <c r="K261" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L261" t="s">
         <v>24</v>
       </c>
       <c r="M261" t="s">
         <v>37</v>
       </c>
       <c r="N261" s="9">
         <v>107015.621</v>
       </c>
-      <c r="P261" s="1"/>
-      <c r="S261" s="9"/>
+      <c r="P261" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q261" t="s">
+        <v>24</v>
+      </c>
+      <c r="R261" t="s">
+        <v>37</v>
+      </c>
+      <c r="S261" s="9">
+        <v>89998.07</v>
+      </c>
       <c r="U261" s="1"/>
       <c r="X261" s="9"/>
       <c r="Z261" s="1"/>
       <c r="AC261" s="9"/>
       <c r="AE261" s="1"/>
       <c r="AH261" s="9"/>
       <c r="AJ261" s="1"/>
       <c r="AM261" s="9"/>
       <c r="AO261" s="1"/>
       <c r="AR261" s="9"/>
       <c r="AT261" s="1"/>
       <c r="AW261" s="9"/>
       <c r="AY261" s="1"/>
       <c r="BB261" s="9"/>
       <c r="BD261" s="1"/>
       <c r="BG261" s="9"/>
     </row>
     <row r="262" spans="1:59">
       <c r="A262" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B262" t="s">
         <v>24</v>
       </c>
       <c r="C262" t="s">
@@ -15303,52 +17816,62 @@
       </c>
       <c r="F262" s="1">
         <v>46061.708333333336</v>
       </c>
       <c r="G262" t="s">
         <v>24</v>
       </c>
       <c r="H262" t="s">
         <v>38</v>
       </c>
       <c r="I262" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K262" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L262" t="s">
         <v>24</v>
       </c>
       <c r="M262" t="s">
         <v>38</v>
       </c>
       <c r="N262" s="9">
         <v>1626.182</v>
       </c>
-      <c r="P262" s="1"/>
-      <c r="S262" s="9"/>
+      <c r="P262" s="1">
+        <v>46119.708333333336</v>
+      </c>
+      <c r="Q262" t="s">
+        <v>24</v>
+      </c>
+      <c r="R262" t="s">
+        <v>38</v>
+      </c>
+      <c r="S262" s="9">
+        <v>0</v>
+      </c>
       <c r="U262" s="1"/>
       <c r="X262" s="9"/>
       <c r="Z262" s="1"/>
       <c r="AC262" s="9"/>
       <c r="AE262" s="1"/>
       <c r="AH262" s="9"/>
       <c r="AJ262" s="1"/>
       <c r="AM262" s="9"/>
       <c r="AO262" s="1"/>
       <c r="AR262" s="9"/>
       <c r="AT262" s="1"/>
       <c r="AW262" s="9"/>
       <c r="AY262" s="1"/>
       <c r="BB262" s="9"/>
       <c r="BD262" s="1"/>
       <c r="BG262" s="9"/>
     </row>
     <row r="263" spans="1:59">
       <c r="A263" s="1">
         <v>46047.75</v>
       </c>
       <c r="B263" t="s">
         <v>24</v>
       </c>
       <c r="C263" t="s">
@@ -15359,52 +17882,62 @@
       </c>
       <c r="F263" s="1">
         <v>46061.75</v>
       </c>
       <c r="G263" t="s">
         <v>24</v>
       </c>
       <c r="H263" t="s">
         <v>25</v>
       </c>
       <c r="I263" s="9">
         <v>861582.45499999996</v>
       </c>
       <c r="K263" s="1">
         <v>46083.75</v>
       </c>
       <c r="L263" t="s">
         <v>24</v>
       </c>
       <c r="M263" t="s">
         <v>25</v>
       </c>
       <c r="N263" s="9">
         <v>768858.52099999995</v>
       </c>
-      <c r="P263" s="1"/>
-      <c r="S263" s="9"/>
+      <c r="P263" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q263" t="s">
+        <v>24</v>
+      </c>
+      <c r="R263" t="s">
+        <v>25</v>
+      </c>
+      <c r="S263" s="9">
+        <v>631387.87899999996</v>
+      </c>
       <c r="U263" s="1"/>
       <c r="X263" s="9"/>
       <c r="Z263" s="1"/>
       <c r="AC263" s="9"/>
       <c r="AE263" s="1"/>
       <c r="AH263" s="9"/>
       <c r="AJ263" s="1"/>
       <c r="AM263" s="9"/>
       <c r="AO263" s="1"/>
       <c r="AR263" s="9"/>
       <c r="AT263" s="1"/>
       <c r="AW263" s="9"/>
       <c r="AY263" s="1"/>
       <c r="BB263" s="9"/>
       <c r="BD263" s="1"/>
       <c r="BG263" s="9"/>
     </row>
     <row r="264" spans="1:59">
       <c r="A264" s="1">
         <v>46047.75</v>
       </c>
       <c r="B264" t="s">
         <v>24</v>
       </c>
       <c r="C264" t="s">
@@ -15415,52 +17948,62 @@
       </c>
       <c r="F264" s="1">
         <v>46061.75</v>
       </c>
       <c r="G264" t="s">
         <v>24</v>
       </c>
       <c r="H264" t="s">
         <v>26</v>
       </c>
       <c r="I264" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K264" s="1">
         <v>46083.75</v>
       </c>
       <c r="L264" t="s">
         <v>24</v>
       </c>
       <c r="M264" t="s">
         <v>26</v>
       </c>
       <c r="N264" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P264" s="1"/>
-      <c r="S264" s="9"/>
+      <c r="P264" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q264" t="s">
+        <v>24</v>
+      </c>
+      <c r="R264" t="s">
+        <v>26</v>
+      </c>
+      <c r="S264" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U264" s="1"/>
       <c r="X264" s="9"/>
       <c r="Z264" s="1"/>
       <c r="AC264" s="9"/>
       <c r="AE264" s="1"/>
       <c r="AH264" s="9"/>
       <c r="AJ264" s="1"/>
       <c r="AM264" s="9"/>
       <c r="AO264" s="1"/>
       <c r="AR264" s="9"/>
       <c r="AT264" s="1"/>
       <c r="AW264" s="9"/>
       <c r="AY264" s="1"/>
       <c r="BB264" s="9"/>
       <c r="BD264" s="1"/>
       <c r="BG264" s="9"/>
     </row>
     <row r="265" spans="1:59">
       <c r="A265" s="1">
         <v>46047.75</v>
       </c>
       <c r="B265" t="s">
         <v>24</v>
       </c>
       <c r="C265" t="s">
@@ -15471,52 +18014,62 @@
       </c>
       <c r="F265" s="1">
         <v>46061.75</v>
       </c>
       <c r="G265" t="s">
         <v>24</v>
       </c>
       <c r="H265" t="s">
         <v>27</v>
       </c>
       <c r="I265" s="9">
         <v>130.38</v>
       </c>
       <c r="K265" s="1">
         <v>46083.75</v>
       </c>
       <c r="L265" t="s">
         <v>24</v>
       </c>
       <c r="M265" t="s">
         <v>27</v>
       </c>
       <c r="N265" s="9">
         <v>38.707999999999998</v>
       </c>
-      <c r="P265" s="1"/>
-      <c r="S265" s="9"/>
+      <c r="P265" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q265" t="s">
+        <v>24</v>
+      </c>
+      <c r="R265" t="s">
+        <v>27</v>
+      </c>
+      <c r="S265" s="9">
+        <v>17.027000000000001</v>
+      </c>
       <c r="U265" s="1"/>
       <c r="X265" s="9"/>
       <c r="Z265" s="1"/>
       <c r="AC265" s="9"/>
       <c r="AE265" s="1"/>
       <c r="AH265" s="9"/>
       <c r="AJ265" s="1"/>
       <c r="AM265" s="9"/>
       <c r="AO265" s="1"/>
       <c r="AR265" s="9"/>
       <c r="AT265" s="1"/>
       <c r="AW265" s="9"/>
       <c r="AY265" s="1"/>
       <c r="BB265" s="9"/>
       <c r="BD265" s="1"/>
       <c r="BG265" s="9"/>
     </row>
     <row r="266" spans="1:59">
       <c r="A266" s="1">
         <v>46047.75</v>
       </c>
       <c r="B266" t="s">
         <v>24</v>
       </c>
       <c r="C266" t="s">
@@ -15527,52 +18080,62 @@
       </c>
       <c r="F266" s="1">
         <v>46061.75</v>
       </c>
       <c r="G266" t="s">
         <v>24</v>
       </c>
       <c r="H266" t="s">
         <v>28</v>
       </c>
       <c r="I266" s="9">
         <v>2752.1689999999999</v>
       </c>
       <c r="K266" s="1">
         <v>46083.75</v>
       </c>
       <c r="L266" t="s">
         <v>24</v>
       </c>
       <c r="M266" t="s">
         <v>28</v>
       </c>
       <c r="N266" s="9">
         <v>2122.9560000000001</v>
       </c>
-      <c r="P266" s="1"/>
-      <c r="S266" s="9"/>
+      <c r="P266" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q266" t="s">
+        <v>24</v>
+      </c>
+      <c r="R266" t="s">
+        <v>28</v>
+      </c>
+      <c r="S266" s="9">
+        <v>1604.403</v>
+      </c>
       <c r="U266" s="1"/>
       <c r="X266" s="9"/>
       <c r="Z266" s="1"/>
       <c r="AC266" s="9"/>
       <c r="AE266" s="1"/>
       <c r="AH266" s="9"/>
       <c r="AJ266" s="1"/>
       <c r="AM266" s="9"/>
       <c r="AO266" s="1"/>
       <c r="AR266" s="9"/>
       <c r="AT266" s="1"/>
       <c r="AW266" s="9"/>
       <c r="AY266" s="1"/>
       <c r="BB266" s="9"/>
       <c r="BD266" s="1"/>
       <c r="BG266" s="9"/>
     </row>
     <row r="267" spans="1:59">
       <c r="A267" s="1">
         <v>46047.75</v>
       </c>
       <c r="B267" t="s">
         <v>24</v>
       </c>
       <c r="C267" t="s">
@@ -15583,52 +18146,62 @@
       </c>
       <c r="F267" s="1">
         <v>46061.75</v>
       </c>
       <c r="G267" t="s">
         <v>24</v>
       </c>
       <c r="H267" t="s">
         <v>29</v>
       </c>
       <c r="I267" s="9">
         <v>16126.208000000001</v>
       </c>
       <c r="K267" s="1">
         <v>46083.75</v>
       </c>
       <c r="L267" t="s">
         <v>24</v>
       </c>
       <c r="M267" t="s">
         <v>29</v>
       </c>
       <c r="N267" s="9">
         <v>19414.789000000001</v>
       </c>
-      <c r="P267" s="1"/>
-      <c r="S267" s="9"/>
+      <c r="P267" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q267" t="s">
+        <v>24</v>
+      </c>
+      <c r="R267" t="s">
+        <v>29</v>
+      </c>
+      <c r="S267" s="9">
+        <v>17969.775000000001</v>
+      </c>
       <c r="U267" s="1"/>
       <c r="X267" s="9"/>
       <c r="Z267" s="1"/>
       <c r="AC267" s="9"/>
       <c r="AE267" s="1"/>
       <c r="AH267" s="9"/>
       <c r="AJ267" s="1"/>
       <c r="AM267" s="9"/>
       <c r="AO267" s="1"/>
       <c r="AR267" s="9"/>
       <c r="AT267" s="1"/>
       <c r="AW267" s="9"/>
       <c r="AY267" s="1"/>
       <c r="BB267" s="9"/>
       <c r="BD267" s="1"/>
       <c r="BG267" s="9"/>
     </row>
     <row r="268" spans="1:59">
       <c r="A268" s="1">
         <v>46047.75</v>
       </c>
       <c r="B268" t="s">
         <v>24</v>
       </c>
       <c r="C268" t="s">
@@ -15639,52 +18212,62 @@
       </c>
       <c r="F268" s="1">
         <v>46061.75</v>
       </c>
       <c r="G268" t="s">
         <v>24</v>
       </c>
       <c r="H268" t="s">
         <v>30</v>
       </c>
       <c r="I268" s="9">
         <v>38100.832000000002</v>
       </c>
       <c r="K268" s="1">
         <v>46083.75</v>
       </c>
       <c r="L268" t="s">
         <v>24</v>
       </c>
       <c r="M268" t="s">
         <v>30</v>
       </c>
       <c r="N268" s="9">
         <v>42786.110999999997</v>
       </c>
-      <c r="P268" s="1"/>
-      <c r="S268" s="9"/>
+      <c r="P268" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q268" t="s">
+        <v>24</v>
+      </c>
+      <c r="R268" t="s">
+        <v>30</v>
+      </c>
+      <c r="S268" s="9">
+        <v>41650.557999999997</v>
+      </c>
       <c r="U268" s="1"/>
       <c r="X268" s="9"/>
       <c r="Z268" s="1"/>
       <c r="AC268" s="9"/>
       <c r="AE268" s="1"/>
       <c r="AH268" s="9"/>
       <c r="AJ268" s="1"/>
       <c r="AM268" s="9"/>
       <c r="AO268" s="1"/>
       <c r="AR268" s="9"/>
       <c r="AT268" s="1"/>
       <c r="AW268" s="9"/>
       <c r="AY268" s="1"/>
       <c r="BB268" s="9"/>
       <c r="BD268" s="1"/>
       <c r="BG268" s="9"/>
     </row>
     <row r="269" spans="1:59">
       <c r="A269" s="1">
         <v>46047.75</v>
       </c>
       <c r="B269" t="s">
         <v>24</v>
       </c>
       <c r="C269" t="s">
@@ -15695,52 +18278,62 @@
       </c>
       <c r="F269" s="1">
         <v>46061.75</v>
       </c>
       <c r="G269" t="s">
         <v>24</v>
       </c>
       <c r="H269" t="s">
         <v>31</v>
       </c>
       <c r="I269" s="9">
         <v>61401.883999999998</v>
       </c>
       <c r="K269" s="1">
         <v>46083.75</v>
       </c>
       <c r="L269" t="s">
         <v>24</v>
       </c>
       <c r="M269" t="s">
         <v>31</v>
       </c>
       <c r="N269" s="9">
         <v>69329.153000000006</v>
       </c>
-      <c r="P269" s="1"/>
-      <c r="S269" s="9"/>
+      <c r="P269" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q269" t="s">
+        <v>24</v>
+      </c>
+      <c r="R269" t="s">
+        <v>31</v>
+      </c>
+      <c r="S269" s="9">
+        <v>62829.972999999998</v>
+      </c>
       <c r="U269" s="1"/>
       <c r="X269" s="9"/>
       <c r="Z269" s="1"/>
       <c r="AC269" s="9"/>
       <c r="AE269" s="1"/>
       <c r="AH269" s="9"/>
       <c r="AJ269" s="1"/>
       <c r="AM269" s="9"/>
       <c r="AO269" s="1"/>
       <c r="AR269" s="9"/>
       <c r="AT269" s="1"/>
       <c r="AW269" s="9"/>
       <c r="AY269" s="1"/>
       <c r="BB269" s="9"/>
       <c r="BD269" s="1"/>
       <c r="BG269" s="9"/>
     </row>
     <row r="270" spans="1:59">
       <c r="A270" s="1">
         <v>46047.75</v>
       </c>
       <c r="B270" t="s">
         <v>24</v>
       </c>
       <c r="C270" t="s">
@@ -15751,52 +18344,62 @@
       </c>
       <c r="F270" s="1">
         <v>46061.75</v>
       </c>
       <c r="G270" t="s">
         <v>24</v>
       </c>
       <c r="H270" t="s">
         <v>32</v>
       </c>
       <c r="I270" s="9">
         <v>10808.125</v>
       </c>
       <c r="K270" s="1">
         <v>46083.75</v>
       </c>
       <c r="L270" t="s">
         <v>24</v>
       </c>
       <c r="M270" t="s">
         <v>32</v>
       </c>
       <c r="N270" s="9">
         <v>11941.84</v>
       </c>
-      <c r="P270" s="1"/>
-      <c r="S270" s="9"/>
+      <c r="P270" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q270" t="s">
+        <v>24</v>
+      </c>
+      <c r="R270" t="s">
+        <v>32</v>
+      </c>
+      <c r="S270" s="9">
+        <v>11959.465</v>
+      </c>
       <c r="U270" s="1"/>
       <c r="X270" s="9"/>
       <c r="Z270" s="1"/>
       <c r="AC270" s="9"/>
       <c r="AE270" s="1"/>
       <c r="AH270" s="9"/>
       <c r="AJ270" s="1"/>
       <c r="AM270" s="9"/>
       <c r="AO270" s="1"/>
       <c r="AR270" s="9"/>
       <c r="AT270" s="1"/>
       <c r="AW270" s="9"/>
       <c r="AY270" s="1"/>
       <c r="BB270" s="9"/>
       <c r="BD270" s="1"/>
       <c r="BG270" s="9"/>
     </row>
     <row r="271" spans="1:59">
       <c r="A271" s="1">
         <v>46047.75</v>
       </c>
       <c r="B271" t="s">
         <v>24</v>
       </c>
       <c r="C271" t="s">
@@ -15807,52 +18410,62 @@
       </c>
       <c r="F271" s="1">
         <v>46061.75</v>
       </c>
       <c r="G271" t="s">
         <v>24</v>
       </c>
       <c r="H271" t="s">
         <v>33</v>
       </c>
       <c r="I271" s="9">
         <v>66740.106</v>
       </c>
       <c r="K271" s="1">
         <v>46083.75</v>
       </c>
       <c r="L271" t="s">
         <v>24</v>
       </c>
       <c r="M271" t="s">
         <v>33</v>
       </c>
       <c r="N271" s="9">
         <v>74898.899000000005</v>
       </c>
-      <c r="P271" s="1"/>
-      <c r="S271" s="9"/>
+      <c r="P271" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q271" t="s">
+        <v>24</v>
+      </c>
+      <c r="R271" t="s">
+        <v>33</v>
+      </c>
+      <c r="S271" s="9">
+        <v>66296.415999999997</v>
+      </c>
       <c r="U271" s="1"/>
       <c r="X271" s="9"/>
       <c r="Z271" s="1"/>
       <c r="AC271" s="9"/>
       <c r="AE271" s="1"/>
       <c r="AH271" s="9"/>
       <c r="AJ271" s="1"/>
       <c r="AM271" s="9"/>
       <c r="AO271" s="1"/>
       <c r="AR271" s="9"/>
       <c r="AT271" s="1"/>
       <c r="AW271" s="9"/>
       <c r="AY271" s="1"/>
       <c r="BB271" s="9"/>
       <c r="BD271" s="1"/>
       <c r="BG271" s="9"/>
     </row>
     <row r="272" spans="1:59">
       <c r="A272" s="1">
         <v>46047.75</v>
       </c>
       <c r="B272" t="s">
         <v>24</v>
       </c>
       <c r="C272" t="s">
@@ -15863,52 +18476,62 @@
       </c>
       <c r="F272" s="1">
         <v>46061.75</v>
       </c>
       <c r="G272" t="s">
         <v>24</v>
       </c>
       <c r="H272" t="s">
         <v>34</v>
       </c>
       <c r="I272" s="9">
         <v>16609.400000000001</v>
       </c>
       <c r="K272" s="1">
         <v>46083.75</v>
       </c>
       <c r="L272" t="s">
         <v>24</v>
       </c>
       <c r="M272" t="s">
         <v>34</v>
       </c>
       <c r="N272" s="9">
         <v>15028.3</v>
       </c>
-      <c r="P272" s="1"/>
-      <c r="S272" s="9"/>
+      <c r="P272" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q272" t="s">
+        <v>24</v>
+      </c>
+      <c r="R272" t="s">
+        <v>34</v>
+      </c>
+      <c r="S272" s="9">
+        <v>49203.5</v>
+      </c>
       <c r="U272" s="1"/>
       <c r="X272" s="9"/>
       <c r="Z272" s="1"/>
       <c r="AC272" s="9"/>
       <c r="AE272" s="1"/>
       <c r="AH272" s="9"/>
       <c r="AJ272" s="1"/>
       <c r="AM272" s="9"/>
       <c r="AO272" s="1"/>
       <c r="AR272" s="9"/>
       <c r="AT272" s="1"/>
       <c r="AW272" s="9"/>
       <c r="AY272" s="1"/>
       <c r="BB272" s="9"/>
       <c r="BD272" s="1"/>
       <c r="BG272" s="9"/>
     </row>
     <row r="273" spans="1:59">
       <c r="A273" s="1">
         <v>46047.75</v>
       </c>
       <c r="B273" t="s">
         <v>24</v>
       </c>
       <c r="C273" t="s">
@@ -15919,52 +18542,62 @@
       </c>
       <c r="F273" s="1">
         <v>46061.75</v>
       </c>
       <c r="G273" t="s">
         <v>24</v>
       </c>
       <c r="H273" t="s">
         <v>35</v>
       </c>
       <c r="I273" s="9">
         <v>8451.0959999999995</v>
       </c>
       <c r="K273" s="1">
         <v>46083.75</v>
       </c>
       <c r="L273" t="s">
         <v>24</v>
       </c>
       <c r="M273" t="s">
         <v>35</v>
       </c>
       <c r="N273" s="9">
         <v>8773.44</v>
       </c>
-      <c r="P273" s="1"/>
-      <c r="S273" s="9"/>
+      <c r="P273" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q273" t="s">
+        <v>24</v>
+      </c>
+      <c r="R273" t="s">
+        <v>35</v>
+      </c>
+      <c r="S273" s="9">
+        <v>7717.5690000000004</v>
+      </c>
       <c r="U273" s="1"/>
       <c r="X273" s="9"/>
       <c r="Z273" s="1"/>
       <c r="AC273" s="9"/>
       <c r="AE273" s="1"/>
       <c r="AH273" s="9"/>
       <c r="AJ273" s="1"/>
       <c r="AM273" s="9"/>
       <c r="AO273" s="1"/>
       <c r="AR273" s="9"/>
       <c r="AT273" s="1"/>
       <c r="AW273" s="9"/>
       <c r="AY273" s="1"/>
       <c r="BB273" s="9"/>
       <c r="BD273" s="1"/>
       <c r="BG273" s="9"/>
     </row>
     <row r="274" spans="1:59">
       <c r="A274" s="1">
         <v>46047.75</v>
       </c>
       <c r="B274" t="s">
         <v>24</v>
       </c>
       <c r="C274" t="s">
@@ -15975,52 +18608,62 @@
       </c>
       <c r="F274" s="1">
         <v>46061.75</v>
       </c>
       <c r="G274" t="s">
         <v>24</v>
       </c>
       <c r="H274" t="s">
         <v>36</v>
       </c>
       <c r="I274" s="9">
         <v>230333.06700000001</v>
       </c>
       <c r="K274" s="1">
         <v>46083.75</v>
       </c>
       <c r="L274" t="s">
         <v>24</v>
       </c>
       <c r="M274" t="s">
         <v>36</v>
       </c>
       <c r="N274" s="9">
         <v>242267.421</v>
       </c>
-      <c r="P274" s="1"/>
-      <c r="S274" s="9"/>
+      <c r="P274" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q274" t="s">
+        <v>24</v>
+      </c>
+      <c r="R274" t="s">
+        <v>36</v>
+      </c>
+      <c r="S274" s="9">
+        <v>218864.74600000001</v>
+      </c>
       <c r="U274" s="1"/>
       <c r="X274" s="9"/>
       <c r="Z274" s="1"/>
       <c r="AC274" s="9"/>
       <c r="AE274" s="1"/>
       <c r="AH274" s="9"/>
       <c r="AJ274" s="1"/>
       <c r="AM274" s="9"/>
       <c r="AO274" s="1"/>
       <c r="AR274" s="9"/>
       <c r="AT274" s="1"/>
       <c r="AW274" s="9"/>
       <c r="AY274" s="1"/>
       <c r="BB274" s="9"/>
       <c r="BD274" s="1"/>
       <c r="BG274" s="9"/>
     </row>
     <row r="275" spans="1:59">
       <c r="A275" s="1">
         <v>46047.75</v>
       </c>
       <c r="B275" t="s">
         <v>24</v>
       </c>
       <c r="C275" t="s">
@@ -16031,52 +18674,62 @@
       </c>
       <c r="F275" s="1">
         <v>46061.75</v>
       </c>
       <c r="G275" t="s">
         <v>24</v>
       </c>
       <c r="H275" t="s">
         <v>37</v>
       </c>
       <c r="I275" s="9">
         <v>109821.17200000001</v>
       </c>
       <c r="K275" s="1">
         <v>46083.75</v>
       </c>
       <c r="L275" t="s">
         <v>24</v>
       </c>
       <c r="M275" t="s">
         <v>37</v>
       </c>
       <c r="N275" s="9">
         <v>106312.609</v>
       </c>
-      <c r="P275" s="1"/>
-      <c r="S275" s="9"/>
+      <c r="P275" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q275" t="s">
+        <v>24</v>
+      </c>
+      <c r="R275" t="s">
+        <v>37</v>
+      </c>
+      <c r="S275" s="9">
+        <v>85053.100999999995</v>
+      </c>
       <c r="U275" s="1"/>
       <c r="X275" s="9"/>
       <c r="Z275" s="1"/>
       <c r="AC275" s="9"/>
       <c r="AE275" s="1"/>
       <c r="AH275" s="9"/>
       <c r="AJ275" s="1"/>
       <c r="AM275" s="9"/>
       <c r="AO275" s="1"/>
       <c r="AR275" s="9"/>
       <c r="AT275" s="1"/>
       <c r="AW275" s="9"/>
       <c r="AY275" s="1"/>
       <c r="BB275" s="9"/>
       <c r="BD275" s="1"/>
       <c r="BG275" s="9"/>
     </row>
     <row r="276" spans="1:59">
       <c r="A276" s="1">
         <v>46047.75</v>
       </c>
       <c r="B276" t="s">
         <v>24</v>
       </c>
       <c r="C276" t="s">
@@ -16087,52 +18740,62 @@
       </c>
       <c r="F276" s="1">
         <v>46061.75</v>
       </c>
       <c r="G276" t="s">
         <v>24</v>
       </c>
       <c r="H276" t="s">
         <v>38</v>
       </c>
       <c r="I276" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K276" s="1">
         <v>46083.75</v>
       </c>
       <c r="L276" t="s">
         <v>24</v>
       </c>
       <c r="M276" t="s">
         <v>38</v>
       </c>
       <c r="N276" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P276" s="1"/>
-      <c r="S276" s="9"/>
+      <c r="P276" s="1">
+        <v>46119.75</v>
+      </c>
+      <c r="Q276" t="s">
+        <v>24</v>
+      </c>
+      <c r="R276" t="s">
+        <v>38</v>
+      </c>
+      <c r="S276" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U276" s="1"/>
       <c r="X276" s="9"/>
       <c r="Z276" s="1"/>
       <c r="AC276" s="9"/>
       <c r="AE276" s="1"/>
       <c r="AH276" s="9"/>
       <c r="AJ276" s="1"/>
       <c r="AM276" s="9"/>
       <c r="AO276" s="1"/>
       <c r="AR276" s="9"/>
       <c r="AT276" s="1"/>
       <c r="AW276" s="9"/>
       <c r="AY276" s="1"/>
       <c r="BB276" s="9"/>
       <c r="BD276" s="1"/>
       <c r="BG276" s="9"/>
     </row>
     <row r="277" spans="1:59">
       <c r="A277" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B277" t="s">
         <v>24</v>
       </c>
       <c r="C277" t="s">
@@ -16143,52 +18806,62 @@
       </c>
       <c r="F277" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G277" t="s">
         <v>24</v>
       </c>
       <c r="H277" t="s">
         <v>25</v>
       </c>
       <c r="I277" s="9">
         <v>801697.68599999999</v>
       </c>
       <c r="K277" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L277" t="s">
         <v>24</v>
       </c>
       <c r="M277" t="s">
         <v>25</v>
       </c>
       <c r="N277" s="9">
         <v>750691.92799999996</v>
       </c>
-      <c r="P277" s="1"/>
-      <c r="S277" s="9"/>
+      <c r="P277" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q277" t="s">
+        <v>24</v>
+      </c>
+      <c r="R277" t="s">
+        <v>25</v>
+      </c>
+      <c r="S277" s="9">
+        <v>629078.78899999999</v>
+      </c>
       <c r="U277" s="1"/>
       <c r="X277" s="9"/>
       <c r="Z277" s="1"/>
       <c r="AC277" s="9"/>
       <c r="AE277" s="1"/>
       <c r="AH277" s="9"/>
       <c r="AJ277" s="1"/>
       <c r="AM277" s="9"/>
       <c r="AO277" s="1"/>
       <c r="AR277" s="9"/>
       <c r="AT277" s="1"/>
       <c r="AW277" s="9"/>
       <c r="AY277" s="1"/>
       <c r="BB277" s="9"/>
       <c r="BD277" s="1"/>
       <c r="BG277" s="9"/>
     </row>
     <row r="278" spans="1:59">
       <c r="A278" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B278" t="s">
         <v>24</v>
       </c>
       <c r="C278" t="s">
@@ -16199,52 +18872,62 @@
       </c>
       <c r="F278" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G278" t="s">
         <v>24</v>
       </c>
       <c r="H278" t="s">
         <v>26</v>
       </c>
       <c r="I278" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K278" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L278" t="s">
         <v>24</v>
       </c>
       <c r="M278" t="s">
         <v>26</v>
       </c>
       <c r="N278" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P278" s="1"/>
-      <c r="S278" s="9"/>
+      <c r="P278" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q278" t="s">
+        <v>24</v>
+      </c>
+      <c r="R278" t="s">
+        <v>26</v>
+      </c>
+      <c r="S278" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U278" s="1"/>
       <c r="X278" s="9"/>
       <c r="Z278" s="1"/>
       <c r="AC278" s="9"/>
       <c r="AE278" s="1"/>
       <c r="AH278" s="9"/>
       <c r="AJ278" s="1"/>
       <c r="AM278" s="9"/>
       <c r="AO278" s="1"/>
       <c r="AR278" s="9"/>
       <c r="AT278" s="1"/>
       <c r="AW278" s="9"/>
       <c r="AY278" s="1"/>
       <c r="BB278" s="9"/>
       <c r="BD278" s="1"/>
       <c r="BG278" s="9"/>
     </row>
     <row r="279" spans="1:59">
       <c r="A279" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B279" t="s">
         <v>24</v>
       </c>
       <c r="C279" t="s">
@@ -16255,52 +18938,62 @@
       </c>
       <c r="F279" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G279" t="s">
         <v>24</v>
       </c>
       <c r="H279" t="s">
         <v>27</v>
       </c>
       <c r="I279" s="9">
         <v>150.18600000000001</v>
       </c>
       <c r="K279" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L279" t="s">
         <v>24</v>
       </c>
       <c r="M279" t="s">
         <v>27</v>
       </c>
       <c r="N279" s="9">
         <v>202.89500000000001</v>
       </c>
-      <c r="P279" s="1"/>
-      <c r="S279" s="9"/>
+      <c r="P279" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q279" t="s">
+        <v>24</v>
+      </c>
+      <c r="R279" t="s">
+        <v>27</v>
+      </c>
+      <c r="S279" s="9">
+        <v>138.905</v>
+      </c>
       <c r="U279" s="1"/>
       <c r="X279" s="9"/>
       <c r="Z279" s="1"/>
       <c r="AC279" s="9"/>
       <c r="AE279" s="1"/>
       <c r="AH279" s="9"/>
       <c r="AJ279" s="1"/>
       <c r="AM279" s="9"/>
       <c r="AO279" s="1"/>
       <c r="AR279" s="9"/>
       <c r="AT279" s="1"/>
       <c r="AW279" s="9"/>
       <c r="AY279" s="1"/>
       <c r="BB279" s="9"/>
       <c r="BD279" s="1"/>
       <c r="BG279" s="9"/>
     </row>
     <row r="280" spans="1:59">
       <c r="A280" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B280" t="s">
         <v>24</v>
       </c>
       <c r="C280" t="s">
@@ -16311,52 +19004,62 @@
       </c>
       <c r="F280" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G280" t="s">
         <v>24</v>
       </c>
       <c r="H280" t="s">
         <v>28</v>
       </c>
       <c r="I280" s="9">
         <v>2684.8150000000001</v>
       </c>
       <c r="K280" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L280" t="s">
         <v>24</v>
       </c>
       <c r="M280" t="s">
         <v>28</v>
       </c>
       <c r="N280" s="9">
         <v>2119.1779999999999</v>
       </c>
-      <c r="P280" s="1"/>
-      <c r="S280" s="9"/>
+      <c r="P280" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q280" t="s">
+        <v>24</v>
+      </c>
+      <c r="R280" t="s">
+        <v>28</v>
+      </c>
+      <c r="S280" s="9">
+        <v>1576.405</v>
+      </c>
       <c r="U280" s="1"/>
       <c r="X280" s="9"/>
       <c r="Z280" s="1"/>
       <c r="AC280" s="9"/>
       <c r="AE280" s="1"/>
       <c r="AH280" s="9"/>
       <c r="AJ280" s="1"/>
       <c r="AM280" s="9"/>
       <c r="AO280" s="1"/>
       <c r="AR280" s="9"/>
       <c r="AT280" s="1"/>
       <c r="AW280" s="9"/>
       <c r="AY280" s="1"/>
       <c r="BB280" s="9"/>
       <c r="BD280" s="1"/>
       <c r="BG280" s="9"/>
     </row>
     <row r="281" spans="1:59">
       <c r="A281" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B281" t="s">
         <v>24</v>
       </c>
       <c r="C281" t="s">
@@ -16367,52 +19070,62 @@
       </c>
       <c r="F281" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G281" t="s">
         <v>24</v>
       </c>
       <c r="H281" t="s">
         <v>29</v>
       </c>
       <c r="I281" s="9">
         <v>15884.977000000001</v>
       </c>
       <c r="K281" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L281" t="s">
         <v>24</v>
       </c>
       <c r="M281" t="s">
         <v>29</v>
       </c>
       <c r="N281" s="9">
         <v>18824.933000000001</v>
       </c>
-      <c r="P281" s="1"/>
-      <c r="S281" s="9"/>
+      <c r="P281" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q281" t="s">
+        <v>24</v>
+      </c>
+      <c r="R281" t="s">
+        <v>29</v>
+      </c>
+      <c r="S281" s="9">
+        <v>17789.258999999998</v>
+      </c>
       <c r="U281" s="1"/>
       <c r="X281" s="9"/>
       <c r="Z281" s="1"/>
       <c r="AC281" s="9"/>
       <c r="AE281" s="1"/>
       <c r="AH281" s="9"/>
       <c r="AJ281" s="1"/>
       <c r="AM281" s="9"/>
       <c r="AO281" s="1"/>
       <c r="AR281" s="9"/>
       <c r="AT281" s="1"/>
       <c r="AW281" s="9"/>
       <c r="AY281" s="1"/>
       <c r="BB281" s="9"/>
       <c r="BD281" s="1"/>
       <c r="BG281" s="9"/>
     </row>
     <row r="282" spans="1:59">
       <c r="A282" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B282" t="s">
         <v>24</v>
       </c>
       <c r="C282" t="s">
@@ -16423,52 +19136,62 @@
       </c>
       <c r="F282" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G282" t="s">
         <v>24</v>
       </c>
       <c r="H282" t="s">
         <v>30</v>
       </c>
       <c r="I282" s="9">
         <v>37896.983999999997</v>
       </c>
       <c r="K282" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L282" t="s">
         <v>24</v>
       </c>
       <c r="M282" t="s">
         <v>30</v>
       </c>
       <c r="N282" s="9">
         <v>41453.673999999999</v>
       </c>
-      <c r="P282" s="1"/>
-      <c r="S282" s="9"/>
+      <c r="P282" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q282" t="s">
+        <v>24</v>
+      </c>
+      <c r="R282" t="s">
+        <v>30</v>
+      </c>
+      <c r="S282" s="9">
+        <v>40573.781000000003</v>
+      </c>
       <c r="U282" s="1"/>
       <c r="X282" s="9"/>
       <c r="Z282" s="1"/>
       <c r="AC282" s="9"/>
       <c r="AE282" s="1"/>
       <c r="AH282" s="9"/>
       <c r="AJ282" s="1"/>
       <c r="AM282" s="9"/>
       <c r="AO282" s="1"/>
       <c r="AR282" s="9"/>
       <c r="AT282" s="1"/>
       <c r="AW282" s="9"/>
       <c r="AY282" s="1"/>
       <c r="BB282" s="9"/>
       <c r="BD282" s="1"/>
       <c r="BG282" s="9"/>
     </row>
     <row r="283" spans="1:59">
       <c r="A283" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B283" t="s">
         <v>24</v>
       </c>
       <c r="C283" t="s">
@@ -16479,52 +19202,62 @@
       </c>
       <c r="F283" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G283" t="s">
         <v>24</v>
       </c>
       <c r="H283" t="s">
         <v>31</v>
       </c>
       <c r="I283" s="9">
         <v>60952.078000000001</v>
       </c>
       <c r="K283" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L283" t="s">
         <v>24</v>
       </c>
       <c r="M283" t="s">
         <v>31</v>
       </c>
       <c r="N283" s="9">
         <v>68645.781000000003</v>
       </c>
-      <c r="P283" s="1"/>
-      <c r="S283" s="9"/>
+      <c r="P283" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q283" t="s">
+        <v>24</v>
+      </c>
+      <c r="R283" t="s">
+        <v>31</v>
+      </c>
+      <c r="S283" s="9">
+        <v>63726.19</v>
+      </c>
       <c r="U283" s="1"/>
       <c r="X283" s="9"/>
       <c r="Z283" s="1"/>
       <c r="AC283" s="9"/>
       <c r="AE283" s="1"/>
       <c r="AH283" s="9"/>
       <c r="AJ283" s="1"/>
       <c r="AM283" s="9"/>
       <c r="AO283" s="1"/>
       <c r="AR283" s="9"/>
       <c r="AT283" s="1"/>
       <c r="AW283" s="9"/>
       <c r="AY283" s="1"/>
       <c r="BB283" s="9"/>
       <c r="BD283" s="1"/>
       <c r="BG283" s="9"/>
     </row>
     <row r="284" spans="1:59">
       <c r="A284" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B284" t="s">
         <v>24</v>
       </c>
       <c r="C284" t="s">
@@ -16535,52 +19268,62 @@
       </c>
       <c r="F284" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G284" t="s">
         <v>24</v>
       </c>
       <c r="H284" t="s">
         <v>32</v>
       </c>
       <c r="I284" s="9">
         <v>11036.415000000001</v>
       </c>
       <c r="K284" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L284" t="s">
         <v>24</v>
       </c>
       <c r="M284" t="s">
         <v>32</v>
       </c>
       <c r="N284" s="9">
         <v>11594.025</v>
       </c>
-      <c r="P284" s="1"/>
-      <c r="S284" s="9"/>
+      <c r="P284" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q284" t="s">
+        <v>24</v>
+      </c>
+      <c r="R284" t="s">
+        <v>32</v>
+      </c>
+      <c r="S284" s="9">
+        <v>11827.695</v>
+      </c>
       <c r="U284" s="1"/>
       <c r="X284" s="9"/>
       <c r="Z284" s="1"/>
       <c r="AC284" s="9"/>
       <c r="AE284" s="1"/>
       <c r="AH284" s="9"/>
       <c r="AJ284" s="1"/>
       <c r="AM284" s="9"/>
       <c r="AO284" s="1"/>
       <c r="AR284" s="9"/>
       <c r="AT284" s="1"/>
       <c r="AW284" s="9"/>
       <c r="AY284" s="1"/>
       <c r="BB284" s="9"/>
       <c r="BD284" s="1"/>
       <c r="BG284" s="9"/>
     </row>
     <row r="285" spans="1:59">
       <c r="A285" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B285" t="s">
         <v>24</v>
       </c>
       <c r="C285" t="s">
@@ -16591,52 +19334,62 @@
       </c>
       <c r="F285" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G285" t="s">
         <v>24</v>
       </c>
       <c r="H285" t="s">
         <v>33</v>
       </c>
       <c r="I285" s="9">
         <v>67147.188999999998</v>
       </c>
       <c r="K285" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L285" t="s">
         <v>24</v>
       </c>
       <c r="M285" t="s">
         <v>33</v>
       </c>
       <c r="N285" s="9">
         <v>75001.183999999994</v>
       </c>
-      <c r="P285" s="1"/>
-      <c r="S285" s="9"/>
+      <c r="P285" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q285" t="s">
+        <v>24</v>
+      </c>
+      <c r="R285" t="s">
+        <v>33</v>
+      </c>
+      <c r="S285" s="9">
+        <v>67975.656000000003</v>
+      </c>
       <c r="U285" s="1"/>
       <c r="X285" s="9"/>
       <c r="Z285" s="1"/>
       <c r="AC285" s="9"/>
       <c r="AE285" s="1"/>
       <c r="AH285" s="9"/>
       <c r="AJ285" s="1"/>
       <c r="AM285" s="9"/>
       <c r="AO285" s="1"/>
       <c r="AR285" s="9"/>
       <c r="AT285" s="1"/>
       <c r="AW285" s="9"/>
       <c r="AY285" s="1"/>
       <c r="BB285" s="9"/>
       <c r="BD285" s="1"/>
       <c r="BG285" s="9"/>
     </row>
     <row r="286" spans="1:59">
       <c r="A286" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B286" t="s">
         <v>24</v>
       </c>
       <c r="C286" t="s">
@@ -16647,52 +19400,62 @@
       </c>
       <c r="F286" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G286" t="s">
         <v>24</v>
       </c>
       <c r="H286" t="s">
         <v>34</v>
       </c>
       <c r="I286" s="9">
         <v>13890.2</v>
       </c>
       <c r="K286" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L286" t="s">
         <v>24</v>
       </c>
       <c r="M286" t="s">
         <v>34</v>
       </c>
       <c r="N286" s="9">
         <v>16022.1</v>
       </c>
-      <c r="P286" s="1"/>
-      <c r="S286" s="9"/>
+      <c r="P286" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q286" t="s">
+        <v>24</v>
+      </c>
+      <c r="R286" t="s">
+        <v>34</v>
+      </c>
+      <c r="S286" s="9">
+        <v>45033.1</v>
+      </c>
       <c r="U286" s="1"/>
       <c r="X286" s="9"/>
       <c r="Z286" s="1"/>
       <c r="AC286" s="9"/>
       <c r="AE286" s="1"/>
       <c r="AH286" s="9"/>
       <c r="AJ286" s="1"/>
       <c r="AM286" s="9"/>
       <c r="AO286" s="1"/>
       <c r="AR286" s="9"/>
       <c r="AT286" s="1"/>
       <c r="AW286" s="9"/>
       <c r="AY286" s="1"/>
       <c r="BB286" s="9"/>
       <c r="BD286" s="1"/>
       <c r="BG286" s="9"/>
     </row>
     <row r="287" spans="1:59">
       <c r="A287" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B287" t="s">
         <v>24</v>
       </c>
       <c r="C287" t="s">
@@ -16703,52 +19466,62 @@
       </c>
       <c r="F287" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G287" t="s">
         <v>24</v>
       </c>
       <c r="H287" t="s">
         <v>35</v>
       </c>
       <c r="I287" s="9">
         <v>8300.2360000000008</v>
       </c>
       <c r="K287" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L287" t="s">
         <v>24</v>
       </c>
       <c r="M287" t="s">
         <v>35</v>
       </c>
       <c r="N287" s="9">
         <v>8659.7900000000009</v>
       </c>
-      <c r="P287" s="1"/>
-      <c r="S287" s="9"/>
+      <c r="P287" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q287" t="s">
+        <v>24</v>
+      </c>
+      <c r="R287" t="s">
+        <v>35</v>
+      </c>
+      <c r="S287" s="9">
+        <v>7812.3869999999997</v>
+      </c>
       <c r="U287" s="1"/>
       <c r="X287" s="9"/>
       <c r="Z287" s="1"/>
       <c r="AC287" s="9"/>
       <c r="AE287" s="1"/>
       <c r="AH287" s="9"/>
       <c r="AJ287" s="1"/>
       <c r="AM287" s="9"/>
       <c r="AO287" s="1"/>
       <c r="AR287" s="9"/>
       <c r="AT287" s="1"/>
       <c r="AW287" s="9"/>
       <c r="AY287" s="1"/>
       <c r="BB287" s="9"/>
       <c r="BD287" s="1"/>
       <c r="BG287" s="9"/>
     </row>
     <row r="288" spans="1:59">
       <c r="A288" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B288" t="s">
         <v>24</v>
       </c>
       <c r="C288" t="s">
@@ -16759,52 +19532,62 @@
       </c>
       <c r="F288" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G288" t="s">
         <v>24</v>
       </c>
       <c r="H288" t="s">
         <v>36</v>
       </c>
       <c r="I288" s="9">
         <v>221735.76</v>
       </c>
       <c r="K288" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L288" t="s">
         <v>24</v>
       </c>
       <c r="M288" t="s">
         <v>36</v>
       </c>
       <c r="N288" s="9">
         <v>232199.21299999999</v>
       </c>
-      <c r="P288" s="1"/>
-      <c r="S288" s="9"/>
+      <c r="P288" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q288" t="s">
+        <v>24</v>
+      </c>
+      <c r="R288" t="s">
+        <v>36</v>
+      </c>
+      <c r="S288" s="9">
+        <v>211420.06099999999</v>
+      </c>
       <c r="U288" s="1"/>
       <c r="X288" s="9"/>
       <c r="Z288" s="1"/>
       <c r="AC288" s="9"/>
       <c r="AE288" s="1"/>
       <c r="AH288" s="9"/>
       <c r="AJ288" s="1"/>
       <c r="AM288" s="9"/>
       <c r="AO288" s="1"/>
       <c r="AR288" s="9"/>
       <c r="AT288" s="1"/>
       <c r="AW288" s="9"/>
       <c r="AY288" s="1"/>
       <c r="BB288" s="9"/>
       <c r="BD288" s="1"/>
       <c r="BG288" s="9"/>
     </row>
     <row r="289" spans="1:59">
       <c r="A289" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B289" t="s">
         <v>24</v>
       </c>
       <c r="C289" t="s">
@@ -16815,52 +19598,62 @@
       </c>
       <c r="F289" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G289" t="s">
         <v>24</v>
       </c>
       <c r="H289" t="s">
         <v>37</v>
       </c>
       <c r="I289" s="9">
         <v>108334.067</v>
       </c>
       <c r="K289" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L289" t="s">
         <v>24</v>
       </c>
       <c r="M289" t="s">
         <v>37</v>
       </c>
       <c r="N289" s="9">
         <v>103394.95299999999</v>
       </c>
-      <c r="P289" s="1"/>
-      <c r="S289" s="9"/>
+      <c r="P289" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q289" t="s">
+        <v>24</v>
+      </c>
+      <c r="R289" t="s">
+        <v>37</v>
+      </c>
+      <c r="S289" s="9">
+        <v>85906.184999999998</v>
+      </c>
       <c r="U289" s="1"/>
       <c r="X289" s="9"/>
       <c r="Z289" s="1"/>
       <c r="AC289" s="9"/>
       <c r="AE289" s="1"/>
       <c r="AH289" s="9"/>
       <c r="AJ289" s="1"/>
       <c r="AM289" s="9"/>
       <c r="AO289" s="1"/>
       <c r="AR289" s="9"/>
       <c r="AT289" s="1"/>
       <c r="AW289" s="9"/>
       <c r="AY289" s="1"/>
       <c r="BB289" s="9"/>
       <c r="BD289" s="1"/>
       <c r="BG289" s="9"/>
     </row>
     <row r="290" spans="1:59">
       <c r="A290" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B290" t="s">
         <v>24</v>
       </c>
       <c r="C290" t="s">
@@ -16871,52 +19664,62 @@
       </c>
       <c r="F290" s="1">
         <v>46061.791666666664</v>
       </c>
       <c r="G290" t="s">
         <v>24</v>
       </c>
       <c r="H290" t="s">
         <v>38</v>
       </c>
       <c r="I290" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K290" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L290" t="s">
         <v>24</v>
       </c>
       <c r="M290" t="s">
         <v>38</v>
       </c>
       <c r="N290" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P290" s="1"/>
-      <c r="S290" s="9"/>
+      <c r="P290" s="1">
+        <v>46119.791666666664</v>
+      </c>
+      <c r="Q290" t="s">
+        <v>24</v>
+      </c>
+      <c r="R290" t="s">
+        <v>38</v>
+      </c>
+      <c r="S290" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U290" s="1"/>
       <c r="X290" s="9"/>
       <c r="Z290" s="1"/>
       <c r="AC290" s="9"/>
       <c r="AE290" s="1"/>
       <c r="AH290" s="9"/>
       <c r="AJ290" s="1"/>
       <c r="AM290" s="9"/>
       <c r="AO290" s="1"/>
       <c r="AR290" s="9"/>
       <c r="AT290" s="1"/>
       <c r="AW290" s="9"/>
       <c r="AY290" s="1"/>
       <c r="BB290" s="9"/>
       <c r="BD290" s="1"/>
       <c r="BG290" s="9"/>
     </row>
     <row r="291" spans="1:59">
       <c r="A291" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B291" t="s">
         <v>24</v>
       </c>
       <c r="C291" t="s">
@@ -16927,52 +19730,62 @@
       </c>
       <c r="F291" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G291" t="s">
         <v>24</v>
       </c>
       <c r="H291" t="s">
         <v>25</v>
       </c>
       <c r="I291" s="9">
         <v>768264.60199999996</v>
       </c>
       <c r="K291" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L291" t="s">
         <v>24</v>
       </c>
       <c r="M291" t="s">
         <v>25</v>
       </c>
       <c r="N291" s="9">
         <v>716059.478</v>
       </c>
-      <c r="P291" s="1"/>
-      <c r="S291" s="9"/>
+      <c r="P291" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q291" t="s">
+        <v>24</v>
+      </c>
+      <c r="R291" t="s">
+        <v>25</v>
+      </c>
+      <c r="S291" s="9">
+        <v>597948.76500000001</v>
+      </c>
       <c r="U291" s="1"/>
       <c r="X291" s="9"/>
       <c r="Z291" s="1"/>
       <c r="AC291" s="9"/>
       <c r="AE291" s="1"/>
       <c r="AH291" s="9"/>
       <c r="AJ291" s="1"/>
       <c r="AM291" s="9"/>
       <c r="AO291" s="1"/>
       <c r="AR291" s="9"/>
       <c r="AT291" s="1"/>
       <c r="AW291" s="9"/>
       <c r="AY291" s="1"/>
       <c r="BB291" s="9"/>
       <c r="BD291" s="1"/>
       <c r="BG291" s="9"/>
     </row>
     <row r="292" spans="1:59">
       <c r="A292" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B292" t="s">
         <v>24</v>
       </c>
       <c r="C292" t="s">
@@ -16983,52 +19796,62 @@
       </c>
       <c r="F292" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G292" t="s">
         <v>24</v>
       </c>
       <c r="H292" t="s">
         <v>26</v>
       </c>
       <c r="I292" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K292" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L292" t="s">
         <v>24</v>
       </c>
       <c r="M292" t="s">
         <v>26</v>
       </c>
       <c r="N292" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P292" s="1"/>
-      <c r="S292" s="9"/>
+      <c r="P292" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q292" t="s">
+        <v>24</v>
+      </c>
+      <c r="R292" t="s">
+        <v>26</v>
+      </c>
+      <c r="S292" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U292" s="1"/>
       <c r="X292" s="9"/>
       <c r="Z292" s="1"/>
       <c r="AC292" s="9"/>
       <c r="AE292" s="1"/>
       <c r="AH292" s="9"/>
       <c r="AJ292" s="1"/>
       <c r="AM292" s="9"/>
       <c r="AO292" s="1"/>
       <c r="AR292" s="9"/>
       <c r="AT292" s="1"/>
       <c r="AW292" s="9"/>
       <c r="AY292" s="1"/>
       <c r="BB292" s="9"/>
       <c r="BD292" s="1"/>
       <c r="BG292" s="9"/>
     </row>
     <row r="293" spans="1:59">
       <c r="A293" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B293" t="s">
         <v>24</v>
       </c>
       <c r="C293" t="s">
@@ -17039,52 +19862,62 @@
       </c>
       <c r="F293" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G293" t="s">
         <v>24</v>
       </c>
       <c r="H293" t="s">
         <v>27</v>
       </c>
       <c r="I293" s="9">
         <v>392.351</v>
       </c>
       <c r="K293" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L293" t="s">
         <v>24</v>
       </c>
       <c r="M293" t="s">
         <v>27</v>
       </c>
       <c r="N293" s="9">
         <v>250.04599999999999</v>
       </c>
-      <c r="P293" s="1"/>
-      <c r="S293" s="9"/>
+      <c r="P293" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q293" t="s">
+        <v>24</v>
+      </c>
+      <c r="R293" t="s">
+        <v>27</v>
+      </c>
+      <c r="S293" s="9">
+        <v>147.108</v>
+      </c>
       <c r="U293" s="1"/>
       <c r="X293" s="9"/>
       <c r="Z293" s="1"/>
       <c r="AC293" s="9"/>
       <c r="AE293" s="1"/>
       <c r="AH293" s="9"/>
       <c r="AJ293" s="1"/>
       <c r="AM293" s="9"/>
       <c r="AO293" s="1"/>
       <c r="AR293" s="9"/>
       <c r="AT293" s="1"/>
       <c r="AW293" s="9"/>
       <c r="AY293" s="1"/>
       <c r="BB293" s="9"/>
       <c r="BD293" s="1"/>
       <c r="BG293" s="9"/>
     </row>
     <row r="294" spans="1:59">
       <c r="A294" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B294" t="s">
         <v>24</v>
       </c>
       <c r="C294" t="s">
@@ -17095,52 +19928,62 @@
       </c>
       <c r="F294" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G294" t="s">
         <v>24</v>
       </c>
       <c r="H294" t="s">
         <v>28</v>
       </c>
       <c r="I294" s="9">
         <v>2664.4609999999998</v>
       </c>
       <c r="K294" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L294" t="s">
         <v>24</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="N294" s="9">
         <v>2136.5250000000001</v>
       </c>
-      <c r="P294" s="1"/>
-      <c r="S294" s="9"/>
+      <c r="P294" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q294" t="s">
+        <v>24</v>
+      </c>
+      <c r="R294" t="s">
+        <v>28</v>
+      </c>
+      <c r="S294" s="9">
+        <v>1631.9829999999999</v>
+      </c>
       <c r="U294" s="1"/>
       <c r="X294" s="9"/>
       <c r="Z294" s="1"/>
       <c r="AC294" s="9"/>
       <c r="AE294" s="1"/>
       <c r="AH294" s="9"/>
       <c r="AJ294" s="1"/>
       <c r="AM294" s="9"/>
       <c r="AO294" s="1"/>
       <c r="AR294" s="9"/>
       <c r="AT294" s="1"/>
       <c r="AW294" s="9"/>
       <c r="AY294" s="1"/>
       <c r="BB294" s="9"/>
       <c r="BD294" s="1"/>
       <c r="BG294" s="9"/>
     </row>
     <row r="295" spans="1:59">
       <c r="A295" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B295" t="s">
         <v>24</v>
       </c>
       <c r="C295" t="s">
@@ -17151,52 +19994,62 @@
       </c>
       <c r="F295" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G295" t="s">
         <v>24</v>
       </c>
       <c r="H295" t="s">
         <v>29</v>
       </c>
       <c r="I295" s="9">
         <v>15732.066000000001</v>
       </c>
       <c r="K295" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L295" t="s">
         <v>24</v>
       </c>
       <c r="M295" t="s">
         <v>29</v>
       </c>
       <c r="N295" s="9">
         <v>18452.203000000001</v>
       </c>
-      <c r="P295" s="1"/>
-      <c r="S295" s="9"/>
+      <c r="P295" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q295" t="s">
+        <v>24</v>
+      </c>
+      <c r="R295" t="s">
+        <v>29</v>
+      </c>
+      <c r="S295" s="9">
+        <v>17570.714</v>
+      </c>
       <c r="U295" s="1"/>
       <c r="X295" s="9"/>
       <c r="Z295" s="1"/>
       <c r="AC295" s="9"/>
       <c r="AE295" s="1"/>
       <c r="AH295" s="9"/>
       <c r="AJ295" s="1"/>
       <c r="AM295" s="9"/>
       <c r="AO295" s="1"/>
       <c r="AR295" s="9"/>
       <c r="AT295" s="1"/>
       <c r="AW295" s="9"/>
       <c r="AY295" s="1"/>
       <c r="BB295" s="9"/>
       <c r="BD295" s="1"/>
       <c r="BG295" s="9"/>
     </row>
     <row r="296" spans="1:59">
       <c r="A296" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B296" t="s">
         <v>24</v>
       </c>
       <c r="C296" t="s">
@@ -17207,52 +20060,62 @@
       </c>
       <c r="F296" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G296" t="s">
         <v>24</v>
       </c>
       <c r="H296" t="s">
         <v>30</v>
       </c>
       <c r="I296" s="9">
         <v>36796.146000000001</v>
       </c>
       <c r="K296" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L296" t="s">
         <v>24</v>
       </c>
       <c r="M296" t="s">
         <v>30</v>
       </c>
       <c r="N296" s="9">
         <v>41167.769999999997</v>
       </c>
-      <c r="P296" s="1"/>
-      <c r="S296" s="9"/>
+      <c r="P296" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q296" t="s">
+        <v>24</v>
+      </c>
+      <c r="R296" t="s">
+        <v>30</v>
+      </c>
+      <c r="S296" s="9">
+        <v>39491.891000000003</v>
+      </c>
       <c r="U296" s="1"/>
       <c r="X296" s="9"/>
       <c r="Z296" s="1"/>
       <c r="AC296" s="9"/>
       <c r="AE296" s="1"/>
       <c r="AH296" s="9"/>
       <c r="AJ296" s="1"/>
       <c r="AM296" s="9"/>
       <c r="AO296" s="1"/>
       <c r="AR296" s="9"/>
       <c r="AT296" s="1"/>
       <c r="AW296" s="9"/>
       <c r="AY296" s="1"/>
       <c r="BB296" s="9"/>
       <c r="BD296" s="1"/>
       <c r="BG296" s="9"/>
     </row>
     <row r="297" spans="1:59">
       <c r="A297" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B297" t="s">
         <v>24</v>
       </c>
       <c r="C297" t="s">
@@ -17263,52 +20126,62 @@
       </c>
       <c r="F297" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G297" t="s">
         <v>24</v>
       </c>
       <c r="H297" t="s">
         <v>31</v>
       </c>
       <c r="I297" s="9">
         <v>60298.654000000002</v>
       </c>
       <c r="K297" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L297" t="s">
         <v>24</v>
       </c>
       <c r="M297" t="s">
         <v>31</v>
       </c>
       <c r="N297" s="9">
         <v>68502.756999999998</v>
       </c>
-      <c r="P297" s="1"/>
-      <c r="S297" s="9"/>
+      <c r="P297" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q297" t="s">
+        <v>24</v>
+      </c>
+      <c r="R297" t="s">
+        <v>31</v>
+      </c>
+      <c r="S297" s="9">
+        <v>63117.527000000002</v>
+      </c>
       <c r="U297" s="1"/>
       <c r="X297" s="9"/>
       <c r="Z297" s="1"/>
       <c r="AC297" s="9"/>
       <c r="AE297" s="1"/>
       <c r="AH297" s="9"/>
       <c r="AJ297" s="1"/>
       <c r="AM297" s="9"/>
       <c r="AO297" s="1"/>
       <c r="AR297" s="9"/>
       <c r="AT297" s="1"/>
       <c r="AW297" s="9"/>
       <c r="AY297" s="1"/>
       <c r="BB297" s="9"/>
       <c r="BD297" s="1"/>
       <c r="BG297" s="9"/>
     </row>
     <row r="298" spans="1:59">
       <c r="A298" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B298" t="s">
         <v>24</v>
       </c>
       <c r="C298" t="s">
@@ -17319,52 +20192,62 @@
       </c>
       <c r="F298" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G298" t="s">
         <v>24</v>
       </c>
       <c r="H298" t="s">
         <v>32</v>
       </c>
       <c r="I298" s="9">
         <v>10853.31</v>
       </c>
       <c r="K298" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
       <c r="M298" t="s">
         <v>32</v>
       </c>
       <c r="N298" s="9">
         <v>11706.44</v>
       </c>
-      <c r="P298" s="1"/>
-      <c r="S298" s="9"/>
+      <c r="P298" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q298" t="s">
+        <v>24</v>
+      </c>
+      <c r="R298" t="s">
+        <v>32</v>
+      </c>
+      <c r="S298" s="9">
+        <v>11826.93</v>
+      </c>
       <c r="U298" s="1"/>
       <c r="X298" s="9"/>
       <c r="Z298" s="1"/>
       <c r="AC298" s="9"/>
       <c r="AE298" s="1"/>
       <c r="AH298" s="9"/>
       <c r="AJ298" s="1"/>
       <c r="AM298" s="9"/>
       <c r="AO298" s="1"/>
       <c r="AR298" s="9"/>
       <c r="AT298" s="1"/>
       <c r="AW298" s="9"/>
       <c r="AY298" s="1"/>
       <c r="BB298" s="9"/>
       <c r="BD298" s="1"/>
       <c r="BG298" s="9"/>
     </row>
     <row r="299" spans="1:59">
       <c r="A299" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B299" t="s">
         <v>24</v>
       </c>
       <c r="C299" t="s">
@@ -17375,52 +20258,62 @@
       </c>
       <c r="F299" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G299" t="s">
         <v>24</v>
       </c>
       <c r="H299" t="s">
         <v>33</v>
       </c>
       <c r="I299" s="9">
         <v>66357.273000000001</v>
       </c>
       <c r="K299" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L299" t="s">
         <v>24</v>
       </c>
       <c r="M299" t="s">
         <v>33</v>
       </c>
       <c r="N299" s="9">
         <v>76544.581000000006</v>
       </c>
-      <c r="P299" s="1"/>
-      <c r="S299" s="9"/>
+      <c r="P299" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q299" t="s">
+        <v>24</v>
+      </c>
+      <c r="R299" t="s">
+        <v>33</v>
+      </c>
+      <c r="S299" s="9">
+        <v>68010.251999999993</v>
+      </c>
       <c r="U299" s="1"/>
       <c r="X299" s="9"/>
       <c r="Z299" s="1"/>
       <c r="AC299" s="9"/>
       <c r="AE299" s="1"/>
       <c r="AH299" s="9"/>
       <c r="AJ299" s="1"/>
       <c r="AM299" s="9"/>
       <c r="AO299" s="1"/>
       <c r="AR299" s="9"/>
       <c r="AT299" s="1"/>
       <c r="AW299" s="9"/>
       <c r="AY299" s="1"/>
       <c r="BB299" s="9"/>
       <c r="BD299" s="1"/>
       <c r="BG299" s="9"/>
     </row>
     <row r="300" spans="1:59">
       <c r="A300" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B300" t="s">
         <v>24</v>
       </c>
       <c r="C300" t="s">
@@ -17431,52 +20324,62 @@
       </c>
       <c r="F300" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G300" t="s">
         <v>24</v>
       </c>
       <c r="H300" t="s">
         <v>34</v>
       </c>
       <c r="I300" s="9">
         <v>16083.3</v>
       </c>
       <c r="K300" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L300" t="s">
         <v>24</v>
       </c>
       <c r="M300" t="s">
         <v>34</v>
       </c>
       <c r="N300" s="9">
         <v>18037.5</v>
       </c>
-      <c r="P300" s="1"/>
-      <c r="S300" s="9"/>
+      <c r="P300" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q300" t="s">
+        <v>24</v>
+      </c>
+      <c r="R300" t="s">
+        <v>34</v>
+      </c>
+      <c r="S300" s="9">
+        <v>42863.4</v>
+      </c>
       <c r="U300" s="1"/>
       <c r="X300" s="9"/>
       <c r="Z300" s="1"/>
       <c r="AC300" s="9"/>
       <c r="AE300" s="1"/>
       <c r="AH300" s="9"/>
       <c r="AJ300" s="1"/>
       <c r="AM300" s="9"/>
       <c r="AO300" s="1"/>
       <c r="AR300" s="9"/>
       <c r="AT300" s="1"/>
       <c r="AW300" s="9"/>
       <c r="AY300" s="1"/>
       <c r="BB300" s="9"/>
       <c r="BD300" s="1"/>
       <c r="BG300" s="9"/>
     </row>
     <row r="301" spans="1:59">
       <c r="A301" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B301" t="s">
         <v>24</v>
       </c>
       <c r="C301" t="s">
@@ -17487,52 +20390,62 @@
       </c>
       <c r="F301" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G301" t="s">
         <v>24</v>
       </c>
       <c r="H301" t="s">
         <v>35</v>
       </c>
       <c r="I301" s="9">
         <v>8203.2150000000001</v>
       </c>
       <c r="K301" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L301" t="s">
         <v>24</v>
       </c>
       <c r="M301" t="s">
         <v>35</v>
       </c>
       <c r="N301" s="9">
         <v>8388.8109999999997</v>
       </c>
-      <c r="P301" s="1"/>
-      <c r="S301" s="9"/>
+      <c r="P301" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q301" t="s">
+        <v>24</v>
+      </c>
+      <c r="R301" t="s">
+        <v>35</v>
+      </c>
+      <c r="S301" s="9">
+        <v>7522.2150000000001</v>
+      </c>
       <c r="U301" s="1"/>
       <c r="X301" s="9"/>
       <c r="Z301" s="1"/>
       <c r="AC301" s="9"/>
       <c r="AE301" s="1"/>
       <c r="AH301" s="9"/>
       <c r="AJ301" s="1"/>
       <c r="AM301" s="9"/>
       <c r="AO301" s="1"/>
       <c r="AR301" s="9"/>
       <c r="AT301" s="1"/>
       <c r="AW301" s="9"/>
       <c r="AY301" s="1"/>
       <c r="BB301" s="9"/>
       <c r="BD301" s="1"/>
       <c r="BG301" s="9"/>
     </row>
     <row r="302" spans="1:59">
       <c r="A302" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B302" t="s">
         <v>24</v>
       </c>
       <c r="C302" t="s">
@@ -17543,52 +20456,62 @@
       </c>
       <c r="F302" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G302" t="s">
         <v>24</v>
       </c>
       <c r="H302" t="s">
         <v>36</v>
       </c>
       <c r="I302" s="9">
         <v>214799.715</v>
       </c>
       <c r="K302" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
       <c r="M302" t="s">
         <v>36</v>
       </c>
       <c r="N302" s="9">
         <v>221999.43</v>
       </c>
-      <c r="P302" s="1"/>
-      <c r="S302" s="9"/>
+      <c r="P302" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q302" t="s">
+        <v>24</v>
+      </c>
+      <c r="R302" t="s">
+        <v>36</v>
+      </c>
+      <c r="S302" s="9">
+        <v>200589.742</v>
+      </c>
       <c r="U302" s="1"/>
       <c r="X302" s="9"/>
       <c r="Z302" s="1"/>
       <c r="AC302" s="9"/>
       <c r="AE302" s="1"/>
       <c r="AH302" s="9"/>
       <c r="AJ302" s="1"/>
       <c r="AM302" s="9"/>
       <c r="AO302" s="1"/>
       <c r="AR302" s="9"/>
       <c r="AT302" s="1"/>
       <c r="AW302" s="9"/>
       <c r="AY302" s="1"/>
       <c r="BB302" s="9"/>
       <c r="BD302" s="1"/>
       <c r="BG302" s="9"/>
     </row>
     <row r="303" spans="1:59">
       <c r="A303" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B303" t="s">
         <v>24</v>
       </c>
       <c r="C303" t="s">
@@ -17599,52 +20522,62 @@
       </c>
       <c r="F303" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G303" t="s">
         <v>24</v>
       </c>
       <c r="H303" t="s">
         <v>37</v>
       </c>
       <c r="I303" s="9">
         <v>107380.54</v>
       </c>
       <c r="K303" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L303" t="s">
         <v>24</v>
       </c>
       <c r="M303" t="s">
         <v>37</v>
       </c>
       <c r="N303" s="9">
         <v>100994.26700000001</v>
       </c>
-      <c r="P303" s="1"/>
-      <c r="S303" s="9"/>
+      <c r="P303" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q303" t="s">
+        <v>24</v>
+      </c>
+      <c r="R303" t="s">
+        <v>37</v>
+      </c>
+      <c r="S303" s="9">
+        <v>82828.763000000006</v>
+      </c>
       <c r="U303" s="1"/>
       <c r="X303" s="9"/>
       <c r="Z303" s="1"/>
       <c r="AC303" s="9"/>
       <c r="AE303" s="1"/>
       <c r="AH303" s="9"/>
       <c r="AJ303" s="1"/>
       <c r="AM303" s="9"/>
       <c r="AO303" s="1"/>
       <c r="AR303" s="9"/>
       <c r="AT303" s="1"/>
       <c r="AW303" s="9"/>
       <c r="AY303" s="1"/>
       <c r="BB303" s="9"/>
       <c r="BD303" s="1"/>
       <c r="BG303" s="9"/>
     </row>
     <row r="304" spans="1:59">
       <c r="A304" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B304" t="s">
         <v>24</v>
       </c>
       <c r="C304" t="s">
@@ -17655,52 +20588,62 @@
       </c>
       <c r="F304" s="1">
         <v>46061.833333333336</v>
       </c>
       <c r="G304" t="s">
         <v>24</v>
       </c>
       <c r="H304" t="s">
         <v>38</v>
       </c>
       <c r="I304" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K304" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L304" t="s">
         <v>24</v>
       </c>
       <c r="M304" t="s">
         <v>38</v>
       </c>
       <c r="N304" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P304" s="1"/>
-      <c r="S304" s="9"/>
+      <c r="P304" s="1">
+        <v>46119.833333333336</v>
+      </c>
+      <c r="Q304" t="s">
+        <v>24</v>
+      </c>
+      <c r="R304" t="s">
+        <v>38</v>
+      </c>
+      <c r="S304" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U304" s="1"/>
       <c r="X304" s="9"/>
       <c r="Z304" s="1"/>
       <c r="AC304" s="9"/>
       <c r="AE304" s="1"/>
       <c r="AH304" s="9"/>
       <c r="AJ304" s="1"/>
       <c r="AM304" s="9"/>
       <c r="AO304" s="1"/>
       <c r="AR304" s="9"/>
       <c r="AT304" s="1"/>
       <c r="AW304" s="9"/>
       <c r="AY304" s="1"/>
       <c r="BB304" s="9"/>
       <c r="BD304" s="1"/>
       <c r="BG304" s="9"/>
     </row>
     <row r="305" spans="1:59">
       <c r="A305" s="1">
         <v>46047.875</v>
       </c>
       <c r="B305" t="s">
         <v>24</v>
       </c>
       <c r="C305" t="s">
@@ -17711,52 +20654,62 @@
       </c>
       <c r="F305" s="1">
         <v>46061.875</v>
       </c>
       <c r="G305" t="s">
         <v>24</v>
       </c>
       <c r="H305" t="s">
         <v>25</v>
       </c>
       <c r="I305" s="9">
         <v>732529.91200000001</v>
       </c>
       <c r="K305" s="1">
         <v>46083.875</v>
       </c>
       <c r="L305" t="s">
         <v>24</v>
       </c>
       <c r="M305" t="s">
         <v>25</v>
       </c>
       <c r="N305" s="9">
         <v>666442.78599999996</v>
       </c>
-      <c r="P305" s="1"/>
-      <c r="S305" s="9"/>
+      <c r="P305" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q305" t="s">
+        <v>24</v>
+      </c>
+      <c r="R305" t="s">
+        <v>25</v>
+      </c>
+      <c r="S305" s="9">
+        <v>545518.76</v>
+      </c>
       <c r="U305" s="1"/>
       <c r="X305" s="9"/>
       <c r="Z305" s="1"/>
       <c r="AC305" s="9"/>
       <c r="AE305" s="1"/>
       <c r="AH305" s="9"/>
       <c r="AJ305" s="1"/>
       <c r="AM305" s="9"/>
       <c r="AO305" s="1"/>
       <c r="AR305" s="9"/>
       <c r="AT305" s="1"/>
       <c r="AW305" s="9"/>
       <c r="AY305" s="1"/>
       <c r="BB305" s="9"/>
       <c r="BD305" s="1"/>
       <c r="BG305" s="9"/>
     </row>
     <row r="306" spans="1:59">
       <c r="A306" s="1">
         <v>46047.875</v>
       </c>
       <c r="B306" t="s">
         <v>24</v>
       </c>
       <c r="C306" t="s">
@@ -17767,52 +20720,62 @@
       </c>
       <c r="F306" s="1">
         <v>46061.875</v>
       </c>
       <c r="G306" t="s">
         <v>24</v>
       </c>
       <c r="H306" t="s">
         <v>26</v>
       </c>
       <c r="I306" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K306" s="1">
         <v>46083.875</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
       <c r="M306" t="s">
         <v>26</v>
       </c>
       <c r="N306" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P306" s="1"/>
-      <c r="S306" s="9"/>
+      <c r="P306" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q306" t="s">
+        <v>24</v>
+      </c>
+      <c r="R306" t="s">
+        <v>26</v>
+      </c>
+      <c r="S306" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U306" s="1"/>
       <c r="X306" s="9"/>
       <c r="Z306" s="1"/>
       <c r="AC306" s="9"/>
       <c r="AE306" s="1"/>
       <c r="AH306" s="9"/>
       <c r="AJ306" s="1"/>
       <c r="AM306" s="9"/>
       <c r="AO306" s="1"/>
       <c r="AR306" s="9"/>
       <c r="AT306" s="1"/>
       <c r="AW306" s="9"/>
       <c r="AY306" s="1"/>
       <c r="BB306" s="9"/>
       <c r="BD306" s="1"/>
       <c r="BG306" s="9"/>
     </row>
     <row r="307" spans="1:59">
       <c r="A307" s="1">
         <v>46047.875</v>
       </c>
       <c r="B307" t="s">
         <v>24</v>
       </c>
       <c r="C307" t="s">
@@ -17823,52 +20786,62 @@
       </c>
       <c r="F307" s="1">
         <v>46061.875</v>
       </c>
       <c r="G307" t="s">
         <v>24</v>
       </c>
       <c r="H307" t="s">
         <v>27</v>
       </c>
       <c r="I307" s="9">
         <v>383.13499999999999</v>
       </c>
       <c r="K307" s="1">
         <v>46083.875</v>
       </c>
       <c r="L307" t="s">
         <v>24</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" s="9">
         <v>468.11799999999999</v>
       </c>
-      <c r="P307" s="1"/>
-      <c r="S307" s="9"/>
+      <c r="P307" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q307" t="s">
+        <v>24</v>
+      </c>
+      <c r="R307" t="s">
+        <v>27</v>
+      </c>
+      <c r="S307" s="9">
+        <v>288.726</v>
+      </c>
       <c r="U307" s="1"/>
       <c r="X307" s="9"/>
       <c r="Z307" s="1"/>
       <c r="AC307" s="9"/>
       <c r="AE307" s="1"/>
       <c r="AH307" s="9"/>
       <c r="AJ307" s="1"/>
       <c r="AM307" s="9"/>
       <c r="AO307" s="1"/>
       <c r="AR307" s="9"/>
       <c r="AT307" s="1"/>
       <c r="AW307" s="9"/>
       <c r="AY307" s="1"/>
       <c r="BB307" s="9"/>
       <c r="BD307" s="1"/>
       <c r="BG307" s="9"/>
     </row>
     <row r="308" spans="1:59">
       <c r="A308" s="1">
         <v>46047.875</v>
       </c>
       <c r="B308" t="s">
         <v>24</v>
       </c>
       <c r="C308" t="s">
@@ -17879,52 +20852,62 @@
       </c>
       <c r="F308" s="1">
         <v>46061.875</v>
       </c>
       <c r="G308" t="s">
         <v>24</v>
       </c>
       <c r="H308" t="s">
         <v>28</v>
       </c>
       <c r="I308" s="9">
         <v>2755.83</v>
       </c>
       <c r="K308" s="1">
         <v>46083.875</v>
       </c>
       <c r="L308" t="s">
         <v>24</v>
       </c>
       <c r="M308" t="s">
         <v>28</v>
       </c>
       <c r="N308" s="9">
         <v>2768.2759999999998</v>
       </c>
-      <c r="P308" s="1"/>
-      <c r="S308" s="9"/>
+      <c r="P308" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q308" t="s">
+        <v>24</v>
+      </c>
+      <c r="R308" t="s">
+        <v>28</v>
+      </c>
+      <c r="S308" s="9">
+        <v>2182.0279999999998</v>
+      </c>
       <c r="U308" s="1"/>
       <c r="X308" s="9"/>
       <c r="Z308" s="1"/>
       <c r="AC308" s="9"/>
       <c r="AE308" s="1"/>
       <c r="AH308" s="9"/>
       <c r="AJ308" s="1"/>
       <c r="AM308" s="9"/>
       <c r="AO308" s="1"/>
       <c r="AR308" s="9"/>
       <c r="AT308" s="1"/>
       <c r="AW308" s="9"/>
       <c r="AY308" s="1"/>
       <c r="BB308" s="9"/>
       <c r="BD308" s="1"/>
       <c r="BG308" s="9"/>
     </row>
     <row r="309" spans="1:59">
       <c r="A309" s="1">
         <v>46047.875</v>
       </c>
       <c r="B309" t="s">
         <v>24</v>
       </c>
       <c r="C309" t="s">
@@ -17935,52 +20918,62 @@
       </c>
       <c r="F309" s="1">
         <v>46061.875</v>
       </c>
       <c r="G309" t="s">
         <v>24</v>
       </c>
       <c r="H309" t="s">
         <v>29</v>
       </c>
       <c r="I309" s="9">
         <v>15569.629000000001</v>
       </c>
       <c r="K309" s="1">
         <v>46083.875</v>
       </c>
       <c r="L309" t="s">
         <v>24</v>
       </c>
       <c r="M309" t="s">
         <v>29</v>
       </c>
       <c r="N309" s="9">
         <v>18428.580999999998</v>
       </c>
-      <c r="P309" s="1"/>
-      <c r="S309" s="9"/>
+      <c r="P309" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q309" t="s">
+        <v>24</v>
+      </c>
+      <c r="R309" t="s">
+        <v>29</v>
+      </c>
+      <c r="S309" s="9">
+        <v>16861.899000000001</v>
+      </c>
       <c r="U309" s="1"/>
       <c r="X309" s="9"/>
       <c r="Z309" s="1"/>
       <c r="AC309" s="9"/>
       <c r="AE309" s="1"/>
       <c r="AH309" s="9"/>
       <c r="AJ309" s="1"/>
       <c r="AM309" s="9"/>
       <c r="AO309" s="1"/>
       <c r="AR309" s="9"/>
       <c r="AT309" s="1"/>
       <c r="AW309" s="9"/>
       <c r="AY309" s="1"/>
       <c r="BB309" s="9"/>
       <c r="BD309" s="1"/>
       <c r="BG309" s="9"/>
     </row>
     <row r="310" spans="1:59">
       <c r="A310" s="1">
         <v>46047.875</v>
       </c>
       <c r="B310" t="s">
         <v>24</v>
       </c>
       <c r="C310" t="s">
@@ -17991,52 +20984,62 @@
       </c>
       <c r="F310" s="1">
         <v>46061.875</v>
       </c>
       <c r="G310" t="s">
         <v>24</v>
       </c>
       <c r="H310" t="s">
         <v>30</v>
       </c>
       <c r="I310" s="9">
         <v>36212.696000000004</v>
       </c>
       <c r="K310" s="1">
         <v>46083.875</v>
       </c>
       <c r="L310" t="s">
         <v>24</v>
       </c>
       <c r="M310" t="s">
         <v>30</v>
       </c>
       <c r="N310" s="9">
         <v>41084.267</v>
       </c>
-      <c r="P310" s="1"/>
-      <c r="S310" s="9"/>
+      <c r="P310" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q310" t="s">
+        <v>24</v>
+      </c>
+      <c r="R310" t="s">
+        <v>30</v>
+      </c>
+      <c r="S310" s="9">
+        <v>38814.139000000003</v>
+      </c>
       <c r="U310" s="1"/>
       <c r="X310" s="9"/>
       <c r="Z310" s="1"/>
       <c r="AC310" s="9"/>
       <c r="AE310" s="1"/>
       <c r="AH310" s="9"/>
       <c r="AJ310" s="1"/>
       <c r="AM310" s="9"/>
       <c r="AO310" s="1"/>
       <c r="AR310" s="9"/>
       <c r="AT310" s="1"/>
       <c r="AW310" s="9"/>
       <c r="AY310" s="1"/>
       <c r="BB310" s="9"/>
       <c r="BD310" s="1"/>
       <c r="BG310" s="9"/>
     </row>
     <row r="311" spans="1:59">
       <c r="A311" s="1">
         <v>46047.875</v>
       </c>
       <c r="B311" t="s">
         <v>24</v>
       </c>
       <c r="C311" t="s">
@@ -18047,52 +21050,62 @@
       </c>
       <c r="F311" s="1">
         <v>46061.875</v>
       </c>
       <c r="G311" t="s">
         <v>24</v>
       </c>
       <c r="H311" t="s">
         <v>31</v>
       </c>
       <c r="I311" s="9">
         <v>59352.981</v>
       </c>
       <c r="K311" s="1">
         <v>46083.875</v>
       </c>
       <c r="L311" t="s">
         <v>24</v>
       </c>
       <c r="M311" t="s">
         <v>31</v>
       </c>
       <c r="N311" s="9">
         <v>67369.876999999993</v>
       </c>
-      <c r="P311" s="1"/>
-      <c r="S311" s="9"/>
+      <c r="P311" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q311" t="s">
+        <v>24</v>
+      </c>
+      <c r="R311" t="s">
+        <v>31</v>
+      </c>
+      <c r="S311" s="9">
+        <v>62642.713000000003</v>
+      </c>
       <c r="U311" s="1"/>
       <c r="X311" s="9"/>
       <c r="Z311" s="1"/>
       <c r="AC311" s="9"/>
       <c r="AE311" s="1"/>
       <c r="AH311" s="9"/>
       <c r="AJ311" s="1"/>
       <c r="AM311" s="9"/>
       <c r="AO311" s="1"/>
       <c r="AR311" s="9"/>
       <c r="AT311" s="1"/>
       <c r="AW311" s="9"/>
       <c r="AY311" s="1"/>
       <c r="BB311" s="9"/>
       <c r="BD311" s="1"/>
       <c r="BG311" s="9"/>
     </row>
     <row r="312" spans="1:59">
       <c r="A312" s="1">
         <v>46047.875</v>
       </c>
       <c r="B312" t="s">
         <v>24</v>
       </c>
       <c r="C312" t="s">
@@ -18103,52 +21116,62 @@
       </c>
       <c r="F312" s="1">
         <v>46061.875</v>
       </c>
       <c r="G312" t="s">
         <v>24</v>
       </c>
       <c r="H312" t="s">
         <v>32</v>
       </c>
       <c r="I312" s="9">
         <v>10748.03</v>
       </c>
       <c r="K312" s="1">
         <v>46083.875</v>
       </c>
       <c r="L312" t="s">
         <v>24</v>
       </c>
       <c r="M312" t="s">
         <v>32</v>
       </c>
       <c r="N312" s="9">
         <v>11844.615</v>
       </c>
-      <c r="P312" s="1"/>
-      <c r="S312" s="9"/>
+      <c r="P312" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q312" t="s">
+        <v>24</v>
+      </c>
+      <c r="R312" t="s">
+        <v>32</v>
+      </c>
+      <c r="S312" s="9">
+        <v>11878.855</v>
+      </c>
       <c r="U312" s="1"/>
       <c r="X312" s="9"/>
       <c r="Z312" s="1"/>
       <c r="AC312" s="9"/>
       <c r="AE312" s="1"/>
       <c r="AH312" s="9"/>
       <c r="AJ312" s="1"/>
       <c r="AM312" s="9"/>
       <c r="AO312" s="1"/>
       <c r="AR312" s="9"/>
       <c r="AT312" s="1"/>
       <c r="AW312" s="9"/>
       <c r="AY312" s="1"/>
       <c r="BB312" s="9"/>
       <c r="BD312" s="1"/>
       <c r="BG312" s="9"/>
     </row>
     <row r="313" spans="1:59">
       <c r="A313" s="1">
         <v>46047.875</v>
       </c>
       <c r="B313" t="s">
         <v>24</v>
       </c>
       <c r="C313" t="s">
@@ -18159,52 +21182,62 @@
       </c>
       <c r="F313" s="1">
         <v>46061.875</v>
       </c>
       <c r="G313" t="s">
         <v>24</v>
       </c>
       <c r="H313" t="s">
         <v>33</v>
       </c>
       <c r="I313" s="9">
         <v>66035.671000000002</v>
       </c>
       <c r="K313" s="1">
         <v>46083.875</v>
       </c>
       <c r="L313" t="s">
         <v>24</v>
       </c>
       <c r="M313" t="s">
         <v>33</v>
       </c>
       <c r="N313" s="9">
         <v>75217.316999999995</v>
       </c>
-      <c r="P313" s="1"/>
-      <c r="S313" s="9"/>
+      <c r="P313" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q313" t="s">
+        <v>24</v>
+      </c>
+      <c r="R313" t="s">
+        <v>33</v>
+      </c>
+      <c r="S313" s="9">
+        <v>67629.834000000003</v>
+      </c>
       <c r="U313" s="1"/>
       <c r="X313" s="9"/>
       <c r="Z313" s="1"/>
       <c r="AC313" s="9"/>
       <c r="AE313" s="1"/>
       <c r="AH313" s="9"/>
       <c r="AJ313" s="1"/>
       <c r="AM313" s="9"/>
       <c r="AO313" s="1"/>
       <c r="AR313" s="9"/>
       <c r="AT313" s="1"/>
       <c r="AW313" s="9"/>
       <c r="AY313" s="1"/>
       <c r="BB313" s="9"/>
       <c r="BD313" s="1"/>
       <c r="BG313" s="9"/>
     </row>
     <row r="314" spans="1:59">
       <c r="A314" s="1">
         <v>46047.875</v>
       </c>
       <c r="B314" t="s">
         <v>24</v>
       </c>
       <c r="C314" t="s">
@@ -18215,52 +21248,62 @@
       </c>
       <c r="F314" s="1">
         <v>46061.875</v>
       </c>
       <c r="G314" t="s">
         <v>24</v>
       </c>
       <c r="H314" t="s">
         <v>34</v>
       </c>
       <c r="I314" s="9">
         <v>17520.3</v>
       </c>
       <c r="K314" s="1">
         <v>46083.875</v>
       </c>
       <c r="L314" t="s">
         <v>24</v>
       </c>
       <c r="M314" t="s">
         <v>34</v>
       </c>
       <c r="N314" s="9">
         <v>17784</v>
       </c>
-      <c r="P314" s="1"/>
-      <c r="S314" s="9"/>
+      <c r="P314" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q314" t="s">
+        <v>24</v>
+      </c>
+      <c r="R314" t="s">
+        <v>34</v>
+      </c>
+      <c r="S314" s="9">
+        <v>41568</v>
+      </c>
       <c r="U314" s="1"/>
       <c r="X314" s="9"/>
       <c r="Z314" s="1"/>
       <c r="AC314" s="9"/>
       <c r="AE314" s="1"/>
       <c r="AH314" s="9"/>
       <c r="AJ314" s="1"/>
       <c r="AM314" s="9"/>
       <c r="AO314" s="1"/>
       <c r="AR314" s="9"/>
       <c r="AT314" s="1"/>
       <c r="AW314" s="9"/>
       <c r="AY314" s="1"/>
       <c r="BB314" s="9"/>
       <c r="BD314" s="1"/>
       <c r="BG314" s="9"/>
     </row>
     <row r="315" spans="1:59">
       <c r="A315" s="1">
         <v>46047.875</v>
       </c>
       <c r="B315" t="s">
         <v>24</v>
       </c>
       <c r="C315" t="s">
@@ -18271,52 +21314,62 @@
       </c>
       <c r="F315" s="1">
         <v>46061.875</v>
       </c>
       <c r="G315" t="s">
         <v>24</v>
       </c>
       <c r="H315" t="s">
         <v>35</v>
       </c>
       <c r="I315" s="9">
         <v>8241.17</v>
       </c>
       <c r="K315" s="1">
         <v>46083.875</v>
       </c>
       <c r="L315" t="s">
         <v>24</v>
       </c>
       <c r="M315" t="s">
         <v>35</v>
       </c>
       <c r="N315" s="9">
         <v>8226.9130000000005</v>
       </c>
-      <c r="P315" s="1"/>
-      <c r="S315" s="9"/>
+      <c r="P315" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q315" t="s">
+        <v>24</v>
+      </c>
+      <c r="R315" t="s">
+        <v>35</v>
+      </c>
+      <c r="S315" s="9">
+        <v>7229.7730000000001</v>
+      </c>
       <c r="U315" s="1"/>
       <c r="X315" s="9"/>
       <c r="Z315" s="1"/>
       <c r="AC315" s="9"/>
       <c r="AE315" s="1"/>
       <c r="AH315" s="9"/>
       <c r="AJ315" s="1"/>
       <c r="AM315" s="9"/>
       <c r="AO315" s="1"/>
       <c r="AR315" s="9"/>
       <c r="AT315" s="1"/>
       <c r="AW315" s="9"/>
       <c r="AY315" s="1"/>
       <c r="BB315" s="9"/>
       <c r="BD315" s="1"/>
       <c r="BG315" s="9"/>
     </row>
     <row r="316" spans="1:59">
       <c r="A316" s="1">
         <v>46047.875</v>
       </c>
       <c r="B316" t="s">
         <v>24</v>
       </c>
       <c r="C316" t="s">
@@ -18327,52 +21380,62 @@
       </c>
       <c r="F316" s="1">
         <v>46061.875</v>
       </c>
       <c r="G316" t="s">
         <v>24</v>
       </c>
       <c r="H316" t="s">
         <v>36</v>
       </c>
       <c r="I316" s="9">
         <v>208158.93900000001</v>
       </c>
       <c r="K316" s="1">
         <v>46083.875</v>
       </c>
       <c r="L316" t="s">
         <v>24</v>
       </c>
       <c r="M316" t="s">
         <v>36</v>
       </c>
       <c r="N316" s="9">
         <v>210990.37299999999</v>
       </c>
-      <c r="P316" s="1"/>
-      <c r="S316" s="9"/>
+      <c r="P316" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q316" t="s">
+        <v>24</v>
+      </c>
+      <c r="R316" t="s">
+        <v>36</v>
+      </c>
+      <c r="S316" s="9">
+        <v>188552.402</v>
+      </c>
       <c r="U316" s="1"/>
       <c r="X316" s="9"/>
       <c r="Z316" s="1"/>
       <c r="AC316" s="9"/>
       <c r="AE316" s="1"/>
       <c r="AH316" s="9"/>
       <c r="AJ316" s="1"/>
       <c r="AM316" s="9"/>
       <c r="AO316" s="1"/>
       <c r="AR316" s="9"/>
       <c r="AT316" s="1"/>
       <c r="AW316" s="9"/>
       <c r="AY316" s="1"/>
       <c r="BB316" s="9"/>
       <c r="BD316" s="1"/>
       <c r="BG316" s="9"/>
     </row>
     <row r="317" spans="1:59">
       <c r="A317" s="1">
         <v>46047.875</v>
       </c>
       <c r="B317" t="s">
         <v>24</v>
       </c>
       <c r="C317" t="s">
@@ -18383,52 +21446,62 @@
       </c>
       <c r="F317" s="1">
         <v>46061.875</v>
       </c>
       <c r="G317" t="s">
         <v>24</v>
       </c>
       <c r="H317" t="s">
         <v>37</v>
       </c>
       <c r="I317" s="9">
         <v>105966.59600000001</v>
       </c>
       <c r="K317" s="1">
         <v>46083.875</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
       <c r="M317" t="s">
         <v>37</v>
       </c>
       <c r="N317" s="9">
         <v>99131.929000000004</v>
       </c>
-      <c r="P317" s="1"/>
-      <c r="S317" s="9"/>
+      <c r="P317" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q317" t="s">
+        <v>24</v>
+      </c>
+      <c r="R317" t="s">
+        <v>37</v>
+      </c>
+      <c r="S317" s="9">
+        <v>79677.331000000006</v>
+      </c>
       <c r="U317" s="1"/>
       <c r="X317" s="9"/>
       <c r="Z317" s="1"/>
       <c r="AC317" s="9"/>
       <c r="AE317" s="1"/>
       <c r="AH317" s="9"/>
       <c r="AJ317" s="1"/>
       <c r="AM317" s="9"/>
       <c r="AO317" s="1"/>
       <c r="AR317" s="9"/>
       <c r="AT317" s="1"/>
       <c r="AW317" s="9"/>
       <c r="AY317" s="1"/>
       <c r="BB317" s="9"/>
       <c r="BD317" s="1"/>
       <c r="BG317" s="9"/>
     </row>
     <row r="318" spans="1:59">
       <c r="A318" s="1">
         <v>46047.875</v>
       </c>
       <c r="B318" t="s">
         <v>24</v>
       </c>
       <c r="C318" t="s">
@@ -18439,52 +21512,62 @@
       </c>
       <c r="F318" s="1">
         <v>46061.875</v>
       </c>
       <c r="G318" t="s">
         <v>24</v>
       </c>
       <c r="H318" t="s">
         <v>38</v>
       </c>
       <c r="I318" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K318" s="1">
         <v>46083.875</v>
       </c>
       <c r="L318" t="s">
         <v>24</v>
       </c>
       <c r="M318" t="s">
         <v>38</v>
       </c>
       <c r="N318" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P318" s="1"/>
-      <c r="S318" s="9"/>
+      <c r="P318" s="1">
+        <v>46119.875</v>
+      </c>
+      <c r="Q318" t="s">
+        <v>24</v>
+      </c>
+      <c r="R318" t="s">
+        <v>38</v>
+      </c>
+      <c r="S318" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U318" s="1"/>
       <c r="X318" s="9"/>
       <c r="Z318" s="1"/>
       <c r="AC318" s="9"/>
       <c r="AE318" s="1"/>
       <c r="AH318" s="9"/>
       <c r="AJ318" s="1"/>
       <c r="AM318" s="9"/>
       <c r="AO318" s="1"/>
       <c r="AR318" s="9"/>
       <c r="AT318" s="1"/>
       <c r="AW318" s="9"/>
       <c r="AY318" s="1"/>
       <c r="BB318" s="9"/>
       <c r="BD318" s="1"/>
       <c r="BG318" s="9"/>
     </row>
     <row r="319" spans="1:59">
       <c r="A319" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B319" t="s">
         <v>24</v>
       </c>
       <c r="C319" t="s">
@@ -18495,52 +21578,62 @@
       </c>
       <c r="F319" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G319" t="s">
         <v>24</v>
       </c>
       <c r="H319" t="s">
         <v>25</v>
       </c>
       <c r="I319" s="9">
         <v>687255.85199999996</v>
       </c>
       <c r="K319" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
       <c r="M319" t="s">
         <v>25</v>
       </c>
       <c r="N319" s="9">
         <v>610453.21600000001</v>
       </c>
-      <c r="P319" s="1"/>
-      <c r="S319" s="9"/>
+      <c r="P319" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q319" t="s">
+        <v>24</v>
+      </c>
+      <c r="R319" t="s">
+        <v>25</v>
+      </c>
+      <c r="S319" s="9">
+        <v>482550.73599999998</v>
+      </c>
       <c r="U319" s="1"/>
       <c r="X319" s="9"/>
       <c r="Z319" s="1"/>
       <c r="AC319" s="9"/>
       <c r="AE319" s="1"/>
       <c r="AH319" s="9"/>
       <c r="AJ319" s="1"/>
       <c r="AM319" s="9"/>
       <c r="AO319" s="1"/>
       <c r="AR319" s="9"/>
       <c r="AT319" s="1"/>
       <c r="AW319" s="9"/>
       <c r="AY319" s="1"/>
       <c r="BB319" s="9"/>
       <c r="BD319" s="1"/>
       <c r="BG319" s="9"/>
     </row>
     <row r="320" spans="1:59">
       <c r="A320" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B320" t="s">
         <v>24</v>
       </c>
       <c r="C320" t="s">
@@ -18551,52 +21644,62 @@
       </c>
       <c r="F320" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G320" t="s">
         <v>24</v>
       </c>
       <c r="H320" t="s">
         <v>26</v>
       </c>
       <c r="I320" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K320" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L320" t="s">
         <v>24</v>
       </c>
       <c r="M320" t="s">
         <v>26</v>
       </c>
       <c r="N320" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P320" s="1"/>
-      <c r="S320" s="9"/>
+      <c r="P320" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q320" t="s">
+        <v>24</v>
+      </c>
+      <c r="R320" t="s">
+        <v>26</v>
+      </c>
+      <c r="S320" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U320" s="1"/>
       <c r="X320" s="9"/>
       <c r="Z320" s="1"/>
       <c r="AC320" s="9"/>
       <c r="AE320" s="1"/>
       <c r="AH320" s="9"/>
       <c r="AJ320" s="1"/>
       <c r="AM320" s="9"/>
       <c r="AO320" s="1"/>
       <c r="AR320" s="9"/>
       <c r="AT320" s="1"/>
       <c r="AW320" s="9"/>
       <c r="AY320" s="1"/>
       <c r="BB320" s="9"/>
       <c r="BD320" s="1"/>
       <c r="BG320" s="9"/>
     </row>
     <row r="321" spans="1:59">
       <c r="A321" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B321" t="s">
         <v>24</v>
       </c>
       <c r="C321" t="s">
@@ -18607,52 +21710,62 @@
       </c>
       <c r="F321" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G321" t="s">
         <v>24</v>
       </c>
       <c r="H321" t="s">
         <v>27</v>
       </c>
       <c r="I321" s="9">
         <v>397.31299999999999</v>
       </c>
       <c r="K321" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
       <c r="M321" t="s">
         <v>27</v>
       </c>
       <c r="N321" s="9">
         <v>410.72300000000001</v>
       </c>
-      <c r="P321" s="1"/>
-      <c r="S321" s="9"/>
+      <c r="P321" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q321" t="s">
+        <v>24</v>
+      </c>
+      <c r="R321" t="s">
+        <v>27</v>
+      </c>
+      <c r="S321" s="9">
+        <v>244.25899999999999</v>
+      </c>
       <c r="U321" s="1"/>
       <c r="X321" s="9"/>
       <c r="Z321" s="1"/>
       <c r="AC321" s="9"/>
       <c r="AE321" s="1"/>
       <c r="AH321" s="9"/>
       <c r="AJ321" s="1"/>
       <c r="AM321" s="9"/>
       <c r="AO321" s="1"/>
       <c r="AR321" s="9"/>
       <c r="AT321" s="1"/>
       <c r="AW321" s="9"/>
       <c r="AY321" s="1"/>
       <c r="BB321" s="9"/>
       <c r="BD321" s="1"/>
       <c r="BG321" s="9"/>
     </row>
     <row r="322" spans="1:59">
       <c r="A322" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B322" t="s">
         <v>24</v>
       </c>
       <c r="C322" t="s">
@@ -18663,52 +21776,62 @@
       </c>
       <c r="F322" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G322" t="s">
         <v>24</v>
       </c>
       <c r="H322" t="s">
         <v>28</v>
       </c>
       <c r="I322" s="9">
         <v>2681.86</v>
       </c>
       <c r="K322" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
       <c r="M322" t="s">
         <v>28</v>
       </c>
       <c r="N322" s="9">
         <v>2774.3850000000002</v>
       </c>
-      <c r="P322" s="1"/>
-      <c r="S322" s="9"/>
+      <c r="P322" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q322" t="s">
+        <v>24</v>
+      </c>
+      <c r="R322" t="s">
+        <v>28</v>
+      </c>
+      <c r="S322" s="9">
+        <v>2144.5680000000002</v>
+      </c>
       <c r="U322" s="1"/>
       <c r="X322" s="9"/>
       <c r="Z322" s="1"/>
       <c r="AC322" s="9"/>
       <c r="AE322" s="1"/>
       <c r="AH322" s="9"/>
       <c r="AJ322" s="1"/>
       <c r="AM322" s="9"/>
       <c r="AO322" s="1"/>
       <c r="AR322" s="9"/>
       <c r="AT322" s="1"/>
       <c r="AW322" s="9"/>
       <c r="AY322" s="1"/>
       <c r="BB322" s="9"/>
       <c r="BD322" s="1"/>
       <c r="BG322" s="9"/>
     </row>
     <row r="323" spans="1:59">
       <c r="A323" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B323" t="s">
         <v>24</v>
       </c>
       <c r="C323" t="s">
@@ -18719,52 +21842,62 @@
       </c>
       <c r="F323" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G323" t="s">
         <v>24</v>
       </c>
       <c r="H323" t="s">
         <v>29</v>
       </c>
       <c r="I323" s="9">
         <v>15370.494000000001</v>
       </c>
       <c r="K323" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L323" t="s">
         <v>24</v>
       </c>
       <c r="M323" t="s">
         <v>29</v>
       </c>
       <c r="N323" s="9">
         <v>18046.071</v>
       </c>
-      <c r="P323" s="1"/>
-      <c r="S323" s="9"/>
+      <c r="P323" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q323" t="s">
+        <v>24</v>
+      </c>
+      <c r="R323" t="s">
+        <v>29</v>
+      </c>
+      <c r="S323" s="9">
+        <v>16110.074000000001</v>
+      </c>
       <c r="U323" s="1"/>
       <c r="X323" s="9"/>
       <c r="Z323" s="1"/>
       <c r="AC323" s="9"/>
       <c r="AE323" s="1"/>
       <c r="AH323" s="9"/>
       <c r="AJ323" s="1"/>
       <c r="AM323" s="9"/>
       <c r="AO323" s="1"/>
       <c r="AR323" s="9"/>
       <c r="AT323" s="1"/>
       <c r="AW323" s="9"/>
       <c r="AY323" s="1"/>
       <c r="BB323" s="9"/>
       <c r="BD323" s="1"/>
       <c r="BG323" s="9"/>
     </row>
     <row r="324" spans="1:59">
       <c r="A324" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B324" t="s">
         <v>24</v>
       </c>
       <c r="C324" t="s">
@@ -18775,52 +21908,62 @@
       </c>
       <c r="F324" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G324" t="s">
         <v>24</v>
       </c>
       <c r="H324" t="s">
         <v>30</v>
       </c>
       <c r="I324" s="9">
         <v>36067.377</v>
       </c>
       <c r="K324" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L324" t="s">
         <v>24</v>
       </c>
       <c r="M324" t="s">
         <v>30</v>
       </c>
       <c r="N324" s="9">
         <v>40827.705999999998</v>
       </c>
-      <c r="P324" s="1"/>
-      <c r="S324" s="9"/>
+      <c r="P324" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q324" t="s">
+        <v>24</v>
+      </c>
+      <c r="R324" t="s">
+        <v>30</v>
+      </c>
+      <c r="S324" s="9">
+        <v>39765.821000000004</v>
+      </c>
       <c r="U324" s="1"/>
       <c r="X324" s="9"/>
       <c r="Z324" s="1"/>
       <c r="AC324" s="9"/>
       <c r="AE324" s="1"/>
       <c r="AH324" s="9"/>
       <c r="AJ324" s="1"/>
       <c r="AM324" s="9"/>
       <c r="AO324" s="1"/>
       <c r="AR324" s="9"/>
       <c r="AT324" s="1"/>
       <c r="AW324" s="9"/>
       <c r="AY324" s="1"/>
       <c r="BB324" s="9"/>
       <c r="BD324" s="1"/>
       <c r="BG324" s="9"/>
     </row>
     <row r="325" spans="1:59">
       <c r="A325" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B325" t="s">
         <v>24</v>
       </c>
       <c r="C325" t="s">
@@ -18831,52 +21974,62 @@
       </c>
       <c r="F325" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G325" t="s">
         <v>24</v>
       </c>
       <c r="H325" t="s">
         <v>31</v>
       </c>
       <c r="I325" s="9">
         <v>59410.133999999998</v>
       </c>
       <c r="K325" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L325" t="s">
         <v>24</v>
       </c>
       <c r="M325" t="s">
         <v>31</v>
       </c>
       <c r="N325" s="9">
         <v>65156.087</v>
       </c>
-      <c r="P325" s="1"/>
-      <c r="S325" s="9"/>
+      <c r="P325" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q325" t="s">
+        <v>24</v>
+      </c>
+      <c r="R325" t="s">
+        <v>31</v>
+      </c>
+      <c r="S325" s="9">
+        <v>60971.485000000001</v>
+      </c>
       <c r="U325" s="1"/>
       <c r="X325" s="9"/>
       <c r="Z325" s="1"/>
       <c r="AC325" s="9"/>
       <c r="AE325" s="1"/>
       <c r="AH325" s="9"/>
       <c r="AJ325" s="1"/>
       <c r="AM325" s="9"/>
       <c r="AO325" s="1"/>
       <c r="AR325" s="9"/>
       <c r="AT325" s="1"/>
       <c r="AW325" s="9"/>
       <c r="AY325" s="1"/>
       <c r="BB325" s="9"/>
       <c r="BD325" s="1"/>
       <c r="BG325" s="9"/>
     </row>
     <row r="326" spans="1:59">
       <c r="A326" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B326" t="s">
         <v>24</v>
       </c>
       <c r="C326" t="s">
@@ -18887,52 +22040,62 @@
       </c>
       <c r="F326" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G326" t="s">
         <v>24</v>
       </c>
       <c r="H326" t="s">
         <v>32</v>
       </c>
       <c r="I326" s="9">
         <v>10657.44</v>
       </c>
       <c r="K326" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L326" t="s">
         <v>24</v>
       </c>
       <c r="M326" t="s">
         <v>32</v>
       </c>
       <c r="N326" s="9">
         <v>12537.405000000001</v>
       </c>
-      <c r="P326" s="1"/>
-      <c r="S326" s="9"/>
+      <c r="P326" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q326" t="s">
+        <v>24</v>
+      </c>
+      <c r="R326" t="s">
+        <v>32</v>
+      </c>
+      <c r="S326" s="9">
+        <v>11845.764999999999</v>
+      </c>
       <c r="U326" s="1"/>
       <c r="X326" s="9"/>
       <c r="Z326" s="1"/>
       <c r="AC326" s="9"/>
       <c r="AE326" s="1"/>
       <c r="AH326" s="9"/>
       <c r="AJ326" s="1"/>
       <c r="AM326" s="9"/>
       <c r="AO326" s="1"/>
       <c r="AR326" s="9"/>
       <c r="AT326" s="1"/>
       <c r="AW326" s="9"/>
       <c r="AY326" s="1"/>
       <c r="BB326" s="9"/>
       <c r="BD326" s="1"/>
       <c r="BG326" s="9"/>
     </row>
     <row r="327" spans="1:59">
       <c r="A327" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B327" t="s">
         <v>24</v>
       </c>
       <c r="C327" t="s">
@@ -18943,52 +22106,62 @@
       </c>
       <c r="F327" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G327" t="s">
         <v>24</v>
       </c>
       <c r="H327" t="s">
         <v>33</v>
       </c>
       <c r="I327" s="9">
         <v>64371.62</v>
       </c>
       <c r="K327" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
       <c r="M327" t="s">
         <v>33</v>
       </c>
       <c r="N327" s="9">
         <v>74193.683999999994</v>
       </c>
-      <c r="P327" s="1"/>
-      <c r="S327" s="9"/>
+      <c r="P327" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q327" t="s">
+        <v>24</v>
+      </c>
+      <c r="R327" t="s">
+        <v>33</v>
+      </c>
+      <c r="S327" s="9">
+        <v>66144.672999999995</v>
+      </c>
       <c r="U327" s="1"/>
       <c r="X327" s="9"/>
       <c r="Z327" s="1"/>
       <c r="AC327" s="9"/>
       <c r="AE327" s="1"/>
       <c r="AH327" s="9"/>
       <c r="AJ327" s="1"/>
       <c r="AM327" s="9"/>
       <c r="AO327" s="1"/>
       <c r="AR327" s="9"/>
       <c r="AT327" s="1"/>
       <c r="AW327" s="9"/>
       <c r="AY327" s="1"/>
       <c r="BB327" s="9"/>
       <c r="BD327" s="1"/>
       <c r="BG327" s="9"/>
     </row>
     <row r="328" spans="1:59">
       <c r="A328" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B328" t="s">
         <v>24</v>
       </c>
       <c r="C328" t="s">
@@ -18999,52 +22172,62 @@
       </c>
       <c r="F328" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G328" t="s">
         <v>24</v>
       </c>
       <c r="H328" t="s">
         <v>34</v>
       </c>
       <c r="I328" s="9">
         <v>65797</v>
       </c>
       <c r="K328" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
       <c r="M328" t="s">
         <v>34</v>
       </c>
       <c r="N328" s="9">
         <v>16170.8</v>
       </c>
-      <c r="P328" s="1"/>
-      <c r="S328" s="9"/>
+      <c r="P328" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q328" t="s">
+        <v>24</v>
+      </c>
+      <c r="R328" t="s">
+        <v>34</v>
+      </c>
+      <c r="S328" s="9">
+        <v>40154</v>
+      </c>
       <c r="U328" s="1"/>
       <c r="X328" s="9"/>
       <c r="Z328" s="1"/>
       <c r="AC328" s="9"/>
       <c r="AE328" s="1"/>
       <c r="AH328" s="9"/>
       <c r="AJ328" s="1"/>
       <c r="AM328" s="9"/>
       <c r="AO328" s="1"/>
       <c r="AR328" s="9"/>
       <c r="AT328" s="1"/>
       <c r="AW328" s="9"/>
       <c r="AY328" s="1"/>
       <c r="BB328" s="9"/>
       <c r="BD328" s="1"/>
       <c r="BG328" s="9"/>
     </row>
     <row r="329" spans="1:59">
       <c r="A329" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B329" t="s">
         <v>24</v>
       </c>
       <c r="C329" t="s">
@@ -19055,52 +22238,62 @@
       </c>
       <c r="F329" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G329" t="s">
         <v>24</v>
       </c>
       <c r="H329" t="s">
         <v>35</v>
       </c>
       <c r="I329" s="9">
         <v>8152.9769999999999</v>
       </c>
       <c r="K329" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L329" t="s">
         <v>24</v>
       </c>
       <c r="M329" t="s">
         <v>35</v>
       </c>
       <c r="N329" s="9">
         <v>7969.1310000000003</v>
       </c>
-      <c r="P329" s="1"/>
-      <c r="S329" s="9"/>
+      <c r="P329" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q329" t="s">
+        <v>24</v>
+      </c>
+      <c r="R329" t="s">
+        <v>35</v>
+      </c>
+      <c r="S329" s="9">
+        <v>6933.8680000000004</v>
+      </c>
       <c r="U329" s="1"/>
       <c r="X329" s="9"/>
       <c r="Z329" s="1"/>
       <c r="AC329" s="9"/>
       <c r="AE329" s="1"/>
       <c r="AH329" s="9"/>
       <c r="AJ329" s="1"/>
       <c r="AM329" s="9"/>
       <c r="AO329" s="1"/>
       <c r="AR329" s="9"/>
       <c r="AT329" s="1"/>
       <c r="AW329" s="9"/>
       <c r="AY329" s="1"/>
       <c r="BB329" s="9"/>
       <c r="BD329" s="1"/>
       <c r="BG329" s="9"/>
     </row>
     <row r="330" spans="1:59">
       <c r="A330" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B330" t="s">
         <v>24</v>
       </c>
       <c r="C330" t="s">
@@ -19111,52 +22304,62 @@
       </c>
       <c r="F330" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G330" t="s">
         <v>24</v>
       </c>
       <c r="H330" t="s">
         <v>36</v>
       </c>
       <c r="I330" s="9">
         <v>202361.7</v>
       </c>
       <c r="K330" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
       <c r="M330" t="s">
         <v>36</v>
       </c>
       <c r="N330" s="9">
         <v>202288.807</v>
       </c>
-      <c r="P330" s="1"/>
-      <c r="S330" s="9"/>
+      <c r="P330" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q330" t="s">
+        <v>24</v>
+      </c>
+      <c r="R330" t="s">
+        <v>36</v>
+      </c>
+      <c r="S330" s="9">
+        <v>178052.416</v>
+      </c>
       <c r="U330" s="1"/>
       <c r="X330" s="9"/>
       <c r="Z330" s="1"/>
       <c r="AC330" s="9"/>
       <c r="AE330" s="1"/>
       <c r="AH330" s="9"/>
       <c r="AJ330" s="1"/>
       <c r="AM330" s="9"/>
       <c r="AO330" s="1"/>
       <c r="AR330" s="9"/>
       <c r="AT330" s="1"/>
       <c r="AW330" s="9"/>
       <c r="AY330" s="1"/>
       <c r="BB330" s="9"/>
       <c r="BD330" s="1"/>
       <c r="BG330" s="9"/>
     </row>
     <row r="331" spans="1:59">
       <c r="A331" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B331" t="s">
         <v>24</v>
       </c>
       <c r="C331" t="s">
@@ -19167,52 +22370,62 @@
       </c>
       <c r="F331" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G331" t="s">
         <v>24</v>
       </c>
       <c r="H331" t="s">
         <v>37</v>
       </c>
       <c r="I331" s="9">
         <v>104760.91800000001</v>
       </c>
       <c r="K331" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L331" t="s">
         <v>24</v>
       </c>
       <c r="M331" t="s">
         <v>37</v>
       </c>
       <c r="N331" s="9">
         <v>98010.114000000001</v>
       </c>
-      <c r="P331" s="1"/>
-      <c r="S331" s="9"/>
+      <c r="P331" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q331" t="s">
+        <v>24</v>
+      </c>
+      <c r="R331" t="s">
+        <v>37</v>
+      </c>
+      <c r="S331" s="9">
+        <v>77444.042000000001</v>
+      </c>
       <c r="U331" s="1"/>
       <c r="X331" s="9"/>
       <c r="Z331" s="1"/>
       <c r="AC331" s="9"/>
       <c r="AE331" s="1"/>
       <c r="AH331" s="9"/>
       <c r="AJ331" s="1"/>
       <c r="AM331" s="9"/>
       <c r="AO331" s="1"/>
       <c r="AR331" s="9"/>
       <c r="AT331" s="1"/>
       <c r="AW331" s="9"/>
       <c r="AY331" s="1"/>
       <c r="BB331" s="9"/>
       <c r="BD331" s="1"/>
       <c r="BG331" s="9"/>
     </row>
     <row r="332" spans="1:59">
       <c r="A332" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B332" t="s">
         <v>24</v>
       </c>
       <c r="C332" t="s">
@@ -19223,52 +22436,62 @@
       </c>
       <c r="F332" s="1">
         <v>46061.916666666664</v>
       </c>
       <c r="G332" t="s">
         <v>24</v>
       </c>
       <c r="H332" t="s">
         <v>38</v>
       </c>
       <c r="I332" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K332" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L332" t="s">
         <v>24</v>
       </c>
       <c r="M332" t="s">
         <v>38</v>
       </c>
       <c r="N332" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P332" s="1"/>
-      <c r="S332" s="9"/>
+      <c r="P332" s="1">
+        <v>46119.916666666664</v>
+      </c>
+      <c r="Q332" t="s">
+        <v>24</v>
+      </c>
+      <c r="R332" t="s">
+        <v>38</v>
+      </c>
+      <c r="S332" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U332" s="1"/>
       <c r="X332" s="9"/>
       <c r="Z332" s="1"/>
       <c r="AC332" s="9"/>
       <c r="AE332" s="1"/>
       <c r="AH332" s="9"/>
       <c r="AJ332" s="1"/>
       <c r="AM332" s="9"/>
       <c r="AO332" s="1"/>
       <c r="AR332" s="9"/>
       <c r="AT332" s="1"/>
       <c r="AW332" s="9"/>
       <c r="AY332" s="1"/>
       <c r="BB332" s="9"/>
       <c r="BD332" s="1"/>
       <c r="BG332" s="9"/>
     </row>
     <row r="333" spans="1:59">
       <c r="A333" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B333" t="s">
         <v>24</v>
       </c>
       <c r="C333" t="s">
@@ -19279,52 +22502,62 @@
       </c>
       <c r="F333" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G333" t="s">
         <v>24</v>
       </c>
       <c r="H333" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="9">
         <v>636534.24600000004</v>
       </c>
       <c r="K333" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L333" t="s">
         <v>24</v>
       </c>
       <c r="M333" t="s">
         <v>25</v>
       </c>
       <c r="N333" s="9">
         <v>568286.28599999996</v>
       </c>
-      <c r="P333" s="1"/>
-      <c r="S333" s="9"/>
+      <c r="P333" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q333" t="s">
+        <v>24</v>
+      </c>
+      <c r="R333" t="s">
+        <v>25</v>
+      </c>
+      <c r="S333" s="9">
+        <v>435511.44400000002</v>
+      </c>
       <c r="U333" s="1"/>
       <c r="X333" s="9"/>
       <c r="Z333" s="1"/>
       <c r="AC333" s="9"/>
       <c r="AE333" s="1"/>
       <c r="AH333" s="9"/>
       <c r="AJ333" s="1"/>
       <c r="AM333" s="9"/>
       <c r="AO333" s="1"/>
       <c r="AR333" s="9"/>
       <c r="AT333" s="1"/>
       <c r="AW333" s="9"/>
       <c r="AY333" s="1"/>
       <c r="BB333" s="9"/>
       <c r="BD333" s="1"/>
       <c r="BG333" s="9"/>
     </row>
     <row r="334" spans="1:59">
       <c r="A334" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B334" t="s">
         <v>24</v>
       </c>
       <c r="C334" t="s">
@@ -19335,52 +22568,62 @@
       </c>
       <c r="F334" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G334" t="s">
         <v>24</v>
       </c>
       <c r="H334" t="s">
         <v>26</v>
       </c>
       <c r="I334" s="9">
         <v>1924.3889999999999</v>
       </c>
       <c r="K334" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L334" t="s">
         <v>24</v>
       </c>
       <c r="M334" t="s">
         <v>26</v>
       </c>
       <c r="N334" s="9">
         <v>1914.2139999999999</v>
       </c>
-      <c r="P334" s="1"/>
-      <c r="S334" s="9"/>
+      <c r="P334" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q334" t="s">
+        <v>24</v>
+      </c>
+      <c r="R334" t="s">
+        <v>26</v>
+      </c>
+      <c r="S334" s="9">
+        <v>1887.8240000000001</v>
+      </c>
       <c r="U334" s="1"/>
       <c r="X334" s="9"/>
       <c r="Z334" s="1"/>
       <c r="AC334" s="9"/>
       <c r="AE334" s="1"/>
       <c r="AH334" s="9"/>
       <c r="AJ334" s="1"/>
       <c r="AM334" s="9"/>
       <c r="AO334" s="1"/>
       <c r="AR334" s="9"/>
       <c r="AT334" s="1"/>
       <c r="AW334" s="9"/>
       <c r="AY334" s="1"/>
       <c r="BB334" s="9"/>
       <c r="BD334" s="1"/>
       <c r="BG334" s="9"/>
     </row>
     <row r="335" spans="1:59">
       <c r="A335" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B335" t="s">
         <v>24</v>
       </c>
       <c r="C335" t="s">
@@ -19391,52 +22634,62 @@
       </c>
       <c r="F335" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G335" t="s">
         <v>24</v>
       </c>
       <c r="H335" t="s">
         <v>27</v>
       </c>
       <c r="I335" s="9">
         <v>393.39600000000002</v>
       </c>
       <c r="K335" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L335" t="s">
         <v>24</v>
       </c>
       <c r="M335" t="s">
         <v>27</v>
       </c>
       <c r="N335" s="9">
         <v>363.779</v>
       </c>
-      <c r="P335" s="1"/>
-      <c r="S335" s="9"/>
+      <c r="P335" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q335" t="s">
+        <v>24</v>
+      </c>
+      <c r="R335" t="s">
+        <v>27</v>
+      </c>
+      <c r="S335" s="9">
+        <v>246.21700000000001</v>
+      </c>
       <c r="U335" s="1"/>
       <c r="X335" s="9"/>
       <c r="Z335" s="1"/>
       <c r="AC335" s="9"/>
       <c r="AE335" s="1"/>
       <c r="AH335" s="9"/>
       <c r="AJ335" s="1"/>
       <c r="AM335" s="9"/>
       <c r="AO335" s="1"/>
       <c r="AR335" s="9"/>
       <c r="AT335" s="1"/>
       <c r="AW335" s="9"/>
       <c r="AY335" s="1"/>
       <c r="BB335" s="9"/>
       <c r="BD335" s="1"/>
       <c r="BG335" s="9"/>
     </row>
     <row r="336" spans="1:59">
       <c r="A336" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B336" t="s">
         <v>24</v>
       </c>
       <c r="C336" t="s">
@@ -19447,52 +22700,62 @@
       </c>
       <c r="F336" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G336" t="s">
         <v>24</v>
       </c>
       <c r="H336" t="s">
         <v>28</v>
       </c>
       <c r="I336" s="9">
         <v>2564.4180000000001</v>
       </c>
       <c r="K336" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L336" t="s">
         <v>24</v>
       </c>
       <c r="M336" t="s">
         <v>28</v>
       </c>
       <c r="N336" s="9">
         <v>2587.6219999999998</v>
       </c>
-      <c r="P336" s="1"/>
-      <c r="S336" s="9"/>
+      <c r="P336" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q336" t="s">
+        <v>24</v>
+      </c>
+      <c r="R336" t="s">
+        <v>28</v>
+      </c>
+      <c r="S336" s="9">
+        <v>1902.18</v>
+      </c>
       <c r="U336" s="1"/>
       <c r="X336" s="9"/>
       <c r="Z336" s="1"/>
       <c r="AC336" s="9"/>
       <c r="AE336" s="1"/>
       <c r="AH336" s="9"/>
       <c r="AJ336" s="1"/>
       <c r="AM336" s="9"/>
       <c r="AO336" s="1"/>
       <c r="AR336" s="9"/>
       <c r="AT336" s="1"/>
       <c r="AW336" s="9"/>
       <c r="AY336" s="1"/>
       <c r="BB336" s="9"/>
       <c r="BD336" s="1"/>
       <c r="BG336" s="9"/>
     </row>
     <row r="337" spans="1:59">
       <c r="A337" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B337" t="s">
         <v>24</v>
       </c>
       <c r="C337" t="s">
@@ -19503,52 +22766,62 @@
       </c>
       <c r="F337" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G337" t="s">
         <v>24</v>
       </c>
       <c r="H337" t="s">
         <v>29</v>
       </c>
       <c r="I337" s="9">
         <v>15416.904</v>
       </c>
       <c r="K337" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
       <c r="M337" t="s">
         <v>29</v>
       </c>
       <c r="N337" s="9">
         <v>17617.163</v>
       </c>
-      <c r="P337" s="1"/>
-      <c r="S337" s="9"/>
+      <c r="P337" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q337" t="s">
+        <v>24</v>
+      </c>
+      <c r="R337" t="s">
+        <v>29</v>
+      </c>
+      <c r="S337" s="9">
+        <v>15304.384</v>
+      </c>
       <c r="U337" s="1"/>
       <c r="X337" s="9"/>
       <c r="Z337" s="1"/>
       <c r="AC337" s="9"/>
       <c r="AE337" s="1"/>
       <c r="AH337" s="9"/>
       <c r="AJ337" s="1"/>
       <c r="AM337" s="9"/>
       <c r="AO337" s="1"/>
       <c r="AR337" s="9"/>
       <c r="AT337" s="1"/>
       <c r="AW337" s="9"/>
       <c r="AY337" s="1"/>
       <c r="BB337" s="9"/>
       <c r="BD337" s="1"/>
       <c r="BG337" s="9"/>
     </row>
     <row r="338" spans="1:59">
       <c r="A338" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B338" t="s">
         <v>24</v>
       </c>
       <c r="C338" t="s">
@@ -19559,52 +22832,62 @@
       </c>
       <c r="F338" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G338" t="s">
         <v>24</v>
       </c>
       <c r="H338" t="s">
         <v>30</v>
       </c>
       <c r="I338" s="9">
         <v>35659.419000000002</v>
       </c>
       <c r="K338" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L338" t="s">
         <v>24</v>
       </c>
       <c r="M338" t="s">
         <v>30</v>
       </c>
       <c r="N338" s="9">
         <v>39003.451000000001</v>
       </c>
-      <c r="P338" s="1"/>
-      <c r="S338" s="9"/>
+      <c r="P338" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q338" t="s">
+        <v>24</v>
+      </c>
+      <c r="R338" t="s">
+        <v>30</v>
+      </c>
+      <c r="S338" s="9">
+        <v>38252.101999999999</v>
+      </c>
       <c r="U338" s="1"/>
       <c r="X338" s="9"/>
       <c r="Z338" s="1"/>
       <c r="AC338" s="9"/>
       <c r="AE338" s="1"/>
       <c r="AH338" s="9"/>
       <c r="AJ338" s="1"/>
       <c r="AM338" s="9"/>
       <c r="AO338" s="1"/>
       <c r="AR338" s="9"/>
       <c r="AT338" s="1"/>
       <c r="AW338" s="9"/>
       <c r="AY338" s="1"/>
       <c r="BB338" s="9"/>
       <c r="BD338" s="1"/>
       <c r="BG338" s="9"/>
     </row>
     <row r="339" spans="1:59">
       <c r="A339" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B339" t="s">
         <v>24</v>
       </c>
       <c r="C339" t="s">
@@ -19615,52 +22898,62 @@
       </c>
       <c r="F339" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G339" t="s">
         <v>24</v>
       </c>
       <c r="H339" t="s">
         <v>31</v>
       </c>
       <c r="I339" s="9">
         <v>58356.175000000003</v>
       </c>
       <c r="K339" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
       <c r="M339" t="s">
         <v>31</v>
       </c>
       <c r="N339" s="9">
         <v>63749.764000000003</v>
       </c>
-      <c r="P339" s="1"/>
-      <c r="S339" s="9"/>
+      <c r="P339" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q339" t="s">
+        <v>24</v>
+      </c>
+      <c r="R339" t="s">
+        <v>31</v>
+      </c>
+      <c r="S339" s="9">
+        <v>61020.764999999999</v>
+      </c>
       <c r="U339" s="1"/>
       <c r="X339" s="9"/>
       <c r="Z339" s="1"/>
       <c r="AC339" s="9"/>
       <c r="AE339" s="1"/>
       <c r="AH339" s="9"/>
       <c r="AJ339" s="1"/>
       <c r="AM339" s="9"/>
       <c r="AO339" s="1"/>
       <c r="AR339" s="9"/>
       <c r="AT339" s="1"/>
       <c r="AW339" s="9"/>
       <c r="AY339" s="1"/>
       <c r="BB339" s="9"/>
       <c r="BD339" s="1"/>
       <c r="BG339" s="9"/>
     </row>
     <row r="340" spans="1:59">
       <c r="A340" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B340" t="s">
         <v>24</v>
       </c>
       <c r="C340" t="s">
@@ -19671,52 +22964,62 @@
       </c>
       <c r="F340" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G340" t="s">
         <v>24</v>
       </c>
       <c r="H340" t="s">
         <v>32</v>
       </c>
       <c r="I340" s="9">
         <v>10748.084999999999</v>
       </c>
       <c r="K340" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L340" t="s">
         <v>24</v>
       </c>
       <c r="M340" t="s">
         <v>32</v>
       </c>
       <c r="N340" s="9">
         <v>12562.92</v>
       </c>
-      <c r="P340" s="1"/>
-      <c r="S340" s="9"/>
+      <c r="P340" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q340" t="s">
+        <v>24</v>
+      </c>
+      <c r="R340" t="s">
+        <v>32</v>
+      </c>
+      <c r="S340" s="9">
+        <v>11848.434999999999</v>
+      </c>
       <c r="U340" s="1"/>
       <c r="X340" s="9"/>
       <c r="Z340" s="1"/>
       <c r="AC340" s="9"/>
       <c r="AE340" s="1"/>
       <c r="AH340" s="9"/>
       <c r="AJ340" s="1"/>
       <c r="AM340" s="9"/>
       <c r="AO340" s="1"/>
       <c r="AR340" s="9"/>
       <c r="AT340" s="1"/>
       <c r="AW340" s="9"/>
       <c r="AY340" s="1"/>
       <c r="BB340" s="9"/>
       <c r="BD340" s="1"/>
       <c r="BG340" s="9"/>
     </row>
     <row r="341" spans="1:59">
       <c r="A341" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B341" t="s">
         <v>24</v>
       </c>
       <c r="C341" t="s">
@@ -19727,52 +23030,62 @@
       </c>
       <c r="F341" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G341" t="s">
         <v>24</v>
       </c>
       <c r="H341" t="s">
         <v>33</v>
       </c>
       <c r="I341" s="9">
         <v>64591.531000000003</v>
       </c>
       <c r="K341" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L341" t="s">
         <v>24</v>
       </c>
       <c r="M341" t="s">
         <v>33</v>
       </c>
       <c r="N341" s="9">
         <v>72685.837</v>
       </c>
-      <c r="P341" s="1"/>
-      <c r="S341" s="9"/>
+      <c r="P341" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q341" t="s">
+        <v>24</v>
+      </c>
+      <c r="R341" t="s">
+        <v>33</v>
+      </c>
+      <c r="S341" s="9">
+        <v>67342.884999999995</v>
+      </c>
       <c r="U341" s="1"/>
       <c r="X341" s="9"/>
       <c r="Z341" s="1"/>
       <c r="AC341" s="9"/>
       <c r="AE341" s="1"/>
       <c r="AH341" s="9"/>
       <c r="AJ341" s="1"/>
       <c r="AM341" s="9"/>
       <c r="AO341" s="1"/>
       <c r="AR341" s="9"/>
       <c r="AT341" s="1"/>
       <c r="AW341" s="9"/>
       <c r="AY341" s="1"/>
       <c r="BB341" s="9"/>
       <c r="BD341" s="1"/>
       <c r="BG341" s="9"/>
     </row>
     <row r="342" spans="1:59">
       <c r="A342" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B342" t="s">
         <v>24</v>
       </c>
       <c r="C342" t="s">
@@ -19783,52 +23096,62 @@
       </c>
       <c r="F342" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G342" t="s">
         <v>24</v>
       </c>
       <c r="H342" t="s">
         <v>34</v>
       </c>
       <c r="I342" s="9">
         <v>39746.1</v>
       </c>
       <c r="K342" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L342" t="s">
         <v>24</v>
       </c>
       <c r="M342" t="s">
         <v>34</v>
       </c>
       <c r="N342" s="9">
         <v>15953.4</v>
       </c>
-      <c r="P342" s="1"/>
-      <c r="S342" s="9"/>
+      <c r="P342" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q342" t="s">
+        <v>24</v>
+      </c>
+      <c r="R342" t="s">
+        <v>34</v>
+      </c>
+      <c r="S342" s="9">
+        <v>40177.9</v>
+      </c>
       <c r="U342" s="1"/>
       <c r="X342" s="9"/>
       <c r="Z342" s="1"/>
       <c r="AC342" s="9"/>
       <c r="AE342" s="1"/>
       <c r="AH342" s="9"/>
       <c r="AJ342" s="1"/>
       <c r="AM342" s="9"/>
       <c r="AO342" s="1"/>
       <c r="AR342" s="9"/>
       <c r="AT342" s="1"/>
       <c r="AW342" s="9"/>
       <c r="AY342" s="1"/>
       <c r="BB342" s="9"/>
       <c r="BD342" s="1"/>
       <c r="BG342" s="9"/>
     </row>
     <row r="343" spans="1:59">
       <c r="A343" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B343" t="s">
         <v>24</v>
       </c>
       <c r="C343" t="s">
@@ -19839,52 +23162,62 @@
       </c>
       <c r="F343" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G343" t="s">
         <v>24</v>
       </c>
       <c r="H343" t="s">
         <v>35</v>
       </c>
       <c r="I343" s="9">
         <v>8105.8090000000002</v>
       </c>
       <c r="K343" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
       <c r="M343" t="s">
         <v>35</v>
       </c>
       <c r="N343" s="9">
         <v>7808.3140000000003</v>
       </c>
-      <c r="P343" s="1"/>
-      <c r="S343" s="9"/>
+      <c r="P343" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q343" t="s">
+        <v>24</v>
+      </c>
+      <c r="R343" t="s">
+        <v>35</v>
+      </c>
+      <c r="S343" s="9">
+        <v>6807.8190000000004</v>
+      </c>
       <c r="U343" s="1"/>
       <c r="X343" s="9"/>
       <c r="Z343" s="1"/>
       <c r="AC343" s="9"/>
       <c r="AE343" s="1"/>
       <c r="AH343" s="9"/>
       <c r="AJ343" s="1"/>
       <c r="AM343" s="9"/>
       <c r="AO343" s="1"/>
       <c r="AR343" s="9"/>
       <c r="AT343" s="1"/>
       <c r="AW343" s="9"/>
       <c r="AY343" s="1"/>
       <c r="BB343" s="9"/>
       <c r="BD343" s="1"/>
       <c r="BG343" s="9"/>
     </row>
     <row r="344" spans="1:59">
       <c r="A344" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B344" t="s">
         <v>24</v>
       </c>
       <c r="C344" t="s">
@@ -19895,52 +23228,62 @@
       </c>
       <c r="F344" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G344" t="s">
         <v>24</v>
       </c>
       <c r="H344" t="s">
         <v>36</v>
       </c>
       <c r="I344" s="9">
         <v>199271.633</v>
       </c>
       <c r="K344" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L344" t="s">
         <v>24</v>
       </c>
       <c r="M344" t="s">
         <v>36</v>
       </c>
       <c r="N344" s="9">
         <v>196930.93900000001</v>
       </c>
-      <c r="P344" s="1"/>
-      <c r="S344" s="9"/>
+      <c r="P344" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q344" t="s">
+        <v>24</v>
+      </c>
+      <c r="R344" t="s">
+        <v>36</v>
+      </c>
+      <c r="S344" s="9">
+        <v>172137.11799999999</v>
+      </c>
       <c r="U344" s="1"/>
       <c r="X344" s="9"/>
       <c r="Z344" s="1"/>
       <c r="AC344" s="9"/>
       <c r="AE344" s="1"/>
       <c r="AH344" s="9"/>
       <c r="AJ344" s="1"/>
       <c r="AM344" s="9"/>
       <c r="AO344" s="1"/>
       <c r="AR344" s="9"/>
       <c r="AT344" s="1"/>
       <c r="AW344" s="9"/>
       <c r="AY344" s="1"/>
       <c r="BB344" s="9"/>
       <c r="BD344" s="1"/>
       <c r="BG344" s="9"/>
     </row>
     <row r="345" spans="1:59">
       <c r="A345" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B345" t="s">
         <v>24</v>
       </c>
       <c r="C345" t="s">
@@ -19951,52 +23294,62 @@
       </c>
       <c r="F345" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G345" t="s">
         <v>24</v>
       </c>
       <c r="H345" t="s">
         <v>37</v>
       </c>
       <c r="I345" s="9">
         <v>103672.11</v>
       </c>
       <c r="K345" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L345" t="s">
         <v>24</v>
       </c>
       <c r="M345" t="s">
         <v>37</v>
       </c>
       <c r="N345" s="9">
         <v>97452.995999999999</v>
       </c>
-      <c r="P345" s="1"/>
-      <c r="S345" s="9"/>
+      <c r="P345" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q345" t="s">
+        <v>24</v>
+      </c>
+      <c r="R345" t="s">
+        <v>37</v>
+      </c>
+      <c r="S345" s="9">
+        <v>76578.98</v>
+      </c>
       <c r="U345" s="1"/>
       <c r="X345" s="9"/>
       <c r="Z345" s="1"/>
       <c r="AC345" s="9"/>
       <c r="AE345" s="1"/>
       <c r="AH345" s="9"/>
       <c r="AJ345" s="1"/>
       <c r="AM345" s="9"/>
       <c r="AO345" s="1"/>
       <c r="AR345" s="9"/>
       <c r="AT345" s="1"/>
       <c r="AW345" s="9"/>
       <c r="AY345" s="1"/>
       <c r="BB345" s="9"/>
       <c r="BD345" s="1"/>
       <c r="BG345" s="9"/>
     </row>
     <row r="346" spans="1:59">
       <c r="A346" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B346" t="s">
         <v>24</v>
       </c>
       <c r="C346" t="s">
@@ -20007,52 +23360,62 @@
       </c>
       <c r="F346" s="1">
         <v>46061.958333333336</v>
       </c>
       <c r="G346" t="s">
         <v>24</v>
       </c>
       <c r="H346" t="s">
         <v>38</v>
       </c>
       <c r="I346" s="9">
         <v>2088.9569999999999</v>
       </c>
       <c r="K346" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L346" t="s">
         <v>24</v>
       </c>
       <c r="M346" t="s">
         <v>38</v>
       </c>
       <c r="N346" s="9">
         <v>2104.4679999999998</v>
       </c>
-      <c r="P346" s="1"/>
-      <c r="S346" s="9"/>
+      <c r="P346" s="1">
+        <v>46119.958333333336</v>
+      </c>
+      <c r="Q346" t="s">
+        <v>24</v>
+      </c>
+      <c r="R346" t="s">
+        <v>38</v>
+      </c>
+      <c r="S346" s="9">
+        <v>2059.5940000000001</v>
+      </c>
       <c r="U346" s="1"/>
       <c r="X346" s="9"/>
       <c r="Z346" s="1"/>
       <c r="AC346" s="9"/>
       <c r="AE346" s="1"/>
       <c r="AH346" s="9"/>
       <c r="AJ346" s="1"/>
       <c r="AM346" s="9"/>
       <c r="AO346" s="1"/>
       <c r="AR346" s="9"/>
       <c r="AT346" s="1"/>
       <c r="AW346" s="9"/>
       <c r="AY346" s="1"/>
       <c r="BB346" s="9"/>
       <c r="BD346" s="1"/>
       <c r="BG346" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="BD7:BG7"/>
     <mergeCell ref="U7:X7"/>
     <mergeCell ref="AJ7:AM7"/>
     <mergeCell ref="AO7:AR7"/>
     <mergeCell ref="AT7:AW7"/>
     <mergeCell ref="Z7:AC7"/>
@@ -20063,61 +23426,50 @@
     <mergeCell ref="P7:S7"/>
     <mergeCell ref="AY7:BB7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K008000 Internal Use</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A05AFF6C3A27C945B81A5CD357C78DA9" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a012765c5e2b49b3cbfd40cfd7c5aef9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2608e603-b7b7-4422-a7af-3d4eadafd8a5" xmlns:ns3="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10b01e5f5b0934406b031f316faa65f8" ns2:_="" ns3:_="">
     <xsd:import namespace="2608e603-b7b7-4422-a7af-3d4eadafd8a5"/>
     <xsd:import namespace="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -20322,69 +23674,80 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77957EC2-9FCD-45C2-93E4-72781BD131EE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BDE304A-524F-4B06-9C6A-B1FDEFEB25C9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0F6D16A-7A2A-4156-ACD4-452FD1075AFE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77957EC2-9FCD-45C2-93E4-72781BD131EE}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Poirier, Rhonda A.</dc:creator>
   <cp:keywords/>
   <dc:description/>