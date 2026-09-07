--- v3 (2026-07-28)
+++ v4 (2026-09-07)
@@ -3,94 +3,94 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30305"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\Settlement\Supplier_Settlement\Documentation\Load Characteristics_Monthly RNS Peak\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5C3E9337-0728-4DAC-A3FF-6BEEF7F31E0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B3E70B9-7BE2-45CC-974A-DF93274C9C31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="50700" yWindow="5340" windowWidth="22095" windowHeight="13950" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
+    <workbookView xWindow="25245" yWindow="90" windowWidth="20730" windowHeight="14490" xr2:uid="{3B50B077-E882-4F11-A36D-B426AA0807D8}"/>
   </bookViews>
   <sheets>
     <sheet name="Monthly RNS Peak_2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2775" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3447" uniqueCount="39">
   <si>
     <t>Posting Based on Final ReSettlement Quantities</t>
   </si>
   <si>
     <t>RNS Peak Load Data By Rate Class</t>
   </si>
   <si>
-    <t>January - April 2026</t>
+    <t>January - May 2026</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
     <t>May</t>
   </si>
   <si>
     <t>June</t>
   </si>
   <si>
     <t>July</t>
   </si>
   <si>
     <t>August</t>
   </si>
@@ -1016,51 +1016,51 @@
       <c r="BE8" s="5"/>
       <c r="BG8" s="6"/>
     </row>
     <row r="9" spans="1:59">
       <c r="A9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B9" s="5"/>
       <c r="D9" s="6"/>
       <c r="F9" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="5"/>
       <c r="I9" s="6"/>
       <c r="K9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L9" s="5"/>
       <c r="N9" s="6"/>
       <c r="P9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="Q9" s="5"/>
       <c r="S9" s="15"/>
       <c r="U9" s="4" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="V9" s="5"/>
       <c r="X9" s="6"/>
       <c r="Z9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AA9" s="5"/>
       <c r="AC9" s="6"/>
       <c r="AE9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AF9" s="5"/>
       <c r="AH9" s="6"/>
       <c r="AJ9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AK9" s="5"/>
       <c r="AM9" s="6"/>
       <c r="AO9" s="4" t="s">
         <v>19</v>
       </c>
       <c r="AP9" s="5"/>
       <c r="AR9" s="6"/>
       <c r="AT9" s="4" t="s">
         <v>19</v>
@@ -1262,52 +1262,62 @@
       </c>
       <c r="K11" s="1">
         <v>46083</v>
       </c>
       <c r="L11" t="s">
         <v>24</v>
       </c>
       <c r="M11" t="s">
         <v>25</v>
       </c>
       <c r="N11" s="9">
         <v>526554.16799999995</v>
       </c>
       <c r="P11" s="1">
         <v>46119</v>
       </c>
       <c r="Q11" t="s">
         <v>24</v>
       </c>
       <c r="R11" t="s">
         <v>25</v>
       </c>
       <c r="S11" s="9">
         <v>396605.049</v>
       </c>
-      <c r="U11" s="1"/>
-      <c r="X11" s="9"/>
+      <c r="U11" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V11" t="s">
+        <v>24</v>
+      </c>
+      <c r="W11" t="s">
+        <v>25</v>
+      </c>
+      <c r="X11" s="9">
+        <v>339705.571</v>
+      </c>
       <c r="Z11" s="1"/>
       <c r="AC11" s="9"/>
       <c r="AE11" s="1"/>
       <c r="AH11" s="9"/>
       <c r="AJ11" s="1"/>
       <c r="AM11" s="9"/>
       <c r="AO11" s="1"/>
       <c r="AR11" s="9"/>
       <c r="AT11" s="1"/>
       <c r="AW11" s="9"/>
       <c r="AY11" s="1"/>
       <c r="BB11" s="9"/>
       <c r="BD11" s="1"/>
       <c r="BG11" s="9"/>
     </row>
     <row r="12" spans="1:59">
       <c r="A12" s="1">
         <v>46047</v>
       </c>
       <c r="B12" t="s">
         <v>24</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
@@ -1328,52 +1338,62 @@
       </c>
       <c r="K12" s="1">
         <v>46083</v>
       </c>
       <c r="L12" t="s">
         <v>24</v>
       </c>
       <c r="M12" t="s">
         <v>26</v>
       </c>
       <c r="N12" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P12" s="1">
         <v>46119</v>
       </c>
       <c r="Q12" t="s">
         <v>24</v>
       </c>
       <c r="R12" t="s">
         <v>26</v>
       </c>
       <c r="S12" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U12" s="1"/>
-      <c r="X12" s="9"/>
+      <c r="U12" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V12" t="s">
+        <v>24</v>
+      </c>
+      <c r="W12" t="s">
+        <v>26</v>
+      </c>
+      <c r="X12" s="9">
+        <v>1929.3309999999999</v>
+      </c>
       <c r="Z12" s="1"/>
       <c r="AC12" s="9"/>
       <c r="AE12" s="1"/>
       <c r="AH12" s="9"/>
       <c r="AJ12" s="1"/>
       <c r="AM12" s="9"/>
       <c r="AO12" s="1"/>
       <c r="AR12" s="9"/>
       <c r="AT12" s="1"/>
       <c r="AW12" s="9"/>
       <c r="AY12" s="1"/>
       <c r="BB12" s="9"/>
       <c r="BD12" s="1"/>
       <c r="BG12" s="9"/>
     </row>
     <row r="13" spans="1:59">
       <c r="A13" s="1">
         <v>46047</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
@@ -1394,52 +1414,62 @@
       </c>
       <c r="K13" s="1">
         <v>46083</v>
       </c>
       <c r="L13" t="s">
         <v>24</v>
       </c>
       <c r="M13" t="s">
         <v>27</v>
       </c>
       <c r="N13" s="9">
         <v>332.83800000000002</v>
       </c>
       <c r="P13" s="1">
         <v>46119</v>
       </c>
       <c r="Q13" t="s">
         <v>24</v>
       </c>
       <c r="R13" t="s">
         <v>27</v>
       </c>
       <c r="S13" s="9">
         <v>250.357</v>
       </c>
-      <c r="U13" s="1"/>
-      <c r="X13" s="9"/>
+      <c r="U13" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V13" t="s">
+        <v>24</v>
+      </c>
+      <c r="W13" t="s">
+        <v>27</v>
+      </c>
+      <c r="X13" s="9">
+        <v>41.189</v>
+      </c>
       <c r="Z13" s="1"/>
       <c r="AC13" s="9"/>
       <c r="AE13" s="1"/>
       <c r="AH13" s="9"/>
       <c r="AJ13" s="1"/>
       <c r="AM13" s="9"/>
       <c r="AO13" s="1"/>
       <c r="AR13" s="9"/>
       <c r="AT13" s="1"/>
       <c r="AW13" s="9"/>
       <c r="AY13" s="1"/>
       <c r="BB13" s="9"/>
       <c r="BD13" s="1"/>
       <c r="BG13" s="9"/>
     </row>
     <row r="14" spans="1:59">
       <c r="A14" s="1">
         <v>46047</v>
       </c>
       <c r="B14" t="s">
         <v>24</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
@@ -1460,52 +1490,62 @@
       </c>
       <c r="K14" s="1">
         <v>46083</v>
       </c>
       <c r="L14" t="s">
         <v>24</v>
       </c>
       <c r="M14" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="9">
         <v>2191.7510000000002</v>
       </c>
       <c r="P14" s="1">
         <v>46119</v>
       </c>
       <c r="Q14" t="s">
         <v>24</v>
       </c>
       <c r="R14" t="s">
         <v>28</v>
       </c>
       <c r="S14" s="9">
         <v>1670.3240000000001</v>
       </c>
-      <c r="U14" s="1"/>
-      <c r="X14" s="9"/>
+      <c r="U14" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V14" t="s">
+        <v>24</v>
+      </c>
+      <c r="W14" t="s">
+        <v>28</v>
+      </c>
+      <c r="X14" s="9">
+        <v>1152.5540000000001</v>
+      </c>
       <c r="Z14" s="1"/>
       <c r="AC14" s="9"/>
       <c r="AE14" s="1"/>
       <c r="AH14" s="9"/>
       <c r="AJ14" s="1"/>
       <c r="AM14" s="9"/>
       <c r="AO14" s="1"/>
       <c r="AR14" s="9"/>
       <c r="AT14" s="1"/>
       <c r="AW14" s="9"/>
       <c r="AY14" s="1"/>
       <c r="BB14" s="9"/>
       <c r="BD14" s="1"/>
       <c r="BG14" s="9"/>
     </row>
     <row r="15" spans="1:59">
       <c r="A15" s="1">
         <v>46047</v>
       </c>
       <c r="B15" t="s">
         <v>24</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
@@ -1526,52 +1566,62 @@
       </c>
       <c r="K15" s="1">
         <v>46083</v>
       </c>
       <c r="L15" t="s">
         <v>24</v>
       </c>
       <c r="M15" t="s">
         <v>29</v>
       </c>
       <c r="N15" s="9">
         <v>15589.541999999999</v>
       </c>
       <c r="P15" s="1">
         <v>46119</v>
       </c>
       <c r="Q15" t="s">
         <v>24</v>
       </c>
       <c r="R15" t="s">
         <v>29</v>
       </c>
       <c r="S15" s="9">
         <v>15717.791999999999</v>
       </c>
-      <c r="U15" s="1"/>
-      <c r="X15" s="9"/>
+      <c r="U15" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V15" t="s">
+        <v>24</v>
+      </c>
+      <c r="W15" t="s">
+        <v>29</v>
+      </c>
+      <c r="X15" s="9">
+        <v>16818.757000000001</v>
+      </c>
       <c r="Z15" s="1"/>
       <c r="AC15" s="9"/>
       <c r="AE15" s="1"/>
       <c r="AH15" s="9"/>
       <c r="AJ15" s="1"/>
       <c r="AM15" s="9"/>
       <c r="AO15" s="1"/>
       <c r="AR15" s="9"/>
       <c r="AT15" s="1"/>
       <c r="AW15" s="9"/>
       <c r="AY15" s="1"/>
       <c r="BB15" s="9"/>
       <c r="BD15" s="1"/>
       <c r="BG15" s="9"/>
     </row>
     <row r="16" spans="1:59">
       <c r="A16" s="1">
         <v>46047</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
@@ -1592,52 +1642,62 @@
       </c>
       <c r="K16" s="1">
         <v>46083</v>
       </c>
       <c r="L16" t="s">
         <v>24</v>
       </c>
       <c r="M16" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="9">
         <v>35186.718000000001</v>
       </c>
       <c r="P16" s="1">
         <v>46119</v>
       </c>
       <c r="Q16" t="s">
         <v>24</v>
       </c>
       <c r="R16" t="s">
         <v>30</v>
       </c>
       <c r="S16" s="9">
         <v>37270.981</v>
       </c>
-      <c r="U16" s="1"/>
-      <c r="X16" s="9"/>
+      <c r="U16" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V16" t="s">
+        <v>24</v>
+      </c>
+      <c r="W16" t="s">
+        <v>30</v>
+      </c>
+      <c r="X16" s="9">
+        <v>44796.216999999997</v>
+      </c>
       <c r="Z16" s="1"/>
       <c r="AC16" s="9"/>
       <c r="AE16" s="1"/>
       <c r="AH16" s="9"/>
       <c r="AJ16" s="1"/>
       <c r="AM16" s="9"/>
       <c r="AO16" s="1"/>
       <c r="AR16" s="9"/>
       <c r="AT16" s="1"/>
       <c r="AW16" s="9"/>
       <c r="AY16" s="1"/>
       <c r="BB16" s="9"/>
       <c r="BD16" s="1"/>
       <c r="BG16" s="9"/>
     </row>
     <row r="17" spans="1:59">
       <c r="A17" s="1">
         <v>46047</v>
       </c>
       <c r="B17" t="s">
         <v>24</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
@@ -1658,52 +1718,62 @@
       </c>
       <c r="K17" s="1">
         <v>46083</v>
       </c>
       <c r="L17" t="s">
         <v>24</v>
       </c>
       <c r="M17" t="s">
         <v>31</v>
       </c>
       <c r="N17" s="9">
         <v>58313.461000000003</v>
       </c>
       <c r="P17" s="1">
         <v>46119</v>
       </c>
       <c r="Q17" t="s">
         <v>24</v>
       </c>
       <c r="R17" t="s">
         <v>31</v>
       </c>
       <c r="S17" s="9">
         <v>60228.45</v>
       </c>
-      <c r="U17" s="1"/>
-      <c r="X17" s="9"/>
+      <c r="U17" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V17" t="s">
+        <v>24</v>
+      </c>
+      <c r="W17" t="s">
+        <v>31</v>
+      </c>
+      <c r="X17" s="9">
+        <v>72005.489000000001</v>
+      </c>
       <c r="Z17" s="1"/>
       <c r="AC17" s="9"/>
       <c r="AE17" s="1"/>
       <c r="AH17" s="9"/>
       <c r="AJ17" s="1"/>
       <c r="AM17" s="9"/>
       <c r="AO17" s="1"/>
       <c r="AR17" s="9"/>
       <c r="AT17" s="1"/>
       <c r="AW17" s="9"/>
       <c r="AY17" s="1"/>
       <c r="BB17" s="9"/>
       <c r="BD17" s="1"/>
       <c r="BG17" s="9"/>
     </row>
     <row r="18" spans="1:59">
       <c r="A18" s="1">
         <v>46047</v>
       </c>
       <c r="B18" t="s">
         <v>24</v>
       </c>
       <c r="C18" t="s">
         <v>32</v>
       </c>
@@ -1724,52 +1794,62 @@
       </c>
       <c r="K18" s="1">
         <v>46083</v>
       </c>
       <c r="L18" t="s">
         <v>24</v>
       </c>
       <c r="M18" t="s">
         <v>32</v>
       </c>
       <c r="N18" s="9">
         <v>9963.83</v>
       </c>
       <c r="P18" s="1">
         <v>46119</v>
       </c>
       <c r="Q18" t="s">
         <v>24</v>
       </c>
       <c r="R18" t="s">
         <v>32</v>
       </c>
       <c r="S18" s="9">
         <v>12135.605</v>
       </c>
-      <c r="U18" s="1"/>
-      <c r="X18" s="9"/>
+      <c r="U18" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V18" t="s">
+        <v>24</v>
+      </c>
+      <c r="W18" t="s">
+        <v>32</v>
+      </c>
+      <c r="X18" s="9">
+        <v>11508.01</v>
+      </c>
       <c r="Z18" s="1"/>
       <c r="AC18" s="9"/>
       <c r="AE18" s="1"/>
       <c r="AH18" s="9"/>
       <c r="AJ18" s="1"/>
       <c r="AM18" s="9"/>
       <c r="AO18" s="1"/>
       <c r="AR18" s="9"/>
       <c r="AT18" s="1"/>
       <c r="AW18" s="9"/>
       <c r="AY18" s="1"/>
       <c r="BB18" s="9"/>
       <c r="BD18" s="1"/>
       <c r="BG18" s="9"/>
     </row>
     <row r="19" spans="1:59">
       <c r="A19" s="1">
         <v>46047</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19" t="s">
         <v>33</v>
       </c>
@@ -1790,52 +1870,62 @@
       </c>
       <c r="K19" s="1">
         <v>46083</v>
       </c>
       <c r="L19" t="s">
         <v>24</v>
       </c>
       <c r="M19" t="s">
         <v>33</v>
       </c>
       <c r="N19" s="9">
         <v>81856.782000000007</v>
       </c>
       <c r="P19" s="1">
         <v>46119</v>
       </c>
       <c r="Q19" t="s">
         <v>24</v>
       </c>
       <c r="R19" t="s">
         <v>33</v>
       </c>
       <c r="S19" s="9">
         <v>76571.089000000007</v>
       </c>
-      <c r="U19" s="1"/>
-      <c r="X19" s="9"/>
+      <c r="U19" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V19" t="s">
+        <v>24</v>
+      </c>
+      <c r="W19" t="s">
+        <v>33</v>
+      </c>
+      <c r="X19" s="9">
+        <v>58472.053</v>
+      </c>
       <c r="Z19" s="1"/>
       <c r="AC19" s="9"/>
       <c r="AE19" s="1"/>
       <c r="AH19" s="9"/>
       <c r="AJ19" s="1"/>
       <c r="AM19" s="9"/>
       <c r="AO19" s="1"/>
       <c r="AR19" s="9"/>
       <c r="AT19" s="1"/>
       <c r="AW19" s="9"/>
       <c r="AY19" s="1"/>
       <c r="BB19" s="9"/>
       <c r="BD19" s="1"/>
       <c r="BG19" s="9"/>
     </row>
     <row r="20" spans="1:59">
       <c r="A20" s="1">
         <v>46047</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
       <c r="C20" t="s">
         <v>34</v>
       </c>
@@ -1856,52 +1946,62 @@
       </c>
       <c r="K20" s="1">
         <v>46083</v>
       </c>
       <c r="L20" t="s">
         <v>24</v>
       </c>
       <c r="M20" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="9">
         <v>27197.8</v>
       </c>
       <c r="P20" s="1">
         <v>46119</v>
       </c>
       <c r="Q20" t="s">
         <v>24</v>
       </c>
       <c r="R20" t="s">
         <v>34</v>
       </c>
       <c r="S20" s="9">
         <v>41218.5</v>
       </c>
-      <c r="U20" s="1"/>
-      <c r="X20" s="9"/>
+      <c r="U20" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V20" t="s">
+        <v>24</v>
+      </c>
+      <c r="W20" t="s">
+        <v>34</v>
+      </c>
+      <c r="X20" s="9">
+        <v>51607.4</v>
+      </c>
       <c r="Z20" s="1"/>
       <c r="AC20" s="9"/>
       <c r="AE20" s="1"/>
       <c r="AH20" s="9"/>
       <c r="AJ20" s="1"/>
       <c r="AM20" s="9"/>
       <c r="AO20" s="1"/>
       <c r="AR20" s="9"/>
       <c r="AT20" s="1"/>
       <c r="AW20" s="9"/>
       <c r="AY20" s="1"/>
       <c r="BB20" s="9"/>
       <c r="BD20" s="1"/>
       <c r="BG20" s="9"/>
     </row>
     <row r="21" spans="1:59">
       <c r="A21" s="1">
         <v>46047</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>35</v>
       </c>
@@ -1922,52 +2022,62 @@
       </c>
       <c r="K21" s="1">
         <v>46083</v>
       </c>
       <c r="L21" t="s">
         <v>24</v>
       </c>
       <c r="M21" t="s">
         <v>35</v>
       </c>
       <c r="N21" s="9">
         <v>7668.3789999999999</v>
       </c>
       <c r="P21" s="1">
         <v>46119</v>
       </c>
       <c r="Q21" t="s">
         <v>24</v>
       </c>
       <c r="R21" t="s">
         <v>35</v>
       </c>
       <c r="S21" s="9">
         <v>6317.54</v>
       </c>
-      <c r="U21" s="1"/>
-      <c r="X21" s="9"/>
+      <c r="U21" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V21" t="s">
+        <v>24</v>
+      </c>
+      <c r="W21" t="s">
+        <v>35</v>
+      </c>
+      <c r="X21" s="9">
+        <v>6689.2790000000005</v>
+      </c>
       <c r="Z21" s="1"/>
       <c r="AC21" s="9"/>
       <c r="AE21" s="1"/>
       <c r="AH21" s="9"/>
       <c r="AJ21" s="1"/>
       <c r="AM21" s="9"/>
       <c r="AO21" s="1"/>
       <c r="AR21" s="9"/>
       <c r="AT21" s="1"/>
       <c r="AW21" s="9"/>
       <c r="AY21" s="1"/>
       <c r="BB21" s="9"/>
       <c r="BD21" s="1"/>
       <c r="BG21" s="9"/>
     </row>
     <row r="22" spans="1:59">
       <c r="A22" s="1">
         <v>46047</v>
       </c>
       <c r="B22" t="s">
         <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>36</v>
       </c>
@@ -1988,52 +2098,62 @@
       </c>
       <c r="K22" s="1">
         <v>46083</v>
       </c>
       <c r="L22" t="s">
         <v>24</v>
       </c>
       <c r="M22" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="9">
         <v>187333.902</v>
       </c>
       <c r="P22" s="1">
         <v>46119</v>
       </c>
       <c r="Q22" t="s">
         <v>24</v>
       </c>
       <c r="R22" t="s">
         <v>36</v>
       </c>
       <c r="S22" s="9">
         <v>165648.74400000001</v>
       </c>
-      <c r="U22" s="1"/>
-      <c r="X22" s="9"/>
+      <c r="U22" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V22" t="s">
+        <v>24</v>
+      </c>
+      <c r="W22" t="s">
+        <v>36</v>
+      </c>
+      <c r="X22" s="9">
+        <v>176636.894</v>
+      </c>
       <c r="Z22" s="1"/>
       <c r="AC22" s="9"/>
       <c r="AE22" s="1"/>
       <c r="AH22" s="9"/>
       <c r="AJ22" s="1"/>
       <c r="AM22" s="9"/>
       <c r="AO22" s="1"/>
       <c r="AR22" s="9"/>
       <c r="AT22" s="1"/>
       <c r="AW22" s="9"/>
       <c r="AY22" s="1"/>
       <c r="BB22" s="9"/>
       <c r="BD22" s="1"/>
       <c r="BG22" s="9"/>
     </row>
     <row r="23" spans="1:59">
       <c r="A23" s="1">
         <v>46047</v>
       </c>
       <c r="B23" t="s">
         <v>24</v>
       </c>
       <c r="C23" t="s">
         <v>37</v>
       </c>
@@ -2054,52 +2174,62 @@
       </c>
       <c r="K23" s="1">
         <v>46083</v>
       </c>
       <c r="L23" t="s">
         <v>24</v>
       </c>
       <c r="M23" t="s">
         <v>37</v>
       </c>
       <c r="N23" s="9">
         <v>94287.566000000006</v>
       </c>
       <c r="P23" s="1">
         <v>46119</v>
       </c>
       <c r="Q23" t="s">
         <v>24</v>
       </c>
       <c r="R23" t="s">
         <v>37</v>
       </c>
       <c r="S23" s="9">
         <v>73853.879000000001</v>
       </c>
-      <c r="U23" s="1"/>
-      <c r="X23" s="9"/>
+      <c r="U23" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V23" t="s">
+        <v>24</v>
+      </c>
+      <c r="W23" t="s">
+        <v>37</v>
+      </c>
+      <c r="X23" s="9">
+        <v>65958.044999999998</v>
+      </c>
       <c r="Z23" s="1"/>
       <c r="AC23" s="9"/>
       <c r="AE23" s="1"/>
       <c r="AH23" s="9"/>
       <c r="AJ23" s="1"/>
       <c r="AM23" s="9"/>
       <c r="AO23" s="1"/>
       <c r="AR23" s="9"/>
       <c r="AT23" s="1"/>
       <c r="AW23" s="9"/>
       <c r="AY23" s="1"/>
       <c r="BB23" s="9"/>
       <c r="BD23" s="1"/>
       <c r="BG23" s="9"/>
     </row>
     <row r="24" spans="1:59">
       <c r="A24" s="1">
         <v>46047</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24" t="s">
         <v>38</v>
       </c>
@@ -2120,52 +2250,62 @@
       </c>
       <c r="K24" s="1">
         <v>46083</v>
       </c>
       <c r="L24" t="s">
         <v>24</v>
       </c>
       <c r="M24" t="s">
         <v>38</v>
       </c>
       <c r="N24" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P24" s="1">
         <v>46119</v>
       </c>
       <c r="Q24" t="s">
         <v>24</v>
       </c>
       <c r="R24" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U24" s="1"/>
-      <c r="X24" s="9"/>
+      <c r="U24" s="1">
+        <v>46162</v>
+      </c>
+      <c r="V24" t="s">
+        <v>24</v>
+      </c>
+      <c r="W24" t="s">
+        <v>38</v>
+      </c>
+      <c r="X24" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z24" s="1"/>
       <c r="AC24" s="9"/>
       <c r="AE24" s="1"/>
       <c r="AH24" s="9"/>
       <c r="AJ24" s="1"/>
       <c r="AM24" s="9"/>
       <c r="AO24" s="1"/>
       <c r="AR24" s="9"/>
       <c r="AT24" s="1"/>
       <c r="AW24" s="9"/>
       <c r="AY24" s="1"/>
       <c r="BB24" s="9"/>
       <c r="BD24" s="1"/>
       <c r="BG24" s="9"/>
     </row>
     <row r="25" spans="1:59">
       <c r="A25" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B25" t="s">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>25</v>
       </c>
@@ -2186,52 +2326,62 @@
       </c>
       <c r="K25" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L25" t="s">
         <v>24</v>
       </c>
       <c r="M25" t="s">
         <v>25</v>
       </c>
       <c r="N25" s="9">
         <v>517792.897</v>
       </c>
       <c r="P25" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q25" t="s">
         <v>24</v>
       </c>
       <c r="R25" t="s">
         <v>25</v>
       </c>
       <c r="S25" s="9">
         <v>385486.04300000001</v>
       </c>
-      <c r="U25" s="1"/>
-      <c r="X25" s="9"/>
+      <c r="U25" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V25" t="s">
+        <v>24</v>
+      </c>
+      <c r="W25" t="s">
+        <v>25</v>
+      </c>
+      <c r="X25" s="9">
+        <v>315430.85800000001</v>
+      </c>
       <c r="Z25" s="1"/>
       <c r="AC25" s="9"/>
       <c r="AE25" s="1"/>
       <c r="AH25" s="9"/>
       <c r="AJ25" s="1"/>
       <c r="AM25" s="9"/>
       <c r="AO25" s="1"/>
       <c r="AR25" s="9"/>
       <c r="AT25" s="1"/>
       <c r="AW25" s="9"/>
       <c r="AY25" s="1"/>
       <c r="BB25" s="9"/>
       <c r="BD25" s="1"/>
       <c r="BG25" s="9"/>
     </row>
     <row r="26" spans="1:59">
       <c r="A26" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B26" t="s">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>26</v>
       </c>
@@ -2252,52 +2402,62 @@
       </c>
       <c r="K26" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L26" t="s">
         <v>24</v>
       </c>
       <c r="M26" t="s">
         <v>26</v>
       </c>
       <c r="N26" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P26" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q26" t="s">
         <v>24</v>
       </c>
       <c r="R26" t="s">
         <v>26</v>
       </c>
       <c r="S26" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U26" s="1"/>
-      <c r="X26" s="9"/>
+      <c r="U26" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V26" t="s">
+        <v>24</v>
+      </c>
+      <c r="W26" t="s">
+        <v>26</v>
+      </c>
+      <c r="X26" s="9">
+        <v>1929.3150000000001</v>
+      </c>
       <c r="Z26" s="1"/>
       <c r="AC26" s="9"/>
       <c r="AE26" s="1"/>
       <c r="AH26" s="9"/>
       <c r="AJ26" s="1"/>
       <c r="AM26" s="9"/>
       <c r="AO26" s="1"/>
       <c r="AR26" s="9"/>
       <c r="AT26" s="1"/>
       <c r="AW26" s="9"/>
       <c r="AY26" s="1"/>
       <c r="BB26" s="9"/>
       <c r="BD26" s="1"/>
       <c r="BG26" s="9"/>
     </row>
     <row r="27" spans="1:59">
       <c r="A27" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B27" t="s">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>27</v>
       </c>
@@ -2318,52 +2478,62 @@
       </c>
       <c r="K27" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L27" t="s">
         <v>24</v>
       </c>
       <c r="M27" t="s">
         <v>27</v>
       </c>
       <c r="N27" s="9">
         <v>317.351</v>
       </c>
       <c r="P27" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q27" t="s">
         <v>24</v>
       </c>
       <c r="R27" t="s">
         <v>27</v>
       </c>
       <c r="S27" s="9">
         <v>214.191</v>
       </c>
-      <c r="U27" s="1"/>
-      <c r="X27" s="9"/>
+      <c r="U27" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V27" t="s">
+        <v>24</v>
+      </c>
+      <c r="W27" t="s">
+        <v>27</v>
+      </c>
+      <c r="X27" s="9">
+        <v>42.093000000000004</v>
+      </c>
       <c r="Z27" s="1"/>
       <c r="AC27" s="9"/>
       <c r="AE27" s="1"/>
       <c r="AH27" s="9"/>
       <c r="AJ27" s="1"/>
       <c r="AM27" s="9"/>
       <c r="AO27" s="1"/>
       <c r="AR27" s="9"/>
       <c r="AT27" s="1"/>
       <c r="AW27" s="9"/>
       <c r="AY27" s="1"/>
       <c r="BB27" s="9"/>
       <c r="BD27" s="1"/>
       <c r="BG27" s="9"/>
     </row>
     <row r="28" spans="1:59">
       <c r="A28" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
@@ -2384,52 +2554,62 @@
       </c>
       <c r="K28" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L28" t="s">
         <v>24</v>
       </c>
       <c r="M28" t="s">
         <v>28</v>
       </c>
       <c r="N28" s="9">
         <v>2182.8969999999999</v>
       </c>
       <c r="P28" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q28" t="s">
         <v>24</v>
       </c>
       <c r="R28" t="s">
         <v>28</v>
       </c>
       <c r="S28" s="9">
         <v>1563.7470000000001</v>
       </c>
-      <c r="U28" s="1"/>
-      <c r="X28" s="9"/>
+      <c r="U28" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V28" t="s">
+        <v>24</v>
+      </c>
+      <c r="W28" t="s">
+        <v>28</v>
+      </c>
+      <c r="X28" s="9">
+        <v>996.12800000000004</v>
+      </c>
       <c r="Z28" s="1"/>
       <c r="AC28" s="9"/>
       <c r="AE28" s="1"/>
       <c r="AH28" s="9"/>
       <c r="AJ28" s="1"/>
       <c r="AM28" s="9"/>
       <c r="AO28" s="1"/>
       <c r="AR28" s="9"/>
       <c r="AT28" s="1"/>
       <c r="AW28" s="9"/>
       <c r="AY28" s="1"/>
       <c r="BB28" s="9"/>
       <c r="BD28" s="1"/>
       <c r="BG28" s="9"/>
     </row>
     <row r="29" spans="1:59">
       <c r="A29" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B29" t="s">
         <v>24</v>
       </c>
       <c r="C29" t="s">
         <v>29</v>
       </c>
@@ -2450,52 +2630,62 @@
       </c>
       <c r="K29" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L29" t="s">
         <v>24</v>
       </c>
       <c r="M29" t="s">
         <v>29</v>
       </c>
       <c r="N29" s="9">
         <v>15500.215</v>
       </c>
       <c r="P29" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q29" t="s">
         <v>24</v>
       </c>
       <c r="R29" t="s">
         <v>29</v>
       </c>
       <c r="S29" s="9">
         <v>15538.66</v>
       </c>
-      <c r="U29" s="1"/>
-      <c r="X29" s="9"/>
+      <c r="U29" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V29" t="s">
+        <v>24</v>
+      </c>
+      <c r="W29" t="s">
+        <v>29</v>
+      </c>
+      <c r="X29" s="9">
+        <v>16798.561000000002</v>
+      </c>
       <c r="Z29" s="1"/>
       <c r="AC29" s="9"/>
       <c r="AE29" s="1"/>
       <c r="AH29" s="9"/>
       <c r="AJ29" s="1"/>
       <c r="AM29" s="9"/>
       <c r="AO29" s="1"/>
       <c r="AR29" s="9"/>
       <c r="AT29" s="1"/>
       <c r="AW29" s="9"/>
       <c r="AY29" s="1"/>
       <c r="BB29" s="9"/>
       <c r="BD29" s="1"/>
       <c r="BG29" s="9"/>
     </row>
     <row r="30" spans="1:59">
       <c r="A30" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B30" t="s">
         <v>24</v>
       </c>
       <c r="C30" t="s">
         <v>30</v>
       </c>
@@ -2516,52 +2706,62 @@
       </c>
       <c r="K30" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L30" t="s">
         <v>24</v>
       </c>
       <c r="M30" t="s">
         <v>30</v>
       </c>
       <c r="N30" s="9">
         <v>34771.392999999996</v>
       </c>
       <c r="P30" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q30" t="s">
         <v>24</v>
       </c>
       <c r="R30" t="s">
         <v>30</v>
       </c>
       <c r="S30" s="9">
         <v>36890.392999999996</v>
       </c>
-      <c r="U30" s="1"/>
-      <c r="X30" s="9"/>
+      <c r="U30" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V30" t="s">
+        <v>24</v>
+      </c>
+      <c r="W30" t="s">
+        <v>30</v>
+      </c>
+      <c r="X30" s="9">
+        <v>43161.065999999999</v>
+      </c>
       <c r="Z30" s="1"/>
       <c r="AC30" s="9"/>
       <c r="AE30" s="1"/>
       <c r="AH30" s="9"/>
       <c r="AJ30" s="1"/>
       <c r="AM30" s="9"/>
       <c r="AO30" s="1"/>
       <c r="AR30" s="9"/>
       <c r="AT30" s="1"/>
       <c r="AW30" s="9"/>
       <c r="AY30" s="1"/>
       <c r="BB30" s="9"/>
       <c r="BD30" s="1"/>
       <c r="BG30" s="9"/>
     </row>
     <row r="31" spans="1:59">
       <c r="A31" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B31" t="s">
         <v>24</v>
       </c>
       <c r="C31" t="s">
         <v>31</v>
       </c>
@@ -2582,52 +2782,62 @@
       </c>
       <c r="K31" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L31" t="s">
         <v>24</v>
       </c>
       <c r="M31" t="s">
         <v>31</v>
       </c>
       <c r="N31" s="9">
         <v>56852.480000000003</v>
       </c>
       <c r="P31" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q31" t="s">
         <v>24</v>
       </c>
       <c r="R31" t="s">
         <v>31</v>
       </c>
       <c r="S31" s="9">
         <v>58694.392999999996</v>
       </c>
-      <c r="U31" s="1"/>
-      <c r="X31" s="9"/>
+      <c r="U31" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V31" t="s">
+        <v>24</v>
+      </c>
+      <c r="W31" t="s">
+        <v>31</v>
+      </c>
+      <c r="X31" s="9">
+        <v>69064.447</v>
+      </c>
       <c r="Z31" s="1"/>
       <c r="AC31" s="9"/>
       <c r="AE31" s="1"/>
       <c r="AH31" s="9"/>
       <c r="AJ31" s="1"/>
       <c r="AM31" s="9"/>
       <c r="AO31" s="1"/>
       <c r="AR31" s="9"/>
       <c r="AT31" s="1"/>
       <c r="AW31" s="9"/>
       <c r="AY31" s="1"/>
       <c r="BB31" s="9"/>
       <c r="BD31" s="1"/>
       <c r="BG31" s="9"/>
     </row>
     <row r="32" spans="1:59">
       <c r="A32" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32" t="s">
         <v>32</v>
       </c>
@@ -2648,52 +2858,62 @@
       </c>
       <c r="K32" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L32" t="s">
         <v>24</v>
       </c>
       <c r="M32" t="s">
         <v>32</v>
       </c>
       <c r="N32" s="9">
         <v>9996.6749999999993</v>
       </c>
       <c r="P32" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q32" t="s">
         <v>24</v>
       </c>
       <c r="R32" t="s">
         <v>32</v>
       </c>
       <c r="S32" s="9">
         <v>11901.78</v>
       </c>
-      <c r="U32" s="1"/>
-      <c r="X32" s="9"/>
+      <c r="U32" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V32" t="s">
+        <v>24</v>
+      </c>
+      <c r="W32" t="s">
+        <v>32</v>
+      </c>
+      <c r="X32" s="9">
+        <v>11493.35</v>
+      </c>
       <c r="Z32" s="1"/>
       <c r="AC32" s="9"/>
       <c r="AE32" s="1"/>
       <c r="AH32" s="9"/>
       <c r="AJ32" s="1"/>
       <c r="AM32" s="9"/>
       <c r="AO32" s="1"/>
       <c r="AR32" s="9"/>
       <c r="AT32" s="1"/>
       <c r="AW32" s="9"/>
       <c r="AY32" s="1"/>
       <c r="BB32" s="9"/>
       <c r="BD32" s="1"/>
       <c r="BG32" s="9"/>
     </row>
     <row r="33" spans="1:59">
       <c r="A33" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B33" t="s">
         <v>24</v>
       </c>
       <c r="C33" t="s">
         <v>33</v>
       </c>
@@ -2714,52 +2934,62 @@
       </c>
       <c r="K33" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L33" t="s">
         <v>24</v>
       </c>
       <c r="M33" t="s">
         <v>33</v>
       </c>
       <c r="N33" s="9">
         <v>81842.099000000002</v>
       </c>
       <c r="P33" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q33" t="s">
         <v>24</v>
       </c>
       <c r="R33" t="s">
         <v>33</v>
       </c>
       <c r="S33" s="9">
         <v>76353.206999999995</v>
       </c>
-      <c r="U33" s="1"/>
-      <c r="X33" s="9"/>
+      <c r="U33" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V33" t="s">
+        <v>24</v>
+      </c>
+      <c r="W33" t="s">
+        <v>33</v>
+      </c>
+      <c r="X33" s="9">
+        <v>55609.847999999998</v>
+      </c>
       <c r="Z33" s="1"/>
       <c r="AC33" s="9"/>
       <c r="AE33" s="1"/>
       <c r="AH33" s="9"/>
       <c r="AJ33" s="1"/>
       <c r="AM33" s="9"/>
       <c r="AO33" s="1"/>
       <c r="AR33" s="9"/>
       <c r="AT33" s="1"/>
       <c r="AW33" s="9"/>
       <c r="AY33" s="1"/>
       <c r="BB33" s="9"/>
       <c r="BD33" s="1"/>
       <c r="BG33" s="9"/>
     </row>
     <row r="34" spans="1:59">
       <c r="A34" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B34" t="s">
         <v>24</v>
       </c>
       <c r="C34" t="s">
         <v>34</v>
       </c>
@@ -2780,52 +3010,62 @@
       </c>
       <c r="K34" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L34" t="s">
         <v>24</v>
       </c>
       <c r="M34" t="s">
         <v>34</v>
       </c>
       <c r="N34" s="9">
         <v>119732.8</v>
       </c>
       <c r="P34" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q34" t="s">
         <v>24</v>
       </c>
       <c r="R34" t="s">
         <v>34</v>
       </c>
       <c r="S34" s="9">
         <v>41893.1</v>
       </c>
-      <c r="U34" s="1"/>
-      <c r="X34" s="9"/>
+      <c r="U34" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V34" t="s">
+        <v>24</v>
+      </c>
+      <c r="W34" t="s">
+        <v>34</v>
+      </c>
+      <c r="X34" s="9">
+        <v>55247.9</v>
+      </c>
       <c r="Z34" s="1"/>
       <c r="AC34" s="9"/>
       <c r="AE34" s="1"/>
       <c r="AH34" s="9"/>
       <c r="AJ34" s="1"/>
       <c r="AM34" s="9"/>
       <c r="AO34" s="1"/>
       <c r="AR34" s="9"/>
       <c r="AT34" s="1"/>
       <c r="AW34" s="9"/>
       <c r="AY34" s="1"/>
       <c r="BB34" s="9"/>
       <c r="BD34" s="1"/>
       <c r="BG34" s="9"/>
     </row>
     <row r="35" spans="1:59">
       <c r="A35" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B35" t="s">
         <v>24</v>
       </c>
       <c r="C35" t="s">
         <v>35</v>
       </c>
@@ -2846,52 +3086,62 @@
       </c>
       <c r="K35" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L35" t="s">
         <v>24</v>
       </c>
       <c r="M35" t="s">
         <v>35</v>
       </c>
       <c r="N35" s="9">
         <v>7643.4129999999996</v>
       </c>
       <c r="P35" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q35" t="s">
         <v>24</v>
       </c>
       <c r="R35" t="s">
         <v>35</v>
       </c>
       <c r="S35" s="9">
         <v>6316.5060000000003</v>
       </c>
-      <c r="U35" s="1"/>
-      <c r="X35" s="9"/>
+      <c r="U35" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V35" t="s">
+        <v>24</v>
+      </c>
+      <c r="W35" t="s">
+        <v>35</v>
+      </c>
+      <c r="X35" s="9">
+        <v>6444.692</v>
+      </c>
       <c r="Z35" s="1"/>
       <c r="AC35" s="9"/>
       <c r="AE35" s="1"/>
       <c r="AH35" s="9"/>
       <c r="AJ35" s="1"/>
       <c r="AM35" s="9"/>
       <c r="AO35" s="1"/>
       <c r="AR35" s="9"/>
       <c r="AT35" s="1"/>
       <c r="AW35" s="9"/>
       <c r="AY35" s="1"/>
       <c r="BB35" s="9"/>
       <c r="BD35" s="1"/>
       <c r="BG35" s="9"/>
     </row>
     <row r="36" spans="1:59">
       <c r="A36" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B36" t="s">
         <v>24</v>
       </c>
       <c r="C36" t="s">
         <v>36</v>
       </c>
@@ -2912,52 +3162,62 @@
       </c>
       <c r="K36" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L36" t="s">
         <v>24</v>
       </c>
       <c r="M36" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="9">
         <v>187164.69</v>
       </c>
       <c r="P36" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q36" t="s">
         <v>24</v>
       </c>
       <c r="R36" t="s">
         <v>36</v>
       </c>
       <c r="S36" s="9">
         <v>164771.47200000001</v>
       </c>
-      <c r="U36" s="1"/>
-      <c r="X36" s="9"/>
+      <c r="U36" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V36" t="s">
+        <v>24</v>
+      </c>
+      <c r="W36" t="s">
+        <v>36</v>
+      </c>
+      <c r="X36" s="9">
+        <v>171040.549</v>
+      </c>
       <c r="Z36" s="1"/>
       <c r="AC36" s="9"/>
       <c r="AE36" s="1"/>
       <c r="AH36" s="9"/>
       <c r="AJ36" s="1"/>
       <c r="AM36" s="9"/>
       <c r="AO36" s="1"/>
       <c r="AR36" s="9"/>
       <c r="AT36" s="1"/>
       <c r="AW36" s="9"/>
       <c r="AY36" s="1"/>
       <c r="BB36" s="9"/>
       <c r="BD36" s="1"/>
       <c r="BG36" s="9"/>
     </row>
     <row r="37" spans="1:59">
       <c r="A37" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37" t="s">
         <v>37</v>
       </c>
@@ -2978,52 +3238,62 @@
       </c>
       <c r="K37" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L37" t="s">
         <v>24</v>
       </c>
       <c r="M37" t="s">
         <v>37</v>
       </c>
       <c r="N37" s="9">
         <v>94759.764999999999</v>
       </c>
       <c r="P37" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q37" t="s">
         <v>24</v>
       </c>
       <c r="R37" t="s">
         <v>37</v>
       </c>
       <c r="S37" s="9">
         <v>73646.339000000007</v>
       </c>
-      <c r="U37" s="1"/>
-      <c r="X37" s="9"/>
+      <c r="U37" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V37" t="s">
+        <v>24</v>
+      </c>
+      <c r="W37" t="s">
+        <v>37</v>
+      </c>
+      <c r="X37" s="9">
+        <v>63955.635000000002</v>
+      </c>
       <c r="Z37" s="1"/>
       <c r="AC37" s="9"/>
       <c r="AE37" s="1"/>
       <c r="AH37" s="9"/>
       <c r="AJ37" s="1"/>
       <c r="AM37" s="9"/>
       <c r="AO37" s="1"/>
       <c r="AR37" s="9"/>
       <c r="AT37" s="1"/>
       <c r="AW37" s="9"/>
       <c r="AY37" s="1"/>
       <c r="BB37" s="9"/>
       <c r="BD37" s="1"/>
       <c r="BG37" s="9"/>
     </row>
     <row r="38" spans="1:59">
       <c r="A38" s="1">
         <v>46047.041666666664</v>
       </c>
       <c r="B38" t="s">
         <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>38</v>
       </c>
@@ -3044,52 +3314,62 @@
       </c>
       <c r="K38" s="1">
         <v>46083.041666666664</v>
       </c>
       <c r="L38" t="s">
         <v>24</v>
       </c>
       <c r="M38" t="s">
         <v>38</v>
       </c>
       <c r="N38" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P38" s="1">
         <v>46119.041666666664</v>
       </c>
       <c r="Q38" t="s">
         <v>24</v>
       </c>
       <c r="R38" t="s">
         <v>38</v>
       </c>
       <c r="S38" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U38" s="1"/>
-      <c r="X38" s="9"/>
+      <c r="U38" s="1">
+        <v>46162.041666666664</v>
+      </c>
+      <c r="V38" t="s">
+        <v>24</v>
+      </c>
+      <c r="W38" t="s">
+        <v>38</v>
+      </c>
+      <c r="X38" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z38" s="1"/>
       <c r="AC38" s="9"/>
       <c r="AE38" s="1"/>
       <c r="AH38" s="9"/>
       <c r="AJ38" s="1"/>
       <c r="AM38" s="9"/>
       <c r="AO38" s="1"/>
       <c r="AR38" s="9"/>
       <c r="AT38" s="1"/>
       <c r="AW38" s="9"/>
       <c r="AY38" s="1"/>
       <c r="BB38" s="9"/>
       <c r="BD38" s="1"/>
       <c r="BG38" s="9"/>
     </row>
     <row r="39" spans="1:59">
       <c r="A39" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B39" t="s">
         <v>24</v>
       </c>
       <c r="C39" t="s">
         <v>25</v>
       </c>
@@ -3110,52 +3390,62 @@
       </c>
       <c r="K39" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L39" t="s">
         <v>24</v>
       </c>
       <c r="M39" t="s">
         <v>25</v>
       </c>
       <c r="N39" s="9">
         <v>518274.4</v>
       </c>
       <c r="P39" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q39" t="s">
         <v>24</v>
       </c>
       <c r="R39" t="s">
         <v>25</v>
       </c>
       <c r="S39" s="9">
         <v>383234.174</v>
       </c>
-      <c r="U39" s="1"/>
-      <c r="X39" s="9"/>
+      <c r="U39" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V39" t="s">
+        <v>24</v>
+      </c>
+      <c r="W39" t="s">
+        <v>25</v>
+      </c>
+      <c r="X39" s="9">
+        <v>301438.70799999998</v>
+      </c>
       <c r="Z39" s="1"/>
       <c r="AC39" s="9"/>
       <c r="AE39" s="1"/>
       <c r="AH39" s="9"/>
       <c r="AJ39" s="1"/>
       <c r="AM39" s="9"/>
       <c r="AO39" s="1"/>
       <c r="AR39" s="9"/>
       <c r="AT39" s="1"/>
       <c r="AW39" s="9"/>
       <c r="AY39" s="1"/>
       <c r="BB39" s="9"/>
       <c r="BD39" s="1"/>
       <c r="BG39" s="9"/>
     </row>
     <row r="40" spans="1:59">
       <c r="A40" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B40" t="s">
         <v>24</v>
       </c>
       <c r="C40" t="s">
         <v>26</v>
       </c>
@@ -3176,52 +3466,62 @@
       </c>
       <c r="K40" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L40" t="s">
         <v>24</v>
       </c>
       <c r="M40" t="s">
         <v>26</v>
       </c>
       <c r="N40" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P40" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q40" t="s">
         <v>24</v>
       </c>
       <c r="R40" t="s">
         <v>26</v>
       </c>
       <c r="S40" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U40" s="1"/>
-      <c r="X40" s="9"/>
+      <c r="U40" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V40" t="s">
+        <v>24</v>
+      </c>
+      <c r="W40" t="s">
+        <v>26</v>
+      </c>
+      <c r="X40" s="9">
+        <v>1929.08</v>
+      </c>
       <c r="Z40" s="1"/>
       <c r="AC40" s="9"/>
       <c r="AE40" s="1"/>
       <c r="AH40" s="9"/>
       <c r="AJ40" s="1"/>
       <c r="AM40" s="9"/>
       <c r="AO40" s="1"/>
       <c r="AR40" s="9"/>
       <c r="AT40" s="1"/>
       <c r="AW40" s="9"/>
       <c r="AY40" s="1"/>
       <c r="BB40" s="9"/>
       <c r="BD40" s="1"/>
       <c r="BG40" s="9"/>
     </row>
     <row r="41" spans="1:59">
       <c r="A41" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41" t="s">
         <v>27</v>
       </c>
@@ -3242,52 +3542,62 @@
       </c>
       <c r="K41" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L41" t="s">
         <v>24</v>
       </c>
       <c r="M41" t="s">
         <v>27</v>
       </c>
       <c r="N41" s="9">
         <v>326.72000000000003</v>
       </c>
       <c r="P41" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q41" t="s">
         <v>24</v>
       </c>
       <c r="R41" t="s">
         <v>27</v>
       </c>
       <c r="S41" s="9">
         <v>200.03100000000001</v>
       </c>
-      <c r="U41" s="1"/>
-      <c r="X41" s="9"/>
+      <c r="U41" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V41" t="s">
+        <v>24</v>
+      </c>
+      <c r="W41" t="s">
+        <v>27</v>
+      </c>
+      <c r="X41" s="9">
+        <v>43.485999999999997</v>
+      </c>
       <c r="Z41" s="1"/>
       <c r="AC41" s="9"/>
       <c r="AE41" s="1"/>
       <c r="AH41" s="9"/>
       <c r="AJ41" s="1"/>
       <c r="AM41" s="9"/>
       <c r="AO41" s="1"/>
       <c r="AR41" s="9"/>
       <c r="AT41" s="1"/>
       <c r="AW41" s="9"/>
       <c r="AY41" s="1"/>
       <c r="BB41" s="9"/>
       <c r="BD41" s="1"/>
       <c r="BG41" s="9"/>
     </row>
     <row r="42" spans="1:59">
       <c r="A42" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B42" t="s">
         <v>24</v>
       </c>
       <c r="C42" t="s">
         <v>28</v>
       </c>
@@ -3308,52 +3618,62 @@
       </c>
       <c r="K42" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L42" t="s">
         <v>24</v>
       </c>
       <c r="M42" t="s">
         <v>28</v>
       </c>
       <c r="N42" s="9">
         <v>2171.8000000000002</v>
       </c>
       <c r="P42" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q42" t="s">
         <v>24</v>
       </c>
       <c r="R42" t="s">
         <v>28</v>
       </c>
       <c r="S42" s="9">
         <v>1561.778</v>
       </c>
-      <c r="U42" s="1"/>
-      <c r="X42" s="9"/>
+      <c r="U42" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V42" t="s">
+        <v>24</v>
+      </c>
+      <c r="W42" t="s">
+        <v>28</v>
+      </c>
+      <c r="X42" s="9">
+        <v>899.92100000000005</v>
+      </c>
       <c r="Z42" s="1"/>
       <c r="AC42" s="9"/>
       <c r="AE42" s="1"/>
       <c r="AH42" s="9"/>
       <c r="AJ42" s="1"/>
       <c r="AM42" s="9"/>
       <c r="AO42" s="1"/>
       <c r="AR42" s="9"/>
       <c r="AT42" s="1"/>
       <c r="AW42" s="9"/>
       <c r="AY42" s="1"/>
       <c r="BB42" s="9"/>
       <c r="BD42" s="1"/>
       <c r="BG42" s="9"/>
     </row>
     <row r="43" spans="1:59">
       <c r="A43" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B43" t="s">
         <v>24</v>
       </c>
       <c r="C43" t="s">
         <v>29</v>
       </c>
@@ -3374,52 +3694,62 @@
       </c>
       <c r="K43" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L43" t="s">
         <v>24</v>
       </c>
       <c r="M43" t="s">
         <v>29</v>
       </c>
       <c r="N43" s="9">
         <v>15395.017</v>
       </c>
       <c r="P43" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q43" t="s">
         <v>24</v>
       </c>
       <c r="R43" t="s">
         <v>29</v>
       </c>
       <c r="S43" s="9">
         <v>15701.225</v>
       </c>
-      <c r="U43" s="1"/>
-      <c r="X43" s="9"/>
+      <c r="U43" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V43" t="s">
+        <v>24</v>
+      </c>
+      <c r="W43" t="s">
+        <v>29</v>
+      </c>
+      <c r="X43" s="9">
+        <v>16441.194</v>
+      </c>
       <c r="Z43" s="1"/>
       <c r="AC43" s="9"/>
       <c r="AE43" s="1"/>
       <c r="AH43" s="9"/>
       <c r="AJ43" s="1"/>
       <c r="AM43" s="9"/>
       <c r="AO43" s="1"/>
       <c r="AR43" s="9"/>
       <c r="AT43" s="1"/>
       <c r="AW43" s="9"/>
       <c r="AY43" s="1"/>
       <c r="BB43" s="9"/>
       <c r="BD43" s="1"/>
       <c r="BG43" s="9"/>
     </row>
     <row r="44" spans="1:59">
       <c r="A44" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B44" t="s">
         <v>24</v>
       </c>
       <c r="C44" t="s">
         <v>30</v>
       </c>
@@ -3440,52 +3770,62 @@
       </c>
       <c r="K44" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L44" t="s">
         <v>24</v>
       </c>
       <c r="M44" t="s">
         <v>30</v>
       </c>
       <c r="N44" s="9">
         <v>34310.891000000003</v>
       </c>
       <c r="P44" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q44" t="s">
         <v>24</v>
       </c>
       <c r="R44" t="s">
         <v>30</v>
       </c>
       <c r="S44" s="9">
         <v>36228.879999999997</v>
       </c>
-      <c r="U44" s="1"/>
-      <c r="X44" s="9"/>
+      <c r="U44" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V44" t="s">
+        <v>24</v>
+      </c>
+      <c r="W44" t="s">
+        <v>30</v>
+      </c>
+      <c r="X44" s="9">
+        <v>41370.707000000002</v>
+      </c>
       <c r="Z44" s="1"/>
       <c r="AC44" s="9"/>
       <c r="AE44" s="1"/>
       <c r="AH44" s="9"/>
       <c r="AJ44" s="1"/>
       <c r="AM44" s="9"/>
       <c r="AO44" s="1"/>
       <c r="AR44" s="9"/>
       <c r="AT44" s="1"/>
       <c r="AW44" s="9"/>
       <c r="AY44" s="1"/>
       <c r="BB44" s="9"/>
       <c r="BD44" s="1"/>
       <c r="BG44" s="9"/>
     </row>
     <row r="45" spans="1:59">
       <c r="A45" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B45" t="s">
         <v>24</v>
       </c>
       <c r="C45" t="s">
         <v>31</v>
       </c>
@@ -3506,52 +3846,62 @@
       </c>
       <c r="K45" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L45" t="s">
         <v>24</v>
       </c>
       <c r="M45" t="s">
         <v>31</v>
       </c>
       <c r="N45" s="9">
         <v>56706.756999999998</v>
       </c>
       <c r="P45" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q45" t="s">
         <v>24</v>
       </c>
       <c r="R45" t="s">
         <v>31</v>
       </c>
       <c r="S45" s="9">
         <v>57507.485999999997</v>
       </c>
-      <c r="U45" s="1"/>
-      <c r="X45" s="9"/>
+      <c r="U45" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V45" t="s">
+        <v>24</v>
+      </c>
+      <c r="W45" t="s">
+        <v>31</v>
+      </c>
+      <c r="X45" s="9">
+        <v>68106.429000000004</v>
+      </c>
       <c r="Z45" s="1"/>
       <c r="AC45" s="9"/>
       <c r="AE45" s="1"/>
       <c r="AH45" s="9"/>
       <c r="AJ45" s="1"/>
       <c r="AM45" s="9"/>
       <c r="AO45" s="1"/>
       <c r="AR45" s="9"/>
       <c r="AT45" s="1"/>
       <c r="AW45" s="9"/>
       <c r="AY45" s="1"/>
       <c r="BB45" s="9"/>
       <c r="BD45" s="1"/>
       <c r="BG45" s="9"/>
     </row>
     <row r="46" spans="1:59">
       <c r="A46" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B46" t="s">
         <v>24</v>
       </c>
       <c r="C46" t="s">
         <v>32</v>
       </c>
@@ -3572,52 +3922,62 @@
       </c>
       <c r="K46" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L46" t="s">
         <v>24</v>
       </c>
       <c r="M46" t="s">
         <v>32</v>
       </c>
       <c r="N46" s="9">
         <v>9796.4549999999999</v>
       </c>
       <c r="P46" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q46" t="s">
         <v>24</v>
       </c>
       <c r="R46" t="s">
         <v>32</v>
       </c>
       <c r="S46" s="9">
         <v>11914.03</v>
       </c>
-      <c r="U46" s="1"/>
-      <c r="X46" s="9"/>
+      <c r="U46" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V46" t="s">
+        <v>24</v>
+      </c>
+      <c r="W46" t="s">
+        <v>32</v>
+      </c>
+      <c r="X46" s="9">
+        <v>11573.415000000001</v>
+      </c>
       <c r="Z46" s="1"/>
       <c r="AC46" s="9"/>
       <c r="AE46" s="1"/>
       <c r="AH46" s="9"/>
       <c r="AJ46" s="1"/>
       <c r="AM46" s="9"/>
       <c r="AO46" s="1"/>
       <c r="AR46" s="9"/>
       <c r="AT46" s="1"/>
       <c r="AW46" s="9"/>
       <c r="AY46" s="1"/>
       <c r="BB46" s="9"/>
       <c r="BD46" s="1"/>
       <c r="BG46" s="9"/>
     </row>
     <row r="47" spans="1:59">
       <c r="A47" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B47" t="s">
         <v>24</v>
       </c>
       <c r="C47" t="s">
         <v>33</v>
       </c>
@@ -3638,52 +3998,62 @@
       </c>
       <c r="K47" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L47" t="s">
         <v>24</v>
       </c>
       <c r="M47" t="s">
         <v>33</v>
       </c>
       <c r="N47" s="9">
         <v>82012.706999999995</v>
       </c>
       <c r="P47" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q47" t="s">
         <v>24</v>
       </c>
       <c r="R47" t="s">
         <v>33</v>
       </c>
       <c r="S47" s="9">
         <v>76778.682000000001</v>
       </c>
-      <c r="U47" s="1"/>
-      <c r="X47" s="9"/>
+      <c r="U47" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V47" t="s">
+        <v>24</v>
+      </c>
+      <c r="W47" t="s">
+        <v>33</v>
+      </c>
+      <c r="X47" s="9">
+        <v>54473.336000000003</v>
+      </c>
       <c r="Z47" s="1"/>
       <c r="AC47" s="9"/>
       <c r="AE47" s="1"/>
       <c r="AH47" s="9"/>
       <c r="AJ47" s="1"/>
       <c r="AM47" s="9"/>
       <c r="AO47" s="1"/>
       <c r="AR47" s="9"/>
       <c r="AT47" s="1"/>
       <c r="AW47" s="9"/>
       <c r="AY47" s="1"/>
       <c r="BB47" s="9"/>
       <c r="BD47" s="1"/>
       <c r="BG47" s="9"/>
     </row>
     <row r="48" spans="1:59">
       <c r="A48" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48" t="s">
         <v>34</v>
       </c>
@@ -3704,52 +4074,62 @@
       </c>
       <c r="K48" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L48" t="s">
         <v>24</v>
       </c>
       <c r="M48" t="s">
         <v>34</v>
       </c>
       <c r="N48" s="9">
         <v>90035.6</v>
       </c>
       <c r="P48" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q48" t="s">
         <v>24</v>
       </c>
       <c r="R48" t="s">
         <v>34</v>
       </c>
       <c r="S48" s="9">
         <v>46068.1</v>
       </c>
-      <c r="U48" s="1"/>
-      <c r="X48" s="9"/>
+      <c r="U48" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V48" t="s">
+        <v>24</v>
+      </c>
+      <c r="W48" t="s">
+        <v>34</v>
+      </c>
+      <c r="X48" s="9">
+        <v>45277.599999999999</v>
+      </c>
       <c r="Z48" s="1"/>
       <c r="AC48" s="9"/>
       <c r="AE48" s="1"/>
       <c r="AH48" s="9"/>
       <c r="AJ48" s="1"/>
       <c r="AM48" s="9"/>
       <c r="AO48" s="1"/>
       <c r="AR48" s="9"/>
       <c r="AT48" s="1"/>
       <c r="AW48" s="9"/>
       <c r="AY48" s="1"/>
       <c r="BB48" s="9"/>
       <c r="BD48" s="1"/>
       <c r="BG48" s="9"/>
     </row>
     <row r="49" spans="1:59">
       <c r="A49" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B49" t="s">
         <v>24</v>
       </c>
       <c r="C49" t="s">
         <v>35</v>
       </c>
@@ -3770,52 +4150,62 @@
       </c>
       <c r="K49" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L49" t="s">
         <v>24</v>
       </c>
       <c r="M49" t="s">
         <v>35</v>
       </c>
       <c r="N49" s="9">
         <v>7720.0919999999996</v>
       </c>
       <c r="P49" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q49" t="s">
         <v>24</v>
       </c>
       <c r="R49" t="s">
         <v>35</v>
       </c>
       <c r="S49" s="9">
         <v>7341.2420000000002</v>
       </c>
-      <c r="U49" s="1"/>
-      <c r="X49" s="9"/>
+      <c r="U49" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V49" t="s">
+        <v>24</v>
+      </c>
+      <c r="W49" t="s">
+        <v>35</v>
+      </c>
+      <c r="X49" s="9">
+        <v>6237.1610000000001</v>
+      </c>
       <c r="Z49" s="1"/>
       <c r="AC49" s="9"/>
       <c r="AE49" s="1"/>
       <c r="AH49" s="9"/>
       <c r="AJ49" s="1"/>
       <c r="AM49" s="9"/>
       <c r="AO49" s="1"/>
       <c r="AR49" s="9"/>
       <c r="AT49" s="1"/>
       <c r="AW49" s="9"/>
       <c r="AY49" s="1"/>
       <c r="BB49" s="9"/>
       <c r="BD49" s="1"/>
       <c r="BG49" s="9"/>
     </row>
     <row r="50" spans="1:59">
       <c r="A50" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B50" t="s">
         <v>24</v>
       </c>
       <c r="C50" t="s">
         <v>36</v>
       </c>
@@ -3836,52 +4226,62 @@
       </c>
       <c r="K50" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L50" t="s">
         <v>24</v>
       </c>
       <c r="M50" t="s">
         <v>36</v>
       </c>
       <c r="N50" s="9">
         <v>188659.28099999999</v>
       </c>
       <c r="P50" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q50" t="s">
         <v>24</v>
       </c>
       <c r="R50" t="s">
         <v>36</v>
       </c>
       <c r="S50" s="9">
         <v>165118.79399999999</v>
       </c>
-      <c r="U50" s="1"/>
-      <c r="X50" s="9"/>
+      <c r="U50" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V50" t="s">
+        <v>24</v>
+      </c>
+      <c r="W50" t="s">
+        <v>36</v>
+      </c>
+      <c r="X50" s="9">
+        <v>168553.323</v>
+      </c>
       <c r="Z50" s="1"/>
       <c r="AC50" s="9"/>
       <c r="AE50" s="1"/>
       <c r="AH50" s="9"/>
       <c r="AJ50" s="1"/>
       <c r="AM50" s="9"/>
       <c r="AO50" s="1"/>
       <c r="AR50" s="9"/>
       <c r="AT50" s="1"/>
       <c r="AW50" s="9"/>
       <c r="AY50" s="1"/>
       <c r="BB50" s="9"/>
       <c r="BD50" s="1"/>
       <c r="BG50" s="9"/>
     </row>
     <row r="51" spans="1:59">
       <c r="A51" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51" t="s">
         <v>37</v>
       </c>
@@ -3902,52 +4302,62 @@
       </c>
       <c r="K51" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L51" t="s">
         <v>24</v>
       </c>
       <c r="M51" t="s">
         <v>37</v>
       </c>
       <c r="N51" s="9">
         <v>95358.134000000005</v>
       </c>
       <c r="P51" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q51" t="s">
         <v>24</v>
       </c>
       <c r="R51" t="s">
         <v>37</v>
       </c>
       <c r="S51" s="9">
         <v>74053.725999999995</v>
       </c>
-      <c r="U51" s="1"/>
-      <c r="X51" s="9"/>
+      <c r="U51" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V51" t="s">
+        <v>24</v>
+      </c>
+      <c r="W51" t="s">
+        <v>37</v>
+      </c>
+      <c r="X51" s="9">
+        <v>62955.267</v>
+      </c>
       <c r="Z51" s="1"/>
       <c r="AC51" s="9"/>
       <c r="AE51" s="1"/>
       <c r="AH51" s="9"/>
       <c r="AJ51" s="1"/>
       <c r="AM51" s="9"/>
       <c r="AO51" s="1"/>
       <c r="AR51" s="9"/>
       <c r="AT51" s="1"/>
       <c r="AW51" s="9"/>
       <c r="AY51" s="1"/>
       <c r="BB51" s="9"/>
       <c r="BD51" s="1"/>
       <c r="BG51" s="9"/>
     </row>
     <row r="52" spans="1:59">
       <c r="A52" s="1">
         <v>46047.083333333336</v>
       </c>
       <c r="B52" t="s">
         <v>24</v>
       </c>
       <c r="C52" t="s">
         <v>38</v>
       </c>
@@ -3968,52 +4378,62 @@
       </c>
       <c r="K52" s="1">
         <v>46083.083333333336</v>
       </c>
       <c r="L52" t="s">
         <v>24</v>
       </c>
       <c r="M52" t="s">
         <v>38</v>
       </c>
       <c r="N52" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P52" s="1">
         <v>46119.083333333336</v>
       </c>
       <c r="Q52" t="s">
         <v>24</v>
       </c>
       <c r="R52" t="s">
         <v>38</v>
       </c>
       <c r="S52" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U52" s="1"/>
-      <c r="X52" s="9"/>
+      <c r="U52" s="1">
+        <v>46162.083333333336</v>
+      </c>
+      <c r="V52" t="s">
+        <v>24</v>
+      </c>
+      <c r="W52" t="s">
+        <v>38</v>
+      </c>
+      <c r="X52" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z52" s="1"/>
       <c r="AC52" s="9"/>
       <c r="AE52" s="1"/>
       <c r="AH52" s="9"/>
       <c r="AJ52" s="1"/>
       <c r="AM52" s="9"/>
       <c r="AO52" s="1"/>
       <c r="AR52" s="9"/>
       <c r="AT52" s="1"/>
       <c r="AW52" s="9"/>
       <c r="AY52" s="1"/>
       <c r="BB52" s="9"/>
       <c r="BD52" s="1"/>
       <c r="BG52" s="9"/>
     </row>
     <row r="53" spans="1:59">
       <c r="A53" s="1">
         <v>46047.125</v>
       </c>
       <c r="B53" t="s">
         <v>24</v>
       </c>
       <c r="C53" t="s">
         <v>25</v>
       </c>
@@ -4034,52 +4454,62 @@
       </c>
       <c r="K53" s="1">
         <v>46083.125</v>
       </c>
       <c r="L53" t="s">
         <v>24</v>
       </c>
       <c r="M53" t="s">
         <v>25</v>
       </c>
       <c r="N53" s="9">
         <v>528105.88699999999</v>
       </c>
       <c r="P53" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q53" t="s">
         <v>24</v>
       </c>
       <c r="R53" t="s">
         <v>25</v>
       </c>
       <c r="S53" s="9">
         <v>388688.929</v>
       </c>
-      <c r="U53" s="1"/>
-      <c r="X53" s="9"/>
+      <c r="U53" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V53" t="s">
+        <v>24</v>
+      </c>
+      <c r="W53" t="s">
+        <v>25</v>
+      </c>
+      <c r="X53" s="9">
+        <v>295045.22600000002</v>
+      </c>
       <c r="Z53" s="1"/>
       <c r="AC53" s="9"/>
       <c r="AE53" s="1"/>
       <c r="AH53" s="9"/>
       <c r="AJ53" s="1"/>
       <c r="AM53" s="9"/>
       <c r="AO53" s="1"/>
       <c r="AR53" s="9"/>
       <c r="AT53" s="1"/>
       <c r="AW53" s="9"/>
       <c r="AY53" s="1"/>
       <c r="BB53" s="9"/>
       <c r="BD53" s="1"/>
       <c r="BG53" s="9"/>
     </row>
     <row r="54" spans="1:59">
       <c r="A54" s="1">
         <v>46047.125</v>
       </c>
       <c r="B54" t="s">
         <v>24</v>
       </c>
       <c r="C54" t="s">
         <v>26</v>
       </c>
@@ -4100,52 +4530,62 @@
       </c>
       <c r="K54" s="1">
         <v>46083.125</v>
       </c>
       <c r="L54" t="s">
         <v>24</v>
       </c>
       <c r="M54" t="s">
         <v>26</v>
       </c>
       <c r="N54" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P54" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q54" t="s">
         <v>24</v>
       </c>
       <c r="R54" t="s">
         <v>26</v>
       </c>
       <c r="S54" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U54" s="1"/>
-      <c r="X54" s="9"/>
+      <c r="U54" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V54" t="s">
+        <v>24</v>
+      </c>
+      <c r="W54" t="s">
+        <v>26</v>
+      </c>
+      <c r="X54" s="9">
+        <v>1929.1669999999999</v>
+      </c>
       <c r="Z54" s="1"/>
       <c r="AC54" s="9"/>
       <c r="AE54" s="1"/>
       <c r="AH54" s="9"/>
       <c r="AJ54" s="1"/>
       <c r="AM54" s="9"/>
       <c r="AO54" s="1"/>
       <c r="AR54" s="9"/>
       <c r="AT54" s="1"/>
       <c r="AW54" s="9"/>
       <c r="AY54" s="1"/>
       <c r="BB54" s="9"/>
       <c r="BD54" s="1"/>
       <c r="BG54" s="9"/>
     </row>
     <row r="55" spans="1:59">
       <c r="A55" s="1">
         <v>46047.125</v>
       </c>
       <c r="B55" t="s">
         <v>24</v>
       </c>
       <c r="C55" t="s">
         <v>27</v>
       </c>
@@ -4166,52 +4606,62 @@
       </c>
       <c r="K55" s="1">
         <v>46083.125</v>
       </c>
       <c r="L55" t="s">
         <v>24</v>
       </c>
       <c r="M55" t="s">
         <v>27</v>
       </c>
       <c r="N55" s="9">
         <v>347.90899999999999</v>
       </c>
       <c r="P55" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q55" t="s">
         <v>24</v>
       </c>
       <c r="R55" t="s">
         <v>27</v>
       </c>
       <c r="S55" s="9">
         <v>188.738</v>
       </c>
-      <c r="U55" s="1"/>
-      <c r="X55" s="9"/>
+      <c r="U55" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V55" t="s">
+        <v>24</v>
+      </c>
+      <c r="W55" t="s">
+        <v>27</v>
+      </c>
+      <c r="X55" s="9">
+        <v>40.409999999999997</v>
+      </c>
       <c r="Z55" s="1"/>
       <c r="AC55" s="9"/>
       <c r="AE55" s="1"/>
       <c r="AH55" s="9"/>
       <c r="AJ55" s="1"/>
       <c r="AM55" s="9"/>
       <c r="AO55" s="1"/>
       <c r="AR55" s="9"/>
       <c r="AT55" s="1"/>
       <c r="AW55" s="9"/>
       <c r="AY55" s="1"/>
       <c r="BB55" s="9"/>
       <c r="BD55" s="1"/>
       <c r="BG55" s="9"/>
     </row>
     <row r="56" spans="1:59">
       <c r="A56" s="1">
         <v>46047.125</v>
       </c>
       <c r="B56" t="s">
         <v>24</v>
       </c>
       <c r="C56" t="s">
         <v>28</v>
       </c>
@@ -4232,52 +4682,62 @@
       </c>
       <c r="K56" s="1">
         <v>46083.125</v>
       </c>
       <c r="L56" t="s">
         <v>24</v>
       </c>
       <c r="M56" t="s">
         <v>28</v>
       </c>
       <c r="N56" s="9">
         <v>2229.4110000000001</v>
       </c>
       <c r="P56" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q56" t="s">
         <v>24</v>
       </c>
       <c r="R56" t="s">
         <v>28</v>
       </c>
       <c r="S56" s="9">
         <v>1537.854</v>
       </c>
-      <c r="U56" s="1"/>
-      <c r="X56" s="9"/>
+      <c r="U56" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V56" t="s">
+        <v>24</v>
+      </c>
+      <c r="W56" t="s">
+        <v>28</v>
+      </c>
+      <c r="X56" s="9">
+        <v>831.25699999999995</v>
+      </c>
       <c r="Z56" s="1"/>
       <c r="AC56" s="9"/>
       <c r="AE56" s="1"/>
       <c r="AH56" s="9"/>
       <c r="AJ56" s="1"/>
       <c r="AM56" s="9"/>
       <c r="AO56" s="1"/>
       <c r="AR56" s="9"/>
       <c r="AT56" s="1"/>
       <c r="AW56" s="9"/>
       <c r="AY56" s="1"/>
       <c r="BB56" s="9"/>
       <c r="BD56" s="1"/>
       <c r="BG56" s="9"/>
     </row>
     <row r="57" spans="1:59">
       <c r="A57" s="1">
         <v>46047.125</v>
       </c>
       <c r="B57" t="s">
         <v>24</v>
       </c>
       <c r="C57" t="s">
         <v>29</v>
       </c>
@@ -4298,52 +4758,62 @@
       </c>
       <c r="K57" s="1">
         <v>46083.125</v>
       </c>
       <c r="L57" t="s">
         <v>24</v>
       </c>
       <c r="M57" t="s">
         <v>29</v>
       </c>
       <c r="N57" s="9">
         <v>15850.177</v>
       </c>
       <c r="P57" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q57" t="s">
         <v>24</v>
       </c>
       <c r="R57" t="s">
         <v>29</v>
       </c>
       <c r="S57" s="9">
         <v>15551.15</v>
       </c>
-      <c r="U57" s="1"/>
-      <c r="X57" s="9"/>
+      <c r="U57" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V57" t="s">
+        <v>24</v>
+      </c>
+      <c r="W57" t="s">
+        <v>29</v>
+      </c>
+      <c r="X57" s="9">
+        <v>15855.258</v>
+      </c>
       <c r="Z57" s="1"/>
       <c r="AC57" s="9"/>
       <c r="AE57" s="1"/>
       <c r="AH57" s="9"/>
       <c r="AJ57" s="1"/>
       <c r="AM57" s="9"/>
       <c r="AO57" s="1"/>
       <c r="AR57" s="9"/>
       <c r="AT57" s="1"/>
       <c r="AW57" s="9"/>
       <c r="AY57" s="1"/>
       <c r="BB57" s="9"/>
       <c r="BD57" s="1"/>
       <c r="BG57" s="9"/>
     </row>
     <row r="58" spans="1:59">
       <c r="A58" s="1">
         <v>46047.125</v>
       </c>
       <c r="B58" t="s">
         <v>24</v>
       </c>
       <c r="C58" t="s">
         <v>30</v>
       </c>
@@ -4364,52 +4834,62 @@
       </c>
       <c r="K58" s="1">
         <v>46083.125</v>
       </c>
       <c r="L58" t="s">
         <v>24</v>
       </c>
       <c r="M58" t="s">
         <v>30</v>
       </c>
       <c r="N58" s="9">
         <v>34712.178</v>
       </c>
       <c r="P58" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q58" t="s">
         <v>24</v>
       </c>
       <c r="R58" t="s">
         <v>30</v>
       </c>
       <c r="S58" s="9">
         <v>35608.468999999997</v>
       </c>
-      <c r="U58" s="1"/>
-      <c r="X58" s="9"/>
+      <c r="U58" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V58" t="s">
+        <v>24</v>
+      </c>
+      <c r="W58" t="s">
+        <v>30</v>
+      </c>
+      <c r="X58" s="9">
+        <v>40128.981</v>
+      </c>
       <c r="Z58" s="1"/>
       <c r="AC58" s="9"/>
       <c r="AE58" s="1"/>
       <c r="AH58" s="9"/>
       <c r="AJ58" s="1"/>
       <c r="AM58" s="9"/>
       <c r="AO58" s="1"/>
       <c r="AR58" s="9"/>
       <c r="AT58" s="1"/>
       <c r="AW58" s="9"/>
       <c r="AY58" s="1"/>
       <c r="BB58" s="9"/>
       <c r="BD58" s="1"/>
       <c r="BG58" s="9"/>
     </row>
     <row r="59" spans="1:59">
       <c r="A59" s="1">
         <v>46047.125</v>
       </c>
       <c r="B59" t="s">
         <v>24</v>
       </c>
       <c r="C59" t="s">
         <v>31</v>
       </c>
@@ -4430,52 +4910,62 @@
       </c>
       <c r="K59" s="1">
         <v>46083.125</v>
       </c>
       <c r="L59" t="s">
         <v>24</v>
       </c>
       <c r="M59" t="s">
         <v>31</v>
       </c>
       <c r="N59" s="9">
         <v>57119.976999999999</v>
       </c>
       <c r="P59" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q59" t="s">
         <v>24</v>
       </c>
       <c r="R59" t="s">
         <v>31</v>
       </c>
       <c r="S59" s="9">
         <v>58635.108</v>
       </c>
-      <c r="U59" s="1"/>
-      <c r="X59" s="9"/>
+      <c r="U59" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V59" t="s">
+        <v>24</v>
+      </c>
+      <c r="W59" t="s">
+        <v>31</v>
+      </c>
+      <c r="X59" s="9">
+        <v>67545.351999999999</v>
+      </c>
       <c r="Z59" s="1"/>
       <c r="AC59" s="9"/>
       <c r="AE59" s="1"/>
       <c r="AH59" s="9"/>
       <c r="AJ59" s="1"/>
       <c r="AM59" s="9"/>
       <c r="AO59" s="1"/>
       <c r="AR59" s="9"/>
       <c r="AT59" s="1"/>
       <c r="AW59" s="9"/>
       <c r="AY59" s="1"/>
       <c r="BB59" s="9"/>
       <c r="BD59" s="1"/>
       <c r="BG59" s="9"/>
     </row>
     <row r="60" spans="1:59">
       <c r="A60" s="1">
         <v>46047.125</v>
       </c>
       <c r="B60" t="s">
         <v>24</v>
       </c>
       <c r="C60" t="s">
         <v>32</v>
       </c>
@@ -4496,52 +4986,62 @@
       </c>
       <c r="K60" s="1">
         <v>46083.125</v>
       </c>
       <c r="L60" t="s">
         <v>24</v>
       </c>
       <c r="M60" t="s">
         <v>32</v>
       </c>
       <c r="N60" s="9">
         <v>9811.2350000000006</v>
       </c>
       <c r="P60" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q60" t="s">
         <v>24</v>
       </c>
       <c r="R60" t="s">
         <v>32</v>
       </c>
       <c r="S60" s="9">
         <v>11575.785</v>
       </c>
-      <c r="U60" s="1"/>
-      <c r="X60" s="9"/>
+      <c r="U60" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V60" t="s">
+        <v>24</v>
+      </c>
+      <c r="W60" t="s">
+        <v>32</v>
+      </c>
+      <c r="X60" s="9">
+        <v>11385.715</v>
+      </c>
       <c r="Z60" s="1"/>
       <c r="AC60" s="9"/>
       <c r="AE60" s="1"/>
       <c r="AH60" s="9"/>
       <c r="AJ60" s="1"/>
       <c r="AM60" s="9"/>
       <c r="AO60" s="1"/>
       <c r="AR60" s="9"/>
       <c r="AT60" s="1"/>
       <c r="AW60" s="9"/>
       <c r="AY60" s="1"/>
       <c r="BB60" s="9"/>
       <c r="BD60" s="1"/>
       <c r="BG60" s="9"/>
     </row>
     <row r="61" spans="1:59">
       <c r="A61" s="1">
         <v>46047.125</v>
       </c>
       <c r="B61" t="s">
         <v>24</v>
       </c>
       <c r="C61" t="s">
         <v>33</v>
       </c>
@@ -4562,52 +5062,62 @@
       </c>
       <c r="K61" s="1">
         <v>46083.125</v>
       </c>
       <c r="L61" t="s">
         <v>24</v>
       </c>
       <c r="M61" t="s">
         <v>33</v>
       </c>
       <c r="N61" s="9">
         <v>82123.188999999998</v>
       </c>
       <c r="P61" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q61" t="s">
         <v>24</v>
       </c>
       <c r="R61" t="s">
         <v>33</v>
       </c>
       <c r="S61" s="9">
         <v>77540.801000000007</v>
       </c>
-      <c r="U61" s="1"/>
-      <c r="X61" s="9"/>
+      <c r="U61" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V61" t="s">
+        <v>24</v>
+      </c>
+      <c r="W61" t="s">
+        <v>33</v>
+      </c>
+      <c r="X61" s="9">
+        <v>52422.669000000002</v>
+      </c>
       <c r="Z61" s="1"/>
       <c r="AC61" s="9"/>
       <c r="AE61" s="1"/>
       <c r="AH61" s="9"/>
       <c r="AJ61" s="1"/>
       <c r="AM61" s="9"/>
       <c r="AO61" s="1"/>
       <c r="AR61" s="9"/>
       <c r="AT61" s="1"/>
       <c r="AW61" s="9"/>
       <c r="AY61" s="1"/>
       <c r="BB61" s="9"/>
       <c r="BD61" s="1"/>
       <c r="BG61" s="9"/>
     </row>
     <row r="62" spans="1:59">
       <c r="A62" s="1">
         <v>46047.125</v>
       </c>
       <c r="B62" t="s">
         <v>24</v>
       </c>
       <c r="C62" t="s">
         <v>34</v>
       </c>
@@ -4628,52 +5138,62 @@
       </c>
       <c r="K62" s="1">
         <v>46083.125</v>
       </c>
       <c r="L62" t="s">
         <v>24</v>
       </c>
       <c r="M62" t="s">
         <v>34</v>
       </c>
       <c r="N62" s="9">
         <v>49953.1</v>
       </c>
       <c r="P62" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q62" t="s">
         <v>24</v>
       </c>
       <c r="R62" t="s">
         <v>34</v>
       </c>
       <c r="S62" s="9">
         <v>59145</v>
       </c>
-      <c r="U62" s="1"/>
-      <c r="X62" s="9"/>
+      <c r="U62" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V62" t="s">
+        <v>24</v>
+      </c>
+      <c r="W62" t="s">
+        <v>34</v>
+      </c>
+      <c r="X62" s="9">
+        <v>50395.3</v>
+      </c>
       <c r="Z62" s="1"/>
       <c r="AC62" s="9"/>
       <c r="AE62" s="1"/>
       <c r="AH62" s="9"/>
       <c r="AJ62" s="1"/>
       <c r="AM62" s="9"/>
       <c r="AO62" s="1"/>
       <c r="AR62" s="9"/>
       <c r="AT62" s="1"/>
       <c r="AW62" s="9"/>
       <c r="AY62" s="1"/>
       <c r="BB62" s="9"/>
       <c r="BD62" s="1"/>
       <c r="BG62" s="9"/>
     </row>
     <row r="63" spans="1:59">
       <c r="A63" s="1">
         <v>46047.125</v>
       </c>
       <c r="B63" t="s">
         <v>24</v>
       </c>
       <c r="C63" t="s">
         <v>35</v>
       </c>
@@ -4694,52 +5214,62 @@
       </c>
       <c r="K63" s="1">
         <v>46083.125</v>
       </c>
       <c r="L63" t="s">
         <v>24</v>
       </c>
       <c r="M63" t="s">
         <v>35</v>
       </c>
       <c r="N63" s="9">
         <v>7707.4960000000001</v>
       </c>
       <c r="P63" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q63" t="s">
         <v>24</v>
       </c>
       <c r="R63" t="s">
         <v>35</v>
       </c>
       <c r="S63" s="9">
         <v>7930.4350000000004</v>
       </c>
-      <c r="U63" s="1"/>
-      <c r="X63" s="9"/>
+      <c r="U63" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V63" t="s">
+        <v>24</v>
+      </c>
+      <c r="W63" t="s">
+        <v>35</v>
+      </c>
+      <c r="X63" s="9">
+        <v>6551.9359999999997</v>
+      </c>
       <c r="Z63" s="1"/>
       <c r="AC63" s="9"/>
       <c r="AE63" s="1"/>
       <c r="AH63" s="9"/>
       <c r="AJ63" s="1"/>
       <c r="AM63" s="9"/>
       <c r="AO63" s="1"/>
       <c r="AR63" s="9"/>
       <c r="AT63" s="1"/>
       <c r="AW63" s="9"/>
       <c r="AY63" s="1"/>
       <c r="BB63" s="9"/>
       <c r="BD63" s="1"/>
       <c r="BG63" s="9"/>
     </row>
     <row r="64" spans="1:59">
       <c r="A64" s="1">
         <v>46047.125</v>
       </c>
       <c r="B64" t="s">
         <v>24</v>
       </c>
       <c r="C64" t="s">
         <v>36</v>
       </c>
@@ -4760,52 +5290,62 @@
       </c>
       <c r="K64" s="1">
         <v>46083.125</v>
       </c>
       <c r="L64" t="s">
         <v>24</v>
       </c>
       <c r="M64" t="s">
         <v>36</v>
       </c>
       <c r="N64" s="9">
         <v>193798.79199999999</v>
       </c>
       <c r="P64" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q64" t="s">
         <v>24</v>
       </c>
       <c r="R64" t="s">
         <v>36</v>
       </c>
       <c r="S64" s="9">
         <v>168584.508</v>
       </c>
-      <c r="U64" s="1"/>
-      <c r="X64" s="9"/>
+      <c r="U64" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V64" t="s">
+        <v>24</v>
+      </c>
+      <c r="W64" t="s">
+        <v>36</v>
+      </c>
+      <c r="X64" s="9">
+        <v>169774.52799999999</v>
+      </c>
       <c r="Z64" s="1"/>
       <c r="AC64" s="9"/>
       <c r="AE64" s="1"/>
       <c r="AH64" s="9"/>
       <c r="AJ64" s="1"/>
       <c r="AM64" s="9"/>
       <c r="AO64" s="1"/>
       <c r="AR64" s="9"/>
       <c r="AT64" s="1"/>
       <c r="AW64" s="9"/>
       <c r="AY64" s="1"/>
       <c r="BB64" s="9"/>
       <c r="BD64" s="1"/>
       <c r="BG64" s="9"/>
     </row>
     <row r="65" spans="1:59">
       <c r="A65" s="1">
         <v>46047.125</v>
       </c>
       <c r="B65" t="s">
         <v>24</v>
       </c>
       <c r="C65" t="s">
         <v>37</v>
       </c>
@@ -4826,52 +5366,62 @@
       </c>
       <c r="K65" s="1">
         <v>46083.125</v>
       </c>
       <c r="L65" t="s">
         <v>24</v>
       </c>
       <c r="M65" t="s">
         <v>37</v>
       </c>
       <c r="N65" s="9">
         <v>96646.904999999999</v>
       </c>
       <c r="P65" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q65" t="s">
         <v>24</v>
       </c>
       <c r="R65" t="s">
         <v>37</v>
       </c>
       <c r="S65" s="9">
         <v>74724.262000000002</v>
       </c>
-      <c r="U65" s="1"/>
-      <c r="X65" s="9"/>
+      <c r="U65" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V65" t="s">
+        <v>24</v>
+      </c>
+      <c r="W65" t="s">
+        <v>37</v>
+      </c>
+      <c r="X65" s="9">
+        <v>62281.983</v>
+      </c>
       <c r="Z65" s="1"/>
       <c r="AC65" s="9"/>
       <c r="AE65" s="1"/>
       <c r="AH65" s="9"/>
       <c r="AJ65" s="1"/>
       <c r="AM65" s="9"/>
       <c r="AO65" s="1"/>
       <c r="AR65" s="9"/>
       <c r="AT65" s="1"/>
       <c r="AW65" s="9"/>
       <c r="AY65" s="1"/>
       <c r="BB65" s="9"/>
       <c r="BD65" s="1"/>
       <c r="BG65" s="9"/>
     </row>
     <row r="66" spans="1:59">
       <c r="A66" s="1">
         <v>46047.125</v>
       </c>
       <c r="B66" t="s">
         <v>24</v>
       </c>
       <c r="C66" t="s">
         <v>38</v>
       </c>
@@ -4892,52 +5442,62 @@
       </c>
       <c r="K66" s="1">
         <v>46083.125</v>
       </c>
       <c r="L66" t="s">
         <v>24</v>
       </c>
       <c r="M66" t="s">
         <v>38</v>
       </c>
       <c r="N66" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P66" s="1">
         <v>46119.125</v>
       </c>
       <c r="Q66" t="s">
         <v>24</v>
       </c>
       <c r="R66" t="s">
         <v>38</v>
       </c>
       <c r="S66" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U66" s="1"/>
-      <c r="X66" s="9"/>
+      <c r="U66" s="1">
+        <v>46162.125</v>
+      </c>
+      <c r="V66" t="s">
+        <v>24</v>
+      </c>
+      <c r="W66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X66" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z66" s="1"/>
       <c r="AC66" s="9"/>
       <c r="AE66" s="1"/>
       <c r="AH66" s="9"/>
       <c r="AJ66" s="1"/>
       <c r="AM66" s="9"/>
       <c r="AO66" s="1"/>
       <c r="AR66" s="9"/>
       <c r="AT66" s="1"/>
       <c r="AW66" s="9"/>
       <c r="AY66" s="1"/>
       <c r="BB66" s="9"/>
       <c r="BD66" s="1"/>
       <c r="BG66" s="9"/>
     </row>
     <row r="67" spans="1:59">
       <c r="A67" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B67" t="s">
         <v>24</v>
       </c>
       <c r="C67" t="s">
         <v>25</v>
       </c>
@@ -4958,52 +5518,62 @@
       </c>
       <c r="K67" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L67" t="s">
         <v>24</v>
       </c>
       <c r="M67" t="s">
         <v>25</v>
       </c>
       <c r="N67" s="9">
         <v>552745.45200000005</v>
       </c>
       <c r="P67" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q67" t="s">
         <v>24</v>
       </c>
       <c r="R67" t="s">
         <v>25</v>
       </c>
       <c r="S67" s="9">
         <v>407898.886</v>
       </c>
-      <c r="U67" s="1"/>
-      <c r="X67" s="9"/>
+      <c r="U67" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V67" t="s">
+        <v>24</v>
+      </c>
+      <c r="W67" t="s">
+        <v>25</v>
+      </c>
+      <c r="X67" s="9">
+        <v>302357.946</v>
+      </c>
       <c r="Z67" s="1"/>
       <c r="AC67" s="9"/>
       <c r="AE67" s="1"/>
       <c r="AH67" s="9"/>
       <c r="AJ67" s="1"/>
       <c r="AM67" s="9"/>
       <c r="AO67" s="1"/>
       <c r="AR67" s="9"/>
       <c r="AT67" s="1"/>
       <c r="AW67" s="9"/>
       <c r="AY67" s="1"/>
       <c r="BB67" s="9"/>
       <c r="BD67" s="1"/>
       <c r="BG67" s="9"/>
     </row>
     <row r="68" spans="1:59">
       <c r="A68" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B68" t="s">
         <v>24</v>
       </c>
       <c r="C68" t="s">
         <v>26</v>
       </c>
@@ -5024,52 +5594,62 @@
       </c>
       <c r="K68" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L68" t="s">
         <v>24</v>
       </c>
       <c r="M68" t="s">
         <v>26</v>
       </c>
       <c r="N68" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P68" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q68" t="s">
         <v>24</v>
       </c>
       <c r="R68" t="s">
         <v>26</v>
       </c>
       <c r="S68" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U68" s="1"/>
-      <c r="X68" s="9"/>
+      <c r="U68" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V68" t="s">
+        <v>24</v>
+      </c>
+      <c r="W68" t="s">
+        <v>26</v>
+      </c>
+      <c r="X68" s="9">
+        <v>1.4410000000000001</v>
+      </c>
       <c r="Z68" s="1"/>
       <c r="AC68" s="9"/>
       <c r="AE68" s="1"/>
       <c r="AH68" s="9"/>
       <c r="AJ68" s="1"/>
       <c r="AM68" s="9"/>
       <c r="AO68" s="1"/>
       <c r="AR68" s="9"/>
       <c r="AT68" s="1"/>
       <c r="AW68" s="9"/>
       <c r="AY68" s="1"/>
       <c r="BB68" s="9"/>
       <c r="BD68" s="1"/>
       <c r="BG68" s="9"/>
     </row>
     <row r="69" spans="1:59">
       <c r="A69" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B69" t="s">
         <v>24</v>
       </c>
       <c r="C69" t="s">
         <v>27</v>
       </c>
@@ -5090,52 +5670,62 @@
       </c>
       <c r="K69" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
       <c r="M69" t="s">
         <v>27</v>
       </c>
       <c r="N69" s="9">
         <v>355.99599999999998</v>
       </c>
       <c r="P69" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q69" t="s">
         <v>24</v>
       </c>
       <c r="R69" t="s">
         <v>27</v>
       </c>
       <c r="S69" s="9">
         <v>189.13399999999999</v>
       </c>
-      <c r="U69" s="1"/>
-      <c r="X69" s="9"/>
+      <c r="U69" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V69" t="s">
+        <v>24</v>
+      </c>
+      <c r="W69" t="s">
+        <v>27</v>
+      </c>
+      <c r="X69" s="9">
+        <v>41.362000000000002</v>
+      </c>
       <c r="Z69" s="1"/>
       <c r="AC69" s="9"/>
       <c r="AE69" s="1"/>
       <c r="AH69" s="9"/>
       <c r="AJ69" s="1"/>
       <c r="AM69" s="9"/>
       <c r="AO69" s="1"/>
       <c r="AR69" s="9"/>
       <c r="AT69" s="1"/>
       <c r="AW69" s="9"/>
       <c r="AY69" s="1"/>
       <c r="BB69" s="9"/>
       <c r="BD69" s="1"/>
       <c r="BG69" s="9"/>
     </row>
     <row r="70" spans="1:59">
       <c r="A70" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B70" t="s">
         <v>24</v>
       </c>
       <c r="C70" t="s">
         <v>28</v>
       </c>
@@ -5156,52 +5746,62 @@
       </c>
       <c r="K70" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L70" t="s">
         <v>24</v>
       </c>
       <c r="M70" t="s">
         <v>28</v>
       </c>
       <c r="N70" s="9">
         <v>2308.0120000000002</v>
       </c>
       <c r="P70" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q70" t="s">
         <v>24</v>
       </c>
       <c r="R70" t="s">
         <v>28</v>
       </c>
       <c r="S70" s="9">
         <v>1615.192</v>
       </c>
-      <c r="U70" s="1"/>
-      <c r="X70" s="9"/>
+      <c r="U70" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V70" t="s">
+        <v>24</v>
+      </c>
+      <c r="W70" t="s">
+        <v>28</v>
+      </c>
+      <c r="X70" s="9">
+        <v>834.45799999999997</v>
+      </c>
       <c r="Z70" s="1"/>
       <c r="AC70" s="9"/>
       <c r="AE70" s="1"/>
       <c r="AH70" s="9"/>
       <c r="AJ70" s="1"/>
       <c r="AM70" s="9"/>
       <c r="AO70" s="1"/>
       <c r="AR70" s="9"/>
       <c r="AT70" s="1"/>
       <c r="AW70" s="9"/>
       <c r="AY70" s="1"/>
       <c r="BB70" s="9"/>
       <c r="BD70" s="1"/>
       <c r="BG70" s="9"/>
     </row>
     <row r="71" spans="1:59">
       <c r="A71" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B71" t="s">
         <v>24</v>
       </c>
       <c r="C71" t="s">
         <v>29</v>
       </c>
@@ -5222,52 +5822,62 @@
       </c>
       <c r="K71" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L71" t="s">
         <v>24</v>
       </c>
       <c r="M71" t="s">
         <v>29</v>
       </c>
       <c r="N71" s="9">
         <v>17111.939999999999</v>
       </c>
       <c r="P71" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q71" t="s">
         <v>24</v>
       </c>
       <c r="R71" t="s">
         <v>29</v>
       </c>
       <c r="S71" s="9">
         <v>16134.153</v>
       </c>
-      <c r="U71" s="1"/>
-      <c r="X71" s="9"/>
+      <c r="U71" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V71" t="s">
+        <v>24</v>
+      </c>
+      <c r="W71" t="s">
+        <v>29</v>
+      </c>
+      <c r="X71" s="9">
+        <v>16484.804</v>
+      </c>
       <c r="Z71" s="1"/>
       <c r="AC71" s="9"/>
       <c r="AE71" s="1"/>
       <c r="AH71" s="9"/>
       <c r="AJ71" s="1"/>
       <c r="AM71" s="9"/>
       <c r="AO71" s="1"/>
       <c r="AR71" s="9"/>
       <c r="AT71" s="1"/>
       <c r="AW71" s="9"/>
       <c r="AY71" s="1"/>
       <c r="BB71" s="9"/>
       <c r="BD71" s="1"/>
       <c r="BG71" s="9"/>
     </row>
     <row r="72" spans="1:59">
       <c r="A72" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B72" t="s">
         <v>24</v>
       </c>
       <c r="C72" t="s">
         <v>30</v>
       </c>
@@ -5288,52 +5898,62 @@
       </c>
       <c r="K72" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L72" t="s">
         <v>24</v>
       </c>
       <c r="M72" t="s">
         <v>30</v>
       </c>
       <c r="N72" s="9">
         <v>36811.637999999999</v>
       </c>
       <c r="P72" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q72" t="s">
         <v>24</v>
       </c>
       <c r="R72" t="s">
         <v>30</v>
       </c>
       <c r="S72" s="9">
         <v>36633.232000000004</v>
       </c>
-      <c r="U72" s="1"/>
-      <c r="X72" s="9"/>
+      <c r="U72" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V72" t="s">
+        <v>24</v>
+      </c>
+      <c r="W72" t="s">
+        <v>30</v>
+      </c>
+      <c r="X72" s="9">
+        <v>41147.184000000001</v>
+      </c>
       <c r="Z72" s="1"/>
       <c r="AC72" s="9"/>
       <c r="AE72" s="1"/>
       <c r="AH72" s="9"/>
       <c r="AJ72" s="1"/>
       <c r="AM72" s="9"/>
       <c r="AO72" s="1"/>
       <c r="AR72" s="9"/>
       <c r="AT72" s="1"/>
       <c r="AW72" s="9"/>
       <c r="AY72" s="1"/>
       <c r="BB72" s="9"/>
       <c r="BD72" s="1"/>
       <c r="BG72" s="9"/>
     </row>
     <row r="73" spans="1:59">
       <c r="A73" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B73" t="s">
         <v>24</v>
       </c>
       <c r="C73" t="s">
         <v>31</v>
       </c>
@@ -5354,52 +5974,62 @@
       </c>
       <c r="K73" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L73" t="s">
         <v>24</v>
       </c>
       <c r="M73" t="s">
         <v>31</v>
       </c>
       <c r="N73" s="9">
         <v>60050.171000000002</v>
       </c>
       <c r="P73" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q73" t="s">
         <v>24</v>
       </c>
       <c r="R73" t="s">
         <v>31</v>
       </c>
       <c r="S73" s="9">
         <v>60271.267999999996</v>
       </c>
-      <c r="U73" s="1"/>
-      <c r="X73" s="9"/>
+      <c r="U73" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V73" t="s">
+        <v>24</v>
+      </c>
+      <c r="W73" t="s">
+        <v>31</v>
+      </c>
+      <c r="X73" s="9">
+        <v>70017.790999999997</v>
+      </c>
       <c r="Z73" s="1"/>
       <c r="AC73" s="9"/>
       <c r="AE73" s="1"/>
       <c r="AH73" s="9"/>
       <c r="AJ73" s="1"/>
       <c r="AM73" s="9"/>
       <c r="AO73" s="1"/>
       <c r="AR73" s="9"/>
       <c r="AT73" s="1"/>
       <c r="AW73" s="9"/>
       <c r="AY73" s="1"/>
       <c r="BB73" s="9"/>
       <c r="BD73" s="1"/>
       <c r="BG73" s="9"/>
     </row>
     <row r="74" spans="1:59">
       <c r="A74" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B74" t="s">
         <v>24</v>
       </c>
       <c r="C74" t="s">
         <v>32</v>
       </c>
@@ -5420,52 +6050,62 @@
       </c>
       <c r="K74" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L74" t="s">
         <v>24</v>
       </c>
       <c r="M74" t="s">
         <v>32</v>
       </c>
       <c r="N74" s="9">
         <v>10142.375</v>
       </c>
       <c r="P74" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q74" t="s">
         <v>24</v>
       </c>
       <c r="R74" t="s">
         <v>32</v>
       </c>
       <c r="S74" s="9">
         <v>12086.48</v>
       </c>
-      <c r="U74" s="1"/>
-      <c r="X74" s="9"/>
+      <c r="U74" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V74" t="s">
+        <v>24</v>
+      </c>
+      <c r="W74" t="s">
+        <v>32</v>
+      </c>
+      <c r="X74" s="9">
+        <v>11822.375</v>
+      </c>
       <c r="Z74" s="1"/>
       <c r="AC74" s="9"/>
       <c r="AE74" s="1"/>
       <c r="AH74" s="9"/>
       <c r="AJ74" s="1"/>
       <c r="AM74" s="9"/>
       <c r="AO74" s="1"/>
       <c r="AR74" s="9"/>
       <c r="AT74" s="1"/>
       <c r="AW74" s="9"/>
       <c r="AY74" s="1"/>
       <c r="BB74" s="9"/>
       <c r="BD74" s="1"/>
       <c r="BG74" s="9"/>
     </row>
     <row r="75" spans="1:59">
       <c r="A75" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B75" t="s">
         <v>24</v>
       </c>
       <c r="C75" t="s">
         <v>33</v>
       </c>
@@ -5486,52 +6126,62 @@
       </c>
       <c r="K75" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L75" t="s">
         <v>24</v>
       </c>
       <c r="M75" t="s">
         <v>33</v>
       </c>
       <c r="N75" s="9">
         <v>81816.653999999995</v>
       </c>
       <c r="P75" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q75" t="s">
         <v>24</v>
       </c>
       <c r="R75" t="s">
         <v>33</v>
       </c>
       <c r="S75" s="9">
         <v>80273.688999999998</v>
       </c>
-      <c r="U75" s="1"/>
-      <c r="X75" s="9"/>
+      <c r="U75" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V75" t="s">
+        <v>24</v>
+      </c>
+      <c r="W75" t="s">
+        <v>33</v>
+      </c>
+      <c r="X75" s="9">
+        <v>54586.705000000002</v>
+      </c>
       <c r="Z75" s="1"/>
       <c r="AC75" s="9"/>
       <c r="AE75" s="1"/>
       <c r="AH75" s="9"/>
       <c r="AJ75" s="1"/>
       <c r="AM75" s="9"/>
       <c r="AO75" s="1"/>
       <c r="AR75" s="9"/>
       <c r="AT75" s="1"/>
       <c r="AW75" s="9"/>
       <c r="AY75" s="1"/>
       <c r="BB75" s="9"/>
       <c r="BD75" s="1"/>
       <c r="BG75" s="9"/>
     </row>
     <row r="76" spans="1:59">
       <c r="A76" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B76" t="s">
         <v>24</v>
       </c>
       <c r="C76" t="s">
         <v>34</v>
       </c>
@@ -5552,52 +6202,62 @@
       </c>
       <c r="K76" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L76" t="s">
         <v>24</v>
       </c>
       <c r="M76" t="s">
         <v>34</v>
       </c>
       <c r="N76" s="9">
         <v>44473.7</v>
       </c>
       <c r="P76" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q76" t="s">
         <v>24</v>
       </c>
       <c r="R76" t="s">
         <v>34</v>
       </c>
       <c r="S76" s="9">
         <v>55940.7</v>
       </c>
-      <c r="U76" s="1"/>
-      <c r="X76" s="9"/>
+      <c r="U76" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V76" t="s">
+        <v>24</v>
+      </c>
+      <c r="W76" t="s">
+        <v>34</v>
+      </c>
+      <c r="X76" s="9">
+        <v>67978.8</v>
+      </c>
       <c r="Z76" s="1"/>
       <c r="AC76" s="9"/>
       <c r="AE76" s="1"/>
       <c r="AH76" s="9"/>
       <c r="AJ76" s="1"/>
       <c r="AM76" s="9"/>
       <c r="AO76" s="1"/>
       <c r="AR76" s="9"/>
       <c r="AT76" s="1"/>
       <c r="AW76" s="9"/>
       <c r="AY76" s="1"/>
       <c r="BB76" s="9"/>
       <c r="BD76" s="1"/>
       <c r="BG76" s="9"/>
     </row>
     <row r="77" spans="1:59">
       <c r="A77" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B77" t="s">
         <v>24</v>
       </c>
       <c r="C77" t="s">
         <v>35</v>
       </c>
@@ -5618,52 +6278,62 @@
       </c>
       <c r="K77" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L77" t="s">
         <v>24</v>
       </c>
       <c r="M77" t="s">
         <v>35</v>
       </c>
       <c r="N77" s="9">
         <v>8036.3249999999998</v>
       </c>
       <c r="P77" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q77" t="s">
         <v>24</v>
       </c>
       <c r="R77" t="s">
         <v>35</v>
       </c>
       <c r="S77" s="9">
         <v>8228.9930000000004</v>
       </c>
-      <c r="U77" s="1"/>
-      <c r="X77" s="9"/>
+      <c r="U77" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V77" t="s">
+        <v>24</v>
+      </c>
+      <c r="W77" t="s">
+        <v>35</v>
+      </c>
+      <c r="X77" s="9">
+        <v>7573.7929999999997</v>
+      </c>
       <c r="Z77" s="1"/>
       <c r="AC77" s="9"/>
       <c r="AE77" s="1"/>
       <c r="AH77" s="9"/>
       <c r="AJ77" s="1"/>
       <c r="AM77" s="9"/>
       <c r="AO77" s="1"/>
       <c r="AR77" s="9"/>
       <c r="AT77" s="1"/>
       <c r="AW77" s="9"/>
       <c r="AY77" s="1"/>
       <c r="BB77" s="9"/>
       <c r="BD77" s="1"/>
       <c r="BG77" s="9"/>
     </row>
     <row r="78" spans="1:59">
       <c r="A78" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B78" t="s">
         <v>24</v>
       </c>
       <c r="C78" t="s">
         <v>36</v>
       </c>
@@ -5684,52 +6354,62 @@
       </c>
       <c r="K78" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L78" t="s">
         <v>24</v>
       </c>
       <c r="M78" t="s">
         <v>36</v>
       </c>
       <c r="N78" s="9">
         <v>206861.342</v>
       </c>
       <c r="P78" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q78" t="s">
         <v>24</v>
       </c>
       <c r="R78" t="s">
         <v>36</v>
       </c>
       <c r="S78" s="9">
         <v>180287.17600000001</v>
       </c>
-      <c r="U78" s="1"/>
-      <c r="X78" s="9"/>
+      <c r="U78" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V78" t="s">
+        <v>24</v>
+      </c>
+      <c r="W78" t="s">
+        <v>36</v>
+      </c>
+      <c r="X78" s="9">
+        <v>180303.639</v>
+      </c>
       <c r="Z78" s="1"/>
       <c r="AC78" s="9"/>
       <c r="AE78" s="1"/>
       <c r="AH78" s="9"/>
       <c r="AJ78" s="1"/>
       <c r="AM78" s="9"/>
       <c r="AO78" s="1"/>
       <c r="AR78" s="9"/>
       <c r="AT78" s="1"/>
       <c r="AW78" s="9"/>
       <c r="AY78" s="1"/>
       <c r="BB78" s="9"/>
       <c r="BD78" s="1"/>
       <c r="BG78" s="9"/>
     </row>
     <row r="79" spans="1:59">
       <c r="A79" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B79" t="s">
         <v>24</v>
       </c>
       <c r="C79" t="s">
         <v>37</v>
       </c>
@@ -5750,52 +6430,62 @@
       </c>
       <c r="K79" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L79" t="s">
         <v>24</v>
       </c>
       <c r="M79" t="s">
         <v>37</v>
       </c>
       <c r="N79" s="9">
         <v>98963.576000000001</v>
       </c>
       <c r="P79" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q79" t="s">
         <v>24</v>
       </c>
       <c r="R79" t="s">
         <v>37</v>
       </c>
       <c r="S79" s="9">
         <v>76391.563999999998</v>
       </c>
-      <c r="U79" s="1"/>
-      <c r="X79" s="9"/>
+      <c r="U79" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V79" t="s">
+        <v>24</v>
+      </c>
+      <c r="W79" t="s">
+        <v>37</v>
+      </c>
+      <c r="X79" s="9">
+        <v>62997.326000000001</v>
+      </c>
       <c r="Z79" s="1"/>
       <c r="AC79" s="9"/>
       <c r="AE79" s="1"/>
       <c r="AH79" s="9"/>
       <c r="AJ79" s="1"/>
       <c r="AM79" s="9"/>
       <c r="AO79" s="1"/>
       <c r="AR79" s="9"/>
       <c r="AT79" s="1"/>
       <c r="AW79" s="9"/>
       <c r="AY79" s="1"/>
       <c r="BB79" s="9"/>
       <c r="BD79" s="1"/>
       <c r="BG79" s="9"/>
     </row>
     <row r="80" spans="1:59">
       <c r="A80" s="1">
         <v>46047.166666666664</v>
       </c>
       <c r="B80" t="s">
         <v>24</v>
       </c>
       <c r="C80" t="s">
         <v>38</v>
       </c>
@@ -5816,52 +6506,62 @@
       </c>
       <c r="K80" s="1">
         <v>46083.166666666664</v>
       </c>
       <c r="L80" t="s">
         <v>24</v>
       </c>
       <c r="M80" t="s">
         <v>38</v>
       </c>
       <c r="N80" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P80" s="1">
         <v>46119.166666666664</v>
       </c>
       <c r="Q80" t="s">
         <v>24</v>
       </c>
       <c r="R80" t="s">
         <v>38</v>
       </c>
       <c r="S80" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U80" s="1"/>
-      <c r="X80" s="9"/>
+      <c r="U80" s="1">
+        <v>46162.166666666664</v>
+      </c>
+      <c r="V80" t="s">
+        <v>24</v>
+      </c>
+      <c r="W80" t="s">
+        <v>38</v>
+      </c>
+      <c r="X80" s="9">
+        <v>0</v>
+      </c>
       <c r="Z80" s="1"/>
       <c r="AC80" s="9"/>
       <c r="AE80" s="1"/>
       <c r="AH80" s="9"/>
       <c r="AJ80" s="1"/>
       <c r="AM80" s="9"/>
       <c r="AO80" s="1"/>
       <c r="AR80" s="9"/>
       <c r="AT80" s="1"/>
       <c r="AW80" s="9"/>
       <c r="AY80" s="1"/>
       <c r="BB80" s="9"/>
       <c r="BD80" s="1"/>
       <c r="BG80" s="9"/>
     </row>
     <row r="81" spans="1:59">
       <c r="A81" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B81" t="s">
         <v>24</v>
       </c>
       <c r="C81" t="s">
         <v>25</v>
       </c>
@@ -5882,52 +6582,62 @@
       </c>
       <c r="K81" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L81" t="s">
         <v>24</v>
       </c>
       <c r="M81" t="s">
         <v>25</v>
       </c>
       <c r="N81" s="9">
         <v>606333.98100000003</v>
       </c>
       <c r="P81" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q81" t="s">
         <v>24</v>
       </c>
       <c r="R81" t="s">
         <v>25</v>
       </c>
       <c r="S81" s="9">
         <v>455769.91100000002</v>
       </c>
-      <c r="U81" s="1"/>
-      <c r="X81" s="9"/>
+      <c r="U81" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V81" t="s">
+        <v>24</v>
+      </c>
+      <c r="W81" t="s">
+        <v>25</v>
+      </c>
+      <c r="X81" s="9">
+        <v>335456.467</v>
+      </c>
       <c r="Z81" s="1"/>
       <c r="AC81" s="9"/>
       <c r="AE81" s="1"/>
       <c r="AH81" s="9"/>
       <c r="AJ81" s="1"/>
       <c r="AM81" s="9"/>
       <c r="AO81" s="1"/>
       <c r="AR81" s="9"/>
       <c r="AT81" s="1"/>
       <c r="AW81" s="9"/>
       <c r="AY81" s="1"/>
       <c r="BB81" s="9"/>
       <c r="BD81" s="1"/>
       <c r="BG81" s="9"/>
     </row>
     <row r="82" spans="1:59">
       <c r="A82" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B82" t="s">
         <v>24</v>
       </c>
       <c r="C82" t="s">
         <v>26</v>
       </c>
@@ -5948,52 +6658,62 @@
       </c>
       <c r="K82" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L82" t="s">
         <v>24</v>
       </c>
       <c r="M82" t="s">
         <v>26</v>
       </c>
       <c r="N82" s="9">
         <v>435.04899999999998</v>
       </c>
       <c r="P82" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q82" t="s">
         <v>24</v>
       </c>
       <c r="R82" t="s">
         <v>26</v>
       </c>
       <c r="S82" s="9">
         <v>0</v>
       </c>
-      <c r="U82" s="1"/>
-      <c r="X82" s="9"/>
+      <c r="U82" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V82" t="s">
+        <v>24</v>
+      </c>
+      <c r="W82" t="s">
+        <v>26</v>
+      </c>
+      <c r="X82" s="9">
+        <v>1.748</v>
+      </c>
       <c r="Z82" s="1"/>
       <c r="AC82" s="9"/>
       <c r="AE82" s="1"/>
       <c r="AH82" s="9"/>
       <c r="AJ82" s="1"/>
       <c r="AM82" s="9"/>
       <c r="AO82" s="1"/>
       <c r="AR82" s="9"/>
       <c r="AT82" s="1"/>
       <c r="AW82" s="9"/>
       <c r="AY82" s="1"/>
       <c r="BB82" s="9"/>
       <c r="BD82" s="1"/>
       <c r="BG82" s="9"/>
     </row>
     <row r="83" spans="1:59">
       <c r="A83" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B83" t="s">
         <v>24</v>
       </c>
       <c r="C83" t="s">
         <v>27</v>
       </c>
@@ -6014,52 +6734,62 @@
       </c>
       <c r="K83" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L83" t="s">
         <v>24</v>
       </c>
       <c r="M83" t="s">
         <v>27</v>
       </c>
       <c r="N83" s="9">
         <v>334.99900000000002</v>
       </c>
       <c r="P83" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q83" t="s">
         <v>24</v>
       </c>
       <c r="R83" t="s">
         <v>27</v>
       </c>
       <c r="S83" s="9">
         <v>206.69200000000001</v>
       </c>
-      <c r="U83" s="1"/>
-      <c r="X83" s="9"/>
+      <c r="U83" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V83" t="s">
+        <v>24</v>
+      </c>
+      <c r="W83" t="s">
+        <v>27</v>
+      </c>
+      <c r="X83" s="9">
+        <v>45.173999999999999</v>
+      </c>
       <c r="Z83" s="1"/>
       <c r="AC83" s="9"/>
       <c r="AE83" s="1"/>
       <c r="AH83" s="9"/>
       <c r="AJ83" s="1"/>
       <c r="AM83" s="9"/>
       <c r="AO83" s="1"/>
       <c r="AR83" s="9"/>
       <c r="AT83" s="1"/>
       <c r="AW83" s="9"/>
       <c r="AY83" s="1"/>
       <c r="BB83" s="9"/>
       <c r="BD83" s="1"/>
       <c r="BG83" s="9"/>
     </row>
     <row r="84" spans="1:59">
       <c r="A84" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B84" t="s">
         <v>24</v>
       </c>
       <c r="C84" t="s">
         <v>28</v>
       </c>
@@ -6080,52 +6810,62 @@
       </c>
       <c r="K84" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L84" t="s">
         <v>24</v>
       </c>
       <c r="M84" t="s">
         <v>28</v>
       </c>
       <c r="N84" s="9">
         <v>2527.2600000000002</v>
       </c>
       <c r="P84" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q84" t="s">
         <v>24</v>
       </c>
       <c r="R84" t="s">
         <v>28</v>
       </c>
       <c r="S84" s="9">
         <v>1748.8889999999999</v>
       </c>
-      <c r="U84" s="1"/>
-      <c r="X84" s="9"/>
+      <c r="U84" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V84" t="s">
+        <v>24</v>
+      </c>
+      <c r="W84" t="s">
+        <v>28</v>
+      </c>
+      <c r="X84" s="9">
+        <v>918.80600000000004</v>
+      </c>
       <c r="Z84" s="1"/>
       <c r="AC84" s="9"/>
       <c r="AE84" s="1"/>
       <c r="AH84" s="9"/>
       <c r="AJ84" s="1"/>
       <c r="AM84" s="9"/>
       <c r="AO84" s="1"/>
       <c r="AR84" s="9"/>
       <c r="AT84" s="1"/>
       <c r="AW84" s="9"/>
       <c r="AY84" s="1"/>
       <c r="BB84" s="9"/>
       <c r="BD84" s="1"/>
       <c r="BG84" s="9"/>
     </row>
     <row r="85" spans="1:59">
       <c r="A85" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B85" t="s">
         <v>24</v>
       </c>
       <c r="C85" t="s">
         <v>29</v>
       </c>
@@ -6146,52 +6886,62 @@
       </c>
       <c r="K85" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L85" t="s">
         <v>24</v>
       </c>
       <c r="M85" t="s">
         <v>29</v>
       </c>
       <c r="N85" s="9">
         <v>19154.167000000001</v>
       </c>
       <c r="P85" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q85" t="s">
         <v>24</v>
       </c>
       <c r="R85" t="s">
         <v>29</v>
       </c>
       <c r="S85" s="9">
         <v>18013.094000000001</v>
       </c>
-      <c r="U85" s="1"/>
-      <c r="X85" s="9"/>
+      <c r="U85" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V85" t="s">
+        <v>24</v>
+      </c>
+      <c r="W85" t="s">
+        <v>29</v>
+      </c>
+      <c r="X85" s="9">
+        <v>19439.935000000001</v>
+      </c>
       <c r="Z85" s="1"/>
       <c r="AC85" s="9"/>
       <c r="AE85" s="1"/>
       <c r="AH85" s="9"/>
       <c r="AJ85" s="1"/>
       <c r="AM85" s="9"/>
       <c r="AO85" s="1"/>
       <c r="AR85" s="9"/>
       <c r="AT85" s="1"/>
       <c r="AW85" s="9"/>
       <c r="AY85" s="1"/>
       <c r="BB85" s="9"/>
       <c r="BD85" s="1"/>
       <c r="BG85" s="9"/>
     </row>
     <row r="86" spans="1:59">
       <c r="A86" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B86" t="s">
         <v>24</v>
       </c>
       <c r="C86" t="s">
         <v>30</v>
       </c>
@@ -6212,52 +6962,62 @@
       </c>
       <c r="K86" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L86" t="s">
         <v>24</v>
       </c>
       <c r="M86" t="s">
         <v>30</v>
       </c>
       <c r="N86" s="9">
         <v>40655.260999999999</v>
       </c>
       <c r="P86" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q86" t="s">
         <v>24</v>
       </c>
       <c r="R86" t="s">
         <v>30</v>
       </c>
       <c r="S86" s="9">
         <v>40218.493999999999</v>
       </c>
-      <c r="U86" s="1"/>
-      <c r="X86" s="9"/>
+      <c r="U86" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V86" t="s">
+        <v>24</v>
+      </c>
+      <c r="W86" t="s">
+        <v>30</v>
+      </c>
+      <c r="X86" s="9">
+        <v>45765.885999999999</v>
+      </c>
       <c r="Z86" s="1"/>
       <c r="AC86" s="9"/>
       <c r="AE86" s="1"/>
       <c r="AH86" s="9"/>
       <c r="AJ86" s="1"/>
       <c r="AM86" s="9"/>
       <c r="AO86" s="1"/>
       <c r="AR86" s="9"/>
       <c r="AT86" s="1"/>
       <c r="AW86" s="9"/>
       <c r="AY86" s="1"/>
       <c r="BB86" s="9"/>
       <c r="BD86" s="1"/>
       <c r="BG86" s="9"/>
     </row>
     <row r="87" spans="1:59">
       <c r="A87" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B87" t="s">
         <v>24</v>
       </c>
       <c r="C87" t="s">
         <v>31</v>
       </c>
@@ -6278,52 +7038,62 @@
       </c>
       <c r="K87" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L87" t="s">
         <v>24</v>
       </c>
       <c r="M87" t="s">
         <v>31</v>
       </c>
       <c r="N87" s="9">
         <v>61834.123</v>
       </c>
       <c r="P87" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q87" t="s">
         <v>24</v>
       </c>
       <c r="R87" t="s">
         <v>31</v>
       </c>
       <c r="S87" s="9">
         <v>62805.722999999998</v>
       </c>
-      <c r="U87" s="1"/>
-      <c r="X87" s="9"/>
+      <c r="U87" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V87" t="s">
+        <v>24</v>
+      </c>
+      <c r="W87" t="s">
+        <v>31</v>
+      </c>
+      <c r="X87" s="9">
+        <v>70203.179000000004</v>
+      </c>
       <c r="Z87" s="1"/>
       <c r="AC87" s="9"/>
       <c r="AE87" s="1"/>
       <c r="AH87" s="9"/>
       <c r="AJ87" s="1"/>
       <c r="AM87" s="9"/>
       <c r="AO87" s="1"/>
       <c r="AR87" s="9"/>
       <c r="AT87" s="1"/>
       <c r="AW87" s="9"/>
       <c r="AY87" s="1"/>
       <c r="BB87" s="9"/>
       <c r="BD87" s="1"/>
       <c r="BG87" s="9"/>
     </row>
     <row r="88" spans="1:59">
       <c r="A88" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B88" t="s">
         <v>24</v>
       </c>
       <c r="C88" t="s">
         <v>32</v>
       </c>
@@ -6344,52 +7114,62 @@
       </c>
       <c r="K88" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L88" t="s">
         <v>24</v>
       </c>
       <c r="M88" t="s">
         <v>32</v>
       </c>
       <c r="N88" s="9">
         <v>10283.549999999999</v>
       </c>
       <c r="P88" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q88" t="s">
         <v>24</v>
       </c>
       <c r="R88" t="s">
         <v>32</v>
       </c>
       <c r="S88" s="9">
         <v>12202.245000000001</v>
       </c>
-      <c r="U88" s="1"/>
-      <c r="X88" s="9"/>
+      <c r="U88" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V88" t="s">
+        <v>24</v>
+      </c>
+      <c r="W88" t="s">
+        <v>32</v>
+      </c>
+      <c r="X88" s="9">
+        <v>11765.285</v>
+      </c>
       <c r="Z88" s="1"/>
       <c r="AC88" s="9"/>
       <c r="AE88" s="1"/>
       <c r="AH88" s="9"/>
       <c r="AJ88" s="1"/>
       <c r="AM88" s="9"/>
       <c r="AO88" s="1"/>
       <c r="AR88" s="9"/>
       <c r="AT88" s="1"/>
       <c r="AW88" s="9"/>
       <c r="AY88" s="1"/>
       <c r="BB88" s="9"/>
       <c r="BD88" s="1"/>
       <c r="BG88" s="9"/>
     </row>
     <row r="89" spans="1:59">
       <c r="A89" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B89" t="s">
         <v>24</v>
       </c>
       <c r="C89" t="s">
         <v>33</v>
       </c>
@@ -6410,52 +7190,62 @@
       </c>
       <c r="K89" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L89" t="s">
         <v>24</v>
       </c>
       <c r="M89" t="s">
         <v>33</v>
       </c>
       <c r="N89" s="9">
         <v>81277.413</v>
       </c>
       <c r="P89" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q89" t="s">
         <v>24</v>
       </c>
       <c r="R89" t="s">
         <v>33</v>
       </c>
       <c r="S89" s="9">
         <v>80651.228000000003</v>
       </c>
-      <c r="U89" s="1"/>
-      <c r="X89" s="9"/>
+      <c r="U89" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V89" t="s">
+        <v>24</v>
+      </c>
+      <c r="W89" t="s">
+        <v>33</v>
+      </c>
+      <c r="X89" s="9">
+        <v>63424.629000000001</v>
+      </c>
       <c r="Z89" s="1"/>
       <c r="AC89" s="9"/>
       <c r="AE89" s="1"/>
       <c r="AH89" s="9"/>
       <c r="AJ89" s="1"/>
       <c r="AM89" s="9"/>
       <c r="AO89" s="1"/>
       <c r="AR89" s="9"/>
       <c r="AT89" s="1"/>
       <c r="AW89" s="9"/>
       <c r="AY89" s="1"/>
       <c r="BB89" s="9"/>
       <c r="BD89" s="1"/>
       <c r="BG89" s="9"/>
     </row>
     <row r="90" spans="1:59">
       <c r="A90" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B90" t="s">
         <v>24</v>
       </c>
       <c r="C90" t="s">
         <v>34</v>
       </c>
@@ -6476,52 +7266,62 @@
       </c>
       <c r="K90" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L90" t="s">
         <v>24</v>
       </c>
       <c r="M90" t="s">
         <v>34</v>
       </c>
       <c r="N90" s="9">
         <v>45223.5</v>
       </c>
       <c r="P90" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q90" t="s">
         <v>24</v>
       </c>
       <c r="R90" t="s">
         <v>34</v>
       </c>
       <c r="S90" s="9">
         <v>51579.8</v>
       </c>
-      <c r="U90" s="1"/>
-      <c r="X90" s="9"/>
+      <c r="U90" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V90" t="s">
+        <v>24</v>
+      </c>
+      <c r="W90" t="s">
+        <v>34</v>
+      </c>
+      <c r="X90" s="9">
+        <v>79159.7</v>
+      </c>
       <c r="Z90" s="1"/>
       <c r="AC90" s="9"/>
       <c r="AE90" s="1"/>
       <c r="AH90" s="9"/>
       <c r="AJ90" s="1"/>
       <c r="AM90" s="9"/>
       <c r="AO90" s="1"/>
       <c r="AR90" s="9"/>
       <c r="AT90" s="1"/>
       <c r="AW90" s="9"/>
       <c r="AY90" s="1"/>
       <c r="BB90" s="9"/>
       <c r="BD90" s="1"/>
       <c r="BG90" s="9"/>
     </row>
     <row r="91" spans="1:59">
       <c r="A91" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B91" t="s">
         <v>24</v>
       </c>
       <c r="C91" t="s">
         <v>35</v>
       </c>
@@ -6542,52 +7342,62 @@
       </c>
       <c r="K91" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L91" t="s">
         <v>24</v>
       </c>
       <c r="M91" t="s">
         <v>35</v>
       </c>
       <c r="N91" s="9">
         <v>8874.5669999999991</v>
       </c>
       <c r="P91" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q91" t="s">
         <v>24</v>
       </c>
       <c r="R91" t="s">
         <v>35</v>
       </c>
       <c r="S91" s="9">
         <v>8843.8310000000001</v>
       </c>
-      <c r="U91" s="1"/>
-      <c r="X91" s="9"/>
+      <c r="U91" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V91" t="s">
+        <v>24</v>
+      </c>
+      <c r="W91" t="s">
+        <v>35</v>
+      </c>
+      <c r="X91" s="9">
+        <v>7922.8490000000002</v>
+      </c>
       <c r="Z91" s="1"/>
       <c r="AC91" s="9"/>
       <c r="AE91" s="1"/>
       <c r="AH91" s="9"/>
       <c r="AJ91" s="1"/>
       <c r="AM91" s="9"/>
       <c r="AO91" s="1"/>
       <c r="AR91" s="9"/>
       <c r="AT91" s="1"/>
       <c r="AW91" s="9"/>
       <c r="AY91" s="1"/>
       <c r="BB91" s="9"/>
       <c r="BD91" s="1"/>
       <c r="BG91" s="9"/>
     </row>
     <row r="92" spans="1:59">
       <c r="A92" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B92" t="s">
         <v>24</v>
       </c>
       <c r="C92" t="s">
         <v>36</v>
       </c>
@@ -6608,52 +7418,62 @@
       </c>
       <c r="K92" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L92" t="s">
         <v>24</v>
       </c>
       <c r="M92" t="s">
         <v>36</v>
       </c>
       <c r="N92" s="9">
         <v>228587.16500000001</v>
       </c>
       <c r="P92" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q92" t="s">
         <v>24</v>
       </c>
       <c r="R92" t="s">
         <v>36</v>
       </c>
       <c r="S92" s="9">
         <v>201366.09899999999</v>
       </c>
-      <c r="U92" s="1"/>
-      <c r="X92" s="9"/>
+      <c r="U92" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V92" t="s">
+        <v>24</v>
+      </c>
+      <c r="W92" t="s">
+        <v>36</v>
+      </c>
+      <c r="X92" s="9">
+        <v>199366.51300000001</v>
+      </c>
       <c r="Z92" s="1"/>
       <c r="AC92" s="9"/>
       <c r="AE92" s="1"/>
       <c r="AH92" s="9"/>
       <c r="AJ92" s="1"/>
       <c r="AM92" s="9"/>
       <c r="AO92" s="1"/>
       <c r="AR92" s="9"/>
       <c r="AT92" s="1"/>
       <c r="AW92" s="9"/>
       <c r="AY92" s="1"/>
       <c r="BB92" s="9"/>
       <c r="BD92" s="1"/>
       <c r="BG92" s="9"/>
     </row>
     <row r="93" spans="1:59">
       <c r="A93" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B93" t="s">
         <v>24</v>
       </c>
       <c r="C93" t="s">
         <v>37</v>
       </c>
@@ -6674,52 +7494,62 @@
       </c>
       <c r="K93" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L93" t="s">
         <v>24</v>
       </c>
       <c r="M93" t="s">
         <v>37</v>
       </c>
       <c r="N93" s="9">
         <v>103470.492</v>
       </c>
       <c r="P93" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q93" t="s">
         <v>24</v>
       </c>
       <c r="R93" t="s">
         <v>37</v>
       </c>
       <c r="S93" s="9">
         <v>80537.214999999997</v>
       </c>
-      <c r="U93" s="1"/>
-      <c r="X93" s="9"/>
+      <c r="U93" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V93" t="s">
+        <v>24</v>
+      </c>
+      <c r="W93" t="s">
+        <v>37</v>
+      </c>
+      <c r="X93" s="9">
+        <v>62979.078000000001</v>
+      </c>
       <c r="Z93" s="1"/>
       <c r="AC93" s="9"/>
       <c r="AE93" s="1"/>
       <c r="AH93" s="9"/>
       <c r="AJ93" s="1"/>
       <c r="AM93" s="9"/>
       <c r="AO93" s="1"/>
       <c r="AR93" s="9"/>
       <c r="AT93" s="1"/>
       <c r="AW93" s="9"/>
       <c r="AY93" s="1"/>
       <c r="BB93" s="9"/>
       <c r="BD93" s="1"/>
       <c r="BG93" s="9"/>
     </row>
     <row r="94" spans="1:59">
       <c r="A94" s="1">
         <v>46047.208333333336</v>
       </c>
       <c r="B94" t="s">
         <v>24</v>
       </c>
       <c r="C94" t="s">
         <v>38</v>
       </c>
@@ -6740,52 +7570,62 @@
       </c>
       <c r="K94" s="1">
         <v>46083.208333333336</v>
       </c>
       <c r="L94" t="s">
         <v>24</v>
       </c>
       <c r="M94" t="s">
         <v>38</v>
       </c>
       <c r="N94" s="9">
         <v>478.28899999999999</v>
       </c>
       <c r="P94" s="1">
         <v>46119.208333333336</v>
       </c>
       <c r="Q94" t="s">
         <v>24</v>
       </c>
       <c r="R94" t="s">
         <v>38</v>
       </c>
       <c r="S94" s="9">
         <v>0</v>
       </c>
-      <c r="U94" s="1"/>
-      <c r="X94" s="9"/>
+      <c r="U94" s="1">
+        <v>46162.208333333336</v>
+      </c>
+      <c r="V94" t="s">
+        <v>24</v>
+      </c>
+      <c r="W94" t="s">
+        <v>38</v>
+      </c>
+      <c r="X94" s="9">
+        <v>0</v>
+      </c>
       <c r="Z94" s="1"/>
       <c r="AC94" s="9"/>
       <c r="AE94" s="1"/>
       <c r="AH94" s="9"/>
       <c r="AJ94" s="1"/>
       <c r="AM94" s="9"/>
       <c r="AO94" s="1"/>
       <c r="AR94" s="9"/>
       <c r="AT94" s="1"/>
       <c r="AW94" s="9"/>
       <c r="AY94" s="1"/>
       <c r="BB94" s="9"/>
       <c r="BD94" s="1"/>
       <c r="BG94" s="9"/>
     </row>
     <row r="95" spans="1:59">
       <c r="A95" s="1">
         <v>46047.25</v>
       </c>
       <c r="B95" t="s">
         <v>24</v>
       </c>
       <c r="C95" t="s">
         <v>25</v>
       </c>
@@ -6806,52 +7646,62 @@
       </c>
       <c r="K95" s="1">
         <v>46083.25</v>
       </c>
       <c r="L95" t="s">
         <v>24</v>
       </c>
       <c r="M95" t="s">
         <v>25</v>
       </c>
       <c r="N95" s="9">
         <v>680181.34900000005</v>
       </c>
       <c r="P95" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q95" t="s">
         <v>24</v>
       </c>
       <c r="R95" t="s">
         <v>25</v>
       </c>
       <c r="S95" s="9">
         <v>519674.46799999999</v>
       </c>
-      <c r="U95" s="1"/>
-      <c r="X95" s="9"/>
+      <c r="U95" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V95" t="s">
+        <v>24</v>
+      </c>
+      <c r="W95" t="s">
+        <v>25</v>
+      </c>
+      <c r="X95" s="9">
+        <v>383380.076</v>
+      </c>
       <c r="Z95" s="1"/>
       <c r="AC95" s="9"/>
       <c r="AE95" s="1"/>
       <c r="AH95" s="9"/>
       <c r="AJ95" s="1"/>
       <c r="AM95" s="9"/>
       <c r="AO95" s="1"/>
       <c r="AR95" s="9"/>
       <c r="AT95" s="1"/>
       <c r="AW95" s="9"/>
       <c r="AY95" s="1"/>
       <c r="BB95" s="9"/>
       <c r="BD95" s="1"/>
       <c r="BG95" s="9"/>
     </row>
     <row r="96" spans="1:59">
       <c r="A96" s="1">
         <v>46047.25</v>
       </c>
       <c r="B96" t="s">
         <v>24</v>
       </c>
       <c r="C96" t="s">
         <v>26</v>
       </c>
@@ -6872,52 +7722,62 @@
       </c>
       <c r="K96" s="1">
         <v>46083.25</v>
       </c>
       <c r="L96" t="s">
         <v>24</v>
       </c>
       <c r="M96" t="s">
         <v>26</v>
       </c>
       <c r="N96" s="9">
         <v>0</v>
       </c>
       <c r="P96" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q96" t="s">
         <v>24</v>
       </c>
       <c r="R96" t="s">
         <v>26</v>
       </c>
       <c r="S96" s="9">
         <v>0</v>
       </c>
-      <c r="U96" s="1"/>
-      <c r="X96" s="9"/>
+      <c r="U96" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V96" t="s">
+        <v>24</v>
+      </c>
+      <c r="W96" t="s">
+        <v>26</v>
+      </c>
+      <c r="X96" s="9">
+        <v>2.4380000000000002</v>
+      </c>
       <c r="Z96" s="1"/>
       <c r="AC96" s="9"/>
       <c r="AE96" s="1"/>
       <c r="AH96" s="9"/>
       <c r="AJ96" s="1"/>
       <c r="AM96" s="9"/>
       <c r="AO96" s="1"/>
       <c r="AR96" s="9"/>
       <c r="AT96" s="1"/>
       <c r="AW96" s="9"/>
       <c r="AY96" s="1"/>
       <c r="BB96" s="9"/>
       <c r="BD96" s="1"/>
       <c r="BG96" s="9"/>
     </row>
     <row r="97" spans="1:59">
       <c r="A97" s="1">
         <v>46047.25</v>
       </c>
       <c r="B97" t="s">
         <v>24</v>
       </c>
       <c r="C97" t="s">
         <v>27</v>
       </c>
@@ -6938,52 +7798,62 @@
       </c>
       <c r="K97" s="1">
         <v>46083.25</v>
       </c>
       <c r="L97" t="s">
         <v>24</v>
       </c>
       <c r="M97" t="s">
         <v>27</v>
       </c>
       <c r="N97" s="9">
         <v>139.309</v>
       </c>
       <c r="P97" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q97" t="s">
         <v>24</v>
       </c>
       <c r="R97" t="s">
         <v>27</v>
       </c>
       <c r="S97" s="9">
         <v>89.438000000000002</v>
       </c>
-      <c r="U97" s="1"/>
-      <c r="X97" s="9"/>
+      <c r="U97" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V97" t="s">
+        <v>24</v>
+      </c>
+      <c r="W97" t="s">
+        <v>27</v>
+      </c>
+      <c r="X97" s="9">
+        <v>3.5649999999999999</v>
+      </c>
       <c r="Z97" s="1"/>
       <c r="AC97" s="9"/>
       <c r="AE97" s="1"/>
       <c r="AH97" s="9"/>
       <c r="AJ97" s="1"/>
       <c r="AM97" s="9"/>
       <c r="AO97" s="1"/>
       <c r="AR97" s="9"/>
       <c r="AT97" s="1"/>
       <c r="AW97" s="9"/>
       <c r="AY97" s="1"/>
       <c r="BB97" s="9"/>
       <c r="BD97" s="1"/>
       <c r="BG97" s="9"/>
     </row>
     <row r="98" spans="1:59">
       <c r="A98" s="1">
         <v>46047.25</v>
       </c>
       <c r="B98" t="s">
         <v>24</v>
       </c>
       <c r="C98" t="s">
         <v>28</v>
       </c>
@@ -7004,52 +7874,62 @@
       </c>
       <c r="K98" s="1">
         <v>46083.25</v>
       </c>
       <c r="L98" t="s">
         <v>24</v>
       </c>
       <c r="M98" t="s">
         <v>28</v>
       </c>
       <c r="N98" s="9">
         <v>2621.502</v>
       </c>
       <c r="P98" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q98" t="s">
         <v>24</v>
       </c>
       <c r="R98" t="s">
         <v>28</v>
       </c>
       <c r="S98" s="9">
         <v>1955.546</v>
       </c>
-      <c r="U98" s="1"/>
-      <c r="X98" s="9"/>
+      <c r="U98" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V98" t="s">
+        <v>24</v>
+      </c>
+      <c r="W98" t="s">
+        <v>28</v>
+      </c>
+      <c r="X98" s="9">
+        <v>1027.2639999999999</v>
+      </c>
       <c r="Z98" s="1"/>
       <c r="AC98" s="9"/>
       <c r="AE98" s="1"/>
       <c r="AH98" s="9"/>
       <c r="AJ98" s="1"/>
       <c r="AM98" s="9"/>
       <c r="AO98" s="1"/>
       <c r="AR98" s="9"/>
       <c r="AT98" s="1"/>
       <c r="AW98" s="9"/>
       <c r="AY98" s="1"/>
       <c r="BB98" s="9"/>
       <c r="BD98" s="1"/>
       <c r="BG98" s="9"/>
     </row>
     <row r="99" spans="1:59">
       <c r="A99" s="1">
         <v>46047.25</v>
       </c>
       <c r="B99" t="s">
         <v>24</v>
       </c>
       <c r="C99" t="s">
         <v>29</v>
       </c>
@@ -7070,52 +7950,62 @@
       </c>
       <c r="K99" s="1">
         <v>46083.25</v>
       </c>
       <c r="L99" t="s">
         <v>24</v>
       </c>
       <c r="M99" t="s">
         <v>29</v>
       </c>
       <c r="N99" s="9">
         <v>21796.733</v>
       </c>
       <c r="P99" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q99" t="s">
         <v>24</v>
       </c>
       <c r="R99" t="s">
         <v>29</v>
       </c>
       <c r="S99" s="9">
         <v>20939.895</v>
       </c>
-      <c r="U99" s="1"/>
-      <c r="X99" s="9"/>
+      <c r="U99" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V99" t="s">
+        <v>24</v>
+      </c>
+      <c r="W99" t="s">
+        <v>29</v>
+      </c>
+      <c r="X99" s="9">
+        <v>24712.125</v>
+      </c>
       <c r="Z99" s="1"/>
       <c r="AC99" s="9"/>
       <c r="AE99" s="1"/>
       <c r="AH99" s="9"/>
       <c r="AJ99" s="1"/>
       <c r="AM99" s="9"/>
       <c r="AO99" s="1"/>
       <c r="AR99" s="9"/>
       <c r="AT99" s="1"/>
       <c r="AW99" s="9"/>
       <c r="AY99" s="1"/>
       <c r="BB99" s="9"/>
       <c r="BD99" s="1"/>
       <c r="BG99" s="9"/>
     </row>
     <row r="100" spans="1:59">
       <c r="A100" s="1">
         <v>46047.25</v>
       </c>
       <c r="B100" t="s">
         <v>24</v>
       </c>
       <c r="C100" t="s">
         <v>30</v>
       </c>
@@ -7136,52 +8026,62 @@
       </c>
       <c r="K100" s="1">
         <v>46083.25</v>
       </c>
       <c r="L100" t="s">
         <v>24</v>
       </c>
       <c r="M100" t="s">
         <v>30</v>
       </c>
       <c r="N100" s="9">
         <v>47513.004000000001</v>
       </c>
       <c r="P100" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q100" t="s">
         <v>24</v>
       </c>
       <c r="R100" t="s">
         <v>30</v>
       </c>
       <c r="S100" s="9">
         <v>45979.692000000003</v>
       </c>
-      <c r="U100" s="1"/>
-      <c r="X100" s="9"/>
+      <c r="U100" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V100" t="s">
+        <v>24</v>
+      </c>
+      <c r="W100" t="s">
+        <v>30</v>
+      </c>
+      <c r="X100" s="9">
+        <v>52913.190999999999</v>
+      </c>
       <c r="Z100" s="1"/>
       <c r="AC100" s="9"/>
       <c r="AE100" s="1"/>
       <c r="AH100" s="9"/>
       <c r="AJ100" s="1"/>
       <c r="AM100" s="9"/>
       <c r="AO100" s="1"/>
       <c r="AR100" s="9"/>
       <c r="AT100" s="1"/>
       <c r="AW100" s="9"/>
       <c r="AY100" s="1"/>
       <c r="BB100" s="9"/>
       <c r="BD100" s="1"/>
       <c r="BG100" s="9"/>
     </row>
     <row r="101" spans="1:59">
       <c r="A101" s="1">
         <v>46047.25</v>
       </c>
       <c r="B101" t="s">
         <v>24</v>
       </c>
       <c r="C101" t="s">
         <v>31</v>
       </c>
@@ -7202,52 +8102,62 @@
       </c>
       <c r="K101" s="1">
         <v>46083.25</v>
       </c>
       <c r="L101" t="s">
         <v>24</v>
       </c>
       <c r="M101" t="s">
         <v>31</v>
       </c>
       <c r="N101" s="9">
         <v>65402.618999999999</v>
       </c>
       <c r="P101" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q101" t="s">
         <v>24</v>
       </c>
       <c r="R101" t="s">
         <v>31</v>
       </c>
       <c r="S101" s="9">
         <v>63916.652000000002</v>
       </c>
-      <c r="U101" s="1"/>
-      <c r="X101" s="9"/>
+      <c r="U101" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V101" t="s">
+        <v>24</v>
+      </c>
+      <c r="W101" t="s">
+        <v>31</v>
+      </c>
+      <c r="X101" s="9">
+        <v>74346.066000000006</v>
+      </c>
       <c r="Z101" s="1"/>
       <c r="AC101" s="9"/>
       <c r="AE101" s="1"/>
       <c r="AH101" s="9"/>
       <c r="AJ101" s="1"/>
       <c r="AM101" s="9"/>
       <c r="AO101" s="1"/>
       <c r="AR101" s="9"/>
       <c r="AT101" s="1"/>
       <c r="AW101" s="9"/>
       <c r="AY101" s="1"/>
       <c r="BB101" s="9"/>
       <c r="BD101" s="1"/>
       <c r="BG101" s="9"/>
     </row>
     <row r="102" spans="1:59">
       <c r="A102" s="1">
         <v>46047.25</v>
       </c>
       <c r="B102" t="s">
         <v>24</v>
       </c>
       <c r="C102" t="s">
         <v>32</v>
       </c>
@@ -7268,52 +8178,62 @@
       </c>
       <c r="K102" s="1">
         <v>46083.25</v>
       </c>
       <c r="L102" t="s">
         <v>24</v>
       </c>
       <c r="M102" t="s">
         <v>32</v>
       </c>
       <c r="N102" s="9">
         <v>10855.65</v>
       </c>
       <c r="P102" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q102" t="s">
         <v>24</v>
       </c>
       <c r="R102" t="s">
         <v>32</v>
       </c>
       <c r="S102" s="9">
         <v>12878.795</v>
       </c>
-      <c r="U102" s="1"/>
-      <c r="X102" s="9"/>
+      <c r="U102" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V102" t="s">
+        <v>24</v>
+      </c>
+      <c r="W102" t="s">
+        <v>32</v>
+      </c>
+      <c r="X102" s="9">
+        <v>13158.155000000001</v>
+      </c>
       <c r="Z102" s="1"/>
       <c r="AC102" s="9"/>
       <c r="AE102" s="1"/>
       <c r="AH102" s="9"/>
       <c r="AJ102" s="1"/>
       <c r="AM102" s="9"/>
       <c r="AO102" s="1"/>
       <c r="AR102" s="9"/>
       <c r="AT102" s="1"/>
       <c r="AW102" s="9"/>
       <c r="AY102" s="1"/>
       <c r="BB102" s="9"/>
       <c r="BD102" s="1"/>
       <c r="BG102" s="9"/>
     </row>
     <row r="103" spans="1:59">
       <c r="A103" s="1">
         <v>46047.25</v>
       </c>
       <c r="B103" t="s">
         <v>24</v>
       </c>
       <c r="C103" t="s">
         <v>33</v>
       </c>
@@ -7334,52 +8254,62 @@
       </c>
       <c r="K103" s="1">
         <v>46083.25</v>
       </c>
       <c r="L103" t="s">
         <v>24</v>
       </c>
       <c r="M103" t="s">
         <v>33</v>
       </c>
       <c r="N103" s="9">
         <v>86402.123999999996</v>
       </c>
       <c r="P103" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q103" t="s">
         <v>24</v>
       </c>
       <c r="R103" t="s">
         <v>33</v>
       </c>
       <c r="S103" s="9">
         <v>80623.740999999995</v>
       </c>
-      <c r="U103" s="1"/>
-      <c r="X103" s="9"/>
+      <c r="U103" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V103" t="s">
+        <v>24</v>
+      </c>
+      <c r="W103" t="s">
+        <v>33</v>
+      </c>
+      <c r="X103" s="9">
+        <v>63160.49</v>
+      </c>
       <c r="Z103" s="1"/>
       <c r="AC103" s="9"/>
       <c r="AE103" s="1"/>
       <c r="AH103" s="9"/>
       <c r="AJ103" s="1"/>
       <c r="AM103" s="9"/>
       <c r="AO103" s="1"/>
       <c r="AR103" s="9"/>
       <c r="AT103" s="1"/>
       <c r="AW103" s="9"/>
       <c r="AY103" s="1"/>
       <c r="BB103" s="9"/>
       <c r="BD103" s="1"/>
       <c r="BG103" s="9"/>
     </row>
     <row r="104" spans="1:59">
       <c r="A104" s="1">
         <v>46047.25</v>
       </c>
       <c r="B104" t="s">
         <v>24</v>
       </c>
       <c r="C104" t="s">
         <v>34</v>
       </c>
@@ -7400,52 +8330,62 @@
       </c>
       <c r="K104" s="1">
         <v>46083.25</v>
       </c>
       <c r="L104" t="s">
         <v>24</v>
       </c>
       <c r="M104" t="s">
         <v>34</v>
       </c>
       <c r="N104" s="9">
         <v>37430.300000000003</v>
       </c>
       <c r="P104" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q104" t="s">
         <v>24</v>
       </c>
       <c r="R104" t="s">
         <v>34</v>
       </c>
       <c r="S104" s="9">
         <v>47767.199999999997</v>
       </c>
-      <c r="U104" s="1"/>
-      <c r="X104" s="9"/>
+      <c r="U104" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V104" t="s">
+        <v>24</v>
+      </c>
+      <c r="W104" t="s">
+        <v>34</v>
+      </c>
+      <c r="X104" s="9">
+        <v>74934</v>
+      </c>
       <c r="Z104" s="1"/>
       <c r="AC104" s="9"/>
       <c r="AE104" s="1"/>
       <c r="AH104" s="9"/>
       <c r="AJ104" s="1"/>
       <c r="AM104" s="9"/>
       <c r="AO104" s="1"/>
       <c r="AR104" s="9"/>
       <c r="AT104" s="1"/>
       <c r="AW104" s="9"/>
       <c r="AY104" s="1"/>
       <c r="BB104" s="9"/>
       <c r="BD104" s="1"/>
       <c r="BG104" s="9"/>
     </row>
     <row r="105" spans="1:59">
       <c r="A105" s="1">
         <v>46047.25</v>
       </c>
       <c r="B105" t="s">
         <v>24</v>
       </c>
       <c r="C105" t="s">
         <v>35</v>
       </c>
@@ -7466,52 +8406,62 @@
       </c>
       <c r="K105" s="1">
         <v>46083.25</v>
       </c>
       <c r="L105" t="s">
         <v>24</v>
       </c>
       <c r="M105" t="s">
         <v>35</v>
       </c>
       <c r="N105" s="9">
         <v>9911.6440000000002</v>
       </c>
       <c r="P105" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q105" t="s">
         <v>24</v>
       </c>
       <c r="R105" t="s">
         <v>35</v>
       </c>
       <c r="S105" s="9">
         <v>9704.4500000000007</v>
       </c>
-      <c r="U105" s="1"/>
-      <c r="X105" s="9"/>
+      <c r="U105" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V105" t="s">
+        <v>24</v>
+      </c>
+      <c r="W105" t="s">
+        <v>35</v>
+      </c>
+      <c r="X105" s="9">
+        <v>9618.8690000000006</v>
+      </c>
       <c r="Z105" s="1"/>
       <c r="AC105" s="9"/>
       <c r="AE105" s="1"/>
       <c r="AH105" s="9"/>
       <c r="AJ105" s="1"/>
       <c r="AM105" s="9"/>
       <c r="AO105" s="1"/>
       <c r="AR105" s="9"/>
       <c r="AT105" s="1"/>
       <c r="AW105" s="9"/>
       <c r="AY105" s="1"/>
       <c r="BB105" s="9"/>
       <c r="BD105" s="1"/>
       <c r="BG105" s="9"/>
     </row>
     <row r="106" spans="1:59">
       <c r="A106" s="1">
         <v>46047.25</v>
       </c>
       <c r="B106" t="s">
         <v>24</v>
       </c>
       <c r="C106" t="s">
         <v>36</v>
       </c>
@@ -7532,52 +8482,62 @@
       </c>
       <c r="K106" s="1">
         <v>46083.25</v>
       </c>
       <c r="L106" t="s">
         <v>24</v>
       </c>
       <c r="M106" t="s">
         <v>36</v>
       </c>
       <c r="N106" s="9">
         <v>257642.04800000001</v>
       </c>
       <c r="P106" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q106" t="s">
         <v>24</v>
       </c>
       <c r="R106" t="s">
         <v>36</v>
       </c>
       <c r="S106" s="9">
         <v>230069.17199999999</v>
       </c>
-      <c r="U106" s="1"/>
-      <c r="X106" s="9"/>
+      <c r="U106" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V106" t="s">
+        <v>24</v>
+      </c>
+      <c r="W106" t="s">
+        <v>36</v>
+      </c>
+      <c r="X106" s="9">
+        <v>232909.03599999999</v>
+      </c>
       <c r="Z106" s="1"/>
       <c r="AC106" s="9"/>
       <c r="AE106" s="1"/>
       <c r="AH106" s="9"/>
       <c r="AJ106" s="1"/>
       <c r="AM106" s="9"/>
       <c r="AO106" s="1"/>
       <c r="AR106" s="9"/>
       <c r="AT106" s="1"/>
       <c r="AW106" s="9"/>
       <c r="AY106" s="1"/>
       <c r="BB106" s="9"/>
       <c r="BD106" s="1"/>
       <c r="BG106" s="9"/>
     </row>
     <row r="107" spans="1:59">
       <c r="A107" s="1">
         <v>46047.25</v>
       </c>
       <c r="B107" t="s">
         <v>24</v>
       </c>
       <c r="C107" t="s">
         <v>37</v>
       </c>
@@ -7598,52 +8558,62 @@
       </c>
       <c r="K107" s="1">
         <v>46083.25</v>
       </c>
       <c r="L107" t="s">
         <v>24</v>
       </c>
       <c r="M107" t="s">
         <v>37</v>
       </c>
       <c r="N107" s="9">
         <v>108079.1</v>
       </c>
       <c r="P107" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q107" t="s">
         <v>24</v>
       </c>
       <c r="R107" t="s">
         <v>37</v>
       </c>
       <c r="S107" s="9">
         <v>85158.039000000004</v>
       </c>
-      <c r="U107" s="1"/>
-      <c r="X107" s="9"/>
+      <c r="U107" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V107" t="s">
+        <v>24</v>
+      </c>
+      <c r="W107" t="s">
+        <v>37</v>
+      </c>
+      <c r="X107" s="9">
+        <v>71039.282000000007</v>
+      </c>
       <c r="Z107" s="1"/>
       <c r="AC107" s="9"/>
       <c r="AE107" s="1"/>
       <c r="AH107" s="9"/>
       <c r="AJ107" s="1"/>
       <c r="AM107" s="9"/>
       <c r="AO107" s="1"/>
       <c r="AR107" s="9"/>
       <c r="AT107" s="1"/>
       <c r="AW107" s="9"/>
       <c r="AY107" s="1"/>
       <c r="BB107" s="9"/>
       <c r="BD107" s="1"/>
       <c r="BG107" s="9"/>
     </row>
     <row r="108" spans="1:59">
       <c r="A108" s="1">
         <v>46047.25</v>
       </c>
       <c r="B108" t="s">
         <v>24</v>
       </c>
       <c r="C108" t="s">
         <v>38</v>
       </c>
@@ -7664,52 +8634,62 @@
       </c>
       <c r="K108" s="1">
         <v>46083.25</v>
       </c>
       <c r="L108" t="s">
         <v>24</v>
       </c>
       <c r="M108" t="s">
         <v>38</v>
       </c>
       <c r="N108" s="9">
         <v>0</v>
       </c>
       <c r="P108" s="1">
         <v>46119.25</v>
       </c>
       <c r="Q108" t="s">
         <v>24</v>
       </c>
       <c r="R108" t="s">
         <v>38</v>
       </c>
       <c r="S108" s="9">
         <v>0</v>
       </c>
-      <c r="U108" s="1"/>
-      <c r="X108" s="9"/>
+      <c r="U108" s="1">
+        <v>46162.25</v>
+      </c>
+      <c r="V108" t="s">
+        <v>24</v>
+      </c>
+      <c r="W108" t="s">
+        <v>38</v>
+      </c>
+      <c r="X108" s="9">
+        <v>0</v>
+      </c>
       <c r="Z108" s="1"/>
       <c r="AC108" s="9"/>
       <c r="AE108" s="1"/>
       <c r="AH108" s="9"/>
       <c r="AJ108" s="1"/>
       <c r="AM108" s="9"/>
       <c r="AO108" s="1"/>
       <c r="AR108" s="9"/>
       <c r="AT108" s="1"/>
       <c r="AW108" s="9"/>
       <c r="AY108" s="1"/>
       <c r="BB108" s="9"/>
       <c r="BD108" s="1"/>
       <c r="BG108" s="9"/>
     </row>
     <row r="109" spans="1:59">
       <c r="A109" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B109" t="s">
         <v>24</v>
       </c>
       <c r="C109" t="s">
         <v>25</v>
       </c>
@@ -7730,52 +8710,62 @@
       </c>
       <c r="K109" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L109" t="s">
         <v>24</v>
       </c>
       <c r="M109" t="s">
         <v>25</v>
       </c>
       <c r="N109" s="9">
         <v>679083.98199999996</v>
       </c>
       <c r="P109" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q109" t="s">
         <v>24</v>
       </c>
       <c r="R109" t="s">
         <v>25</v>
       </c>
       <c r="S109" s="9">
         <v>521801.27100000001</v>
       </c>
-      <c r="U109" s="1"/>
-      <c r="X109" s="9"/>
+      <c r="U109" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V109" t="s">
+        <v>24</v>
+      </c>
+      <c r="W109" t="s">
+        <v>25</v>
+      </c>
+      <c r="X109" s="9">
+        <v>404206.77799999999</v>
+      </c>
       <c r="Z109" s="1"/>
       <c r="AC109" s="9"/>
       <c r="AE109" s="1"/>
       <c r="AH109" s="9"/>
       <c r="AJ109" s="1"/>
       <c r="AM109" s="9"/>
       <c r="AO109" s="1"/>
       <c r="AR109" s="9"/>
       <c r="AT109" s="1"/>
       <c r="AW109" s="9"/>
       <c r="AY109" s="1"/>
       <c r="BB109" s="9"/>
       <c r="BD109" s="1"/>
       <c r="BG109" s="9"/>
     </row>
     <row r="110" spans="1:59">
       <c r="A110" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B110" t="s">
         <v>24</v>
       </c>
       <c r="C110" t="s">
         <v>26</v>
       </c>
@@ -7796,52 +8786,62 @@
       </c>
       <c r="K110" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L110" t="s">
         <v>24</v>
       </c>
       <c r="M110" t="s">
         <v>26</v>
       </c>
       <c r="N110" s="9">
         <v>0</v>
       </c>
       <c r="P110" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q110" t="s">
         <v>24</v>
       </c>
       <c r="R110" t="s">
         <v>26</v>
       </c>
       <c r="S110" s="9">
         <v>0</v>
       </c>
-      <c r="U110" s="1"/>
-      <c r="X110" s="9"/>
+      <c r="U110" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V110" t="s">
+        <v>24</v>
+      </c>
+      <c r="W110" t="s">
+        <v>26</v>
+      </c>
+      <c r="X110" s="9">
+        <v>2.92</v>
+      </c>
       <c r="Z110" s="1"/>
       <c r="AC110" s="9"/>
       <c r="AE110" s="1"/>
       <c r="AH110" s="9"/>
       <c r="AJ110" s="1"/>
       <c r="AM110" s="9"/>
       <c r="AO110" s="1"/>
       <c r="AR110" s="9"/>
       <c r="AT110" s="1"/>
       <c r="AW110" s="9"/>
       <c r="AY110" s="1"/>
       <c r="BB110" s="9"/>
       <c r="BD110" s="1"/>
       <c r="BG110" s="9"/>
     </row>
     <row r="111" spans="1:59">
       <c r="A111" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B111" t="s">
         <v>24</v>
       </c>
       <c r="C111" t="s">
         <v>27</v>
       </c>
@@ -7862,52 +8862,62 @@
       </c>
       <c r="K111" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L111" t="s">
         <v>24</v>
       </c>
       <c r="M111" t="s">
         <v>27</v>
       </c>
       <c r="N111" s="9">
         <v>96.244</v>
       </c>
       <c r="P111" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q111" t="s">
         <v>24</v>
       </c>
       <c r="R111" t="s">
         <v>27</v>
       </c>
       <c r="S111" s="9">
         <v>54.567999999999998</v>
       </c>
-      <c r="U111" s="1"/>
-      <c r="X111" s="9"/>
+      <c r="U111" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V111" t="s">
+        <v>24</v>
+      </c>
+      <c r="W111" t="s">
+        <v>27</v>
+      </c>
+      <c r="X111" s="9">
+        <v>4.79</v>
+      </c>
       <c r="Z111" s="1"/>
       <c r="AC111" s="9"/>
       <c r="AE111" s="1"/>
       <c r="AH111" s="9"/>
       <c r="AJ111" s="1"/>
       <c r="AM111" s="9"/>
       <c r="AO111" s="1"/>
       <c r="AR111" s="9"/>
       <c r="AT111" s="1"/>
       <c r="AW111" s="9"/>
       <c r="AY111" s="1"/>
       <c r="BB111" s="9"/>
       <c r="BD111" s="1"/>
       <c r="BG111" s="9"/>
     </row>
     <row r="112" spans="1:59">
       <c r="A112" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B112" t="s">
         <v>24</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
@@ -7928,52 +8938,62 @@
       </c>
       <c r="K112" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L112" t="s">
         <v>24</v>
       </c>
       <c r="M112" t="s">
         <v>28</v>
       </c>
       <c r="N112" s="9">
         <v>2560.7950000000001</v>
       </c>
       <c r="P112" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q112" t="s">
         <v>24</v>
       </c>
       <c r="R112" t="s">
         <v>28</v>
       </c>
       <c r="S112" s="9">
         <v>1863.9670000000001</v>
       </c>
-      <c r="U112" s="1"/>
-      <c r="X112" s="9"/>
+      <c r="U112" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V112" t="s">
+        <v>24</v>
+      </c>
+      <c r="W112" t="s">
+        <v>28</v>
+      </c>
+      <c r="X112" s="9">
+        <v>1053.7349999999999</v>
+      </c>
       <c r="Z112" s="1"/>
       <c r="AC112" s="9"/>
       <c r="AE112" s="1"/>
       <c r="AH112" s="9"/>
       <c r="AJ112" s="1"/>
       <c r="AM112" s="9"/>
       <c r="AO112" s="1"/>
       <c r="AR112" s="9"/>
       <c r="AT112" s="1"/>
       <c r="AW112" s="9"/>
       <c r="AY112" s="1"/>
       <c r="BB112" s="9"/>
       <c r="BD112" s="1"/>
       <c r="BG112" s="9"/>
     </row>
     <row r="113" spans="1:59">
       <c r="A113" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B113" t="s">
         <v>24</v>
       </c>
       <c r="C113" t="s">
         <v>29</v>
       </c>
@@ -7994,52 +9014,62 @@
       </c>
       <c r="K113" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L113" t="s">
         <v>24</v>
       </c>
       <c r="M113" t="s">
         <v>29</v>
       </c>
       <c r="N113" s="9">
         <v>22721.274000000001</v>
       </c>
       <c r="P113" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q113" t="s">
         <v>24</v>
       </c>
       <c r="R113" t="s">
         <v>29</v>
       </c>
       <c r="S113" s="9">
         <v>22275.855</v>
       </c>
-      <c r="U113" s="1"/>
-      <c r="X113" s="9"/>
+      <c r="U113" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V113" t="s">
+        <v>24</v>
+      </c>
+      <c r="W113" t="s">
+        <v>29</v>
+      </c>
+      <c r="X113" s="9">
+        <v>28166.002</v>
+      </c>
       <c r="Z113" s="1"/>
       <c r="AC113" s="9"/>
       <c r="AE113" s="1"/>
       <c r="AH113" s="9"/>
       <c r="AJ113" s="1"/>
       <c r="AM113" s="9"/>
       <c r="AO113" s="1"/>
       <c r="AR113" s="9"/>
       <c r="AT113" s="1"/>
       <c r="AW113" s="9"/>
       <c r="AY113" s="1"/>
       <c r="BB113" s="9"/>
       <c r="BD113" s="1"/>
       <c r="BG113" s="9"/>
     </row>
     <row r="114" spans="1:59">
       <c r="A114" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B114" t="s">
         <v>24</v>
       </c>
       <c r="C114" t="s">
         <v>30</v>
       </c>
@@ -8060,52 +9090,62 @@
       </c>
       <c r="K114" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L114" t="s">
         <v>24</v>
       </c>
       <c r="M114" t="s">
         <v>30</v>
       </c>
       <c r="N114" s="9">
         <v>50241.624000000003</v>
       </c>
       <c r="P114" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q114" t="s">
         <v>24</v>
       </c>
       <c r="R114" t="s">
         <v>30</v>
       </c>
       <c r="S114" s="9">
         <v>49394.525999999998</v>
       </c>
-      <c r="U114" s="1"/>
-      <c r="X114" s="9"/>
+      <c r="U114" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V114" t="s">
+        <v>24</v>
+      </c>
+      <c r="W114" t="s">
+        <v>30</v>
+      </c>
+      <c r="X114" s="9">
+        <v>58603.667000000001</v>
+      </c>
       <c r="Z114" s="1"/>
       <c r="AC114" s="9"/>
       <c r="AE114" s="1"/>
       <c r="AH114" s="9"/>
       <c r="AJ114" s="1"/>
       <c r="AM114" s="9"/>
       <c r="AO114" s="1"/>
       <c r="AR114" s="9"/>
       <c r="AT114" s="1"/>
       <c r="AW114" s="9"/>
       <c r="AY114" s="1"/>
       <c r="BB114" s="9"/>
       <c r="BD114" s="1"/>
       <c r="BG114" s="9"/>
     </row>
     <row r="115" spans="1:59">
       <c r="A115" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B115" t="s">
         <v>24</v>
       </c>
       <c r="C115" t="s">
         <v>31</v>
       </c>
@@ -8126,52 +9166,62 @@
       </c>
       <c r="K115" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L115" t="s">
         <v>24</v>
       </c>
       <c r="M115" t="s">
         <v>31</v>
       </c>
       <c r="N115" s="9">
         <v>65881.089000000007</v>
       </c>
       <c r="P115" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q115" t="s">
         <v>24</v>
       </c>
       <c r="R115" t="s">
         <v>31</v>
       </c>
       <c r="S115" s="9">
         <v>65569.856</v>
       </c>
-      <c r="U115" s="1"/>
-      <c r="X115" s="9"/>
+      <c r="U115" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V115" t="s">
+        <v>24</v>
+      </c>
+      <c r="W115" t="s">
+        <v>31</v>
+      </c>
+      <c r="X115" s="9">
+        <v>77263.763999999996</v>
+      </c>
       <c r="Z115" s="1"/>
       <c r="AC115" s="9"/>
       <c r="AE115" s="1"/>
       <c r="AH115" s="9"/>
       <c r="AJ115" s="1"/>
       <c r="AM115" s="9"/>
       <c r="AO115" s="1"/>
       <c r="AR115" s="9"/>
       <c r="AT115" s="1"/>
       <c r="AW115" s="9"/>
       <c r="AY115" s="1"/>
       <c r="BB115" s="9"/>
       <c r="BD115" s="1"/>
       <c r="BG115" s="9"/>
     </row>
     <row r="116" spans="1:59">
       <c r="A116" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B116" t="s">
         <v>24</v>
       </c>
       <c r="C116" t="s">
         <v>32</v>
       </c>
@@ -8192,52 +9242,62 @@
       </c>
       <c r="K116" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L116" t="s">
         <v>24</v>
       </c>
       <c r="M116" t="s">
         <v>32</v>
       </c>
       <c r="N116" s="9">
         <v>11293.97</v>
       </c>
       <c r="P116" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q116" t="s">
         <v>24</v>
       </c>
       <c r="R116" t="s">
         <v>32</v>
       </c>
       <c r="S116" s="9">
         <v>13350.365</v>
       </c>
-      <c r="U116" s="1"/>
-      <c r="X116" s="9"/>
+      <c r="U116" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V116" t="s">
+        <v>24</v>
+      </c>
+      <c r="W116" t="s">
+        <v>32</v>
+      </c>
+      <c r="X116" s="9">
+        <v>14035.94</v>
+      </c>
       <c r="Z116" s="1"/>
       <c r="AC116" s="9"/>
       <c r="AE116" s="1"/>
       <c r="AH116" s="9"/>
       <c r="AJ116" s="1"/>
       <c r="AM116" s="9"/>
       <c r="AO116" s="1"/>
       <c r="AR116" s="9"/>
       <c r="AT116" s="1"/>
       <c r="AW116" s="9"/>
       <c r="AY116" s="1"/>
       <c r="BB116" s="9"/>
       <c r="BD116" s="1"/>
       <c r="BG116" s="9"/>
     </row>
     <row r="117" spans="1:59">
       <c r="A117" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B117" t="s">
         <v>24</v>
       </c>
       <c r="C117" t="s">
         <v>33</v>
       </c>
@@ -8258,52 +9318,62 @@
       </c>
       <c r="K117" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L117" t="s">
         <v>24</v>
       </c>
       <c r="M117" t="s">
         <v>33</v>
       </c>
       <c r="N117" s="9">
         <v>90281.245999999999</v>
       </c>
       <c r="P117" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q117" t="s">
         <v>24</v>
       </c>
       <c r="R117" t="s">
         <v>33</v>
       </c>
       <c r="S117" s="9">
         <v>80054.694000000003</v>
       </c>
-      <c r="U117" s="1"/>
-      <c r="X117" s="9"/>
+      <c r="U117" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V117" t="s">
+        <v>24</v>
+      </c>
+      <c r="W117" t="s">
+        <v>33</v>
+      </c>
+      <c r="X117" s="9">
+        <v>66218.168999999994</v>
+      </c>
       <c r="Z117" s="1"/>
       <c r="AC117" s="9"/>
       <c r="AE117" s="1"/>
       <c r="AH117" s="9"/>
       <c r="AJ117" s="1"/>
       <c r="AM117" s="9"/>
       <c r="AO117" s="1"/>
       <c r="AR117" s="9"/>
       <c r="AT117" s="1"/>
       <c r="AW117" s="9"/>
       <c r="AY117" s="1"/>
       <c r="BB117" s="9"/>
       <c r="BD117" s="1"/>
       <c r="BG117" s="9"/>
     </row>
     <row r="118" spans="1:59">
       <c r="A118" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B118" t="s">
         <v>24</v>
       </c>
       <c r="C118" t="s">
         <v>34</v>
       </c>
@@ -8324,52 +9394,62 @@
       </c>
       <c r="K118" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L118" t="s">
         <v>24</v>
       </c>
       <c r="M118" t="s">
         <v>34</v>
       </c>
       <c r="N118" s="9">
         <v>50345</v>
       </c>
       <c r="P118" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q118" t="s">
         <v>24</v>
       </c>
       <c r="R118" t="s">
         <v>34</v>
       </c>
       <c r="S118" s="9">
         <v>47293.8</v>
       </c>
-      <c r="U118" s="1"/>
-      <c r="X118" s="9"/>
+      <c r="U118" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V118" t="s">
+        <v>24</v>
+      </c>
+      <c r="W118" t="s">
+        <v>34</v>
+      </c>
+      <c r="X118" s="9">
+        <v>73097</v>
+      </c>
       <c r="Z118" s="1"/>
       <c r="AC118" s="9"/>
       <c r="AE118" s="1"/>
       <c r="AH118" s="9"/>
       <c r="AJ118" s="1"/>
       <c r="AM118" s="9"/>
       <c r="AO118" s="1"/>
       <c r="AR118" s="9"/>
       <c r="AT118" s="1"/>
       <c r="AW118" s="9"/>
       <c r="AY118" s="1"/>
       <c r="BB118" s="9"/>
       <c r="BD118" s="1"/>
       <c r="BG118" s="9"/>
     </row>
     <row r="119" spans="1:59">
       <c r="A119" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B119" t="s">
         <v>24</v>
       </c>
       <c r="C119" t="s">
         <v>35</v>
       </c>
@@ -8390,52 +9470,62 @@
       </c>
       <c r="K119" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L119" t="s">
         <v>24</v>
       </c>
       <c r="M119" t="s">
         <v>35</v>
       </c>
       <c r="N119" s="9">
         <v>10681.785</v>
       </c>
       <c r="P119" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q119" t="s">
         <v>24</v>
       </c>
       <c r="R119" t="s">
         <v>35</v>
       </c>
       <c r="S119" s="9">
         <v>10167.268</v>
       </c>
-      <c r="U119" s="1"/>
-      <c r="X119" s="9"/>
+      <c r="U119" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V119" t="s">
+        <v>24</v>
+      </c>
+      <c r="W119" t="s">
+        <v>35</v>
+      </c>
+      <c r="X119" s="9">
+        <v>10886.025</v>
+      </c>
       <c r="Z119" s="1"/>
       <c r="AC119" s="9"/>
       <c r="AE119" s="1"/>
       <c r="AH119" s="9"/>
       <c r="AJ119" s="1"/>
       <c r="AM119" s="9"/>
       <c r="AO119" s="1"/>
       <c r="AR119" s="9"/>
       <c r="AT119" s="1"/>
       <c r="AW119" s="9"/>
       <c r="AY119" s="1"/>
       <c r="BB119" s="9"/>
       <c r="BD119" s="1"/>
       <c r="BG119" s="9"/>
     </row>
     <row r="120" spans="1:59">
       <c r="A120" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B120" t="s">
         <v>24</v>
       </c>
       <c r="C120" t="s">
         <v>36</v>
       </c>
@@ -8456,52 +9546,62 @@
       </c>
       <c r="K120" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L120" t="s">
         <v>24</v>
       </c>
       <c r="M120" t="s">
         <v>36</v>
       </c>
       <c r="N120" s="9">
         <v>281867.85600000003</v>
       </c>
       <c r="P120" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q120" t="s">
         <v>24</v>
       </c>
       <c r="R120" t="s">
         <v>36</v>
       </c>
       <c r="S120" s="9">
         <v>254665.17199999999</v>
       </c>
-      <c r="U120" s="1"/>
-      <c r="X120" s="9"/>
+      <c r="U120" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V120" t="s">
+        <v>24</v>
+      </c>
+      <c r="W120" t="s">
+        <v>36</v>
+      </c>
+      <c r="X120" s="9">
+        <v>273612.96799999999</v>
+      </c>
       <c r="Z120" s="1"/>
       <c r="AC120" s="9"/>
       <c r="AE120" s="1"/>
       <c r="AH120" s="9"/>
       <c r="AJ120" s="1"/>
       <c r="AM120" s="9"/>
       <c r="AO120" s="1"/>
       <c r="AR120" s="9"/>
       <c r="AT120" s="1"/>
       <c r="AW120" s="9"/>
       <c r="AY120" s="1"/>
       <c r="BB120" s="9"/>
       <c r="BD120" s="1"/>
       <c r="BG120" s="9"/>
     </row>
     <row r="121" spans="1:59">
       <c r="A121" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B121" t="s">
         <v>24</v>
       </c>
       <c r="C121" t="s">
         <v>37</v>
       </c>
@@ -8522,52 +9622,62 @@
       </c>
       <c r="K121" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L121" t="s">
         <v>24</v>
       </c>
       <c r="M121" t="s">
         <v>37</v>
       </c>
       <c r="N121" s="9">
         <v>118273.58900000001</v>
       </c>
       <c r="P121" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q121" t="s">
         <v>24</v>
       </c>
       <c r="R121" t="s">
         <v>37</v>
       </c>
       <c r="S121" s="9">
         <v>95402.062000000005</v>
       </c>
-      <c r="U121" s="1"/>
-      <c r="X121" s="9"/>
+      <c r="U121" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V121" t="s">
+        <v>24</v>
+      </c>
+      <c r="W121" t="s">
+        <v>37</v>
+      </c>
+      <c r="X121" s="9">
+        <v>87183.112999999998</v>
+      </c>
       <c r="Z121" s="1"/>
       <c r="AC121" s="9"/>
       <c r="AE121" s="1"/>
       <c r="AH121" s="9"/>
       <c r="AJ121" s="1"/>
       <c r="AM121" s="9"/>
       <c r="AO121" s="1"/>
       <c r="AR121" s="9"/>
       <c r="AT121" s="1"/>
       <c r="AW121" s="9"/>
       <c r="AY121" s="1"/>
       <c r="BB121" s="9"/>
       <c r="BD121" s="1"/>
       <c r="BG121" s="9"/>
     </row>
     <row r="122" spans="1:59">
       <c r="A122" s="1">
         <v>46047.291666666664</v>
       </c>
       <c r="B122" t="s">
         <v>24</v>
       </c>
       <c r="C122" t="s">
         <v>38</v>
       </c>
@@ -8588,52 +9698,62 @@
       </c>
       <c r="K122" s="1">
         <v>46083.291666666664</v>
       </c>
       <c r="L122" t="s">
         <v>24</v>
       </c>
       <c r="M122" t="s">
         <v>38</v>
       </c>
       <c r="N122" s="9">
         <v>0</v>
       </c>
       <c r="P122" s="1">
         <v>46119.291666666664</v>
       </c>
       <c r="Q122" t="s">
         <v>24</v>
       </c>
       <c r="R122" t="s">
         <v>38</v>
       </c>
       <c r="S122" s="9">
         <v>0</v>
       </c>
-      <c r="U122" s="1"/>
-      <c r="X122" s="9"/>
+      <c r="U122" s="1">
+        <v>46162.291666666664</v>
+      </c>
+      <c r="V122" t="s">
+        <v>24</v>
+      </c>
+      <c r="W122" t="s">
+        <v>38</v>
+      </c>
+      <c r="X122" s="9">
+        <v>0</v>
+      </c>
       <c r="Z122" s="1"/>
       <c r="AC122" s="9"/>
       <c r="AE122" s="1"/>
       <c r="AH122" s="9"/>
       <c r="AJ122" s="1"/>
       <c r="AM122" s="9"/>
       <c r="AO122" s="1"/>
       <c r="AR122" s="9"/>
       <c r="AT122" s="1"/>
       <c r="AW122" s="9"/>
       <c r="AY122" s="1"/>
       <c r="BB122" s="9"/>
       <c r="BD122" s="1"/>
       <c r="BG122" s="9"/>
     </row>
     <row r="123" spans="1:59">
       <c r="A123" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B123" t="s">
         <v>24</v>
       </c>
       <c r="C123" t="s">
         <v>25</v>
       </c>
@@ -8654,52 +9774,62 @@
       </c>
       <c r="K123" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L123" t="s">
         <v>24</v>
       </c>
       <c r="M123" t="s">
         <v>25</v>
       </c>
       <c r="N123" s="9">
         <v>634703.77599999995</v>
       </c>
       <c r="P123" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q123" t="s">
         <v>24</v>
       </c>
       <c r="R123" t="s">
         <v>25</v>
       </c>
       <c r="S123" s="9">
         <v>490874.50599999999</v>
       </c>
-      <c r="U123" s="1"/>
-      <c r="X123" s="9"/>
+      <c r="U123" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V123" t="s">
+        <v>24</v>
+      </c>
+      <c r="W123" t="s">
+        <v>25</v>
+      </c>
+      <c r="X123" s="9">
+        <v>408018.00799999997</v>
+      </c>
       <c r="Z123" s="1"/>
       <c r="AC123" s="9"/>
       <c r="AE123" s="1"/>
       <c r="AH123" s="9"/>
       <c r="AJ123" s="1"/>
       <c r="AM123" s="9"/>
       <c r="AO123" s="1"/>
       <c r="AR123" s="9"/>
       <c r="AT123" s="1"/>
       <c r="AW123" s="9"/>
       <c r="AY123" s="1"/>
       <c r="BB123" s="9"/>
       <c r="BD123" s="1"/>
       <c r="BG123" s="9"/>
     </row>
     <row r="124" spans="1:59">
       <c r="A124" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B124" t="s">
         <v>24</v>
       </c>
       <c r="C124" t="s">
         <v>26</v>
       </c>
@@ -8720,52 +9850,62 @@
       </c>
       <c r="K124" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L124" t="s">
         <v>24</v>
       </c>
       <c r="M124" t="s">
         <v>26</v>
       </c>
       <c r="N124" s="9">
         <v>0</v>
       </c>
       <c r="P124" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q124" t="s">
         <v>24</v>
       </c>
       <c r="R124" t="s">
         <v>26</v>
       </c>
       <c r="S124" s="9">
         <v>0</v>
       </c>
-      <c r="U124" s="1"/>
-      <c r="X124" s="9"/>
+      <c r="U124" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V124" t="s">
+        <v>24</v>
+      </c>
+      <c r="W124" t="s">
+        <v>26</v>
+      </c>
+      <c r="X124" s="9">
+        <v>4.2320000000000002</v>
+      </c>
       <c r="Z124" s="1"/>
       <c r="AC124" s="9"/>
       <c r="AE124" s="1"/>
       <c r="AH124" s="9"/>
       <c r="AJ124" s="1"/>
       <c r="AM124" s="9"/>
       <c r="AO124" s="1"/>
       <c r="AR124" s="9"/>
       <c r="AT124" s="1"/>
       <c r="AW124" s="9"/>
       <c r="AY124" s="1"/>
       <c r="BB124" s="9"/>
       <c r="BD124" s="1"/>
       <c r="BG124" s="9"/>
     </row>
     <row r="125" spans="1:59">
       <c r="A125" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B125" t="s">
         <v>24</v>
       </c>
       <c r="C125" t="s">
         <v>27</v>
       </c>
@@ -8786,52 +9926,62 @@
       </c>
       <c r="K125" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L125" t="s">
         <v>24</v>
       </c>
       <c r="M125" t="s">
         <v>27</v>
       </c>
       <c r="N125" s="9">
         <v>99.087999999999994</v>
       </c>
       <c r="P125" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q125" t="s">
         <v>24</v>
       </c>
       <c r="R125" t="s">
         <v>27</v>
       </c>
       <c r="S125" s="9">
         <v>38.125</v>
       </c>
-      <c r="U125" s="1"/>
-      <c r="X125" s="9"/>
+      <c r="U125" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V125" t="s">
+        <v>24</v>
+      </c>
+      <c r="W125" t="s">
+        <v>27</v>
+      </c>
+      <c r="X125" s="9">
+        <v>7.782</v>
+      </c>
       <c r="Z125" s="1"/>
       <c r="AC125" s="9"/>
       <c r="AE125" s="1"/>
       <c r="AH125" s="9"/>
       <c r="AJ125" s="1"/>
       <c r="AM125" s="9"/>
       <c r="AO125" s="1"/>
       <c r="AR125" s="9"/>
       <c r="AT125" s="1"/>
       <c r="AW125" s="9"/>
       <c r="AY125" s="1"/>
       <c r="BB125" s="9"/>
       <c r="BD125" s="1"/>
       <c r="BG125" s="9"/>
     </row>
     <row r="126" spans="1:59">
       <c r="A126" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B126" t="s">
         <v>24</v>
       </c>
       <c r="C126" t="s">
         <v>28</v>
       </c>
@@ -8852,52 +10002,62 @@
       </c>
       <c r="K126" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L126" t="s">
         <v>24</v>
       </c>
       <c r="M126" t="s">
         <v>28</v>
       </c>
       <c r="N126" s="9">
         <v>2225.7109999999998</v>
       </c>
       <c r="P126" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q126" t="s">
         <v>24</v>
       </c>
       <c r="R126" t="s">
         <v>28</v>
       </c>
       <c r="S126" s="9">
         <v>1666.0889999999999</v>
       </c>
-      <c r="U126" s="1"/>
-      <c r="X126" s="9"/>
+      <c r="U126" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V126" t="s">
+        <v>24</v>
+      </c>
+      <c r="W126" t="s">
+        <v>28</v>
+      </c>
+      <c r="X126" s="9">
+        <v>1027.162</v>
+      </c>
       <c r="Z126" s="1"/>
       <c r="AC126" s="9"/>
       <c r="AE126" s="1"/>
       <c r="AH126" s="9"/>
       <c r="AJ126" s="1"/>
       <c r="AM126" s="9"/>
       <c r="AO126" s="1"/>
       <c r="AR126" s="9"/>
       <c r="AT126" s="1"/>
       <c r="AW126" s="9"/>
       <c r="AY126" s="1"/>
       <c r="BB126" s="9"/>
       <c r="BD126" s="1"/>
       <c r="BG126" s="9"/>
     </row>
     <row r="127" spans="1:59">
       <c r="A127" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B127" t="s">
         <v>24</v>
       </c>
       <c r="C127" t="s">
         <v>29</v>
       </c>
@@ -8918,52 +10078,62 @@
       </c>
       <c r="K127" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L127" t="s">
         <v>24</v>
       </c>
       <c r="M127" t="s">
         <v>29</v>
       </c>
       <c r="N127" s="9">
         <v>23532.555</v>
       </c>
       <c r="P127" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q127" t="s">
         <v>24</v>
       </c>
       <c r="R127" t="s">
         <v>29</v>
       </c>
       <c r="S127" s="9">
         <v>23222.682000000001</v>
       </c>
-      <c r="U127" s="1"/>
-      <c r="X127" s="9"/>
+      <c r="U127" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V127" t="s">
+        <v>24</v>
+      </c>
+      <c r="W127" t="s">
+        <v>29</v>
+      </c>
+      <c r="X127" s="9">
+        <v>29591.995999999999</v>
+      </c>
       <c r="Z127" s="1"/>
       <c r="AC127" s="9"/>
       <c r="AE127" s="1"/>
       <c r="AH127" s="9"/>
       <c r="AJ127" s="1"/>
       <c r="AM127" s="9"/>
       <c r="AO127" s="1"/>
       <c r="AR127" s="9"/>
       <c r="AT127" s="1"/>
       <c r="AW127" s="9"/>
       <c r="AY127" s="1"/>
       <c r="BB127" s="9"/>
       <c r="BD127" s="1"/>
       <c r="BG127" s="9"/>
     </row>
     <row r="128" spans="1:59">
       <c r="A128" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B128" t="s">
         <v>24</v>
       </c>
       <c r="C128" t="s">
         <v>30</v>
       </c>
@@ -8984,52 +10154,62 @@
       </c>
       <c r="K128" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L128" t="s">
         <v>24</v>
       </c>
       <c r="M128" t="s">
         <v>30</v>
       </c>
       <c r="N128" s="9">
         <v>50879.578000000001</v>
       </c>
       <c r="P128" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q128" t="s">
         <v>24</v>
       </c>
       <c r="R128" t="s">
         <v>30</v>
       </c>
       <c r="S128" s="9">
         <v>49839.614000000001</v>
       </c>
-      <c r="U128" s="1"/>
-      <c r="X128" s="9"/>
+      <c r="U128" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V128" t="s">
+        <v>24</v>
+      </c>
+      <c r="W128" t="s">
+        <v>30</v>
+      </c>
+      <c r="X128" s="9">
+        <v>61552.493000000002</v>
+      </c>
       <c r="Z128" s="1"/>
       <c r="AC128" s="9"/>
       <c r="AE128" s="1"/>
       <c r="AH128" s="9"/>
       <c r="AJ128" s="1"/>
       <c r="AM128" s="9"/>
       <c r="AO128" s="1"/>
       <c r="AR128" s="9"/>
       <c r="AT128" s="1"/>
       <c r="AW128" s="9"/>
       <c r="AY128" s="1"/>
       <c r="BB128" s="9"/>
       <c r="BD128" s="1"/>
       <c r="BG128" s="9"/>
     </row>
     <row r="129" spans="1:59">
       <c r="A129" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B129" t="s">
         <v>24</v>
       </c>
       <c r="C129" t="s">
         <v>31</v>
       </c>
@@ -9050,52 +10230,62 @@
       </c>
       <c r="K129" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L129" t="s">
         <v>24</v>
       </c>
       <c r="M129" t="s">
         <v>31</v>
       </c>
       <c r="N129" s="9">
         <v>64980.021999999997</v>
       </c>
       <c r="P129" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q129" t="s">
         <v>24</v>
       </c>
       <c r="R129" t="s">
         <v>31</v>
       </c>
       <c r="S129" s="9">
         <v>65955.241999999998</v>
       </c>
-      <c r="U129" s="1"/>
-      <c r="X129" s="9"/>
+      <c r="U129" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V129" t="s">
+        <v>24</v>
+      </c>
+      <c r="W129" t="s">
+        <v>31</v>
+      </c>
+      <c r="X129" s="9">
+        <v>77485.870999999999</v>
+      </c>
       <c r="Z129" s="1"/>
       <c r="AC129" s="9"/>
       <c r="AE129" s="1"/>
       <c r="AH129" s="9"/>
       <c r="AJ129" s="1"/>
       <c r="AM129" s="9"/>
       <c r="AO129" s="1"/>
       <c r="AR129" s="9"/>
       <c r="AT129" s="1"/>
       <c r="AW129" s="9"/>
       <c r="AY129" s="1"/>
       <c r="BB129" s="9"/>
       <c r="BD129" s="1"/>
       <c r="BG129" s="9"/>
     </row>
     <row r="130" spans="1:59">
       <c r="A130" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B130" t="s">
         <v>24</v>
       </c>
       <c r="C130" t="s">
         <v>32</v>
       </c>
@@ -9116,52 +10306,62 @@
       </c>
       <c r="K130" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L130" t="s">
         <v>24</v>
       </c>
       <c r="M130" t="s">
         <v>32</v>
       </c>
       <c r="N130" s="9">
         <v>11775.27</v>
       </c>
       <c r="P130" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q130" t="s">
         <v>24</v>
       </c>
       <c r="R130" t="s">
         <v>32</v>
       </c>
       <c r="S130" s="9">
         <v>13462.41</v>
       </c>
-      <c r="U130" s="1"/>
-      <c r="X130" s="9"/>
+      <c r="U130" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V130" t="s">
+        <v>24</v>
+      </c>
+      <c r="W130" t="s">
+        <v>32</v>
+      </c>
+      <c r="X130" s="9">
+        <v>14617.165000000001</v>
+      </c>
       <c r="Z130" s="1"/>
       <c r="AC130" s="9"/>
       <c r="AE130" s="1"/>
       <c r="AH130" s="9"/>
       <c r="AJ130" s="1"/>
       <c r="AM130" s="9"/>
       <c r="AO130" s="1"/>
       <c r="AR130" s="9"/>
       <c r="AT130" s="1"/>
       <c r="AW130" s="9"/>
       <c r="AY130" s="1"/>
       <c r="BB130" s="9"/>
       <c r="BD130" s="1"/>
       <c r="BG130" s="9"/>
     </row>
     <row r="131" spans="1:59">
       <c r="A131" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B131" t="s">
         <v>24</v>
       </c>
       <c r="C131" t="s">
         <v>33</v>
       </c>
@@ -9182,52 +10382,62 @@
       </c>
       <c r="K131" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L131" t="s">
         <v>24</v>
       </c>
       <c r="M131" t="s">
         <v>33</v>
       </c>
       <c r="N131" s="9">
         <v>92200.611000000004</v>
       </c>
       <c r="P131" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q131" t="s">
         <v>24</v>
       </c>
       <c r="R131" t="s">
         <v>33</v>
       </c>
       <c r="S131" s="9">
         <v>82597.823000000004</v>
       </c>
-      <c r="U131" s="1"/>
-      <c r="X131" s="9"/>
+      <c r="U131" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V131" t="s">
+        <v>24</v>
+      </c>
+      <c r="W131" t="s">
+        <v>33</v>
+      </c>
+      <c r="X131" s="9">
+        <v>67931.785999999993</v>
+      </c>
       <c r="Z131" s="1"/>
       <c r="AC131" s="9"/>
       <c r="AE131" s="1"/>
       <c r="AH131" s="9"/>
       <c r="AJ131" s="1"/>
       <c r="AM131" s="9"/>
       <c r="AO131" s="1"/>
       <c r="AR131" s="9"/>
       <c r="AT131" s="1"/>
       <c r="AW131" s="9"/>
       <c r="AY131" s="1"/>
       <c r="BB131" s="9"/>
       <c r="BD131" s="1"/>
       <c r="BG131" s="9"/>
     </row>
     <row r="132" spans="1:59">
       <c r="A132" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B132" t="s">
         <v>24</v>
       </c>
       <c r="C132" t="s">
         <v>34</v>
       </c>
@@ -9248,52 +10458,62 @@
       </c>
       <c r="K132" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L132" t="s">
         <v>24</v>
       </c>
       <c r="M132" t="s">
         <v>34</v>
       </c>
       <c r="N132" s="9">
         <v>49067</v>
       </c>
       <c r="P132" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q132" t="s">
         <v>24</v>
       </c>
       <c r="R132" t="s">
         <v>34</v>
       </c>
       <c r="S132" s="9">
         <v>44874.6</v>
       </c>
-      <c r="U132" s="1"/>
-      <c r="X132" s="9"/>
+      <c r="U132" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V132" t="s">
+        <v>24</v>
+      </c>
+      <c r="W132" t="s">
+        <v>34</v>
+      </c>
+      <c r="X132" s="9">
+        <v>80510</v>
+      </c>
       <c r="Z132" s="1"/>
       <c r="AC132" s="9"/>
       <c r="AE132" s="1"/>
       <c r="AH132" s="9"/>
       <c r="AJ132" s="1"/>
       <c r="AM132" s="9"/>
       <c r="AO132" s="1"/>
       <c r="AR132" s="9"/>
       <c r="AT132" s="1"/>
       <c r="AW132" s="9"/>
       <c r="AY132" s="1"/>
       <c r="BB132" s="9"/>
       <c r="BD132" s="1"/>
       <c r="BG132" s="9"/>
     </row>
     <row r="133" spans="1:59">
       <c r="A133" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B133" t="s">
         <v>24</v>
       </c>
       <c r="C133" t="s">
         <v>35</v>
       </c>
@@ -9314,52 +10534,62 @@
       </c>
       <c r="K133" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L133" t="s">
         <v>24</v>
       </c>
       <c r="M133" t="s">
         <v>35</v>
       </c>
       <c r="N133" s="9">
         <v>10785.802</v>
       </c>
       <c r="P133" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q133" t="s">
         <v>24</v>
       </c>
       <c r="R133" t="s">
         <v>35</v>
       </c>
       <c r="S133" s="9">
         <v>10424.739</v>
       </c>
-      <c r="U133" s="1"/>
-      <c r="X133" s="9"/>
+      <c r="U133" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V133" t="s">
+        <v>24</v>
+      </c>
+      <c r="W133" t="s">
+        <v>35</v>
+      </c>
+      <c r="X133" s="9">
+        <v>11198.297</v>
+      </c>
       <c r="Z133" s="1"/>
       <c r="AC133" s="9"/>
       <c r="AE133" s="1"/>
       <c r="AH133" s="9"/>
       <c r="AJ133" s="1"/>
       <c r="AM133" s="9"/>
       <c r="AO133" s="1"/>
       <c r="AR133" s="9"/>
       <c r="AT133" s="1"/>
       <c r="AW133" s="9"/>
       <c r="AY133" s="1"/>
       <c r="BB133" s="9"/>
       <c r="BD133" s="1"/>
       <c r="BG133" s="9"/>
     </row>
     <row r="134" spans="1:59">
       <c r="A134" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B134" t="s">
         <v>24</v>
       </c>
       <c r="C134" t="s">
         <v>36</v>
       </c>
@@ -9380,52 +10610,62 @@
       </c>
       <c r="K134" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L134" t="s">
         <v>24</v>
       </c>
       <c r="M134" t="s">
         <v>36</v>
       </c>
       <c r="N134" s="9">
         <v>298196.46299999999</v>
       </c>
       <c r="P134" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q134" t="s">
         <v>24</v>
       </c>
       <c r="R134" t="s">
         <v>36</v>
       </c>
       <c r="S134" s="9">
         <v>270506.93900000001</v>
       </c>
-      <c r="U134" s="1"/>
-      <c r="X134" s="9"/>
+      <c r="U134" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V134" t="s">
+        <v>24</v>
+      </c>
+      <c r="W134" t="s">
+        <v>36</v>
+      </c>
+      <c r="X134" s="9">
+        <v>307010.57900000003</v>
+      </c>
       <c r="Z134" s="1"/>
       <c r="AC134" s="9"/>
       <c r="AE134" s="1"/>
       <c r="AH134" s="9"/>
       <c r="AJ134" s="1"/>
       <c r="AM134" s="9"/>
       <c r="AO134" s="1"/>
       <c r="AR134" s="9"/>
       <c r="AT134" s="1"/>
       <c r="AW134" s="9"/>
       <c r="AY134" s="1"/>
       <c r="BB134" s="9"/>
       <c r="BD134" s="1"/>
       <c r="BG134" s="9"/>
     </row>
     <row r="135" spans="1:59">
       <c r="A135" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B135" t="s">
         <v>24</v>
       </c>
       <c r="C135" t="s">
         <v>37</v>
       </c>
@@ -9446,52 +10686,62 @@
       </c>
       <c r="K135" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L135" t="s">
         <v>24</v>
       </c>
       <c r="M135" t="s">
         <v>37</v>
       </c>
       <c r="N135" s="9">
         <v>129716.245</v>
       </c>
       <c r="P135" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q135" t="s">
         <v>24</v>
       </c>
       <c r="R135" t="s">
         <v>37</v>
       </c>
       <c r="S135" s="9">
         <v>106528.607</v>
       </c>
-      <c r="U135" s="1"/>
-      <c r="X135" s="9"/>
+      <c r="U135" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V135" t="s">
+        <v>24</v>
+      </c>
+      <c r="W135" t="s">
+        <v>37</v>
+      </c>
+      <c r="X135" s="9">
+        <v>104088.394</v>
+      </c>
       <c r="Z135" s="1"/>
       <c r="AC135" s="9"/>
       <c r="AE135" s="1"/>
       <c r="AH135" s="9"/>
       <c r="AJ135" s="1"/>
       <c r="AM135" s="9"/>
       <c r="AO135" s="1"/>
       <c r="AR135" s="9"/>
       <c r="AT135" s="1"/>
       <c r="AW135" s="9"/>
       <c r="AY135" s="1"/>
       <c r="BB135" s="9"/>
       <c r="BD135" s="1"/>
       <c r="BG135" s="9"/>
     </row>
     <row r="136" spans="1:59">
       <c r="A136" s="1">
         <v>46047.333333333336</v>
       </c>
       <c r="B136" t="s">
         <v>24</v>
       </c>
       <c r="C136" t="s">
         <v>38</v>
       </c>
@@ -9512,52 +10762,62 @@
       </c>
       <c r="K136" s="1">
         <v>46083.333333333336</v>
       </c>
       <c r="L136" t="s">
         <v>24</v>
       </c>
       <c r="M136" t="s">
         <v>38</v>
       </c>
       <c r="N136" s="9">
         <v>0</v>
       </c>
       <c r="P136" s="1">
         <v>46119.333333333336</v>
       </c>
       <c r="Q136" t="s">
         <v>24</v>
       </c>
       <c r="R136" t="s">
         <v>38</v>
       </c>
       <c r="S136" s="9">
         <v>0</v>
       </c>
-      <c r="U136" s="1"/>
-      <c r="X136" s="9"/>
+      <c r="U136" s="1">
+        <v>46162.333333333336</v>
+      </c>
+      <c r="V136" t="s">
+        <v>24</v>
+      </c>
+      <c r="W136" t="s">
+        <v>38</v>
+      </c>
+      <c r="X136" s="9">
+        <v>0</v>
+      </c>
       <c r="Z136" s="1"/>
       <c r="AC136" s="9"/>
       <c r="AE136" s="1"/>
       <c r="AH136" s="9"/>
       <c r="AJ136" s="1"/>
       <c r="AM136" s="9"/>
       <c r="AO136" s="1"/>
       <c r="AR136" s="9"/>
       <c r="AT136" s="1"/>
       <c r="AW136" s="9"/>
       <c r="AY136" s="1"/>
       <c r="BB136" s="9"/>
       <c r="BD136" s="1"/>
       <c r="BG136" s="9"/>
     </row>
     <row r="137" spans="1:59">
       <c r="A137" s="1">
         <v>46047.375</v>
       </c>
       <c r="B137" t="s">
         <v>24</v>
       </c>
       <c r="C137" t="s">
         <v>25</v>
       </c>
@@ -9578,52 +10838,62 @@
       </c>
       <c r="K137" s="1">
         <v>46083.375</v>
       </c>
       <c r="L137" t="s">
         <v>24</v>
       </c>
       <c r="M137" t="s">
         <v>25</v>
       </c>
       <c r="N137" s="9">
         <v>607028.84199999995</v>
       </c>
       <c r="P137" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q137" t="s">
         <v>24</v>
       </c>
       <c r="R137" t="s">
         <v>25</v>
       </c>
       <c r="S137" s="9">
         <v>477797.81400000001</v>
       </c>
-      <c r="U137" s="1"/>
-      <c r="X137" s="9"/>
+      <c r="U137" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V137" t="s">
+        <v>24</v>
+      </c>
+      <c r="W137" t="s">
+        <v>25</v>
+      </c>
+      <c r="X137" s="9">
+        <v>418990.66</v>
+      </c>
       <c r="Z137" s="1"/>
       <c r="AC137" s="9"/>
       <c r="AE137" s="1"/>
       <c r="AH137" s="9"/>
       <c r="AJ137" s="1"/>
       <c r="AM137" s="9"/>
       <c r="AO137" s="1"/>
       <c r="AR137" s="9"/>
       <c r="AT137" s="1"/>
       <c r="AW137" s="9"/>
       <c r="AY137" s="1"/>
       <c r="BB137" s="9"/>
       <c r="BD137" s="1"/>
       <c r="BG137" s="9"/>
     </row>
     <row r="138" spans="1:59">
       <c r="A138" s="1">
         <v>46047.375</v>
       </c>
       <c r="B138" t="s">
         <v>24</v>
       </c>
       <c r="C138" t="s">
         <v>26</v>
       </c>
@@ -9644,52 +10914,62 @@
       </c>
       <c r="K138" s="1">
         <v>46083.375</v>
       </c>
       <c r="L138" t="s">
         <v>24</v>
       </c>
       <c r="M138" t="s">
         <v>26</v>
       </c>
       <c r="N138" s="9">
         <v>0</v>
       </c>
       <c r="P138" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q138" t="s">
         <v>24</v>
       </c>
       <c r="R138" t="s">
         <v>26</v>
       </c>
       <c r="S138" s="9">
         <v>0</v>
       </c>
-      <c r="U138" s="1"/>
-      <c r="X138" s="9"/>
+      <c r="U138" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V138" t="s">
+        <v>24</v>
+      </c>
+      <c r="W138" t="s">
+        <v>26</v>
+      </c>
+      <c r="X138" s="9">
+        <v>3.3650000000000002</v>
+      </c>
       <c r="Z138" s="1"/>
       <c r="AC138" s="9"/>
       <c r="AE138" s="1"/>
       <c r="AH138" s="9"/>
       <c r="AJ138" s="1"/>
       <c r="AM138" s="9"/>
       <c r="AO138" s="1"/>
       <c r="AR138" s="9"/>
       <c r="AT138" s="1"/>
       <c r="AW138" s="9"/>
       <c r="AY138" s="1"/>
       <c r="BB138" s="9"/>
       <c r="BD138" s="1"/>
       <c r="BG138" s="9"/>
     </row>
     <row r="139" spans="1:59">
       <c r="A139" s="1">
         <v>46047.375</v>
       </c>
       <c r="B139" t="s">
         <v>24</v>
       </c>
       <c r="C139" t="s">
         <v>27</v>
       </c>
@@ -9710,52 +10990,62 @@
       </c>
       <c r="K139" s="1">
         <v>46083.375</v>
       </c>
       <c r="L139" t="s">
         <v>24</v>
       </c>
       <c r="M139" t="s">
         <v>27</v>
       </c>
       <c r="N139" s="9">
         <v>70.960999999999999</v>
       </c>
       <c r="P139" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q139" t="s">
         <v>24</v>
       </c>
       <c r="R139" t="s">
         <v>27</v>
       </c>
       <c r="S139" s="9">
         <v>35.091000000000001</v>
       </c>
-      <c r="U139" s="1"/>
-      <c r="X139" s="9"/>
+      <c r="U139" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V139" t="s">
+        <v>24</v>
+      </c>
+      <c r="W139" t="s">
+        <v>27</v>
+      </c>
+      <c r="X139" s="9">
+        <v>3.5270000000000001</v>
+      </c>
       <c r="Z139" s="1"/>
       <c r="AC139" s="9"/>
       <c r="AE139" s="1"/>
       <c r="AH139" s="9"/>
       <c r="AJ139" s="1"/>
       <c r="AM139" s="9"/>
       <c r="AO139" s="1"/>
       <c r="AR139" s="9"/>
       <c r="AT139" s="1"/>
       <c r="AW139" s="9"/>
       <c r="AY139" s="1"/>
       <c r="BB139" s="9"/>
       <c r="BD139" s="1"/>
       <c r="BG139" s="9"/>
     </row>
     <row r="140" spans="1:59">
       <c r="A140" s="1">
         <v>46047.375</v>
       </c>
       <c r="B140" t="s">
         <v>24</v>
       </c>
       <c r="C140" t="s">
         <v>28</v>
       </c>
@@ -9776,52 +11066,62 @@
       </c>
       <c r="K140" s="1">
         <v>46083.375</v>
       </c>
       <c r="L140" t="s">
         <v>24</v>
       </c>
       <c r="M140" t="s">
         <v>28</v>
       </c>
       <c r="N140" s="9">
         <v>2051.4780000000001</v>
       </c>
       <c r="P140" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q140" t="s">
         <v>24</v>
       </c>
       <c r="R140" t="s">
         <v>28</v>
       </c>
       <c r="S140" s="9">
         <v>1605.818</v>
       </c>
-      <c r="U140" s="1"/>
-      <c r="X140" s="9"/>
+      <c r="U140" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V140" t="s">
+        <v>24</v>
+      </c>
+      <c r="W140" t="s">
+        <v>28</v>
+      </c>
+      <c r="X140" s="9">
+        <v>1008.771</v>
+      </c>
       <c r="Z140" s="1"/>
       <c r="AC140" s="9"/>
       <c r="AE140" s="1"/>
       <c r="AH140" s="9"/>
       <c r="AJ140" s="1"/>
       <c r="AM140" s="9"/>
       <c r="AO140" s="1"/>
       <c r="AR140" s="9"/>
       <c r="AT140" s="1"/>
       <c r="AW140" s="9"/>
       <c r="AY140" s="1"/>
       <c r="BB140" s="9"/>
       <c r="BD140" s="1"/>
       <c r="BG140" s="9"/>
     </row>
     <row r="141" spans="1:59">
       <c r="A141" s="1">
         <v>46047.375</v>
       </c>
       <c r="B141" t="s">
         <v>24</v>
       </c>
       <c r="C141" t="s">
         <v>29</v>
       </c>
@@ -9842,52 +11142,62 @@
       </c>
       <c r="K141" s="1">
         <v>46083.375</v>
       </c>
       <c r="L141" t="s">
         <v>24</v>
       </c>
       <c r="M141" t="s">
         <v>29</v>
       </c>
       <c r="N141" s="9">
         <v>23707.151999999998</v>
       </c>
       <c r="P141" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q141" t="s">
         <v>24</v>
       </c>
       <c r="R141" t="s">
         <v>29</v>
       </c>
       <c r="S141" s="9">
         <v>22939.542000000001</v>
       </c>
-      <c r="U141" s="1"/>
-      <c r="X141" s="9"/>
+      <c r="U141" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V141" t="s">
+        <v>24</v>
+      </c>
+      <c r="W141" t="s">
+        <v>29</v>
+      </c>
+      <c r="X141" s="9">
+        <v>30339.666000000001</v>
+      </c>
       <c r="Z141" s="1"/>
       <c r="AC141" s="9"/>
       <c r="AE141" s="1"/>
       <c r="AH141" s="9"/>
       <c r="AJ141" s="1"/>
       <c r="AM141" s="9"/>
       <c r="AO141" s="1"/>
       <c r="AR141" s="9"/>
       <c r="AT141" s="1"/>
       <c r="AW141" s="9"/>
       <c r="AY141" s="1"/>
       <c r="BB141" s="9"/>
       <c r="BD141" s="1"/>
       <c r="BG141" s="9"/>
     </row>
     <row r="142" spans="1:59">
       <c r="A142" s="1">
         <v>46047.375</v>
       </c>
       <c r="B142" t="s">
         <v>24</v>
       </c>
       <c r="C142" t="s">
         <v>30</v>
       </c>
@@ -9908,52 +11218,62 @@
       </c>
       <c r="K142" s="1">
         <v>46083.375</v>
       </c>
       <c r="L142" t="s">
         <v>24</v>
       </c>
       <c r="M142" t="s">
         <v>30</v>
       </c>
       <c r="N142" s="9">
         <v>50966.004999999997</v>
       </c>
       <c r="P142" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q142" t="s">
         <v>24</v>
       </c>
       <c r="R142" t="s">
         <v>30</v>
       </c>
       <c r="S142" s="9">
         <v>49919.055999999997</v>
       </c>
-      <c r="U142" s="1"/>
-      <c r="X142" s="9"/>
+      <c r="U142" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V142" t="s">
+        <v>24</v>
+      </c>
+      <c r="W142" t="s">
+        <v>30</v>
+      </c>
+      <c r="X142" s="9">
+        <v>63600.985000000001</v>
+      </c>
       <c r="Z142" s="1"/>
       <c r="AC142" s="9"/>
       <c r="AE142" s="1"/>
       <c r="AH142" s="9"/>
       <c r="AJ142" s="1"/>
       <c r="AM142" s="9"/>
       <c r="AO142" s="1"/>
       <c r="AR142" s="9"/>
       <c r="AT142" s="1"/>
       <c r="AW142" s="9"/>
       <c r="AY142" s="1"/>
       <c r="BB142" s="9"/>
       <c r="BD142" s="1"/>
       <c r="BG142" s="9"/>
     </row>
     <row r="143" spans="1:59">
       <c r="A143" s="1">
         <v>46047.375</v>
       </c>
       <c r="B143" t="s">
         <v>24</v>
       </c>
       <c r="C143" t="s">
         <v>31</v>
       </c>
@@ -9974,52 +11294,62 @@
       </c>
       <c r="K143" s="1">
         <v>46083.375</v>
       </c>
       <c r="L143" t="s">
         <v>24</v>
       </c>
       <c r="M143" t="s">
         <v>31</v>
       </c>
       <c r="N143" s="9">
         <v>65342.377999999997</v>
       </c>
       <c r="P143" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q143" t="s">
         <v>24</v>
       </c>
       <c r="R143" t="s">
         <v>31</v>
       </c>
       <c r="S143" s="9">
         <v>65951.619000000006</v>
       </c>
-      <c r="U143" s="1"/>
-      <c r="X143" s="9"/>
+      <c r="U143" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V143" t="s">
+        <v>24</v>
+      </c>
+      <c r="W143" t="s">
+        <v>31</v>
+      </c>
+      <c r="X143" s="9">
+        <v>78711.642999999996</v>
+      </c>
       <c r="Z143" s="1"/>
       <c r="AC143" s="9"/>
       <c r="AE143" s="1"/>
       <c r="AH143" s="9"/>
       <c r="AJ143" s="1"/>
       <c r="AM143" s="9"/>
       <c r="AO143" s="1"/>
       <c r="AR143" s="9"/>
       <c r="AT143" s="1"/>
       <c r="AW143" s="9"/>
       <c r="AY143" s="1"/>
       <c r="BB143" s="9"/>
       <c r="BD143" s="1"/>
       <c r="BG143" s="9"/>
     </row>
     <row r="144" spans="1:59">
       <c r="A144" s="1">
         <v>46047.375</v>
       </c>
       <c r="B144" t="s">
         <v>24</v>
       </c>
       <c r="C144" t="s">
         <v>32</v>
       </c>
@@ -10040,52 +11370,62 @@
       </c>
       <c r="K144" s="1">
         <v>46083.375</v>
       </c>
       <c r="L144" t="s">
         <v>24</v>
       </c>
       <c r="M144" t="s">
         <v>32</v>
       </c>
       <c r="N144" s="9">
         <v>11601.215</v>
       </c>
       <c r="P144" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q144" t="s">
         <v>24</v>
       </c>
       <c r="R144" t="s">
         <v>32</v>
       </c>
       <c r="S144" s="9">
         <v>13174.684999999999</v>
       </c>
-      <c r="U144" s="1"/>
-      <c r="X144" s="9"/>
+      <c r="U144" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V144" t="s">
+        <v>24</v>
+      </c>
+      <c r="W144" t="s">
+        <v>32</v>
+      </c>
+      <c r="X144" s="9">
+        <v>14926.42</v>
+      </c>
       <c r="Z144" s="1"/>
       <c r="AC144" s="9"/>
       <c r="AE144" s="1"/>
       <c r="AH144" s="9"/>
       <c r="AJ144" s="1"/>
       <c r="AM144" s="9"/>
       <c r="AO144" s="1"/>
       <c r="AR144" s="9"/>
       <c r="AT144" s="1"/>
       <c r="AW144" s="9"/>
       <c r="AY144" s="1"/>
       <c r="BB144" s="9"/>
       <c r="BD144" s="1"/>
       <c r="BG144" s="9"/>
     </row>
     <row r="145" spans="1:59">
       <c r="A145" s="1">
         <v>46047.375</v>
       </c>
       <c r="B145" t="s">
         <v>24</v>
       </c>
       <c r="C145" t="s">
         <v>33</v>
       </c>
@@ -10106,52 +11446,62 @@
       </c>
       <c r="K145" s="1">
         <v>46083.375</v>
       </c>
       <c r="L145" t="s">
         <v>24</v>
       </c>
       <c r="M145" t="s">
         <v>33</v>
       </c>
       <c r="N145" s="9">
         <v>91393.157999999996</v>
       </c>
       <c r="P145" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q145" t="s">
         <v>24</v>
       </c>
       <c r="R145" t="s">
         <v>33</v>
       </c>
       <c r="S145" s="9">
         <v>83905.361000000004</v>
       </c>
-      <c r="U145" s="1"/>
-      <c r="X145" s="9"/>
+      <c r="U145" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V145" t="s">
+        <v>24</v>
+      </c>
+      <c r="W145" t="s">
+        <v>33</v>
+      </c>
+      <c r="X145" s="9">
+        <v>67888.051000000007</v>
+      </c>
       <c r="Z145" s="1"/>
       <c r="AC145" s="9"/>
       <c r="AE145" s="1"/>
       <c r="AH145" s="9"/>
       <c r="AJ145" s="1"/>
       <c r="AM145" s="9"/>
       <c r="AO145" s="1"/>
       <c r="AR145" s="9"/>
       <c r="AT145" s="1"/>
       <c r="AW145" s="9"/>
       <c r="AY145" s="1"/>
       <c r="BB145" s="9"/>
       <c r="BD145" s="1"/>
       <c r="BG145" s="9"/>
     </row>
     <row r="146" spans="1:59">
       <c r="A146" s="1">
         <v>46047.375</v>
       </c>
       <c r="B146" t="s">
         <v>24</v>
       </c>
       <c r="C146" t="s">
         <v>34</v>
       </c>
@@ -10172,52 +11522,62 @@
       </c>
       <c r="K146" s="1">
         <v>46083.375</v>
       </c>
       <c r="L146" t="s">
         <v>24</v>
       </c>
       <c r="M146" t="s">
         <v>34</v>
       </c>
       <c r="N146" s="9">
         <v>47240</v>
       </c>
       <c r="P146" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q146" t="s">
         <v>24</v>
       </c>
       <c r="R146" t="s">
         <v>34</v>
       </c>
       <c r="S146" s="9">
         <v>54675.8</v>
       </c>
-      <c r="U146" s="1"/>
-      <c r="X146" s="9"/>
+      <c r="U146" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V146" t="s">
+        <v>24</v>
+      </c>
+      <c r="W146" t="s">
+        <v>34</v>
+      </c>
+      <c r="X146" s="9">
+        <v>86570</v>
+      </c>
       <c r="Z146" s="1"/>
       <c r="AC146" s="9"/>
       <c r="AE146" s="1"/>
       <c r="AH146" s="9"/>
       <c r="AJ146" s="1"/>
       <c r="AM146" s="9"/>
       <c r="AO146" s="1"/>
       <c r="AR146" s="9"/>
       <c r="AT146" s="1"/>
       <c r="AW146" s="9"/>
       <c r="AY146" s="1"/>
       <c r="BB146" s="9"/>
       <c r="BD146" s="1"/>
       <c r="BG146" s="9"/>
     </row>
     <row r="147" spans="1:59">
       <c r="A147" s="1">
         <v>46047.375</v>
       </c>
       <c r="B147" t="s">
         <v>24</v>
       </c>
       <c r="C147" t="s">
         <v>35</v>
       </c>
@@ -10238,52 +11598,62 @@
       </c>
       <c r="K147" s="1">
         <v>46083.375</v>
       </c>
       <c r="L147" t="s">
         <v>24</v>
       </c>
       <c r="M147" t="s">
         <v>35</v>
       </c>
       <c r="N147" s="9">
         <v>10646.227000000001</v>
       </c>
       <c r="P147" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q147" t="s">
         <v>24</v>
       </c>
       <c r="R147" t="s">
         <v>35</v>
       </c>
       <c r="S147" s="9">
         <v>10755.773999999999</v>
       </c>
-      <c r="U147" s="1"/>
-      <c r="X147" s="9"/>
+      <c r="U147" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V147" t="s">
+        <v>24</v>
+      </c>
+      <c r="W147" t="s">
+        <v>35</v>
+      </c>
+      <c r="X147" s="9">
+        <v>11153.387000000001</v>
+      </c>
       <c r="Z147" s="1"/>
       <c r="AC147" s="9"/>
       <c r="AE147" s="1"/>
       <c r="AH147" s="9"/>
       <c r="AJ147" s="1"/>
       <c r="AM147" s="9"/>
       <c r="AO147" s="1"/>
       <c r="AR147" s="9"/>
       <c r="AT147" s="1"/>
       <c r="AW147" s="9"/>
       <c r="AY147" s="1"/>
       <c r="BB147" s="9"/>
       <c r="BD147" s="1"/>
       <c r="BG147" s="9"/>
     </row>
     <row r="148" spans="1:59">
       <c r="A148" s="1">
         <v>46047.375</v>
       </c>
       <c r="B148" t="s">
         <v>24</v>
       </c>
       <c r="C148" t="s">
         <v>36</v>
       </c>
@@ -10304,52 +11674,62 @@
       </c>
       <c r="K148" s="1">
         <v>46083.375</v>
       </c>
       <c r="L148" t="s">
         <v>24</v>
       </c>
       <c r="M148" t="s">
         <v>36</v>
       </c>
       <c r="N148" s="9">
         <v>303041.74400000001</v>
       </c>
       <c r="P148" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q148" t="s">
         <v>24</v>
       </c>
       <c r="R148" t="s">
         <v>36</v>
       </c>
       <c r="S148" s="9">
         <v>278631.43</v>
       </c>
-      <c r="U148" s="1"/>
-      <c r="X148" s="9"/>
+      <c r="U148" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V148" t="s">
+        <v>24</v>
+      </c>
+      <c r="W148" t="s">
+        <v>36</v>
+      </c>
+      <c r="X148" s="9">
+        <v>328815.61499999999</v>
+      </c>
       <c r="Z148" s="1"/>
       <c r="AC148" s="9"/>
       <c r="AE148" s="1"/>
       <c r="AH148" s="9"/>
       <c r="AJ148" s="1"/>
       <c r="AM148" s="9"/>
       <c r="AO148" s="1"/>
       <c r="AR148" s="9"/>
       <c r="AT148" s="1"/>
       <c r="AW148" s="9"/>
       <c r="AY148" s="1"/>
       <c r="BB148" s="9"/>
       <c r="BD148" s="1"/>
       <c r="BG148" s="9"/>
     </row>
     <row r="149" spans="1:59">
       <c r="A149" s="1">
         <v>46047.375</v>
       </c>
       <c r="B149" t="s">
         <v>24</v>
       </c>
       <c r="C149" t="s">
         <v>37</v>
       </c>
@@ -10370,52 +11750,62 @@
       </c>
       <c r="K149" s="1">
         <v>46083.375</v>
       </c>
       <c r="L149" t="s">
         <v>24</v>
       </c>
       <c r="M149" t="s">
         <v>37</v>
       </c>
       <c r="N149" s="9">
         <v>135251.32500000001</v>
       </c>
       <c r="P149" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q149" t="s">
         <v>24</v>
       </c>
       <c r="R149" t="s">
         <v>37</v>
       </c>
       <c r="S149" s="9">
         <v>114742.728</v>
       </c>
-      <c r="U149" s="1"/>
-      <c r="X149" s="9"/>
+      <c r="U149" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V149" t="s">
+        <v>24</v>
+      </c>
+      <c r="W149" t="s">
+        <v>37</v>
+      </c>
+      <c r="X149" s="9">
+        <v>119480.099</v>
+      </c>
       <c r="Z149" s="1"/>
       <c r="AC149" s="9"/>
       <c r="AE149" s="1"/>
       <c r="AH149" s="9"/>
       <c r="AJ149" s="1"/>
       <c r="AM149" s="9"/>
       <c r="AO149" s="1"/>
       <c r="AR149" s="9"/>
       <c r="AT149" s="1"/>
       <c r="AW149" s="9"/>
       <c r="AY149" s="1"/>
       <c r="BB149" s="9"/>
       <c r="BD149" s="1"/>
       <c r="BG149" s="9"/>
     </row>
     <row r="150" spans="1:59">
       <c r="A150" s="1">
         <v>46047.375</v>
       </c>
       <c r="B150" t="s">
         <v>24</v>
       </c>
       <c r="C150" t="s">
         <v>38</v>
       </c>
@@ -10436,52 +11826,62 @@
       </c>
       <c r="K150" s="1">
         <v>46083.375</v>
       </c>
       <c r="L150" t="s">
         <v>24</v>
       </c>
       <c r="M150" t="s">
         <v>38</v>
       </c>
       <c r="N150" s="9">
         <v>0</v>
       </c>
       <c r="P150" s="1">
         <v>46119.375</v>
       </c>
       <c r="Q150" t="s">
         <v>24</v>
       </c>
       <c r="R150" t="s">
         <v>38</v>
       </c>
       <c r="S150" s="9">
         <v>0</v>
       </c>
-      <c r="U150" s="1"/>
-      <c r="X150" s="9"/>
+      <c r="U150" s="1">
+        <v>46162.375</v>
+      </c>
+      <c r="V150" t="s">
+        <v>24</v>
+      </c>
+      <c r="W150" t="s">
+        <v>38</v>
+      </c>
+      <c r="X150" s="9">
+        <v>0</v>
+      </c>
       <c r="Z150" s="1"/>
       <c r="AC150" s="9"/>
       <c r="AE150" s="1"/>
       <c r="AH150" s="9"/>
       <c r="AJ150" s="1"/>
       <c r="AM150" s="9"/>
       <c r="AO150" s="1"/>
       <c r="AR150" s="9"/>
       <c r="AT150" s="1"/>
       <c r="AW150" s="9"/>
       <c r="AY150" s="1"/>
       <c r="BB150" s="9"/>
       <c r="BD150" s="1"/>
       <c r="BG150" s="9"/>
     </row>
     <row r="151" spans="1:59">
       <c r="A151" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B151" t="s">
         <v>24</v>
       </c>
       <c r="C151" t="s">
         <v>25</v>
       </c>
@@ -10502,52 +11902,62 @@
       </c>
       <c r="K151" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L151" t="s">
         <v>24</v>
       </c>
       <c r="M151" t="s">
         <v>25</v>
       </c>
       <c r="N151" s="9">
         <v>584384.071</v>
       </c>
       <c r="P151" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q151" t="s">
         <v>24</v>
       </c>
       <c r="R151" t="s">
         <v>25</v>
       </c>
       <c r="S151" s="9">
         <v>475200.48</v>
       </c>
-      <c r="U151" s="1"/>
-      <c r="X151" s="9"/>
+      <c r="U151" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V151" t="s">
+        <v>24</v>
+      </c>
+      <c r="W151" t="s">
+        <v>25</v>
+      </c>
+      <c r="X151" s="9">
+        <v>430315.75900000002</v>
+      </c>
       <c r="Z151" s="1"/>
       <c r="AC151" s="9"/>
       <c r="AE151" s="1"/>
       <c r="AH151" s="9"/>
       <c r="AJ151" s="1"/>
       <c r="AM151" s="9"/>
       <c r="AO151" s="1"/>
       <c r="AR151" s="9"/>
       <c r="AT151" s="1"/>
       <c r="AW151" s="9"/>
       <c r="AY151" s="1"/>
       <c r="BB151" s="9"/>
       <c r="BD151" s="1"/>
       <c r="BG151" s="9"/>
     </row>
     <row r="152" spans="1:59">
       <c r="A152" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B152" t="s">
         <v>24</v>
       </c>
       <c r="C152" t="s">
         <v>26</v>
       </c>
@@ -10568,52 +11978,62 @@
       </c>
       <c r="K152" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L152" t="s">
         <v>24</v>
       </c>
       <c r="M152" t="s">
         <v>26</v>
       </c>
       <c r="N152" s="9">
         <v>0</v>
       </c>
       <c r="P152" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q152" t="s">
         <v>24</v>
       </c>
       <c r="R152" t="s">
         <v>26</v>
       </c>
       <c r="S152" s="9">
         <v>0</v>
       </c>
-      <c r="U152" s="1"/>
-      <c r="X152" s="9"/>
+      <c r="U152" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V152" t="s">
+        <v>24</v>
+      </c>
+      <c r="W152" t="s">
+        <v>26</v>
+      </c>
+      <c r="X152" s="9">
+        <v>2.9359999999999999</v>
+      </c>
       <c r="Z152" s="1"/>
       <c r="AC152" s="9"/>
       <c r="AE152" s="1"/>
       <c r="AH152" s="9"/>
       <c r="AJ152" s="1"/>
       <c r="AM152" s="9"/>
       <c r="AO152" s="1"/>
       <c r="AR152" s="9"/>
       <c r="AT152" s="1"/>
       <c r="AW152" s="9"/>
       <c r="AY152" s="1"/>
       <c r="BB152" s="9"/>
       <c r="BD152" s="1"/>
       <c r="BG152" s="9"/>
     </row>
     <row r="153" spans="1:59">
       <c r="A153" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B153" t="s">
         <v>24</v>
       </c>
       <c r="C153" t="s">
         <v>27</v>
       </c>
@@ -10634,52 +12054,62 @@
       </c>
       <c r="K153" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L153" t="s">
         <v>24</v>
       </c>
       <c r="M153" t="s">
         <v>27</v>
       </c>
       <c r="N153" s="9">
         <v>71.772999999999996</v>
       </c>
       <c r="P153" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q153" t="s">
         <v>24</v>
       </c>
       <c r="R153" t="s">
         <v>27</v>
       </c>
       <c r="S153" s="9">
         <v>43.316000000000003</v>
       </c>
-      <c r="U153" s="1"/>
-      <c r="X153" s="9"/>
+      <c r="U153" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V153" t="s">
+        <v>24</v>
+      </c>
+      <c r="W153" t="s">
+        <v>27</v>
+      </c>
+      <c r="X153" s="9">
+        <v>4.3899999999999997</v>
+      </c>
       <c r="Z153" s="1"/>
       <c r="AC153" s="9"/>
       <c r="AE153" s="1"/>
       <c r="AH153" s="9"/>
       <c r="AJ153" s="1"/>
       <c r="AM153" s="9"/>
       <c r="AO153" s="1"/>
       <c r="AR153" s="9"/>
       <c r="AT153" s="1"/>
       <c r="AW153" s="9"/>
       <c r="AY153" s="1"/>
       <c r="BB153" s="9"/>
       <c r="BD153" s="1"/>
       <c r="BG153" s="9"/>
     </row>
     <row r="154" spans="1:59">
       <c r="A154" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B154" t="s">
         <v>24</v>
       </c>
       <c r="C154" t="s">
         <v>28</v>
       </c>
@@ -10700,52 +12130,62 @@
       </c>
       <c r="K154" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L154" t="s">
         <v>24</v>
       </c>
       <c r="M154" t="s">
         <v>28</v>
       </c>
       <c r="N154" s="9">
         <v>1914.759</v>
       </c>
       <c r="P154" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q154" t="s">
         <v>24</v>
       </c>
       <c r="R154" t="s">
         <v>28</v>
       </c>
       <c r="S154" s="9">
         <v>1583.1610000000001</v>
       </c>
-      <c r="U154" s="1"/>
-      <c r="X154" s="9"/>
+      <c r="U154" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V154" t="s">
+        <v>24</v>
+      </c>
+      <c r="W154" t="s">
+        <v>28</v>
+      </c>
+      <c r="X154" s="9">
+        <v>1023.008</v>
+      </c>
       <c r="Z154" s="1"/>
       <c r="AC154" s="9"/>
       <c r="AE154" s="1"/>
       <c r="AH154" s="9"/>
       <c r="AJ154" s="1"/>
       <c r="AM154" s="9"/>
       <c r="AO154" s="1"/>
       <c r="AR154" s="9"/>
       <c r="AT154" s="1"/>
       <c r="AW154" s="9"/>
       <c r="AY154" s="1"/>
       <c r="BB154" s="9"/>
       <c r="BD154" s="1"/>
       <c r="BG154" s="9"/>
     </row>
     <row r="155" spans="1:59">
       <c r="A155" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B155" t="s">
         <v>24</v>
       </c>
       <c r="C155" t="s">
         <v>29</v>
       </c>
@@ -10766,52 +12206,62 @@
       </c>
       <c r="K155" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L155" t="s">
         <v>24</v>
       </c>
       <c r="M155" t="s">
         <v>29</v>
       </c>
       <c r="N155" s="9">
         <v>23966.678</v>
       </c>
       <c r="P155" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q155" t="s">
         <v>24</v>
       </c>
       <c r="R155" t="s">
         <v>29</v>
       </c>
       <c r="S155" s="9">
         <v>23740.841</v>
       </c>
-      <c r="U155" s="1"/>
-      <c r="X155" s="9"/>
+      <c r="U155" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V155" t="s">
+        <v>24</v>
+      </c>
+      <c r="W155" t="s">
+        <v>29</v>
+      </c>
+      <c r="X155" s="9">
+        <v>31121.602999999999</v>
+      </c>
       <c r="Z155" s="1"/>
       <c r="AC155" s="9"/>
       <c r="AE155" s="1"/>
       <c r="AH155" s="9"/>
       <c r="AJ155" s="1"/>
       <c r="AM155" s="9"/>
       <c r="AO155" s="1"/>
       <c r="AR155" s="9"/>
       <c r="AT155" s="1"/>
       <c r="AW155" s="9"/>
       <c r="AY155" s="1"/>
       <c r="BB155" s="9"/>
       <c r="BD155" s="1"/>
       <c r="BG155" s="9"/>
     </row>
     <row r="156" spans="1:59">
       <c r="A156" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B156" t="s">
         <v>24</v>
       </c>
       <c r="C156" t="s">
         <v>30</v>
       </c>
@@ -10832,52 +12282,62 @@
       </c>
       <c r="K156" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L156" t="s">
         <v>24</v>
       </c>
       <c r="M156" t="s">
         <v>30</v>
       </c>
       <c r="N156" s="9">
         <v>51750.775999999998</v>
       </c>
       <c r="P156" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q156" t="s">
         <v>24</v>
       </c>
       <c r="R156" t="s">
         <v>30</v>
       </c>
       <c r="S156" s="9">
         <v>50813.43</v>
       </c>
-      <c r="U156" s="1"/>
-      <c r="X156" s="9"/>
+      <c r="U156" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V156" t="s">
+        <v>24</v>
+      </c>
+      <c r="W156" t="s">
+        <v>30</v>
+      </c>
+      <c r="X156" s="9">
+        <v>65538.642999999996</v>
+      </c>
       <c r="Z156" s="1"/>
       <c r="AC156" s="9"/>
       <c r="AE156" s="1"/>
       <c r="AH156" s="9"/>
       <c r="AJ156" s="1"/>
       <c r="AM156" s="9"/>
       <c r="AO156" s="1"/>
       <c r="AR156" s="9"/>
       <c r="AT156" s="1"/>
       <c r="AW156" s="9"/>
       <c r="AY156" s="1"/>
       <c r="BB156" s="9"/>
       <c r="BD156" s="1"/>
       <c r="BG156" s="9"/>
     </row>
     <row r="157" spans="1:59">
       <c r="A157" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B157" t="s">
         <v>24</v>
       </c>
       <c r="C157" t="s">
         <v>31</v>
       </c>
@@ -10898,52 +12358,62 @@
       </c>
       <c r="K157" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L157" t="s">
         <v>24</v>
       </c>
       <c r="M157" t="s">
         <v>31</v>
       </c>
       <c r="N157" s="9">
         <v>65969.084000000003</v>
       </c>
       <c r="P157" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q157" t="s">
         <v>24</v>
       </c>
       <c r="R157" t="s">
         <v>31</v>
       </c>
       <c r="S157" s="9">
         <v>67556.551999999996</v>
       </c>
-      <c r="U157" s="1"/>
-      <c r="X157" s="9"/>
+      <c r="U157" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V157" t="s">
+        <v>24</v>
+      </c>
+      <c r="W157" t="s">
+        <v>31</v>
+      </c>
+      <c r="X157" s="9">
+        <v>78758.415999999997</v>
+      </c>
       <c r="Z157" s="1"/>
       <c r="AC157" s="9"/>
       <c r="AE157" s="1"/>
       <c r="AH157" s="9"/>
       <c r="AJ157" s="1"/>
       <c r="AM157" s="9"/>
       <c r="AO157" s="1"/>
       <c r="AR157" s="9"/>
       <c r="AT157" s="1"/>
       <c r="AW157" s="9"/>
       <c r="AY157" s="1"/>
       <c r="BB157" s="9"/>
       <c r="BD157" s="1"/>
       <c r="BG157" s="9"/>
     </row>
     <row r="158" spans="1:59">
       <c r="A158" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B158" t="s">
         <v>24</v>
       </c>
       <c r="C158" t="s">
         <v>32</v>
       </c>
@@ -10964,52 +12434,62 @@
       </c>
       <c r="K158" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L158" t="s">
         <v>24</v>
       </c>
       <c r="M158" t="s">
         <v>32</v>
       </c>
       <c r="N158" s="9">
         <v>11478.264999999999</v>
       </c>
       <c r="P158" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q158" t="s">
         <v>24</v>
       </c>
       <c r="R158" t="s">
         <v>32</v>
       </c>
       <c r="S158" s="9">
         <v>13168.235000000001</v>
       </c>
-      <c r="U158" s="1"/>
-      <c r="X158" s="9"/>
+      <c r="U158" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V158" t="s">
+        <v>24</v>
+      </c>
+      <c r="W158" t="s">
+        <v>32</v>
+      </c>
+      <c r="X158" s="9">
+        <v>14353.754999999999</v>
+      </c>
       <c r="Z158" s="1"/>
       <c r="AC158" s="9"/>
       <c r="AE158" s="1"/>
       <c r="AH158" s="9"/>
       <c r="AJ158" s="1"/>
       <c r="AM158" s="9"/>
       <c r="AO158" s="1"/>
       <c r="AR158" s="9"/>
       <c r="AT158" s="1"/>
       <c r="AW158" s="9"/>
       <c r="AY158" s="1"/>
       <c r="BB158" s="9"/>
       <c r="BD158" s="1"/>
       <c r="BG158" s="9"/>
     </row>
     <row r="159" spans="1:59">
       <c r="A159" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B159" t="s">
         <v>24</v>
       </c>
       <c r="C159" t="s">
         <v>33</v>
       </c>
@@ -11030,52 +12510,62 @@
       </c>
       <c r="K159" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L159" t="s">
         <v>24</v>
       </c>
       <c r="M159" t="s">
         <v>33</v>
       </c>
       <c r="N159" s="9">
         <v>91820.861000000004</v>
       </c>
       <c r="P159" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q159" t="s">
         <v>24</v>
       </c>
       <c r="R159" t="s">
         <v>33</v>
       </c>
       <c r="S159" s="9">
         <v>86088.284</v>
       </c>
-      <c r="U159" s="1"/>
-      <c r="X159" s="9"/>
+      <c r="U159" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V159" t="s">
+        <v>24</v>
+      </c>
+      <c r="W159" t="s">
+        <v>33</v>
+      </c>
+      <c r="X159" s="9">
+        <v>67892.091</v>
+      </c>
       <c r="Z159" s="1"/>
       <c r="AC159" s="9"/>
       <c r="AE159" s="1"/>
       <c r="AH159" s="9"/>
       <c r="AJ159" s="1"/>
       <c r="AM159" s="9"/>
       <c r="AO159" s="1"/>
       <c r="AR159" s="9"/>
       <c r="AT159" s="1"/>
       <c r="AW159" s="9"/>
       <c r="AY159" s="1"/>
       <c r="BB159" s="9"/>
       <c r="BD159" s="1"/>
       <c r="BG159" s="9"/>
     </row>
     <row r="160" spans="1:59">
       <c r="A160" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B160" t="s">
         <v>24</v>
       </c>
       <c r="C160" t="s">
         <v>34</v>
       </c>
@@ -11096,52 +12586,62 @@
       </c>
       <c r="K160" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L160" t="s">
         <v>24</v>
       </c>
       <c r="M160" t="s">
         <v>34</v>
       </c>
       <c r="N160" s="9">
         <v>43329</v>
       </c>
       <c r="P160" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q160" t="s">
         <v>24</v>
       </c>
       <c r="R160" t="s">
         <v>34</v>
       </c>
       <c r="S160" s="9">
         <v>46316.2</v>
       </c>
-      <c r="U160" s="1"/>
-      <c r="X160" s="9"/>
+      <c r="U160" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V160" t="s">
+        <v>24</v>
+      </c>
+      <c r="W160" t="s">
+        <v>34</v>
+      </c>
+      <c r="X160" s="9">
+        <v>148558</v>
+      </c>
       <c r="Z160" s="1"/>
       <c r="AC160" s="9"/>
       <c r="AE160" s="1"/>
       <c r="AH160" s="9"/>
       <c r="AJ160" s="1"/>
       <c r="AM160" s="9"/>
       <c r="AO160" s="1"/>
       <c r="AR160" s="9"/>
       <c r="AT160" s="1"/>
       <c r="AW160" s="9"/>
       <c r="AY160" s="1"/>
       <c r="BB160" s="9"/>
       <c r="BD160" s="1"/>
       <c r="BG160" s="9"/>
     </row>
     <row r="161" spans="1:59">
       <c r="A161" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B161" t="s">
         <v>24</v>
       </c>
       <c r="C161" t="s">
         <v>35</v>
       </c>
@@ -11162,52 +12662,62 @@
       </c>
       <c r="K161" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L161" t="s">
         <v>24</v>
       </c>
       <c r="M161" t="s">
         <v>35</v>
       </c>
       <c r="N161" s="9">
         <v>10849.824000000001</v>
       </c>
       <c r="P161" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q161" t="s">
         <v>24</v>
       </c>
       <c r="R161" t="s">
         <v>35</v>
       </c>
       <c r="S161" s="9">
         <v>10937.606</v>
       </c>
-      <c r="U161" s="1"/>
-      <c r="X161" s="9"/>
+      <c r="U161" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V161" t="s">
+        <v>24</v>
+      </c>
+      <c r="W161" t="s">
+        <v>35</v>
+      </c>
+      <c r="X161" s="9">
+        <v>11688.003000000001</v>
+      </c>
       <c r="Z161" s="1"/>
       <c r="AC161" s="9"/>
       <c r="AE161" s="1"/>
       <c r="AH161" s="9"/>
       <c r="AJ161" s="1"/>
       <c r="AM161" s="9"/>
       <c r="AO161" s="1"/>
       <c r="AR161" s="9"/>
       <c r="AT161" s="1"/>
       <c r="AW161" s="9"/>
       <c r="AY161" s="1"/>
       <c r="BB161" s="9"/>
       <c r="BD161" s="1"/>
       <c r="BG161" s="9"/>
     </row>
     <row r="162" spans="1:59">
       <c r="A162" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B162" t="s">
         <v>24</v>
       </c>
       <c r="C162" t="s">
         <v>36</v>
       </c>
@@ -11228,52 +12738,62 @@
       </c>
       <c r="K162" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L162" t="s">
         <v>24</v>
       </c>
       <c r="M162" t="s">
         <v>36</v>
       </c>
       <c r="N162" s="9">
         <v>305762.451</v>
       </c>
       <c r="P162" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q162" t="s">
         <v>24</v>
       </c>
       <c r="R162" t="s">
         <v>36</v>
       </c>
       <c r="S162" s="9">
         <v>283537.19500000001</v>
       </c>
-      <c r="U162" s="1"/>
-      <c r="X162" s="9"/>
+      <c r="U162" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V162" t="s">
+        <v>24</v>
+      </c>
+      <c r="W162" t="s">
+        <v>36</v>
+      </c>
+      <c r="X162" s="9">
+        <v>344498.58600000001</v>
+      </c>
       <c r="Z162" s="1"/>
       <c r="AC162" s="9"/>
       <c r="AE162" s="1"/>
       <c r="AH162" s="9"/>
       <c r="AJ162" s="1"/>
       <c r="AM162" s="9"/>
       <c r="AO162" s="1"/>
       <c r="AR162" s="9"/>
       <c r="AT162" s="1"/>
       <c r="AW162" s="9"/>
       <c r="AY162" s="1"/>
       <c r="BB162" s="9"/>
       <c r="BD162" s="1"/>
       <c r="BG162" s="9"/>
     </row>
     <row r="163" spans="1:59">
       <c r="A163" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B163" t="s">
         <v>24</v>
       </c>
       <c r="C163" t="s">
         <v>37</v>
       </c>
@@ -11294,52 +12814,62 @@
       </c>
       <c r="K163" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L163" t="s">
         <v>24</v>
       </c>
       <c r="M163" t="s">
         <v>37</v>
       </c>
       <c r="N163" s="9">
         <v>135921.66500000001</v>
       </c>
       <c r="P163" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q163" t="s">
         <v>24</v>
       </c>
       <c r="R163" t="s">
         <v>37</v>
       </c>
       <c r="S163" s="9">
         <v>118117.33500000001</v>
       </c>
-      <c r="U163" s="1"/>
-      <c r="X163" s="9"/>
+      <c r="U163" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V163" t="s">
+        <v>24</v>
+      </c>
+      <c r="W163" t="s">
+        <v>37</v>
+      </c>
+      <c r="X163" s="9">
+        <v>127847.537</v>
+      </c>
       <c r="Z163" s="1"/>
       <c r="AC163" s="9"/>
       <c r="AE163" s="1"/>
       <c r="AH163" s="9"/>
       <c r="AJ163" s="1"/>
       <c r="AM163" s="9"/>
       <c r="AO163" s="1"/>
       <c r="AR163" s="9"/>
       <c r="AT163" s="1"/>
       <c r="AW163" s="9"/>
       <c r="AY163" s="1"/>
       <c r="BB163" s="9"/>
       <c r="BD163" s="1"/>
       <c r="BG163" s="9"/>
     </row>
     <row r="164" spans="1:59">
       <c r="A164" s="1">
         <v>46047.416666666664</v>
       </c>
       <c r="B164" t="s">
         <v>24</v>
       </c>
       <c r="C164" t="s">
         <v>38</v>
       </c>
@@ -11360,52 +12890,62 @@
       </c>
       <c r="K164" s="1">
         <v>46083.416666666664</v>
       </c>
       <c r="L164" t="s">
         <v>24</v>
       </c>
       <c r="M164" t="s">
         <v>38</v>
       </c>
       <c r="N164" s="9">
         <v>0</v>
       </c>
       <c r="P164" s="1">
         <v>46119.416666666664</v>
       </c>
       <c r="Q164" t="s">
         <v>24</v>
       </c>
       <c r="R164" t="s">
         <v>38</v>
       </c>
       <c r="S164" s="9">
         <v>0</v>
       </c>
-      <c r="U164" s="1"/>
-      <c r="X164" s="9"/>
+      <c r="U164" s="1">
+        <v>46162.416666666664</v>
+      </c>
+      <c r="V164" t="s">
+        <v>24</v>
+      </c>
+      <c r="W164" t="s">
+        <v>38</v>
+      </c>
+      <c r="X164" s="9">
+        <v>0</v>
+      </c>
       <c r="Z164" s="1"/>
       <c r="AC164" s="9"/>
       <c r="AE164" s="1"/>
       <c r="AH164" s="9"/>
       <c r="AJ164" s="1"/>
       <c r="AM164" s="9"/>
       <c r="AO164" s="1"/>
       <c r="AR164" s="9"/>
       <c r="AT164" s="1"/>
       <c r="AW164" s="9"/>
       <c r="AY164" s="1"/>
       <c r="BB164" s="9"/>
       <c r="BD164" s="1"/>
       <c r="BG164" s="9"/>
     </row>
     <row r="165" spans="1:59">
       <c r="A165" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B165" t="s">
         <v>24</v>
       </c>
       <c r="C165" t="s">
         <v>25</v>
       </c>
@@ -11426,52 +12966,62 @@
       </c>
       <c r="K165" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L165" t="s">
         <v>24</v>
       </c>
       <c r="M165" t="s">
         <v>25</v>
       </c>
       <c r="N165" s="9">
         <v>570362.62399999995</v>
       </c>
       <c r="P165" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q165" t="s">
         <v>24</v>
       </c>
       <c r="R165" t="s">
         <v>25</v>
       </c>
       <c r="S165" s="9">
         <v>479400.74200000003</v>
       </c>
-      <c r="U165" s="1"/>
-      <c r="X165" s="9"/>
+      <c r="U165" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V165" t="s">
+        <v>24</v>
+      </c>
+      <c r="W165" t="s">
+        <v>25</v>
+      </c>
+      <c r="X165" s="9">
+        <v>443185.70699999999</v>
+      </c>
       <c r="Z165" s="1"/>
       <c r="AC165" s="9"/>
       <c r="AE165" s="1"/>
       <c r="AH165" s="9"/>
       <c r="AJ165" s="1"/>
       <c r="AM165" s="9"/>
       <c r="AO165" s="1"/>
       <c r="AR165" s="9"/>
       <c r="AT165" s="1"/>
       <c r="AW165" s="9"/>
       <c r="AY165" s="1"/>
       <c r="BB165" s="9"/>
       <c r="BD165" s="1"/>
       <c r="BG165" s="9"/>
     </row>
     <row r="166" spans="1:59">
       <c r="A166" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B166" t="s">
         <v>24</v>
       </c>
       <c r="C166" t="s">
         <v>26</v>
       </c>
@@ -11492,52 +13042,62 @@
       </c>
       <c r="K166" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L166" t="s">
         <v>24</v>
       </c>
       <c r="M166" t="s">
         <v>26</v>
       </c>
       <c r="N166" s="9">
         <v>0</v>
       </c>
       <c r="P166" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q166" t="s">
         <v>24</v>
       </c>
       <c r="R166" t="s">
         <v>26</v>
       </c>
       <c r="S166" s="9">
         <v>0</v>
       </c>
-      <c r="U166" s="1"/>
-      <c r="X166" s="9"/>
+      <c r="U166" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V166" t="s">
+        <v>24</v>
+      </c>
+      <c r="W166" t="s">
+        <v>26</v>
+      </c>
+      <c r="X166" s="9">
+        <v>2.218</v>
+      </c>
       <c r="Z166" s="1"/>
       <c r="AC166" s="9"/>
       <c r="AE166" s="1"/>
       <c r="AH166" s="9"/>
       <c r="AJ166" s="1"/>
       <c r="AM166" s="9"/>
       <c r="AO166" s="1"/>
       <c r="AR166" s="9"/>
       <c r="AT166" s="1"/>
       <c r="AW166" s="9"/>
       <c r="AY166" s="1"/>
       <c r="BB166" s="9"/>
       <c r="BD166" s="1"/>
       <c r="BG166" s="9"/>
     </row>
     <row r="167" spans="1:59">
       <c r="A167" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B167" t="s">
         <v>24</v>
       </c>
       <c r="C167" t="s">
         <v>27</v>
       </c>
@@ -11558,52 +13118,62 @@
       </c>
       <c r="K167" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L167" t="s">
         <v>24</v>
       </c>
       <c r="M167" t="s">
         <v>27</v>
       </c>
       <c r="N167" s="9">
         <v>74.108000000000004</v>
       </c>
       <c r="P167" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q167" t="s">
         <v>24</v>
       </c>
       <c r="R167" t="s">
         <v>27</v>
       </c>
       <c r="S167" s="9">
         <v>72.299000000000007</v>
       </c>
-      <c r="U167" s="1"/>
-      <c r="X167" s="9"/>
+      <c r="U167" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V167" t="s">
+        <v>24</v>
+      </c>
+      <c r="W167" t="s">
+        <v>27</v>
+      </c>
+      <c r="X167" s="9">
+        <v>4.5430000000000001</v>
+      </c>
       <c r="Z167" s="1"/>
       <c r="AC167" s="9"/>
       <c r="AE167" s="1"/>
       <c r="AH167" s="9"/>
       <c r="AJ167" s="1"/>
       <c r="AM167" s="9"/>
       <c r="AO167" s="1"/>
       <c r="AR167" s="9"/>
       <c r="AT167" s="1"/>
       <c r="AW167" s="9"/>
       <c r="AY167" s="1"/>
       <c r="BB167" s="9"/>
       <c r="BD167" s="1"/>
       <c r="BG167" s="9"/>
     </row>
     <row r="168" spans="1:59">
       <c r="A168" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B168" t="s">
         <v>24</v>
       </c>
       <c r="C168" t="s">
         <v>28</v>
       </c>
@@ -11624,52 +13194,62 @@
       </c>
       <c r="K168" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L168" t="s">
         <v>24</v>
       </c>
       <c r="M168" t="s">
         <v>28</v>
       </c>
       <c r="N168" s="9">
         <v>1827.9469999999999</v>
       </c>
       <c r="P168" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q168" t="s">
         <v>24</v>
       </c>
       <c r="R168" t="s">
         <v>28</v>
       </c>
       <c r="S168" s="9">
         <v>1593.3</v>
       </c>
-      <c r="U168" s="1"/>
-      <c r="X168" s="9"/>
+      <c r="U168" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V168" t="s">
+        <v>24</v>
+      </c>
+      <c r="W168" t="s">
+        <v>28</v>
+      </c>
+      <c r="X168" s="9">
+        <v>1065.337</v>
+      </c>
       <c r="Z168" s="1"/>
       <c r="AC168" s="9"/>
       <c r="AE168" s="1"/>
       <c r="AH168" s="9"/>
       <c r="AJ168" s="1"/>
       <c r="AM168" s="9"/>
       <c r="AO168" s="1"/>
       <c r="AR168" s="9"/>
       <c r="AT168" s="1"/>
       <c r="AW168" s="9"/>
       <c r="AY168" s="1"/>
       <c r="BB168" s="9"/>
       <c r="BD168" s="1"/>
       <c r="BG168" s="9"/>
     </row>
     <row r="169" spans="1:59">
       <c r="A169" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B169" t="s">
         <v>24</v>
       </c>
       <c r="C169" t="s">
         <v>29</v>
       </c>
@@ -11690,52 +13270,62 @@
       </c>
       <c r="K169" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L169" t="s">
         <v>24</v>
       </c>
       <c r="M169" t="s">
         <v>29</v>
       </c>
       <c r="N169" s="9">
         <v>23361.735000000001</v>
       </c>
       <c r="P169" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q169" t="s">
         <v>24</v>
       </c>
       <c r="R169" t="s">
         <v>29</v>
       </c>
       <c r="S169" s="9">
         <v>23297.893</v>
       </c>
-      <c r="U169" s="1"/>
-      <c r="X169" s="9"/>
+      <c r="U169" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V169" t="s">
+        <v>24</v>
+      </c>
+      <c r="W169" t="s">
+        <v>29</v>
+      </c>
+      <c r="X169" s="9">
+        <v>30944.31</v>
+      </c>
       <c r="Z169" s="1"/>
       <c r="AC169" s="9"/>
       <c r="AE169" s="1"/>
       <c r="AH169" s="9"/>
       <c r="AJ169" s="1"/>
       <c r="AM169" s="9"/>
       <c r="AO169" s="1"/>
       <c r="AR169" s="9"/>
       <c r="AT169" s="1"/>
       <c r="AW169" s="9"/>
       <c r="AY169" s="1"/>
       <c r="BB169" s="9"/>
       <c r="BD169" s="1"/>
       <c r="BG169" s="9"/>
     </row>
     <row r="170" spans="1:59">
       <c r="A170" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B170" t="s">
         <v>24</v>
       </c>
       <c r="C170" t="s">
         <v>30</v>
       </c>
@@ -11756,52 +13346,62 @@
       </c>
       <c r="K170" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L170" t="s">
         <v>24</v>
       </c>
       <c r="M170" t="s">
         <v>30</v>
       </c>
       <c r="N170" s="9">
         <v>50664.928999999996</v>
       </c>
       <c r="P170" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q170" t="s">
         <v>24</v>
       </c>
       <c r="R170" t="s">
         <v>30</v>
       </c>
       <c r="S170" s="9">
         <v>50404.843999999997</v>
       </c>
-      <c r="U170" s="1"/>
-      <c r="X170" s="9"/>
+      <c r="U170" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V170" t="s">
+        <v>24</v>
+      </c>
+      <c r="W170" t="s">
+        <v>30</v>
+      </c>
+      <c r="X170" s="9">
+        <v>66336.096000000005</v>
+      </c>
       <c r="Z170" s="1"/>
       <c r="AC170" s="9"/>
       <c r="AE170" s="1"/>
       <c r="AH170" s="9"/>
       <c r="AJ170" s="1"/>
       <c r="AM170" s="9"/>
       <c r="AO170" s="1"/>
       <c r="AR170" s="9"/>
       <c r="AT170" s="1"/>
       <c r="AW170" s="9"/>
       <c r="AY170" s="1"/>
       <c r="BB170" s="9"/>
       <c r="BD170" s="1"/>
       <c r="BG170" s="9"/>
     </row>
     <row r="171" spans="1:59">
       <c r="A171" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B171" t="s">
         <v>24</v>
       </c>
       <c r="C171" t="s">
         <v>31</v>
       </c>
@@ -11822,52 +13422,62 @@
       </c>
       <c r="K171" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L171" t="s">
         <v>24</v>
       </c>
       <c r="M171" t="s">
         <v>31</v>
       </c>
       <c r="N171" s="9">
         <v>63821.455999999998</v>
       </c>
       <c r="P171" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q171" t="s">
         <v>24</v>
       </c>
       <c r="R171" t="s">
         <v>31</v>
       </c>
       <c r="S171" s="9">
         <v>67046.430999999997</v>
       </c>
-      <c r="U171" s="1"/>
-      <c r="X171" s="9"/>
+      <c r="U171" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V171" t="s">
+        <v>24</v>
+      </c>
+      <c r="W171" t="s">
+        <v>31</v>
+      </c>
+      <c r="X171" s="9">
+        <v>77580.095000000001</v>
+      </c>
       <c r="Z171" s="1"/>
       <c r="AC171" s="9"/>
       <c r="AE171" s="1"/>
       <c r="AH171" s="9"/>
       <c r="AJ171" s="1"/>
       <c r="AM171" s="9"/>
       <c r="AO171" s="1"/>
       <c r="AR171" s="9"/>
       <c r="AT171" s="1"/>
       <c r="AW171" s="9"/>
       <c r="AY171" s="1"/>
       <c r="BB171" s="9"/>
       <c r="BD171" s="1"/>
       <c r="BG171" s="9"/>
     </row>
     <row r="172" spans="1:59">
       <c r="A172" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B172" t="s">
         <v>24</v>
       </c>
       <c r="C172" t="s">
         <v>32</v>
       </c>
@@ -11888,52 +13498,62 @@
       </c>
       <c r="K172" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L172" t="s">
         <v>24</v>
       </c>
       <c r="M172" t="s">
         <v>32</v>
       </c>
       <c r="N172" s="9">
         <v>11933.01</v>
       </c>
       <c r="P172" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q172" t="s">
         <v>24</v>
       </c>
       <c r="R172" t="s">
         <v>32</v>
       </c>
       <c r="S172" s="9">
         <v>13019.16</v>
       </c>
-      <c r="U172" s="1"/>
-      <c r="X172" s="9"/>
+      <c r="U172" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V172" t="s">
+        <v>24</v>
+      </c>
+      <c r="W172" t="s">
+        <v>32</v>
+      </c>
+      <c r="X172" s="9">
+        <v>15347.645</v>
+      </c>
       <c r="Z172" s="1"/>
       <c r="AC172" s="9"/>
       <c r="AE172" s="1"/>
       <c r="AH172" s="9"/>
       <c r="AJ172" s="1"/>
       <c r="AM172" s="9"/>
       <c r="AO172" s="1"/>
       <c r="AR172" s="9"/>
       <c r="AT172" s="1"/>
       <c r="AW172" s="9"/>
       <c r="AY172" s="1"/>
       <c r="BB172" s="9"/>
       <c r="BD172" s="1"/>
       <c r="BG172" s="9"/>
     </row>
     <row r="173" spans="1:59">
       <c r="A173" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B173" t="s">
         <v>24</v>
       </c>
       <c r="C173" t="s">
         <v>33</v>
       </c>
@@ -11954,52 +13574,62 @@
       </c>
       <c r="K173" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L173" t="s">
         <v>24</v>
       </c>
       <c r="M173" t="s">
         <v>33</v>
       </c>
       <c r="N173" s="9">
         <v>91587.267999999996</v>
       </c>
       <c r="P173" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q173" t="s">
         <v>24</v>
       </c>
       <c r="R173" t="s">
         <v>33</v>
       </c>
       <c r="S173" s="9">
         <v>81862.903999999995</v>
       </c>
-      <c r="U173" s="1"/>
-      <c r="X173" s="9"/>
+      <c r="U173" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V173" t="s">
+        <v>24</v>
+      </c>
+      <c r="W173" t="s">
+        <v>33</v>
+      </c>
+      <c r="X173" s="9">
+        <v>67663.721000000005</v>
+      </c>
       <c r="Z173" s="1"/>
       <c r="AC173" s="9"/>
       <c r="AE173" s="1"/>
       <c r="AH173" s="9"/>
       <c r="AJ173" s="1"/>
       <c r="AM173" s="9"/>
       <c r="AO173" s="1"/>
       <c r="AR173" s="9"/>
       <c r="AT173" s="1"/>
       <c r="AW173" s="9"/>
       <c r="AY173" s="1"/>
       <c r="BB173" s="9"/>
       <c r="BD173" s="1"/>
       <c r="BG173" s="9"/>
     </row>
     <row r="174" spans="1:59">
       <c r="A174" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B174" t="s">
         <v>24</v>
       </c>
       <c r="C174" t="s">
         <v>34</v>
       </c>
@@ -12020,52 +13650,62 @@
       </c>
       <c r="K174" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L174" t="s">
         <v>24</v>
       </c>
       <c r="M174" t="s">
         <v>34</v>
       </c>
       <c r="N174" s="9">
         <v>40396</v>
       </c>
       <c r="P174" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q174" t="s">
         <v>24</v>
       </c>
       <c r="R174" t="s">
         <v>34</v>
       </c>
       <c r="S174" s="9">
         <v>47285</v>
       </c>
-      <c r="U174" s="1"/>
-      <c r="X174" s="9"/>
+      <c r="U174" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V174" t="s">
+        <v>24</v>
+      </c>
+      <c r="W174" t="s">
+        <v>34</v>
+      </c>
+      <c r="X174" s="9">
+        <v>179450</v>
+      </c>
       <c r="Z174" s="1"/>
       <c r="AC174" s="9"/>
       <c r="AE174" s="1"/>
       <c r="AH174" s="9"/>
       <c r="AJ174" s="1"/>
       <c r="AM174" s="9"/>
       <c r="AO174" s="1"/>
       <c r="AR174" s="9"/>
       <c r="AT174" s="1"/>
       <c r="AW174" s="9"/>
       <c r="AY174" s="1"/>
       <c r="BB174" s="9"/>
       <c r="BD174" s="1"/>
       <c r="BG174" s="9"/>
     </row>
     <row r="175" spans="1:59">
       <c r="A175" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B175" t="s">
         <v>24</v>
       </c>
       <c r="C175" t="s">
         <v>35</v>
       </c>
@@ -12086,52 +13726,62 @@
       </c>
       <c r="K175" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L175" t="s">
         <v>24</v>
       </c>
       <c r="M175" t="s">
         <v>35</v>
       </c>
       <c r="N175" s="9">
         <v>10548.397000000001</v>
       </c>
       <c r="P175" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q175" t="s">
         <v>24</v>
       </c>
       <c r="R175" t="s">
         <v>35</v>
       </c>
       <c r="S175" s="9">
         <v>10670.073</v>
       </c>
-      <c r="U175" s="1"/>
-      <c r="X175" s="9"/>
+      <c r="U175" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V175" t="s">
+        <v>24</v>
+      </c>
+      <c r="W175" t="s">
+        <v>35</v>
+      </c>
+      <c r="X175" s="9">
+        <v>11590.205</v>
+      </c>
       <c r="Z175" s="1"/>
       <c r="AC175" s="9"/>
       <c r="AE175" s="1"/>
       <c r="AH175" s="9"/>
       <c r="AJ175" s="1"/>
       <c r="AM175" s="9"/>
       <c r="AO175" s="1"/>
       <c r="AR175" s="9"/>
       <c r="AT175" s="1"/>
       <c r="AW175" s="9"/>
       <c r="AY175" s="1"/>
       <c r="BB175" s="9"/>
       <c r="BD175" s="1"/>
       <c r="BG175" s="9"/>
     </row>
     <row r="176" spans="1:59">
       <c r="A176" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B176" t="s">
         <v>24</v>
       </c>
       <c r="C176" t="s">
         <v>36</v>
       </c>
@@ -12152,52 +13802,62 @@
       </c>
       <c r="K176" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L176" t="s">
         <v>24</v>
       </c>
       <c r="M176" t="s">
         <v>36</v>
       </c>
       <c r="N176" s="9">
         <v>302403.88099999999</v>
       </c>
       <c r="P176" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q176" t="s">
         <v>24</v>
       </c>
       <c r="R176" t="s">
         <v>36</v>
       </c>
       <c r="S176" s="9">
         <v>282130.83500000002</v>
       </c>
-      <c r="U176" s="1"/>
-      <c r="X176" s="9"/>
+      <c r="U176" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V176" t="s">
+        <v>24</v>
+      </c>
+      <c r="W176" t="s">
+        <v>36</v>
+      </c>
+      <c r="X176" s="9">
+        <v>349956.94799999997</v>
+      </c>
       <c r="Z176" s="1"/>
       <c r="AC176" s="9"/>
       <c r="AE176" s="1"/>
       <c r="AH176" s="9"/>
       <c r="AJ176" s="1"/>
       <c r="AM176" s="9"/>
       <c r="AO176" s="1"/>
       <c r="AR176" s="9"/>
       <c r="AT176" s="1"/>
       <c r="AW176" s="9"/>
       <c r="AY176" s="1"/>
       <c r="BB176" s="9"/>
       <c r="BD176" s="1"/>
       <c r="BG176" s="9"/>
     </row>
     <row r="177" spans="1:59">
       <c r="A177" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B177" t="s">
         <v>24</v>
       </c>
       <c r="C177" t="s">
         <v>37</v>
       </c>
@@ -12218,52 +13878,62 @@
       </c>
       <c r="K177" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L177" t="s">
         <v>24</v>
       </c>
       <c r="M177" t="s">
         <v>37</v>
       </c>
       <c r="N177" s="9">
         <v>134622.717</v>
       </c>
       <c r="P177" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q177" t="s">
         <v>24</v>
       </c>
       <c r="R177" t="s">
         <v>37</v>
       </c>
       <c r="S177" s="9">
         <v>118409.01300000001</v>
       </c>
-      <c r="U177" s="1"/>
-      <c r="X177" s="9"/>
+      <c r="U177" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V177" t="s">
+        <v>24</v>
+      </c>
+      <c r="W177" t="s">
+        <v>37</v>
+      </c>
+      <c r="X177" s="9">
+        <v>131471.94699999999</v>
+      </c>
       <c r="Z177" s="1"/>
       <c r="AC177" s="9"/>
       <c r="AE177" s="1"/>
       <c r="AH177" s="9"/>
       <c r="AJ177" s="1"/>
       <c r="AM177" s="9"/>
       <c r="AO177" s="1"/>
       <c r="AR177" s="9"/>
       <c r="AT177" s="1"/>
       <c r="AW177" s="9"/>
       <c r="AY177" s="1"/>
       <c r="BB177" s="9"/>
       <c r="BD177" s="1"/>
       <c r="BG177" s="9"/>
     </row>
     <row r="178" spans="1:59">
       <c r="A178" s="1">
         <v>46047.458333333336</v>
       </c>
       <c r="B178" t="s">
         <v>24</v>
       </c>
       <c r="C178" t="s">
         <v>38</v>
       </c>
@@ -12284,52 +13954,62 @@
       </c>
       <c r="K178" s="1">
         <v>46083.458333333336</v>
       </c>
       <c r="L178" t="s">
         <v>24</v>
       </c>
       <c r="M178" t="s">
         <v>38</v>
       </c>
       <c r="N178" s="9">
         <v>0</v>
       </c>
       <c r="P178" s="1">
         <v>46119.458333333336</v>
       </c>
       <c r="Q178" t="s">
         <v>24</v>
       </c>
       <c r="R178" t="s">
         <v>38</v>
       </c>
       <c r="S178" s="9">
         <v>0</v>
       </c>
-      <c r="U178" s="1"/>
-      <c r="X178" s="9"/>
+      <c r="U178" s="1">
+        <v>46162.458333333336</v>
+      </c>
+      <c r="V178" t="s">
+        <v>24</v>
+      </c>
+      <c r="W178" t="s">
+        <v>38</v>
+      </c>
+      <c r="X178" s="9">
+        <v>0</v>
+      </c>
       <c r="Z178" s="1"/>
       <c r="AC178" s="9"/>
       <c r="AE178" s="1"/>
       <c r="AH178" s="9"/>
       <c r="AJ178" s="1"/>
       <c r="AM178" s="9"/>
       <c r="AO178" s="1"/>
       <c r="AR178" s="9"/>
       <c r="AT178" s="1"/>
       <c r="AW178" s="9"/>
       <c r="AY178" s="1"/>
       <c r="BB178" s="9"/>
       <c r="BD178" s="1"/>
       <c r="BG178" s="9"/>
     </row>
     <row r="179" spans="1:59">
       <c r="A179" s="1">
         <v>46047.5</v>
       </c>
       <c r="B179" t="s">
         <v>24</v>
       </c>
       <c r="C179" t="s">
         <v>25</v>
       </c>
@@ -12350,52 +14030,62 @@
       </c>
       <c r="K179" s="1">
         <v>46083.5</v>
       </c>
       <c r="L179" t="s">
         <v>24</v>
       </c>
       <c r="M179" t="s">
         <v>25</v>
       </c>
       <c r="N179" s="9">
         <v>556851.005</v>
       </c>
       <c r="P179" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q179" t="s">
         <v>24</v>
       </c>
       <c r="R179" t="s">
         <v>25</v>
       </c>
       <c r="S179" s="9">
         <v>482465.739</v>
       </c>
-      <c r="U179" s="1"/>
-      <c r="X179" s="9"/>
+      <c r="U179" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V179" t="s">
+        <v>24</v>
+      </c>
+      <c r="W179" t="s">
+        <v>25</v>
+      </c>
+      <c r="X179" s="9">
+        <v>456510.364</v>
+      </c>
       <c r="Z179" s="1"/>
       <c r="AC179" s="9"/>
       <c r="AE179" s="1"/>
       <c r="AH179" s="9"/>
       <c r="AJ179" s="1"/>
       <c r="AM179" s="9"/>
       <c r="AO179" s="1"/>
       <c r="AR179" s="9"/>
       <c r="AT179" s="1"/>
       <c r="AW179" s="9"/>
       <c r="AY179" s="1"/>
       <c r="BB179" s="9"/>
       <c r="BD179" s="1"/>
       <c r="BG179" s="9"/>
     </row>
     <row r="180" spans="1:59">
       <c r="A180" s="1">
         <v>46047.5</v>
       </c>
       <c r="B180" t="s">
         <v>24</v>
       </c>
       <c r="C180" t="s">
         <v>26</v>
       </c>
@@ -12416,52 +14106,62 @@
       </c>
       <c r="K180" s="1">
         <v>46083.5</v>
       </c>
       <c r="L180" t="s">
         <v>24</v>
       </c>
       <c r="M180" t="s">
         <v>26</v>
       </c>
       <c r="N180" s="9">
         <v>0</v>
       </c>
       <c r="P180" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q180" t="s">
         <v>24</v>
       </c>
       <c r="R180" t="s">
         <v>26</v>
       </c>
       <c r="S180" s="9">
         <v>0</v>
       </c>
-      <c r="U180" s="1"/>
-      <c r="X180" s="9"/>
+      <c r="U180" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V180" t="s">
+        <v>24</v>
+      </c>
+      <c r="W180" t="s">
+        <v>26</v>
+      </c>
+      <c r="X180" s="9">
+        <v>2.6179999999999999</v>
+      </c>
       <c r="Z180" s="1"/>
       <c r="AC180" s="9"/>
       <c r="AE180" s="1"/>
       <c r="AH180" s="9"/>
       <c r="AJ180" s="1"/>
       <c r="AM180" s="9"/>
       <c r="AO180" s="1"/>
       <c r="AR180" s="9"/>
       <c r="AT180" s="1"/>
       <c r="AW180" s="9"/>
       <c r="AY180" s="1"/>
       <c r="BB180" s="9"/>
       <c r="BD180" s="1"/>
       <c r="BG180" s="9"/>
     </row>
     <row r="181" spans="1:59">
       <c r="A181" s="1">
         <v>46047.5</v>
       </c>
       <c r="B181" t="s">
         <v>24</v>
       </c>
       <c r="C181" t="s">
         <v>27</v>
       </c>
@@ -12482,52 +14182,62 @@
       </c>
       <c r="K181" s="1">
         <v>46083.5</v>
       </c>
       <c r="L181" t="s">
         <v>24</v>
       </c>
       <c r="M181" t="s">
         <v>27</v>
       </c>
       <c r="N181" s="9">
         <v>61.369</v>
       </c>
       <c r="P181" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q181" t="s">
         <v>24</v>
       </c>
       <c r="R181" t="s">
         <v>27</v>
       </c>
       <c r="S181" s="9">
         <v>65.245000000000005</v>
       </c>
-      <c r="U181" s="1"/>
-      <c r="X181" s="9"/>
+      <c r="U181" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V181" t="s">
+        <v>24</v>
+      </c>
+      <c r="W181" t="s">
+        <v>27</v>
+      </c>
+      <c r="X181" s="9">
+        <v>7.8360000000000003</v>
+      </c>
       <c r="Z181" s="1"/>
       <c r="AC181" s="9"/>
       <c r="AE181" s="1"/>
       <c r="AH181" s="9"/>
       <c r="AJ181" s="1"/>
       <c r="AM181" s="9"/>
       <c r="AO181" s="1"/>
       <c r="AR181" s="9"/>
       <c r="AT181" s="1"/>
       <c r="AW181" s="9"/>
       <c r="AY181" s="1"/>
       <c r="BB181" s="9"/>
       <c r="BD181" s="1"/>
       <c r="BG181" s="9"/>
     </row>
     <row r="182" spans="1:59">
       <c r="A182" s="1">
         <v>46047.5</v>
       </c>
       <c r="B182" t="s">
         <v>24</v>
       </c>
       <c r="C182" t="s">
         <v>28</v>
       </c>
@@ -12548,52 +14258,62 @@
       </c>
       <c r="K182" s="1">
         <v>46083.5</v>
       </c>
       <c r="L182" t="s">
         <v>24</v>
       </c>
       <c r="M182" t="s">
         <v>28</v>
       </c>
       <c r="N182" s="9">
         <v>1775.963</v>
       </c>
       <c r="P182" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q182" t="s">
         <v>24</v>
       </c>
       <c r="R182" t="s">
         <v>28</v>
       </c>
       <c r="S182" s="9">
         <v>1575.9349999999999</v>
       </c>
-      <c r="U182" s="1"/>
-      <c r="X182" s="9"/>
+      <c r="U182" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V182" t="s">
+        <v>24</v>
+      </c>
+      <c r="W182" t="s">
+        <v>28</v>
+      </c>
+      <c r="X182" s="9">
+        <v>1101.0219999999999</v>
+      </c>
       <c r="Z182" s="1"/>
       <c r="AC182" s="9"/>
       <c r="AE182" s="1"/>
       <c r="AH182" s="9"/>
       <c r="AJ182" s="1"/>
       <c r="AM182" s="9"/>
       <c r="AO182" s="1"/>
       <c r="AR182" s="9"/>
       <c r="AT182" s="1"/>
       <c r="AW182" s="9"/>
       <c r="AY182" s="1"/>
       <c r="BB182" s="9"/>
       <c r="BD182" s="1"/>
       <c r="BG182" s="9"/>
     </row>
     <row r="183" spans="1:59">
       <c r="A183" s="1">
         <v>46047.5</v>
       </c>
       <c r="B183" t="s">
         <v>24</v>
       </c>
       <c r="C183" t="s">
         <v>29</v>
       </c>
@@ -12614,52 +14334,62 @@
       </c>
       <c r="K183" s="1">
         <v>46083.5</v>
       </c>
       <c r="L183" t="s">
         <v>24</v>
       </c>
       <c r="M183" t="s">
         <v>29</v>
       </c>
       <c r="N183" s="9">
         <v>23034.175999999999</v>
       </c>
       <c r="P183" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q183" t="s">
         <v>24</v>
       </c>
       <c r="R183" t="s">
         <v>29</v>
       </c>
       <c r="S183" s="9">
         <v>23121.555</v>
       </c>
-      <c r="U183" s="1"/>
-      <c r="X183" s="9"/>
+      <c r="U183" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V183" t="s">
+        <v>24</v>
+      </c>
+      <c r="W183" t="s">
+        <v>29</v>
+      </c>
+      <c r="X183" s="9">
+        <v>35253.095999999998</v>
+      </c>
       <c r="Z183" s="1"/>
       <c r="AC183" s="9"/>
       <c r="AE183" s="1"/>
       <c r="AH183" s="9"/>
       <c r="AJ183" s="1"/>
       <c r="AM183" s="9"/>
       <c r="AO183" s="1"/>
       <c r="AR183" s="9"/>
       <c r="AT183" s="1"/>
       <c r="AW183" s="9"/>
       <c r="AY183" s="1"/>
       <c r="BB183" s="9"/>
       <c r="BD183" s="1"/>
       <c r="BG183" s="9"/>
     </row>
     <row r="184" spans="1:59">
       <c r="A184" s="1">
         <v>46047.5</v>
       </c>
       <c r="B184" t="s">
         <v>24</v>
       </c>
       <c r="C184" t="s">
         <v>30</v>
       </c>
@@ -12680,52 +14410,62 @@
       </c>
       <c r="K184" s="1">
         <v>46083.5</v>
       </c>
       <c r="L184" t="s">
         <v>24</v>
       </c>
       <c r="M184" t="s">
         <v>30</v>
       </c>
       <c r="N184" s="9">
         <v>50382.248</v>
       </c>
       <c r="P184" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q184" t="s">
         <v>24</v>
       </c>
       <c r="R184" t="s">
         <v>30</v>
       </c>
       <c r="S184" s="9">
         <v>49837.726999999999</v>
       </c>
-      <c r="U184" s="1"/>
-      <c r="X184" s="9"/>
+      <c r="U184" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V184" t="s">
+        <v>24</v>
+      </c>
+      <c r="W184" t="s">
+        <v>30</v>
+      </c>
+      <c r="X184" s="9">
+        <v>67895.010999999999</v>
+      </c>
       <c r="Z184" s="1"/>
       <c r="AC184" s="9"/>
       <c r="AE184" s="1"/>
       <c r="AH184" s="9"/>
       <c r="AJ184" s="1"/>
       <c r="AM184" s="9"/>
       <c r="AO184" s="1"/>
       <c r="AR184" s="9"/>
       <c r="AT184" s="1"/>
       <c r="AW184" s="9"/>
       <c r="AY184" s="1"/>
       <c r="BB184" s="9"/>
       <c r="BD184" s="1"/>
       <c r="BG184" s="9"/>
     </row>
     <row r="185" spans="1:59">
       <c r="A185" s="1">
         <v>46047.5</v>
       </c>
       <c r="B185" t="s">
         <v>24</v>
       </c>
       <c r="C185" t="s">
         <v>31</v>
       </c>
@@ -12746,52 +14486,62 @@
       </c>
       <c r="K185" s="1">
         <v>46083.5</v>
       </c>
       <c r="L185" t="s">
         <v>24</v>
       </c>
       <c r="M185" t="s">
         <v>31</v>
       </c>
       <c r="N185" s="9">
         <v>64546.758000000002</v>
       </c>
       <c r="P185" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q185" t="s">
         <v>24</v>
       </c>
       <c r="R185" t="s">
         <v>31</v>
       </c>
       <c r="S185" s="9">
         <v>66864.172999999995</v>
       </c>
-      <c r="U185" s="1"/>
-      <c r="X185" s="9"/>
+      <c r="U185" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V185" t="s">
+        <v>24</v>
+      </c>
+      <c r="W185" t="s">
+        <v>31</v>
+      </c>
+      <c r="X185" s="9">
+        <v>80819.760999999999</v>
+      </c>
       <c r="Z185" s="1"/>
       <c r="AC185" s="9"/>
       <c r="AE185" s="1"/>
       <c r="AH185" s="9"/>
       <c r="AJ185" s="1"/>
       <c r="AM185" s="9"/>
       <c r="AO185" s="1"/>
       <c r="AR185" s="9"/>
       <c r="AT185" s="1"/>
       <c r="AW185" s="9"/>
       <c r="AY185" s="1"/>
       <c r="BB185" s="9"/>
       <c r="BD185" s="1"/>
       <c r="BG185" s="9"/>
     </row>
     <row r="186" spans="1:59">
       <c r="A186" s="1">
         <v>46047.5</v>
       </c>
       <c r="B186" t="s">
         <v>24</v>
       </c>
       <c r="C186" t="s">
         <v>32</v>
       </c>
@@ -12812,52 +14562,62 @@
       </c>
       <c r="K186" s="1">
         <v>46083.5</v>
       </c>
       <c r="L186" t="s">
         <v>24</v>
       </c>
       <c r="M186" t="s">
         <v>32</v>
       </c>
       <c r="N186" s="9">
         <v>13150.834999999999</v>
       </c>
       <c r="P186" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q186" t="s">
         <v>24</v>
       </c>
       <c r="R186" t="s">
         <v>32</v>
       </c>
       <c r="S186" s="9">
         <v>13670.58</v>
       </c>
-      <c r="U186" s="1"/>
-      <c r="X186" s="9"/>
+      <c r="U186" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V186" t="s">
+        <v>24</v>
+      </c>
+      <c r="W186" t="s">
+        <v>32</v>
+      </c>
+      <c r="X186" s="9">
+        <v>16279.865</v>
+      </c>
       <c r="Z186" s="1"/>
       <c r="AC186" s="9"/>
       <c r="AE186" s="1"/>
       <c r="AH186" s="9"/>
       <c r="AJ186" s="1"/>
       <c r="AM186" s="9"/>
       <c r="AO186" s="1"/>
       <c r="AR186" s="9"/>
       <c r="AT186" s="1"/>
       <c r="AW186" s="9"/>
       <c r="AY186" s="1"/>
       <c r="BB186" s="9"/>
       <c r="BD186" s="1"/>
       <c r="BG186" s="9"/>
     </row>
     <row r="187" spans="1:59">
       <c r="A187" s="1">
         <v>46047.5</v>
       </c>
       <c r="B187" t="s">
         <v>24</v>
       </c>
       <c r="C187" t="s">
         <v>33</v>
       </c>
@@ -12878,52 +14638,62 @@
       </c>
       <c r="K187" s="1">
         <v>46083.5</v>
       </c>
       <c r="L187" t="s">
         <v>24</v>
       </c>
       <c r="M187" t="s">
         <v>33</v>
       </c>
       <c r="N187" s="9">
         <v>88648.085000000006</v>
       </c>
       <c r="P187" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q187" t="s">
         <v>24</v>
       </c>
       <c r="R187" t="s">
         <v>33</v>
       </c>
       <c r="S187" s="9">
         <v>80129.570999999996</v>
       </c>
-      <c r="U187" s="1"/>
-      <c r="X187" s="9"/>
+      <c r="U187" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V187" t="s">
+        <v>24</v>
+      </c>
+      <c r="W187" t="s">
+        <v>33</v>
+      </c>
+      <c r="X187" s="9">
+        <v>65997.433000000005</v>
+      </c>
       <c r="Z187" s="1"/>
       <c r="AC187" s="9"/>
       <c r="AE187" s="1"/>
       <c r="AH187" s="9"/>
       <c r="AJ187" s="1"/>
       <c r="AM187" s="9"/>
       <c r="AO187" s="1"/>
       <c r="AR187" s="9"/>
       <c r="AT187" s="1"/>
       <c r="AW187" s="9"/>
       <c r="AY187" s="1"/>
       <c r="BB187" s="9"/>
       <c r="BD187" s="1"/>
       <c r="BG187" s="9"/>
     </row>
     <row r="188" spans="1:59">
       <c r="A188" s="1">
         <v>46047.5</v>
       </c>
       <c r="B188" t="s">
         <v>24</v>
       </c>
       <c r="C188" t="s">
         <v>34</v>
       </c>
@@ -12944,52 +14714,62 @@
       </c>
       <c r="K188" s="1">
         <v>46083.5</v>
       </c>
       <c r="L188" t="s">
         <v>24</v>
       </c>
       <c r="M188" t="s">
         <v>34</v>
       </c>
       <c r="N188" s="9">
         <v>35021</v>
       </c>
       <c r="P188" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q188" t="s">
         <v>24</v>
       </c>
       <c r="R188" t="s">
         <v>34</v>
       </c>
       <c r="S188" s="9">
         <v>42234.400000000001</v>
       </c>
-      <c r="U188" s="1"/>
-      <c r="X188" s="9"/>
+      <c r="U188" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V188" t="s">
+        <v>24</v>
+      </c>
+      <c r="W188" t="s">
+        <v>34</v>
+      </c>
+      <c r="X188" s="9">
+        <v>72628</v>
+      </c>
       <c r="Z188" s="1"/>
       <c r="AC188" s="9"/>
       <c r="AE188" s="1"/>
       <c r="AH188" s="9"/>
       <c r="AJ188" s="1"/>
       <c r="AM188" s="9"/>
       <c r="AO188" s="1"/>
       <c r="AR188" s="9"/>
       <c r="AT188" s="1"/>
       <c r="AW188" s="9"/>
       <c r="AY188" s="1"/>
       <c r="BB188" s="9"/>
       <c r="BD188" s="1"/>
       <c r="BG188" s="9"/>
     </row>
     <row r="189" spans="1:59">
       <c r="A189" s="1">
         <v>46047.5</v>
       </c>
       <c r="B189" t="s">
         <v>24</v>
       </c>
       <c r="C189" t="s">
         <v>35</v>
       </c>
@@ -13010,52 +14790,62 @@
       </c>
       <c r="K189" s="1">
         <v>46083.5</v>
       </c>
       <c r="L189" t="s">
         <v>24</v>
       </c>
       <c r="M189" t="s">
         <v>35</v>
       </c>
       <c r="N189" s="9">
         <v>10244.710999999999</v>
       </c>
       <c r="P189" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q189" t="s">
         <v>24</v>
       </c>
       <c r="R189" t="s">
         <v>35</v>
       </c>
       <c r="S189" s="9">
         <v>10463.404</v>
       </c>
-      <c r="U189" s="1"/>
-      <c r="X189" s="9"/>
+      <c r="U189" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V189" t="s">
+        <v>24</v>
+      </c>
+      <c r="W189" t="s">
+        <v>35</v>
+      </c>
+      <c r="X189" s="9">
+        <v>11049.504999999999</v>
+      </c>
       <c r="Z189" s="1"/>
       <c r="AC189" s="9"/>
       <c r="AE189" s="1"/>
       <c r="AH189" s="9"/>
       <c r="AJ189" s="1"/>
       <c r="AM189" s="9"/>
       <c r="AO189" s="1"/>
       <c r="AR189" s="9"/>
       <c r="AT189" s="1"/>
       <c r="AW189" s="9"/>
       <c r="AY189" s="1"/>
       <c r="BB189" s="9"/>
       <c r="BD189" s="1"/>
       <c r="BG189" s="9"/>
     </row>
     <row r="190" spans="1:59">
       <c r="A190" s="1">
         <v>46047.5</v>
       </c>
       <c r="B190" t="s">
         <v>24</v>
       </c>
       <c r="C190" t="s">
         <v>36</v>
       </c>
@@ -13076,52 +14866,62 @@
       </c>
       <c r="K190" s="1">
         <v>46083.5</v>
       </c>
       <c r="L190" t="s">
         <v>24</v>
       </c>
       <c r="M190" t="s">
         <v>36</v>
       </c>
       <c r="N190" s="9">
         <v>295530.96799999999</v>
       </c>
       <c r="P190" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q190" t="s">
         <v>24</v>
       </c>
       <c r="R190" t="s">
         <v>36</v>
       </c>
       <c r="S190" s="9">
         <v>279367.28399999999</v>
       </c>
-      <c r="U190" s="1"/>
-      <c r="X190" s="9"/>
+      <c r="U190" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V190" t="s">
+        <v>24</v>
+      </c>
+      <c r="W190" t="s">
+        <v>36</v>
+      </c>
+      <c r="X190" s="9">
+        <v>350026.13799999998</v>
+      </c>
       <c r="Z190" s="1"/>
       <c r="AC190" s="9"/>
       <c r="AE190" s="1"/>
       <c r="AH190" s="9"/>
       <c r="AJ190" s="1"/>
       <c r="AM190" s="9"/>
       <c r="AO190" s="1"/>
       <c r="AR190" s="9"/>
       <c r="AT190" s="1"/>
       <c r="AW190" s="9"/>
       <c r="AY190" s="1"/>
       <c r="BB190" s="9"/>
       <c r="BD190" s="1"/>
       <c r="BG190" s="9"/>
     </row>
     <row r="191" spans="1:59">
       <c r="A191" s="1">
         <v>46047.5</v>
       </c>
       <c r="B191" t="s">
         <v>24</v>
       </c>
       <c r="C191" t="s">
         <v>37</v>
       </c>
@@ -13142,52 +14942,62 @@
       </c>
       <c r="K191" s="1">
         <v>46083.5</v>
       </c>
       <c r="L191" t="s">
         <v>24</v>
       </c>
       <c r="M191" t="s">
         <v>37</v>
       </c>
       <c r="N191" s="9">
         <v>131506.639</v>
       </c>
       <c r="P191" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q191" t="s">
         <v>24</v>
       </c>
       <c r="R191" t="s">
         <v>37</v>
       </c>
       <c r="S191" s="9">
         <v>116146.993</v>
       </c>
-      <c r="U191" s="1"/>
-      <c r="X191" s="9"/>
+      <c r="U191" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V191" t="s">
+        <v>24</v>
+      </c>
+      <c r="W191" t="s">
+        <v>37</v>
+      </c>
+      <c r="X191" s="9">
+        <v>132208.84400000001</v>
+      </c>
       <c r="Z191" s="1"/>
       <c r="AC191" s="9"/>
       <c r="AE191" s="1"/>
       <c r="AH191" s="9"/>
       <c r="AJ191" s="1"/>
       <c r="AM191" s="9"/>
       <c r="AO191" s="1"/>
       <c r="AR191" s="9"/>
       <c r="AT191" s="1"/>
       <c r="AW191" s="9"/>
       <c r="AY191" s="1"/>
       <c r="BB191" s="9"/>
       <c r="BD191" s="1"/>
       <c r="BG191" s="9"/>
     </row>
     <row r="192" spans="1:59">
       <c r="A192" s="1">
         <v>46047.5</v>
       </c>
       <c r="B192" t="s">
         <v>24</v>
       </c>
       <c r="C192" t="s">
         <v>38</v>
       </c>
@@ -13208,52 +15018,62 @@
       </c>
       <c r="K192" s="1">
         <v>46083.5</v>
       </c>
       <c r="L192" t="s">
         <v>24</v>
       </c>
       <c r="M192" t="s">
         <v>38</v>
       </c>
       <c r="N192" s="9">
         <v>0</v>
       </c>
       <c r="P192" s="1">
         <v>46119.5</v>
       </c>
       <c r="Q192" t="s">
         <v>24</v>
       </c>
       <c r="R192" t="s">
         <v>38</v>
       </c>
       <c r="S192" s="9">
         <v>0</v>
       </c>
-      <c r="U192" s="1"/>
-      <c r="X192" s="9"/>
+      <c r="U192" s="1">
+        <v>46162.5</v>
+      </c>
+      <c r="V192" t="s">
+        <v>24</v>
+      </c>
+      <c r="W192" t="s">
+        <v>38</v>
+      </c>
+      <c r="X192" s="9">
+        <v>0</v>
+      </c>
       <c r="Z192" s="1"/>
       <c r="AC192" s="9"/>
       <c r="AE192" s="1"/>
       <c r="AH192" s="9"/>
       <c r="AJ192" s="1"/>
       <c r="AM192" s="9"/>
       <c r="AO192" s="1"/>
       <c r="AR192" s="9"/>
       <c r="AT192" s="1"/>
       <c r="AW192" s="9"/>
       <c r="AY192" s="1"/>
       <c r="BB192" s="9"/>
       <c r="BD192" s="1"/>
       <c r="BG192" s="9"/>
     </row>
     <row r="193" spans="1:59">
       <c r="A193" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B193" t="s">
         <v>24</v>
       </c>
       <c r="C193" t="s">
         <v>25</v>
       </c>
@@ -13274,52 +15094,62 @@
       </c>
       <c r="K193" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L193" t="s">
         <v>24</v>
       </c>
       <c r="M193" t="s">
         <v>25</v>
       </c>
       <c r="N193" s="9">
         <v>537653.39899999998</v>
       </c>
       <c r="P193" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q193" t="s">
         <v>24</v>
       </c>
       <c r="R193" t="s">
         <v>25</v>
       </c>
       <c r="S193" s="9">
         <v>477034.147</v>
       </c>
-      <c r="U193" s="1"/>
-      <c r="X193" s="9"/>
+      <c r="U193" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V193" t="s">
+        <v>24</v>
+      </c>
+      <c r="W193" t="s">
+        <v>25</v>
+      </c>
+      <c r="X193" s="9">
+        <v>462427.05</v>
+      </c>
       <c r="Z193" s="1"/>
       <c r="AC193" s="9"/>
       <c r="AE193" s="1"/>
       <c r="AH193" s="9"/>
       <c r="AJ193" s="1"/>
       <c r="AM193" s="9"/>
       <c r="AO193" s="1"/>
       <c r="AR193" s="9"/>
       <c r="AT193" s="1"/>
       <c r="AW193" s="9"/>
       <c r="AY193" s="1"/>
       <c r="BB193" s="9"/>
       <c r="BD193" s="1"/>
       <c r="BG193" s="9"/>
     </row>
     <row r="194" spans="1:59">
       <c r="A194" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B194" t="s">
         <v>24</v>
       </c>
       <c r="C194" t="s">
         <v>26</v>
       </c>
@@ -13340,52 +15170,62 @@
       </c>
       <c r="K194" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L194" t="s">
         <v>24</v>
       </c>
       <c r="M194" t="s">
         <v>26</v>
       </c>
       <c r="N194" s="9">
         <v>0</v>
       </c>
       <c r="P194" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q194" t="s">
         <v>24</v>
       </c>
       <c r="R194" t="s">
         <v>26</v>
       </c>
       <c r="S194" s="9">
         <v>0</v>
       </c>
-      <c r="U194" s="1"/>
-      <c r="X194" s="9"/>
+      <c r="U194" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V194" t="s">
+        <v>24</v>
+      </c>
+      <c r="W194" t="s">
+        <v>26</v>
+      </c>
+      <c r="X194" s="9">
+        <v>2.7719999999999998</v>
+      </c>
       <c r="Z194" s="1"/>
       <c r="AC194" s="9"/>
       <c r="AE194" s="1"/>
       <c r="AH194" s="9"/>
       <c r="AJ194" s="1"/>
       <c r="AM194" s="9"/>
       <c r="AO194" s="1"/>
       <c r="AR194" s="9"/>
       <c r="AT194" s="1"/>
       <c r="AW194" s="9"/>
       <c r="AY194" s="1"/>
       <c r="BB194" s="9"/>
       <c r="BD194" s="1"/>
       <c r="BG194" s="9"/>
     </row>
     <row r="195" spans="1:59">
       <c r="A195" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B195" t="s">
         <v>24</v>
       </c>
       <c r="C195" t="s">
         <v>27</v>
       </c>
@@ -13406,52 +15246,62 @@
       </c>
       <c r="K195" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L195" t="s">
         <v>24</v>
       </c>
       <c r="M195" t="s">
         <v>27</v>
       </c>
       <c r="N195" s="9">
         <v>60.243000000000002</v>
       </c>
       <c r="P195" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q195" t="s">
         <v>24</v>
       </c>
       <c r="R195" t="s">
         <v>27</v>
       </c>
       <c r="S195" s="9">
         <v>72.022000000000006</v>
       </c>
-      <c r="U195" s="1"/>
-      <c r="X195" s="9"/>
+      <c r="U195" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V195" t="s">
+        <v>24</v>
+      </c>
+      <c r="W195" t="s">
+        <v>27</v>
+      </c>
+      <c r="X195" s="9">
+        <v>6.2949999999999999</v>
+      </c>
       <c r="Z195" s="1"/>
       <c r="AC195" s="9"/>
       <c r="AE195" s="1"/>
       <c r="AH195" s="9"/>
       <c r="AJ195" s="1"/>
       <c r="AM195" s="9"/>
       <c r="AO195" s="1"/>
       <c r="AR195" s="9"/>
       <c r="AT195" s="1"/>
       <c r="AW195" s="9"/>
       <c r="AY195" s="1"/>
       <c r="BB195" s="9"/>
       <c r="BD195" s="1"/>
       <c r="BG195" s="9"/>
     </row>
     <row r="196" spans="1:59">
       <c r="A196" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B196" t="s">
         <v>24</v>
       </c>
       <c r="C196" t="s">
         <v>28</v>
       </c>
@@ -13472,52 +15322,62 @@
       </c>
       <c r="K196" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L196" t="s">
         <v>24</v>
       </c>
       <c r="M196" t="s">
         <v>28</v>
       </c>
       <c r="N196" s="9">
         <v>1654.019</v>
       </c>
       <c r="P196" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q196" t="s">
         <v>24</v>
       </c>
       <c r="R196" t="s">
         <v>28</v>
       </c>
       <c r="S196" s="9">
         <v>1545.4880000000001</v>
       </c>
-      <c r="U196" s="1"/>
-      <c r="X196" s="9"/>
+      <c r="U196" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V196" t="s">
+        <v>24</v>
+      </c>
+      <c r="W196" t="s">
+        <v>28</v>
+      </c>
+      <c r="X196" s="9">
+        <v>1083.5519999999999</v>
+      </c>
       <c r="Z196" s="1"/>
       <c r="AC196" s="9"/>
       <c r="AE196" s="1"/>
       <c r="AH196" s="9"/>
       <c r="AJ196" s="1"/>
       <c r="AM196" s="9"/>
       <c r="AO196" s="1"/>
       <c r="AR196" s="9"/>
       <c r="AT196" s="1"/>
       <c r="AW196" s="9"/>
       <c r="AY196" s="1"/>
       <c r="BB196" s="9"/>
       <c r="BD196" s="1"/>
       <c r="BG196" s="9"/>
     </row>
     <row r="197" spans="1:59">
       <c r="A197" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B197" t="s">
         <v>24</v>
       </c>
       <c r="C197" t="s">
         <v>29</v>
       </c>
@@ -13538,52 +15398,62 @@
       </c>
       <c r="K197" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L197" t="s">
         <v>24</v>
       </c>
       <c r="M197" t="s">
         <v>29</v>
       </c>
       <c r="N197" s="9">
         <v>23559.184000000001</v>
       </c>
       <c r="P197" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q197" t="s">
         <v>24</v>
       </c>
       <c r="R197" t="s">
         <v>29</v>
       </c>
       <c r="S197" s="9">
         <v>22684.720000000001</v>
       </c>
-      <c r="U197" s="1"/>
-      <c r="X197" s="9"/>
+      <c r="U197" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V197" t="s">
+        <v>24</v>
+      </c>
+      <c r="W197" t="s">
+        <v>29</v>
+      </c>
+      <c r="X197" s="9">
+        <v>31050.424999999999</v>
+      </c>
       <c r="Z197" s="1"/>
       <c r="AC197" s="9"/>
       <c r="AE197" s="1"/>
       <c r="AH197" s="9"/>
       <c r="AJ197" s="1"/>
       <c r="AM197" s="9"/>
       <c r="AO197" s="1"/>
       <c r="AR197" s="9"/>
       <c r="AT197" s="1"/>
       <c r="AW197" s="9"/>
       <c r="AY197" s="1"/>
       <c r="BB197" s="9"/>
       <c r="BD197" s="1"/>
       <c r="BG197" s="9"/>
     </row>
     <row r="198" spans="1:59">
       <c r="A198" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B198" t="s">
         <v>24</v>
       </c>
       <c r="C198" t="s">
         <v>30</v>
       </c>
@@ -13604,52 +15474,62 @@
       </c>
       <c r="K198" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L198" t="s">
         <v>24</v>
       </c>
       <c r="M198" t="s">
         <v>30</v>
       </c>
       <c r="N198" s="9">
         <v>50721.599000000002</v>
       </c>
       <c r="P198" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q198" t="s">
         <v>24</v>
       </c>
       <c r="R198" t="s">
         <v>30</v>
       </c>
       <c r="S198" s="9">
         <v>50866.694000000003</v>
       </c>
-      <c r="U198" s="1"/>
-      <c r="X198" s="9"/>
+      <c r="U198" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V198" t="s">
+        <v>24</v>
+      </c>
+      <c r="W198" t="s">
+        <v>30</v>
+      </c>
+      <c r="X198" s="9">
+        <v>67887.646999999997</v>
+      </c>
       <c r="Z198" s="1"/>
       <c r="AC198" s="9"/>
       <c r="AE198" s="1"/>
       <c r="AH198" s="9"/>
       <c r="AJ198" s="1"/>
       <c r="AM198" s="9"/>
       <c r="AO198" s="1"/>
       <c r="AR198" s="9"/>
       <c r="AT198" s="1"/>
       <c r="AW198" s="9"/>
       <c r="AY198" s="1"/>
       <c r="BB198" s="9"/>
       <c r="BD198" s="1"/>
       <c r="BG198" s="9"/>
     </row>
     <row r="199" spans="1:59">
       <c r="A199" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B199" t="s">
         <v>24</v>
       </c>
       <c r="C199" t="s">
         <v>31</v>
       </c>
@@ -13670,52 +15550,62 @@
       </c>
       <c r="K199" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L199" t="s">
         <v>24</v>
       </c>
       <c r="M199" t="s">
         <v>31</v>
       </c>
       <c r="N199" s="9">
         <v>65210.305999999997</v>
       </c>
       <c r="P199" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q199" t="s">
         <v>24</v>
       </c>
       <c r="R199" t="s">
         <v>31</v>
       </c>
       <c r="S199" s="9">
         <v>64914.366999999998</v>
       </c>
-      <c r="U199" s="1"/>
-      <c r="X199" s="9"/>
+      <c r="U199" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V199" t="s">
+        <v>24</v>
+      </c>
+      <c r="W199" t="s">
+        <v>31</v>
+      </c>
+      <c r="X199" s="9">
+        <v>82209.285999999993</v>
+      </c>
       <c r="Z199" s="1"/>
       <c r="AC199" s="9"/>
       <c r="AE199" s="1"/>
       <c r="AH199" s="9"/>
       <c r="AJ199" s="1"/>
       <c r="AM199" s="9"/>
       <c r="AO199" s="1"/>
       <c r="AR199" s="9"/>
       <c r="AT199" s="1"/>
       <c r="AW199" s="9"/>
       <c r="AY199" s="1"/>
       <c r="BB199" s="9"/>
       <c r="BD199" s="1"/>
       <c r="BG199" s="9"/>
     </row>
     <row r="200" spans="1:59">
       <c r="A200" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B200" t="s">
         <v>24</v>
       </c>
       <c r="C200" t="s">
         <v>32</v>
       </c>
@@ -13736,52 +15626,62 @@
       </c>
       <c r="K200" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L200" t="s">
         <v>24</v>
       </c>
       <c r="M200" t="s">
         <v>32</v>
       </c>
       <c r="N200" s="9">
         <v>13864.594999999999</v>
       </c>
       <c r="P200" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q200" t="s">
         <v>24</v>
       </c>
       <c r="R200" t="s">
         <v>32</v>
       </c>
       <c r="S200" s="9">
         <v>13115.94</v>
       </c>
-      <c r="U200" s="1"/>
-      <c r="X200" s="9"/>
+      <c r="U200" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V200" t="s">
+        <v>24</v>
+      </c>
+      <c r="W200" t="s">
+        <v>32</v>
+      </c>
+      <c r="X200" s="9">
+        <v>16402.965</v>
+      </c>
       <c r="Z200" s="1"/>
       <c r="AC200" s="9"/>
       <c r="AE200" s="1"/>
       <c r="AH200" s="9"/>
       <c r="AJ200" s="1"/>
       <c r="AM200" s="9"/>
       <c r="AO200" s="1"/>
       <c r="AR200" s="9"/>
       <c r="AT200" s="1"/>
       <c r="AW200" s="9"/>
       <c r="AY200" s="1"/>
       <c r="BB200" s="9"/>
       <c r="BD200" s="1"/>
       <c r="BG200" s="9"/>
     </row>
     <row r="201" spans="1:59">
       <c r="A201" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B201" t="s">
         <v>24</v>
       </c>
       <c r="C201" t="s">
         <v>33</v>
       </c>
@@ -13802,52 +15702,62 @@
       </c>
       <c r="K201" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L201" t="s">
         <v>24</v>
       </c>
       <c r="M201" t="s">
         <v>33</v>
       </c>
       <c r="N201" s="9">
         <v>90527.03</v>
       </c>
       <c r="P201" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q201" t="s">
         <v>24</v>
       </c>
       <c r="R201" t="s">
         <v>33</v>
       </c>
       <c r="S201" s="9">
         <v>80070.620999999999</v>
       </c>
-      <c r="U201" s="1"/>
-      <c r="X201" s="9"/>
+      <c r="U201" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V201" t="s">
+        <v>24</v>
+      </c>
+      <c r="W201" t="s">
+        <v>33</v>
+      </c>
+      <c r="X201" s="9">
+        <v>67818.164000000004</v>
+      </c>
       <c r="Z201" s="1"/>
       <c r="AC201" s="9"/>
       <c r="AE201" s="1"/>
       <c r="AH201" s="9"/>
       <c r="AJ201" s="1"/>
       <c r="AM201" s="9"/>
       <c r="AO201" s="1"/>
       <c r="AR201" s="9"/>
       <c r="AT201" s="1"/>
       <c r="AW201" s="9"/>
       <c r="AY201" s="1"/>
       <c r="BB201" s="9"/>
       <c r="BD201" s="1"/>
       <c r="BG201" s="9"/>
     </row>
     <row r="202" spans="1:59">
       <c r="A202" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B202" t="s">
         <v>24</v>
       </c>
       <c r="C202" t="s">
         <v>34</v>
       </c>
@@ -13868,52 +15778,62 @@
       </c>
       <c r="K202" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L202" t="s">
         <v>24</v>
       </c>
       <c r="M202" t="s">
         <v>34</v>
       </c>
       <c r="N202" s="9">
         <v>35014</v>
       </c>
       <c r="P202" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q202" t="s">
         <v>24</v>
       </c>
       <c r="R202" t="s">
         <v>34</v>
       </c>
       <c r="S202" s="9">
         <v>42713</v>
       </c>
-      <c r="U202" s="1"/>
-      <c r="X202" s="9"/>
+      <c r="U202" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V202" t="s">
+        <v>24</v>
+      </c>
+      <c r="W202" t="s">
+        <v>34</v>
+      </c>
+      <c r="X202" s="9">
+        <v>145143</v>
+      </c>
       <c r="Z202" s="1"/>
       <c r="AC202" s="9"/>
       <c r="AE202" s="1"/>
       <c r="AH202" s="9"/>
       <c r="AJ202" s="1"/>
       <c r="AM202" s="9"/>
       <c r="AO202" s="1"/>
       <c r="AR202" s="9"/>
       <c r="AT202" s="1"/>
       <c r="AW202" s="9"/>
       <c r="AY202" s="1"/>
       <c r="BB202" s="9"/>
       <c r="BD202" s="1"/>
       <c r="BG202" s="9"/>
     </row>
     <row r="203" spans="1:59">
       <c r="A203" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B203" t="s">
         <v>24</v>
       </c>
       <c r="C203" t="s">
         <v>35</v>
       </c>
@@ -13934,52 +15854,62 @@
       </c>
       <c r="K203" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L203" t="s">
         <v>24</v>
       </c>
       <c r="M203" t="s">
         <v>35</v>
       </c>
       <c r="N203" s="9">
         <v>10486.82</v>
       </c>
       <c r="P203" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q203" t="s">
         <v>24</v>
       </c>
       <c r="R203" t="s">
         <v>35</v>
       </c>
       <c r="S203" s="9">
         <v>10595.339</v>
       </c>
-      <c r="U203" s="1"/>
-      <c r="X203" s="9"/>
+      <c r="U203" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V203" t="s">
+        <v>24</v>
+      </c>
+      <c r="W203" t="s">
+        <v>35</v>
+      </c>
+      <c r="X203" s="9">
+        <v>11735.148999999999</v>
+      </c>
       <c r="Z203" s="1"/>
       <c r="AC203" s="9"/>
       <c r="AE203" s="1"/>
       <c r="AH203" s="9"/>
       <c r="AJ203" s="1"/>
       <c r="AM203" s="9"/>
       <c r="AO203" s="1"/>
       <c r="AR203" s="9"/>
       <c r="AT203" s="1"/>
       <c r="AW203" s="9"/>
       <c r="AY203" s="1"/>
       <c r="BB203" s="9"/>
       <c r="BD203" s="1"/>
       <c r="BG203" s="9"/>
     </row>
     <row r="204" spans="1:59">
       <c r="A204" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B204" t="s">
         <v>24</v>
       </c>
       <c r="C204" t="s">
         <v>36</v>
       </c>
@@ -14000,52 +15930,62 @@
       </c>
       <c r="K204" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L204" t="s">
         <v>24</v>
       </c>
       <c r="M204" t="s">
         <v>36</v>
       </c>
       <c r="N204" s="9">
         <v>292952.94</v>
       </c>
       <c r="P204" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q204" t="s">
         <v>24</v>
       </c>
       <c r="R204" t="s">
         <v>36</v>
       </c>
       <c r="S204" s="9">
         <v>277422.495</v>
       </c>
-      <c r="U204" s="1"/>
-      <c r="X204" s="9"/>
+      <c r="U204" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V204" t="s">
+        <v>24</v>
+      </c>
+      <c r="W204" t="s">
+        <v>36</v>
+      </c>
+      <c r="X204" s="9">
+        <v>352053.01</v>
+      </c>
       <c r="Z204" s="1"/>
       <c r="AC204" s="9"/>
       <c r="AE204" s="1"/>
       <c r="AH204" s="9"/>
       <c r="AJ204" s="1"/>
       <c r="AM204" s="9"/>
       <c r="AO204" s="1"/>
       <c r="AR204" s="9"/>
       <c r="AT204" s="1"/>
       <c r="AW204" s="9"/>
       <c r="AY204" s="1"/>
       <c r="BB204" s="9"/>
       <c r="BD204" s="1"/>
       <c r="BG204" s="9"/>
     </row>
     <row r="205" spans="1:59">
       <c r="A205" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B205" t="s">
         <v>24</v>
       </c>
       <c r="C205" t="s">
         <v>37</v>
       </c>
@@ -14066,52 +16006,62 @@
       </c>
       <c r="K205" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L205" t="s">
         <v>24</v>
       </c>
       <c r="M205" t="s">
         <v>37</v>
       </c>
       <c r="N205" s="9">
         <v>128614.016</v>
       </c>
       <c r="P205" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q205" t="s">
         <v>24</v>
       </c>
       <c r="R205" t="s">
         <v>37</v>
       </c>
       <c r="S205" s="9">
         <v>114903.785</v>
       </c>
-      <c r="U205" s="1"/>
-      <c r="X205" s="9"/>
+      <c r="U205" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V205" t="s">
+        <v>24</v>
+      </c>
+      <c r="W205" t="s">
+        <v>37</v>
+      </c>
+      <c r="X205" s="9">
+        <v>135235.74100000001</v>
+      </c>
       <c r="Z205" s="1"/>
       <c r="AC205" s="9"/>
       <c r="AE205" s="1"/>
       <c r="AH205" s="9"/>
       <c r="AJ205" s="1"/>
       <c r="AM205" s="9"/>
       <c r="AO205" s="1"/>
       <c r="AR205" s="9"/>
       <c r="AT205" s="1"/>
       <c r="AW205" s="9"/>
       <c r="AY205" s="1"/>
       <c r="BB205" s="9"/>
       <c r="BD205" s="1"/>
       <c r="BG205" s="9"/>
     </row>
     <row r="206" spans="1:59">
       <c r="A206" s="1">
         <v>46047.541666666664</v>
       </c>
       <c r="B206" t="s">
         <v>24</v>
       </c>
       <c r="C206" t="s">
         <v>38</v>
       </c>
@@ -14132,52 +16082,62 @@
       </c>
       <c r="K206" s="1">
         <v>46083.541666666664</v>
       </c>
       <c r="L206" t="s">
         <v>24</v>
       </c>
       <c r="M206" t="s">
         <v>38</v>
       </c>
       <c r="N206" s="9">
         <v>0</v>
       </c>
       <c r="P206" s="1">
         <v>46119.541666666664</v>
       </c>
       <c r="Q206" t="s">
         <v>24</v>
       </c>
       <c r="R206" t="s">
         <v>38</v>
       </c>
       <c r="S206" s="9">
         <v>0</v>
       </c>
-      <c r="U206" s="1"/>
-      <c r="X206" s="9"/>
+      <c r="U206" s="1">
+        <v>46162.541666666664</v>
+      </c>
+      <c r="V206" t="s">
+        <v>24</v>
+      </c>
+      <c r="W206" t="s">
+        <v>38</v>
+      </c>
+      <c r="X206" s="9">
+        <v>0</v>
+      </c>
       <c r="Z206" s="1"/>
       <c r="AC206" s="9"/>
       <c r="AE206" s="1"/>
       <c r="AH206" s="9"/>
       <c r="AJ206" s="1"/>
       <c r="AM206" s="9"/>
       <c r="AO206" s="1"/>
       <c r="AR206" s="9"/>
       <c r="AT206" s="1"/>
       <c r="AW206" s="9"/>
       <c r="AY206" s="1"/>
       <c r="BB206" s="9"/>
       <c r="BD206" s="1"/>
       <c r="BG206" s="9"/>
     </row>
     <row r="207" spans="1:59">
       <c r="A207" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B207" t="s">
         <v>24</v>
       </c>
       <c r="C207" t="s">
         <v>25</v>
       </c>
@@ -14198,52 +16158,62 @@
       </c>
       <c r="K207" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L207" t="s">
         <v>24</v>
       </c>
       <c r="M207" t="s">
         <v>25</v>
       </c>
       <c r="N207" s="9">
         <v>531260.29700000002</v>
       </c>
       <c r="P207" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q207" t="s">
         <v>24</v>
       </c>
       <c r="R207" t="s">
         <v>25</v>
       </c>
       <c r="S207" s="9">
         <v>476458.72</v>
       </c>
-      <c r="U207" s="1"/>
-      <c r="X207" s="9"/>
+      <c r="U207" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V207" t="s">
+        <v>24</v>
+      </c>
+      <c r="W207" t="s">
+        <v>25</v>
+      </c>
+      <c r="X207" s="9">
+        <v>466642.29200000002</v>
+      </c>
       <c r="Z207" s="1"/>
       <c r="AC207" s="9"/>
       <c r="AE207" s="1"/>
       <c r="AH207" s="9"/>
       <c r="AJ207" s="1"/>
       <c r="AM207" s="9"/>
       <c r="AO207" s="1"/>
       <c r="AR207" s="9"/>
       <c r="AT207" s="1"/>
       <c r="AW207" s="9"/>
       <c r="AY207" s="1"/>
       <c r="BB207" s="9"/>
       <c r="BD207" s="1"/>
       <c r="BG207" s="9"/>
     </row>
     <row r="208" spans="1:59">
       <c r="A208" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B208" t="s">
         <v>24</v>
       </c>
       <c r="C208" t="s">
         <v>26</v>
       </c>
@@ -14264,52 +16234,62 @@
       </c>
       <c r="K208" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L208" t="s">
         <v>24</v>
       </c>
       <c r="M208" t="s">
         <v>26</v>
       </c>
       <c r="N208" s="9">
         <v>0</v>
       </c>
       <c r="P208" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q208" t="s">
         <v>24</v>
       </c>
       <c r="R208" t="s">
         <v>26</v>
       </c>
       <c r="S208" s="9">
         <v>0</v>
       </c>
-      <c r="U208" s="1"/>
-      <c r="X208" s="9"/>
+      <c r="U208" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V208" t="s">
+        <v>24</v>
+      </c>
+      <c r="W208" t="s">
+        <v>26</v>
+      </c>
+      <c r="X208" s="9">
+        <v>3.0379999999999998</v>
+      </c>
       <c r="Z208" s="1"/>
       <c r="AC208" s="9"/>
       <c r="AE208" s="1"/>
       <c r="AH208" s="9"/>
       <c r="AJ208" s="1"/>
       <c r="AM208" s="9"/>
       <c r="AO208" s="1"/>
       <c r="AR208" s="9"/>
       <c r="AT208" s="1"/>
       <c r="AW208" s="9"/>
       <c r="AY208" s="1"/>
       <c r="BB208" s="9"/>
       <c r="BD208" s="1"/>
       <c r="BG208" s="9"/>
     </row>
     <row r="209" spans="1:59">
       <c r="A209" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B209" t="s">
         <v>24</v>
       </c>
       <c r="C209" t="s">
         <v>27</v>
       </c>
@@ -14330,52 +16310,62 @@
       </c>
       <c r="K209" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L209" t="s">
         <v>24</v>
       </c>
       <c r="M209" t="s">
         <v>27</v>
       </c>
       <c r="N209" s="9">
         <v>51.948</v>
       </c>
       <c r="P209" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q209" t="s">
         <v>24</v>
       </c>
       <c r="R209" t="s">
         <v>27</v>
       </c>
       <c r="S209" s="9">
         <v>59.493000000000002</v>
       </c>
-      <c r="U209" s="1"/>
-      <c r="X209" s="9"/>
+      <c r="U209" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V209" t="s">
+        <v>24</v>
+      </c>
+      <c r="W209" t="s">
+        <v>27</v>
+      </c>
+      <c r="X209" s="9">
+        <v>4.8650000000000002</v>
+      </c>
       <c r="Z209" s="1"/>
       <c r="AC209" s="9"/>
       <c r="AE209" s="1"/>
       <c r="AH209" s="9"/>
       <c r="AJ209" s="1"/>
       <c r="AM209" s="9"/>
       <c r="AO209" s="1"/>
       <c r="AR209" s="9"/>
       <c r="AT209" s="1"/>
       <c r="AW209" s="9"/>
       <c r="AY209" s="1"/>
       <c r="BB209" s="9"/>
       <c r="BD209" s="1"/>
       <c r="BG209" s="9"/>
     </row>
     <row r="210" spans="1:59">
       <c r="A210" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B210" t="s">
         <v>24</v>
       </c>
       <c r="C210" t="s">
         <v>28</v>
       </c>
@@ -14396,52 +16386,62 @@
       </c>
       <c r="K210" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L210" t="s">
         <v>24</v>
       </c>
       <c r="M210" t="s">
         <v>28</v>
       </c>
       <c r="N210" s="9">
         <v>1695.114</v>
       </c>
       <c r="P210" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q210" t="s">
         <v>24</v>
       </c>
       <c r="R210" t="s">
         <v>28</v>
       </c>
       <c r="S210" s="9">
         <v>1516.299</v>
       </c>
-      <c r="U210" s="1"/>
-      <c r="X210" s="9"/>
+      <c r="U210" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V210" t="s">
+        <v>24</v>
+      </c>
+      <c r="W210" t="s">
+        <v>28</v>
+      </c>
+      <c r="X210" s="9">
+        <v>1097.5440000000001</v>
+      </c>
       <c r="Z210" s="1"/>
       <c r="AC210" s="9"/>
       <c r="AE210" s="1"/>
       <c r="AH210" s="9"/>
       <c r="AJ210" s="1"/>
       <c r="AM210" s="9"/>
       <c r="AO210" s="1"/>
       <c r="AR210" s="9"/>
       <c r="AT210" s="1"/>
       <c r="AW210" s="9"/>
       <c r="AY210" s="1"/>
       <c r="BB210" s="9"/>
       <c r="BD210" s="1"/>
       <c r="BG210" s="9"/>
     </row>
     <row r="211" spans="1:59">
       <c r="A211" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B211" t="s">
         <v>24</v>
       </c>
       <c r="C211" t="s">
         <v>29</v>
       </c>
@@ -14462,52 +16462,62 @@
       </c>
       <c r="K211" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L211" t="s">
         <v>24</v>
       </c>
       <c r="M211" t="s">
         <v>29</v>
       </c>
       <c r="N211" s="9">
         <v>22572.679</v>
       </c>
       <c r="P211" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q211" t="s">
         <v>24</v>
       </c>
       <c r="R211" t="s">
         <v>29</v>
       </c>
       <c r="S211" s="9">
         <v>22023.476999999999</v>
       </c>
-      <c r="U211" s="1"/>
-      <c r="X211" s="9"/>
+      <c r="U211" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V211" t="s">
+        <v>24</v>
+      </c>
+      <c r="W211" t="s">
+        <v>29</v>
+      </c>
+      <c r="X211" s="9">
+        <v>29672.505000000001</v>
+      </c>
       <c r="Z211" s="1"/>
       <c r="AC211" s="9"/>
       <c r="AE211" s="1"/>
       <c r="AH211" s="9"/>
       <c r="AJ211" s="1"/>
       <c r="AM211" s="9"/>
       <c r="AO211" s="1"/>
       <c r="AR211" s="9"/>
       <c r="AT211" s="1"/>
       <c r="AW211" s="9"/>
       <c r="AY211" s="1"/>
       <c r="BB211" s="9"/>
       <c r="BD211" s="1"/>
       <c r="BG211" s="9"/>
     </row>
     <row r="212" spans="1:59">
       <c r="A212" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B212" t="s">
         <v>24</v>
       </c>
       <c r="C212" t="s">
         <v>30</v>
       </c>
@@ -14528,52 +16538,62 @@
       </c>
       <c r="K212" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L212" t="s">
         <v>24</v>
       </c>
       <c r="M212" t="s">
         <v>30</v>
       </c>
       <c r="N212" s="9">
         <v>49838.353999999999</v>
       </c>
       <c r="P212" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q212" t="s">
         <v>24</v>
       </c>
       <c r="R212" t="s">
         <v>30</v>
       </c>
       <c r="S212" s="9">
         <v>50579.48</v>
       </c>
-      <c r="U212" s="1"/>
-      <c r="X212" s="9"/>
+      <c r="U212" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V212" t="s">
+        <v>24</v>
+      </c>
+      <c r="W212" t="s">
+        <v>30</v>
+      </c>
+      <c r="X212" s="9">
+        <v>67256.053</v>
+      </c>
       <c r="Z212" s="1"/>
       <c r="AC212" s="9"/>
       <c r="AE212" s="1"/>
       <c r="AH212" s="9"/>
       <c r="AJ212" s="1"/>
       <c r="AM212" s="9"/>
       <c r="AO212" s="1"/>
       <c r="AR212" s="9"/>
       <c r="AT212" s="1"/>
       <c r="AW212" s="9"/>
       <c r="AY212" s="1"/>
       <c r="BB212" s="9"/>
       <c r="BD212" s="1"/>
       <c r="BG212" s="9"/>
     </row>
     <row r="213" spans="1:59">
       <c r="A213" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B213" t="s">
         <v>24</v>
       </c>
       <c r="C213" t="s">
         <v>31</v>
       </c>
@@ -14594,52 +16614,62 @@
       </c>
       <c r="K213" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L213" t="s">
         <v>24</v>
       </c>
       <c r="M213" t="s">
         <v>31</v>
       </c>
       <c r="N213" s="9">
         <v>65685.630999999994</v>
       </c>
       <c r="P213" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q213" t="s">
         <v>24</v>
       </c>
       <c r="R213" t="s">
         <v>31</v>
       </c>
       <c r="S213" s="9">
         <v>66507.687999999995</v>
       </c>
-      <c r="U213" s="1"/>
-      <c r="X213" s="9"/>
+      <c r="U213" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V213" t="s">
+        <v>24</v>
+      </c>
+      <c r="W213" t="s">
+        <v>31</v>
+      </c>
+      <c r="X213" s="9">
+        <v>81669.441999999995</v>
+      </c>
       <c r="Z213" s="1"/>
       <c r="AC213" s="9"/>
       <c r="AE213" s="1"/>
       <c r="AH213" s="9"/>
       <c r="AJ213" s="1"/>
       <c r="AM213" s="9"/>
       <c r="AO213" s="1"/>
       <c r="AR213" s="9"/>
       <c r="AT213" s="1"/>
       <c r="AW213" s="9"/>
       <c r="AY213" s="1"/>
       <c r="BB213" s="9"/>
       <c r="BD213" s="1"/>
       <c r="BG213" s="9"/>
     </row>
     <row r="214" spans="1:59">
       <c r="A214" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B214" t="s">
         <v>24</v>
       </c>
       <c r="C214" t="s">
         <v>32</v>
       </c>
@@ -14660,52 +16690,62 @@
       </c>
       <c r="K214" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L214" t="s">
         <v>24</v>
       </c>
       <c r="M214" t="s">
         <v>32</v>
       </c>
       <c r="N214" s="9">
         <v>13667.38</v>
       </c>
       <c r="P214" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q214" t="s">
         <v>24</v>
       </c>
       <c r="R214" t="s">
         <v>32</v>
       </c>
       <c r="S214" s="9">
         <v>13113.305</v>
       </c>
-      <c r="U214" s="1"/>
-      <c r="X214" s="9"/>
+      <c r="U214" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V214" t="s">
+        <v>24</v>
+      </c>
+      <c r="W214" t="s">
+        <v>32</v>
+      </c>
+      <c r="X214" s="9">
+        <v>15992.344999999999</v>
+      </c>
       <c r="Z214" s="1"/>
       <c r="AC214" s="9"/>
       <c r="AE214" s="1"/>
       <c r="AH214" s="9"/>
       <c r="AJ214" s="1"/>
       <c r="AM214" s="9"/>
       <c r="AO214" s="1"/>
       <c r="AR214" s="9"/>
       <c r="AT214" s="1"/>
       <c r="AW214" s="9"/>
       <c r="AY214" s="1"/>
       <c r="BB214" s="9"/>
       <c r="BD214" s="1"/>
       <c r="BG214" s="9"/>
     </row>
     <row r="215" spans="1:59">
       <c r="A215" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B215" t="s">
         <v>24</v>
       </c>
       <c r="C215" t="s">
         <v>33</v>
       </c>
@@ -14726,52 +16766,62 @@
       </c>
       <c r="K215" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L215" t="s">
         <v>24</v>
       </c>
       <c r="M215" t="s">
         <v>33</v>
       </c>
       <c r="N215" s="9">
         <v>92803.832999999999</v>
       </c>
       <c r="P215" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q215" t="s">
         <v>24</v>
       </c>
       <c r="R215" t="s">
         <v>33</v>
       </c>
       <c r="S215" s="9">
         <v>80167.713000000003</v>
       </c>
-      <c r="U215" s="1"/>
-      <c r="X215" s="9"/>
+      <c r="U215" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V215" t="s">
+        <v>24</v>
+      </c>
+      <c r="W215" t="s">
+        <v>33</v>
+      </c>
+      <c r="X215" s="9">
+        <v>66007.228000000003</v>
+      </c>
       <c r="Z215" s="1"/>
       <c r="AC215" s="9"/>
       <c r="AE215" s="1"/>
       <c r="AH215" s="9"/>
       <c r="AJ215" s="1"/>
       <c r="AM215" s="9"/>
       <c r="AO215" s="1"/>
       <c r="AR215" s="9"/>
       <c r="AT215" s="1"/>
       <c r="AW215" s="9"/>
       <c r="AY215" s="1"/>
       <c r="BB215" s="9"/>
       <c r="BD215" s="1"/>
       <c r="BG215" s="9"/>
     </row>
     <row r="216" spans="1:59">
       <c r="A216" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B216" t="s">
         <v>24</v>
       </c>
       <c r="C216" t="s">
         <v>34</v>
       </c>
@@ -14792,52 +16842,62 @@
       </c>
       <c r="K216" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L216" t="s">
         <v>24</v>
       </c>
       <c r="M216" t="s">
         <v>34</v>
       </c>
       <c r="N216" s="9">
         <v>35728</v>
       </c>
       <c r="P216" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q216" t="s">
         <v>24</v>
       </c>
       <c r="R216" t="s">
         <v>34</v>
       </c>
       <c r="S216" s="9">
         <v>46419</v>
       </c>
-      <c r="U216" s="1"/>
-      <c r="X216" s="9"/>
+      <c r="U216" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V216" t="s">
+        <v>24</v>
+      </c>
+      <c r="W216" t="s">
+        <v>34</v>
+      </c>
+      <c r="X216" s="9">
+        <v>142945</v>
+      </c>
       <c r="Z216" s="1"/>
       <c r="AC216" s="9"/>
       <c r="AE216" s="1"/>
       <c r="AH216" s="9"/>
       <c r="AJ216" s="1"/>
       <c r="AM216" s="9"/>
       <c r="AO216" s="1"/>
       <c r="AR216" s="9"/>
       <c r="AT216" s="1"/>
       <c r="AW216" s="9"/>
       <c r="AY216" s="1"/>
       <c r="BB216" s="9"/>
       <c r="BD216" s="1"/>
       <c r="BG216" s="9"/>
     </row>
     <row r="217" spans="1:59">
       <c r="A217" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B217" t="s">
         <v>24</v>
       </c>
       <c r="C217" t="s">
         <v>35</v>
       </c>
@@ -14858,52 +16918,62 @@
       </c>
       <c r="K217" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L217" t="s">
         <v>24</v>
       </c>
       <c r="M217" t="s">
         <v>35</v>
       </c>
       <c r="N217" s="9">
         <v>9971.4120000000003</v>
       </c>
       <c r="P217" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q217" t="s">
         <v>24</v>
       </c>
       <c r="R217" t="s">
         <v>35</v>
       </c>
       <c r="S217" s="9">
         <v>10297.773999999999</v>
       </c>
-      <c r="U217" s="1"/>
-      <c r="X217" s="9"/>
+      <c r="U217" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V217" t="s">
+        <v>24</v>
+      </c>
+      <c r="W217" t="s">
+        <v>35</v>
+      </c>
+      <c r="X217" s="9">
+        <v>11343.206</v>
+      </c>
       <c r="Z217" s="1"/>
       <c r="AC217" s="9"/>
       <c r="AE217" s="1"/>
       <c r="AH217" s="9"/>
       <c r="AJ217" s="1"/>
       <c r="AM217" s="9"/>
       <c r="AO217" s="1"/>
       <c r="AR217" s="9"/>
       <c r="AT217" s="1"/>
       <c r="AW217" s="9"/>
       <c r="AY217" s="1"/>
       <c r="BB217" s="9"/>
       <c r="BD217" s="1"/>
       <c r="BG217" s="9"/>
     </row>
     <row r="218" spans="1:59">
       <c r="A218" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B218" t="s">
         <v>24</v>
       </c>
       <c r="C218" t="s">
         <v>36</v>
       </c>
@@ -14924,52 +16994,62 @@
       </c>
       <c r="K218" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L218" t="s">
         <v>24</v>
       </c>
       <c r="M218" t="s">
         <v>36</v>
       </c>
       <c r="N218" s="9">
         <v>284380.74800000002</v>
       </c>
       <c r="P218" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q218" t="s">
         <v>24</v>
       </c>
       <c r="R218" t="s">
         <v>36</v>
       </c>
       <c r="S218" s="9">
         <v>270749.54499999998</v>
       </c>
-      <c r="U218" s="1"/>
-      <c r="X218" s="9"/>
+      <c r="U218" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V218" t="s">
+        <v>24</v>
+      </c>
+      <c r="W218" t="s">
+        <v>36</v>
+      </c>
+      <c r="X218" s="9">
+        <v>342977.53399999999</v>
+      </c>
       <c r="Z218" s="1"/>
       <c r="AC218" s="9"/>
       <c r="AE218" s="1"/>
       <c r="AH218" s="9"/>
       <c r="AJ218" s="1"/>
       <c r="AM218" s="9"/>
       <c r="AO218" s="1"/>
       <c r="AR218" s="9"/>
       <c r="AT218" s="1"/>
       <c r="AW218" s="9"/>
       <c r="AY218" s="1"/>
       <c r="BB218" s="9"/>
       <c r="BD218" s="1"/>
       <c r="BG218" s="9"/>
     </row>
     <row r="219" spans="1:59">
       <c r="A219" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B219" t="s">
         <v>24</v>
       </c>
       <c r="C219" t="s">
         <v>37</v>
       </c>
@@ -14990,52 +17070,62 @@
       </c>
       <c r="K219" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L219" t="s">
         <v>24</v>
       </c>
       <c r="M219" t="s">
         <v>37</v>
       </c>
       <c r="N219" s="9">
         <v>125693.356</v>
       </c>
       <c r="P219" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q219" t="s">
         <v>24</v>
       </c>
       <c r="R219" t="s">
         <v>37</v>
       </c>
       <c r="S219" s="9">
         <v>112543.397</v>
       </c>
-      <c r="U219" s="1"/>
-      <c r="X219" s="9"/>
+      <c r="U219" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V219" t="s">
+        <v>24</v>
+      </c>
+      <c r="W219" t="s">
+        <v>37</v>
+      </c>
+      <c r="X219" s="9">
+        <v>134444.522</v>
+      </c>
       <c r="Z219" s="1"/>
       <c r="AC219" s="9"/>
       <c r="AE219" s="1"/>
       <c r="AH219" s="9"/>
       <c r="AJ219" s="1"/>
       <c r="AM219" s="9"/>
       <c r="AO219" s="1"/>
       <c r="AR219" s="9"/>
       <c r="AT219" s="1"/>
       <c r="AW219" s="9"/>
       <c r="AY219" s="1"/>
       <c r="BB219" s="9"/>
       <c r="BD219" s="1"/>
       <c r="BG219" s="9"/>
     </row>
     <row r="220" spans="1:59">
       <c r="A220" s="1">
         <v>46047.583333333336</v>
       </c>
       <c r="B220" t="s">
         <v>24</v>
       </c>
       <c r="C220" t="s">
         <v>38</v>
       </c>
@@ -15056,52 +17146,62 @@
       </c>
       <c r="K220" s="1">
         <v>46083.583333333336</v>
       </c>
       <c r="L220" t="s">
         <v>24</v>
       </c>
       <c r="M220" t="s">
         <v>38</v>
       </c>
       <c r="N220" s="9">
         <v>0</v>
       </c>
       <c r="P220" s="1">
         <v>46119.583333333336</v>
       </c>
       <c r="Q220" t="s">
         <v>24</v>
       </c>
       <c r="R220" t="s">
         <v>38</v>
       </c>
       <c r="S220" s="9">
         <v>0</v>
       </c>
-      <c r="U220" s="1"/>
-      <c r="X220" s="9"/>
+      <c r="U220" s="1">
+        <v>46162.583333333336</v>
+      </c>
+      <c r="V220" t="s">
+        <v>24</v>
+      </c>
+      <c r="W220" t="s">
+        <v>38</v>
+      </c>
+      <c r="X220" s="9">
+        <v>0</v>
+      </c>
       <c r="Z220" s="1"/>
       <c r="AC220" s="9"/>
       <c r="AE220" s="1"/>
       <c r="AH220" s="9"/>
       <c r="AJ220" s="1"/>
       <c r="AM220" s="9"/>
       <c r="AO220" s="1"/>
       <c r="AR220" s="9"/>
       <c r="AT220" s="1"/>
       <c r="AW220" s="9"/>
       <c r="AY220" s="1"/>
       <c r="BB220" s="9"/>
       <c r="BD220" s="1"/>
       <c r="BG220" s="9"/>
     </row>
     <row r="221" spans="1:59">
       <c r="A221" s="1">
         <v>46047.625</v>
       </c>
       <c r="B221" t="s">
         <v>24</v>
       </c>
       <c r="C221" t="s">
         <v>25</v>
       </c>
@@ -15122,52 +17222,62 @@
       </c>
       <c r="K221" s="1">
         <v>46083.625</v>
       </c>
       <c r="L221" t="s">
         <v>24</v>
       </c>
       <c r="M221" t="s">
         <v>25</v>
       </c>
       <c r="N221" s="9">
         <v>554256.89800000004</v>
       </c>
       <c r="P221" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q221" t="s">
         <v>24</v>
       </c>
       <c r="R221" t="s">
         <v>25</v>
       </c>
       <c r="S221" s="9">
         <v>494920.58</v>
       </c>
-      <c r="U221" s="1"/>
-      <c r="X221" s="9"/>
+      <c r="U221" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V221" t="s">
+        <v>24</v>
+      </c>
+      <c r="W221" t="s">
+        <v>25</v>
+      </c>
+      <c r="X221" s="9">
+        <v>485733.49699999997</v>
+      </c>
       <c r="Z221" s="1"/>
       <c r="AC221" s="9"/>
       <c r="AE221" s="1"/>
       <c r="AH221" s="9"/>
       <c r="AJ221" s="1"/>
       <c r="AM221" s="9"/>
       <c r="AO221" s="1"/>
       <c r="AR221" s="9"/>
       <c r="AT221" s="1"/>
       <c r="AW221" s="9"/>
       <c r="AY221" s="1"/>
       <c r="BB221" s="9"/>
       <c r="BD221" s="1"/>
       <c r="BG221" s="9"/>
     </row>
     <row r="222" spans="1:59">
       <c r="A222" s="1">
         <v>46047.625</v>
       </c>
       <c r="B222" t="s">
         <v>24</v>
       </c>
       <c r="C222" t="s">
         <v>26</v>
       </c>
@@ -15188,52 +17298,62 @@
       </c>
       <c r="K222" s="1">
         <v>46083.625</v>
       </c>
       <c r="L222" t="s">
         <v>24</v>
       </c>
       <c r="M222" t="s">
         <v>26</v>
       </c>
       <c r="N222" s="9">
         <v>0</v>
       </c>
       <c r="P222" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q222" t="s">
         <v>24</v>
       </c>
       <c r="R222" t="s">
         <v>26</v>
       </c>
       <c r="S222" s="9">
         <v>0</v>
       </c>
-      <c r="U222" s="1"/>
-      <c r="X222" s="9"/>
+      <c r="U222" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V222" t="s">
+        <v>24</v>
+      </c>
+      <c r="W222" t="s">
+        <v>26</v>
+      </c>
+      <c r="X222" s="9">
+        <v>3.2240000000000002</v>
+      </c>
       <c r="Z222" s="1"/>
       <c r="AC222" s="9"/>
       <c r="AE222" s="1"/>
       <c r="AH222" s="9"/>
       <c r="AJ222" s="1"/>
       <c r="AM222" s="9"/>
       <c r="AO222" s="1"/>
       <c r="AR222" s="9"/>
       <c r="AT222" s="1"/>
       <c r="AW222" s="9"/>
       <c r="AY222" s="1"/>
       <c r="BB222" s="9"/>
       <c r="BD222" s="1"/>
       <c r="BG222" s="9"/>
     </row>
     <row r="223" spans="1:59">
       <c r="A223" s="1">
         <v>46047.625</v>
       </c>
       <c r="B223" t="s">
         <v>24</v>
       </c>
       <c r="C223" t="s">
         <v>27</v>
       </c>
@@ -15254,52 +17374,62 @@
       </c>
       <c r="K223" s="1">
         <v>46083.625</v>
       </c>
       <c r="L223" t="s">
         <v>24</v>
       </c>
       <c r="M223" t="s">
         <v>27</v>
       </c>
       <c r="N223" s="9">
         <v>76.731999999999999</v>
       </c>
       <c r="P223" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q223" t="s">
         <v>24</v>
       </c>
       <c r="R223" t="s">
         <v>27</v>
       </c>
       <c r="S223" s="9">
         <v>59.542999999999999</v>
       </c>
-      <c r="U223" s="1"/>
-      <c r="X223" s="9"/>
+      <c r="U223" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V223" t="s">
+        <v>24</v>
+      </c>
+      <c r="W223" t="s">
+        <v>27</v>
+      </c>
+      <c r="X223" s="9">
+        <v>4.8769999999999998</v>
+      </c>
       <c r="Z223" s="1"/>
       <c r="AC223" s="9"/>
       <c r="AE223" s="1"/>
       <c r="AH223" s="9"/>
       <c r="AJ223" s="1"/>
       <c r="AM223" s="9"/>
       <c r="AO223" s="1"/>
       <c r="AR223" s="9"/>
       <c r="AT223" s="1"/>
       <c r="AW223" s="9"/>
       <c r="AY223" s="1"/>
       <c r="BB223" s="9"/>
       <c r="BD223" s="1"/>
       <c r="BG223" s="9"/>
     </row>
     <row r="224" spans="1:59">
       <c r="A224" s="1">
         <v>46047.625</v>
       </c>
       <c r="B224" t="s">
         <v>24</v>
       </c>
       <c r="C224" t="s">
         <v>28</v>
       </c>
@@ -15320,52 +17450,62 @@
       </c>
       <c r="K224" s="1">
         <v>46083.625</v>
       </c>
       <c r="L224" t="s">
         <v>24</v>
       </c>
       <c r="M224" t="s">
         <v>28</v>
       </c>
       <c r="N224" s="9">
         <v>1763.4349999999999</v>
       </c>
       <c r="P224" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q224" t="s">
         <v>24</v>
       </c>
       <c r="R224" t="s">
         <v>28</v>
       </c>
       <c r="S224" s="9">
         <v>1563.8989999999999</v>
       </c>
-      <c r="U224" s="1"/>
-      <c r="X224" s="9"/>
+      <c r="U224" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V224" t="s">
+        <v>24</v>
+      </c>
+      <c r="W224" t="s">
+        <v>28</v>
+      </c>
+      <c r="X224" s="9">
+        <v>1145.1790000000001</v>
+      </c>
       <c r="Z224" s="1"/>
       <c r="AC224" s="9"/>
       <c r="AE224" s="1"/>
       <c r="AH224" s="9"/>
       <c r="AJ224" s="1"/>
       <c r="AM224" s="9"/>
       <c r="AO224" s="1"/>
       <c r="AR224" s="9"/>
       <c r="AT224" s="1"/>
       <c r="AW224" s="9"/>
       <c r="AY224" s="1"/>
       <c r="BB224" s="9"/>
       <c r="BD224" s="1"/>
       <c r="BG224" s="9"/>
     </row>
     <row r="225" spans="1:59">
       <c r="A225" s="1">
         <v>46047.625</v>
       </c>
       <c r="B225" t="s">
         <v>24</v>
       </c>
       <c r="C225" t="s">
         <v>29</v>
       </c>
@@ -15386,52 +17526,62 @@
       </c>
       <c r="K225" s="1">
         <v>46083.625</v>
       </c>
       <c r="L225" t="s">
         <v>24</v>
       </c>
       <c r="M225" t="s">
         <v>29</v>
       </c>
       <c r="N225" s="9">
         <v>21400.816999999999</v>
       </c>
       <c r="P225" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q225" t="s">
         <v>24</v>
       </c>
       <c r="R225" t="s">
         <v>29</v>
       </c>
       <c r="S225" s="9">
         <v>21350.207999999999</v>
       </c>
-      <c r="U225" s="1"/>
-      <c r="X225" s="9"/>
+      <c r="U225" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V225" t="s">
+        <v>24</v>
+      </c>
+      <c r="W225" t="s">
+        <v>29</v>
+      </c>
+      <c r="X225" s="9">
+        <v>37249.976999999999</v>
+      </c>
       <c r="Z225" s="1"/>
       <c r="AC225" s="9"/>
       <c r="AE225" s="1"/>
       <c r="AH225" s="9"/>
       <c r="AJ225" s="1"/>
       <c r="AM225" s="9"/>
       <c r="AO225" s="1"/>
       <c r="AR225" s="9"/>
       <c r="AT225" s="1"/>
       <c r="AW225" s="9"/>
       <c r="AY225" s="1"/>
       <c r="BB225" s="9"/>
       <c r="BD225" s="1"/>
       <c r="BG225" s="9"/>
     </row>
     <row r="226" spans="1:59">
       <c r="A226" s="1">
         <v>46047.625</v>
       </c>
       <c r="B226" t="s">
         <v>24</v>
       </c>
       <c r="C226" t="s">
         <v>30</v>
       </c>
@@ -15452,52 +17602,62 @@
       </c>
       <c r="K226" s="1">
         <v>46083.625</v>
       </c>
       <c r="L226" t="s">
         <v>24</v>
       </c>
       <c r="M226" t="s">
         <v>30</v>
       </c>
       <c r="N226" s="9">
         <v>47951.141000000003</v>
       </c>
       <c r="P226" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q226" t="s">
         <v>24</v>
       </c>
       <c r="R226" t="s">
         <v>30</v>
       </c>
       <c r="S226" s="9">
         <v>48483.701000000001</v>
       </c>
-      <c r="U226" s="1"/>
-      <c r="X226" s="9"/>
+      <c r="U226" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V226" t="s">
+        <v>24</v>
+      </c>
+      <c r="W226" t="s">
+        <v>30</v>
+      </c>
+      <c r="X226" s="9">
+        <v>64914.521999999997</v>
+      </c>
       <c r="Z226" s="1"/>
       <c r="AC226" s="9"/>
       <c r="AE226" s="1"/>
       <c r="AH226" s="9"/>
       <c r="AJ226" s="1"/>
       <c r="AM226" s="9"/>
       <c r="AO226" s="1"/>
       <c r="AR226" s="9"/>
       <c r="AT226" s="1"/>
       <c r="AW226" s="9"/>
       <c r="AY226" s="1"/>
       <c r="BB226" s="9"/>
       <c r="BD226" s="1"/>
       <c r="BG226" s="9"/>
     </row>
     <row r="227" spans="1:59">
       <c r="A227" s="1">
         <v>46047.625</v>
       </c>
       <c r="B227" t="s">
         <v>24</v>
       </c>
       <c r="C227" t="s">
         <v>31</v>
       </c>
@@ -15518,52 +17678,62 @@
       </c>
       <c r="K227" s="1">
         <v>46083.625</v>
       </c>
       <c r="L227" t="s">
         <v>24</v>
       </c>
       <c r="M227" t="s">
         <v>31</v>
       </c>
       <c r="N227" s="9">
         <v>66053.682000000001</v>
       </c>
       <c r="P227" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q227" t="s">
         <v>24</v>
       </c>
       <c r="R227" t="s">
         <v>31</v>
       </c>
       <c r="S227" s="9">
         <v>64178.133000000002</v>
       </c>
-      <c r="U227" s="1"/>
-      <c r="X227" s="9"/>
+      <c r="U227" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V227" t="s">
+        <v>24</v>
+      </c>
+      <c r="W227" t="s">
+        <v>31</v>
+      </c>
+      <c r="X227" s="9">
+        <v>79609.293999999994</v>
+      </c>
       <c r="Z227" s="1"/>
       <c r="AC227" s="9"/>
       <c r="AE227" s="1"/>
       <c r="AH227" s="9"/>
       <c r="AJ227" s="1"/>
       <c r="AM227" s="9"/>
       <c r="AO227" s="1"/>
       <c r="AR227" s="9"/>
       <c r="AT227" s="1"/>
       <c r="AW227" s="9"/>
       <c r="AY227" s="1"/>
       <c r="BB227" s="9"/>
       <c r="BD227" s="1"/>
       <c r="BG227" s="9"/>
     </row>
     <row r="228" spans="1:59">
       <c r="A228" s="1">
         <v>46047.625</v>
       </c>
       <c r="B228" t="s">
         <v>24</v>
       </c>
       <c r="C228" t="s">
         <v>32</v>
       </c>
@@ -15584,52 +17754,62 @@
       </c>
       <c r="K228" s="1">
         <v>46083.625</v>
       </c>
       <c r="L228" t="s">
         <v>24</v>
       </c>
       <c r="M228" t="s">
         <v>32</v>
       </c>
       <c r="N228" s="9">
         <v>13784.73</v>
       </c>
       <c r="P228" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q228" t="s">
         <v>24</v>
       </c>
       <c r="R228" t="s">
         <v>32</v>
       </c>
       <c r="S228" s="9">
         <v>13375.865</v>
       </c>
-      <c r="U228" s="1"/>
-      <c r="X228" s="9"/>
+      <c r="U228" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V228" t="s">
+        <v>24</v>
+      </c>
+      <c r="W228" t="s">
+        <v>32</v>
+      </c>
+      <c r="X228" s="9">
+        <v>16300.334999999999</v>
+      </c>
       <c r="Z228" s="1"/>
       <c r="AC228" s="9"/>
       <c r="AE228" s="1"/>
       <c r="AH228" s="9"/>
       <c r="AJ228" s="1"/>
       <c r="AM228" s="9"/>
       <c r="AO228" s="1"/>
       <c r="AR228" s="9"/>
       <c r="AT228" s="1"/>
       <c r="AW228" s="9"/>
       <c r="AY228" s="1"/>
       <c r="BB228" s="9"/>
       <c r="BD228" s="1"/>
       <c r="BG228" s="9"/>
     </row>
     <row r="229" spans="1:59">
       <c r="A229" s="1">
         <v>46047.625</v>
       </c>
       <c r="B229" t="s">
         <v>24</v>
       </c>
       <c r="C229" t="s">
         <v>33</v>
       </c>
@@ -15650,52 +17830,62 @@
       </c>
       <c r="K229" s="1">
         <v>46083.625</v>
       </c>
       <c r="L229" t="s">
         <v>24</v>
       </c>
       <c r="M229" t="s">
         <v>33</v>
       </c>
       <c r="N229" s="9">
         <v>92246.013000000006</v>
       </c>
       <c r="P229" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q229" t="s">
         <v>24</v>
       </c>
       <c r="R229" t="s">
         <v>33</v>
       </c>
       <c r="S229" s="9">
         <v>77614.014999999999</v>
       </c>
-      <c r="U229" s="1"/>
-      <c r="X229" s="9"/>
+      <c r="U229" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V229" t="s">
+        <v>24</v>
+      </c>
+      <c r="W229" t="s">
+        <v>33</v>
+      </c>
+      <c r="X229" s="9">
+        <v>63566.222999999998</v>
+      </c>
       <c r="Z229" s="1"/>
       <c r="AC229" s="9"/>
       <c r="AE229" s="1"/>
       <c r="AH229" s="9"/>
       <c r="AJ229" s="1"/>
       <c r="AM229" s="9"/>
       <c r="AO229" s="1"/>
       <c r="AR229" s="9"/>
       <c r="AT229" s="1"/>
       <c r="AW229" s="9"/>
       <c r="AY229" s="1"/>
       <c r="BB229" s="9"/>
       <c r="BD229" s="1"/>
       <c r="BG229" s="9"/>
     </row>
     <row r="230" spans="1:59">
       <c r="A230" s="1">
         <v>46047.625</v>
       </c>
       <c r="B230" t="s">
         <v>24</v>
       </c>
       <c r="C230" t="s">
         <v>34</v>
       </c>
@@ -15716,52 +17906,62 @@
       </c>
       <c r="K230" s="1">
         <v>46083.625</v>
       </c>
       <c r="L230" t="s">
         <v>24</v>
       </c>
       <c r="M230" t="s">
         <v>34</v>
       </c>
       <c r="N230" s="9">
         <v>41993</v>
       </c>
       <c r="P230" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q230" t="s">
         <v>24</v>
       </c>
       <c r="R230" t="s">
         <v>34</v>
       </c>
       <c r="S230" s="9">
         <v>48155.199999999997</v>
       </c>
-      <c r="U230" s="1"/>
-      <c r="X230" s="9"/>
+      <c r="U230" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V230" t="s">
+        <v>24</v>
+      </c>
+      <c r="W230" t="s">
+        <v>34</v>
+      </c>
+      <c r="X230" s="9">
+        <v>94602</v>
+      </c>
       <c r="Z230" s="1"/>
       <c r="AC230" s="9"/>
       <c r="AE230" s="1"/>
       <c r="AH230" s="9"/>
       <c r="AJ230" s="1"/>
       <c r="AM230" s="9"/>
       <c r="AO230" s="1"/>
       <c r="AR230" s="9"/>
       <c r="AT230" s="1"/>
       <c r="AW230" s="9"/>
       <c r="AY230" s="1"/>
       <c r="BB230" s="9"/>
       <c r="BD230" s="1"/>
       <c r="BG230" s="9"/>
     </row>
     <row r="231" spans="1:59">
       <c r="A231" s="1">
         <v>46047.625</v>
       </c>
       <c r="B231" t="s">
         <v>24</v>
       </c>
       <c r="C231" t="s">
         <v>35</v>
       </c>
@@ -15782,52 +17982,62 @@
       </c>
       <c r="K231" s="1">
         <v>46083.625</v>
       </c>
       <c r="L231" t="s">
         <v>24</v>
       </c>
       <c r="M231" t="s">
         <v>35</v>
       </c>
       <c r="N231" s="9">
         <v>9431.2350000000006</v>
       </c>
       <c r="P231" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q231" t="s">
         <v>24</v>
       </c>
       <c r="R231" t="s">
         <v>35</v>
       </c>
       <c r="S231" s="9">
         <v>9769.9439999999995</v>
       </c>
-      <c r="U231" s="1"/>
-      <c r="X231" s="9"/>
+      <c r="U231" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V231" t="s">
+        <v>24</v>
+      </c>
+      <c r="W231" t="s">
+        <v>35</v>
+      </c>
+      <c r="X231" s="9">
+        <v>10561.963</v>
+      </c>
       <c r="Z231" s="1"/>
       <c r="AC231" s="9"/>
       <c r="AE231" s="1"/>
       <c r="AH231" s="9"/>
       <c r="AJ231" s="1"/>
       <c r="AM231" s="9"/>
       <c r="AO231" s="1"/>
       <c r="AR231" s="9"/>
       <c r="AT231" s="1"/>
       <c r="AW231" s="9"/>
       <c r="AY231" s="1"/>
       <c r="BB231" s="9"/>
       <c r="BD231" s="1"/>
       <c r="BG231" s="9"/>
     </row>
     <row r="232" spans="1:59">
       <c r="A232" s="1">
         <v>46047.625</v>
       </c>
       <c r="B232" t="s">
         <v>24</v>
       </c>
       <c r="C232" t="s">
         <v>36</v>
       </c>
@@ -15848,52 +18058,62 @@
       </c>
       <c r="K232" s="1">
         <v>46083.625</v>
       </c>
       <c r="L232" t="s">
         <v>24</v>
       </c>
       <c r="M232" t="s">
         <v>36</v>
       </c>
       <c r="N232" s="9">
         <v>274392.06</v>
       </c>
       <c r="P232" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q232" t="s">
         <v>24</v>
       </c>
       <c r="R232" t="s">
         <v>36</v>
       </c>
       <c r="S232" s="9">
         <v>259702.37400000001</v>
       </c>
-      <c r="U232" s="1"/>
-      <c r="X232" s="9"/>
+      <c r="U232" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V232" t="s">
+        <v>24</v>
+      </c>
+      <c r="W232" t="s">
+        <v>36</v>
+      </c>
+      <c r="X232" s="9">
+        <v>331767.29200000002</v>
+      </c>
       <c r="Z232" s="1"/>
       <c r="AC232" s="9"/>
       <c r="AE232" s="1"/>
       <c r="AH232" s="9"/>
       <c r="AJ232" s="1"/>
       <c r="AM232" s="9"/>
       <c r="AO232" s="1"/>
       <c r="AR232" s="9"/>
       <c r="AT232" s="1"/>
       <c r="AW232" s="9"/>
       <c r="AY232" s="1"/>
       <c r="BB232" s="9"/>
       <c r="BD232" s="1"/>
       <c r="BG232" s="9"/>
     </row>
     <row r="233" spans="1:59">
       <c r="A233" s="1">
         <v>46047.625</v>
       </c>
       <c r="B233" t="s">
         <v>24</v>
       </c>
       <c r="C233" t="s">
         <v>37</v>
       </c>
@@ -15914,52 +18134,62 @@
       </c>
       <c r="K233" s="1">
         <v>46083.625</v>
       </c>
       <c r="L233" t="s">
         <v>24</v>
       </c>
       <c r="M233" t="s">
         <v>37</v>
       </c>
       <c r="N233" s="9">
         <v>120454.71</v>
       </c>
       <c r="P233" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q233" t="s">
         <v>24</v>
       </c>
       <c r="R233" t="s">
         <v>37</v>
       </c>
       <c r="S233" s="9">
         <v>108340.11900000001</v>
       </c>
-      <c r="U233" s="1"/>
-      <c r="X233" s="9"/>
+      <c r="U233" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V233" t="s">
+        <v>24</v>
+      </c>
+      <c r="W233" t="s">
+        <v>37</v>
+      </c>
+      <c r="X233" s="9">
+        <v>130666.33500000001</v>
+      </c>
       <c r="Z233" s="1"/>
       <c r="AC233" s="9"/>
       <c r="AE233" s="1"/>
       <c r="AH233" s="9"/>
       <c r="AJ233" s="1"/>
       <c r="AM233" s="9"/>
       <c r="AO233" s="1"/>
       <c r="AR233" s="9"/>
       <c r="AT233" s="1"/>
       <c r="AW233" s="9"/>
       <c r="AY233" s="1"/>
       <c r="BB233" s="9"/>
       <c r="BD233" s="1"/>
       <c r="BG233" s="9"/>
     </row>
     <row r="234" spans="1:59">
       <c r="A234" s="1">
         <v>46047.625</v>
       </c>
       <c r="B234" t="s">
         <v>24</v>
       </c>
       <c r="C234" t="s">
         <v>38</v>
       </c>
@@ -15980,52 +18210,62 @@
       </c>
       <c r="K234" s="1">
         <v>46083.625</v>
       </c>
       <c r="L234" t="s">
         <v>24</v>
       </c>
       <c r="M234" t="s">
         <v>38</v>
       </c>
       <c r="N234" s="9">
         <v>0</v>
       </c>
       <c r="P234" s="1">
         <v>46119.625</v>
       </c>
       <c r="Q234" t="s">
         <v>24</v>
       </c>
       <c r="R234" t="s">
         <v>38</v>
       </c>
       <c r="S234" s="9">
         <v>0</v>
       </c>
-      <c r="U234" s="1"/>
-      <c r="X234" s="9"/>
+      <c r="U234" s="1">
+        <v>46162.625</v>
+      </c>
+      <c r="V234" t="s">
+        <v>24</v>
+      </c>
+      <c r="W234" t="s">
+        <v>38</v>
+      </c>
+      <c r="X234" s="9">
+        <v>0</v>
+      </c>
       <c r="Z234" s="1"/>
       <c r="AC234" s="9"/>
       <c r="AE234" s="1"/>
       <c r="AH234" s="9"/>
       <c r="AJ234" s="1"/>
       <c r="AM234" s="9"/>
       <c r="AO234" s="1"/>
       <c r="AR234" s="9"/>
       <c r="AT234" s="1"/>
       <c r="AW234" s="9"/>
       <c r="AY234" s="1"/>
       <c r="BB234" s="9"/>
       <c r="BD234" s="1"/>
       <c r="BG234" s="9"/>
     </row>
     <row r="235" spans="1:59">
       <c r="A235" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B235" t="s">
         <v>24</v>
       </c>
       <c r="C235" t="s">
         <v>25</v>
       </c>
@@ -16046,52 +18286,62 @@
       </c>
       <c r="K235" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L235" t="s">
         <v>24</v>
       </c>
       <c r="M235" t="s">
         <v>25</v>
       </c>
       <c r="N235" s="9">
         <v>624378.84199999995</v>
       </c>
       <c r="P235" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q235" t="s">
         <v>24</v>
       </c>
       <c r="R235" t="s">
         <v>25</v>
       </c>
       <c r="S235" s="9">
         <v>544507.31299999997</v>
       </c>
-      <c r="U235" s="1"/>
-      <c r="X235" s="9"/>
+      <c r="U235" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V235" t="s">
+        <v>24</v>
+      </c>
+      <c r="W235" t="s">
+        <v>25</v>
+      </c>
+      <c r="X235" s="9">
+        <v>525865.47199999995</v>
+      </c>
       <c r="Z235" s="1"/>
       <c r="AC235" s="9"/>
       <c r="AE235" s="1"/>
       <c r="AH235" s="9"/>
       <c r="AJ235" s="1"/>
       <c r="AM235" s="9"/>
       <c r="AO235" s="1"/>
       <c r="AR235" s="9"/>
       <c r="AT235" s="1"/>
       <c r="AW235" s="9"/>
       <c r="AY235" s="1"/>
       <c r="BB235" s="9"/>
       <c r="BD235" s="1"/>
       <c r="BG235" s="9"/>
     </row>
     <row r="236" spans="1:59">
       <c r="A236" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B236" t="s">
         <v>24</v>
       </c>
       <c r="C236" t="s">
         <v>26</v>
       </c>
@@ -16112,52 +18362,62 @@
       </c>
       <c r="K236" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L236" t="s">
         <v>24</v>
       </c>
       <c r="M236" t="s">
         <v>26</v>
       </c>
       <c r="N236" s="9">
         <v>0</v>
       </c>
       <c r="P236" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q236" t="s">
         <v>24</v>
       </c>
       <c r="R236" t="s">
         <v>26</v>
       </c>
       <c r="S236" s="9">
         <v>0</v>
       </c>
-      <c r="U236" s="1"/>
-      <c r="X236" s="9"/>
+      <c r="U236" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V236" t="s">
+        <v>24</v>
+      </c>
+      <c r="W236" t="s">
+        <v>26</v>
+      </c>
+      <c r="X236" s="9">
+        <v>3.5219999999999998</v>
+      </c>
       <c r="Z236" s="1"/>
       <c r="AC236" s="9"/>
       <c r="AE236" s="1"/>
       <c r="AH236" s="9"/>
       <c r="AJ236" s="1"/>
       <c r="AM236" s="9"/>
       <c r="AO236" s="1"/>
       <c r="AR236" s="9"/>
       <c r="AT236" s="1"/>
       <c r="AW236" s="9"/>
       <c r="AY236" s="1"/>
       <c r="BB236" s="9"/>
       <c r="BD236" s="1"/>
       <c r="BG236" s="9"/>
     </row>
     <row r="237" spans="1:59">
       <c r="A237" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B237" t="s">
         <v>24</v>
       </c>
       <c r="C237" t="s">
         <v>27</v>
       </c>
@@ -16178,52 +18438,62 @@
       </c>
       <c r="K237" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L237" t="s">
         <v>24</v>
       </c>
       <c r="M237" t="s">
         <v>27</v>
       </c>
       <c r="N237" s="9">
         <v>80.001999999999995</v>
       </c>
       <c r="P237" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q237" t="s">
         <v>24</v>
       </c>
       <c r="R237" t="s">
         <v>27</v>
       </c>
       <c r="S237" s="9">
         <v>56.597000000000001</v>
       </c>
-      <c r="U237" s="1"/>
-      <c r="X237" s="9"/>
+      <c r="U237" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V237" t="s">
+        <v>24</v>
+      </c>
+      <c r="W237" t="s">
+        <v>27</v>
+      </c>
+      <c r="X237" s="9">
+        <v>2.927</v>
+      </c>
       <c r="Z237" s="1"/>
       <c r="AC237" s="9"/>
       <c r="AE237" s="1"/>
       <c r="AH237" s="9"/>
       <c r="AJ237" s="1"/>
       <c r="AM237" s="9"/>
       <c r="AO237" s="1"/>
       <c r="AR237" s="9"/>
       <c r="AT237" s="1"/>
       <c r="AW237" s="9"/>
       <c r="AY237" s="1"/>
       <c r="BB237" s="9"/>
       <c r="BD237" s="1"/>
       <c r="BG237" s="9"/>
     </row>
     <row r="238" spans="1:59">
       <c r="A238" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B238" t="s">
         <v>24</v>
       </c>
       <c r="C238" t="s">
         <v>28</v>
       </c>
@@ -16244,52 +18514,62 @@
       </c>
       <c r="K238" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L238" t="s">
         <v>24</v>
       </c>
       <c r="M238" t="s">
         <v>28</v>
       </c>
       <c r="N238" s="9">
         <v>1969.1669999999999</v>
       </c>
       <c r="P238" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q238" t="s">
         <v>24</v>
       </c>
       <c r="R238" t="s">
         <v>28</v>
       </c>
       <c r="S238" s="9">
         <v>1716.5709999999999</v>
       </c>
-      <c r="U238" s="1"/>
-      <c r="X238" s="9"/>
+      <c r="U238" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V238" t="s">
+        <v>24</v>
+      </c>
+      <c r="W238" t="s">
+        <v>28</v>
+      </c>
+      <c r="X238" s="9">
+        <v>1268.164</v>
+      </c>
       <c r="Z238" s="1"/>
       <c r="AC238" s="9"/>
       <c r="AE238" s="1"/>
       <c r="AH238" s="9"/>
       <c r="AJ238" s="1"/>
       <c r="AM238" s="9"/>
       <c r="AO238" s="1"/>
       <c r="AR238" s="9"/>
       <c r="AT238" s="1"/>
       <c r="AW238" s="9"/>
       <c r="AY238" s="1"/>
       <c r="BB238" s="9"/>
       <c r="BD238" s="1"/>
       <c r="BG238" s="9"/>
     </row>
     <row r="239" spans="1:59">
       <c r="A239" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B239" t="s">
         <v>24</v>
       </c>
       <c r="C239" t="s">
         <v>29</v>
       </c>
@@ -16310,52 +18590,62 @@
       </c>
       <c r="K239" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L239" t="s">
         <v>24</v>
       </c>
       <c r="M239" t="s">
         <v>29</v>
       </c>
       <c r="N239" s="9">
         <v>20351.733</v>
       </c>
       <c r="P239" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q239" t="s">
         <v>24</v>
       </c>
       <c r="R239" t="s">
         <v>29</v>
       </c>
       <c r="S239" s="9">
         <v>19408.724999999999</v>
       </c>
-      <c r="U239" s="1"/>
-      <c r="X239" s="9"/>
+      <c r="U239" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V239" t="s">
+        <v>24</v>
+      </c>
+      <c r="W239" t="s">
+        <v>29</v>
+      </c>
+      <c r="X239" s="9">
+        <v>24762.582999999999</v>
+      </c>
       <c r="Z239" s="1"/>
       <c r="AC239" s="9"/>
       <c r="AE239" s="1"/>
       <c r="AH239" s="9"/>
       <c r="AJ239" s="1"/>
       <c r="AM239" s="9"/>
       <c r="AO239" s="1"/>
       <c r="AR239" s="9"/>
       <c r="AT239" s="1"/>
       <c r="AW239" s="9"/>
       <c r="AY239" s="1"/>
       <c r="BB239" s="9"/>
       <c r="BD239" s="1"/>
       <c r="BG239" s="9"/>
     </row>
     <row r="240" spans="1:59">
       <c r="A240" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B240" t="s">
         <v>24</v>
       </c>
       <c r="C240" t="s">
         <v>30</v>
       </c>
@@ -16376,52 +18666,62 @@
       </c>
       <c r="K240" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L240" t="s">
         <v>24</v>
       </c>
       <c r="M240" t="s">
         <v>30</v>
       </c>
       <c r="N240" s="9">
         <v>45398.623</v>
       </c>
       <c r="P240" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q240" t="s">
         <v>24</v>
       </c>
       <c r="R240" t="s">
         <v>30</v>
       </c>
       <c r="S240" s="9">
         <v>45621.326000000001</v>
       </c>
-      <c r="U240" s="1"/>
-      <c r="X240" s="9"/>
+      <c r="U240" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V240" t="s">
+        <v>24</v>
+      </c>
+      <c r="W240" t="s">
+        <v>30</v>
+      </c>
+      <c r="X240" s="9">
+        <v>61855.741000000002</v>
+      </c>
       <c r="Z240" s="1"/>
       <c r="AC240" s="9"/>
       <c r="AE240" s="1"/>
       <c r="AH240" s="9"/>
       <c r="AJ240" s="1"/>
       <c r="AM240" s="9"/>
       <c r="AO240" s="1"/>
       <c r="AR240" s="9"/>
       <c r="AT240" s="1"/>
       <c r="AW240" s="9"/>
       <c r="AY240" s="1"/>
       <c r="BB240" s="9"/>
       <c r="BD240" s="1"/>
       <c r="BG240" s="9"/>
     </row>
     <row r="241" spans="1:59">
       <c r="A241" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B241" t="s">
         <v>24</v>
       </c>
       <c r="C241" t="s">
         <v>31</v>
       </c>
@@ -16442,52 +18742,62 @@
       </c>
       <c r="K241" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L241" t="s">
         <v>24</v>
       </c>
       <c r="M241" t="s">
         <v>31</v>
       </c>
       <c r="N241" s="9">
         <v>67571.039000000004</v>
       </c>
       <c r="P241" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q241" t="s">
         <v>24</v>
       </c>
       <c r="R241" t="s">
         <v>31</v>
       </c>
       <c r="S241" s="9">
         <v>63699.091</v>
       </c>
-      <c r="U241" s="1"/>
-      <c r="X241" s="9"/>
+      <c r="U241" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V241" t="s">
+        <v>24</v>
+      </c>
+      <c r="W241" t="s">
+        <v>31</v>
+      </c>
+      <c r="X241" s="9">
+        <v>77877.61</v>
+      </c>
       <c r="Z241" s="1"/>
       <c r="AC241" s="9"/>
       <c r="AE241" s="1"/>
       <c r="AH241" s="9"/>
       <c r="AJ241" s="1"/>
       <c r="AM241" s="9"/>
       <c r="AO241" s="1"/>
       <c r="AR241" s="9"/>
       <c r="AT241" s="1"/>
       <c r="AW241" s="9"/>
       <c r="AY241" s="1"/>
       <c r="BB241" s="9"/>
       <c r="BD241" s="1"/>
       <c r="BG241" s="9"/>
     </row>
     <row r="242" spans="1:59">
       <c r="A242" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B242" t="s">
         <v>24</v>
       </c>
       <c r="C242" t="s">
         <v>32</v>
       </c>
@@ -16508,52 +18818,62 @@
       </c>
       <c r="K242" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L242" t="s">
         <v>24</v>
       </c>
       <c r="M242" t="s">
         <v>32</v>
       </c>
       <c r="N242" s="9">
         <v>13527.184999999999</v>
       </c>
       <c r="P242" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q242" t="s">
         <v>24</v>
       </c>
       <c r="R242" t="s">
         <v>32</v>
       </c>
       <c r="S242" s="9">
         <v>12789.21</v>
       </c>
-      <c r="U242" s="1"/>
-      <c r="X242" s="9"/>
+      <c r="U242" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V242" t="s">
+        <v>24</v>
+      </c>
+      <c r="W242" t="s">
+        <v>32</v>
+      </c>
+      <c r="X242" s="9">
+        <v>15562.97</v>
+      </c>
       <c r="Z242" s="1"/>
       <c r="AC242" s="9"/>
       <c r="AE242" s="1"/>
       <c r="AH242" s="9"/>
       <c r="AJ242" s="1"/>
       <c r="AM242" s="9"/>
       <c r="AO242" s="1"/>
       <c r="AR242" s="9"/>
       <c r="AT242" s="1"/>
       <c r="AW242" s="9"/>
       <c r="AY242" s="1"/>
       <c r="BB242" s="9"/>
       <c r="BD242" s="1"/>
       <c r="BG242" s="9"/>
     </row>
     <row r="243" spans="1:59">
       <c r="A243" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B243" t="s">
         <v>24</v>
       </c>
       <c r="C243" t="s">
         <v>33</v>
       </c>
@@ -16574,52 +18894,62 @@
       </c>
       <c r="K243" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L243" t="s">
         <v>24</v>
       </c>
       <c r="M243" t="s">
         <v>33</v>
       </c>
       <c r="N243" s="9">
         <v>84921.854999999996</v>
       </c>
       <c r="P243" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q243" t="s">
         <v>24</v>
       </c>
       <c r="R243" t="s">
         <v>33</v>
       </c>
       <c r="S243" s="9">
         <v>72566.77</v>
       </c>
-      <c r="U243" s="1"/>
-      <c r="X243" s="9"/>
+      <c r="U243" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V243" t="s">
+        <v>24</v>
+      </c>
+      <c r="W243" t="s">
+        <v>33</v>
+      </c>
+      <c r="X243" s="9">
+        <v>60802.044000000002</v>
+      </c>
       <c r="Z243" s="1"/>
       <c r="AC243" s="9"/>
       <c r="AE243" s="1"/>
       <c r="AH243" s="9"/>
       <c r="AJ243" s="1"/>
       <c r="AM243" s="9"/>
       <c r="AO243" s="1"/>
       <c r="AR243" s="9"/>
       <c r="AT243" s="1"/>
       <c r="AW243" s="9"/>
       <c r="AY243" s="1"/>
       <c r="BB243" s="9"/>
       <c r="BD243" s="1"/>
       <c r="BG243" s="9"/>
     </row>
     <row r="244" spans="1:59">
       <c r="A244" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B244" t="s">
         <v>24</v>
       </c>
       <c r="C244" t="s">
         <v>34</v>
       </c>
@@ -16640,52 +18970,62 @@
       </c>
       <c r="K244" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L244" t="s">
         <v>24</v>
       </c>
       <c r="M244" t="s">
         <v>34</v>
       </c>
       <c r="N244" s="9">
         <v>38999</v>
       </c>
       <c r="P244" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q244" t="s">
         <v>24</v>
       </c>
       <c r="R244" t="s">
         <v>34</v>
       </c>
       <c r="S244" s="9">
         <v>49134.8</v>
       </c>
-      <c r="U244" s="1"/>
-      <c r="X244" s="9"/>
+      <c r="U244" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V244" t="s">
+        <v>24</v>
+      </c>
+      <c r="W244" t="s">
+        <v>34</v>
+      </c>
+      <c r="X244" s="9">
+        <v>69201</v>
+      </c>
       <c r="Z244" s="1"/>
       <c r="AC244" s="9"/>
       <c r="AE244" s="1"/>
       <c r="AH244" s="9"/>
       <c r="AJ244" s="1"/>
       <c r="AM244" s="9"/>
       <c r="AO244" s="1"/>
       <c r="AR244" s="9"/>
       <c r="AT244" s="1"/>
       <c r="AW244" s="9"/>
       <c r="AY244" s="1"/>
       <c r="BB244" s="9"/>
       <c r="BD244" s="1"/>
       <c r="BG244" s="9"/>
     </row>
     <row r="245" spans="1:59">
       <c r="A245" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B245" t="s">
         <v>24</v>
       </c>
       <c r="C245" t="s">
         <v>35</v>
       </c>
@@ -16706,52 +19046,62 @@
       </c>
       <c r="K245" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L245" t="s">
         <v>24</v>
       </c>
       <c r="M245" t="s">
         <v>35</v>
       </c>
       <c r="N245" s="9">
         <v>8925.1</v>
       </c>
       <c r="P245" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q245" t="s">
         <v>24</v>
       </c>
       <c r="R245" t="s">
         <v>35</v>
       </c>
       <c r="S245" s="9">
         <v>8922.9330000000009</v>
       </c>
-      <c r="U245" s="1"/>
-      <c r="X245" s="9"/>
+      <c r="U245" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V245" t="s">
+        <v>24</v>
+      </c>
+      <c r="W245" t="s">
+        <v>35</v>
+      </c>
+      <c r="X245" s="9">
+        <v>9582.6209999999992</v>
+      </c>
       <c r="Z245" s="1"/>
       <c r="AC245" s="9"/>
       <c r="AE245" s="1"/>
       <c r="AH245" s="9"/>
       <c r="AJ245" s="1"/>
       <c r="AM245" s="9"/>
       <c r="AO245" s="1"/>
       <c r="AR245" s="9"/>
       <c r="AT245" s="1"/>
       <c r="AW245" s="9"/>
       <c r="AY245" s="1"/>
       <c r="BB245" s="9"/>
       <c r="BD245" s="1"/>
       <c r="BG245" s="9"/>
     </row>
     <row r="246" spans="1:59">
       <c r="A246" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B246" t="s">
         <v>24</v>
       </c>
       <c r="C246" t="s">
         <v>36</v>
       </c>
@@ -16772,52 +19122,62 @@
       </c>
       <c r="K246" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L246" t="s">
         <v>24</v>
       </c>
       <c r="M246" t="s">
         <v>36</v>
       </c>
       <c r="N246" s="9">
         <v>260892.15900000001</v>
       </c>
       <c r="P246" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q246" t="s">
         <v>24</v>
       </c>
       <c r="R246" t="s">
         <v>36</v>
       </c>
       <c r="S246" s="9">
         <v>244139.677</v>
       </c>
-      <c r="U246" s="1"/>
-      <c r="X246" s="9"/>
+      <c r="U246" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V246" t="s">
+        <v>24</v>
+      </c>
+      <c r="W246" t="s">
+        <v>36</v>
+      </c>
+      <c r="X246" s="9">
+        <v>315413.98700000002</v>
+      </c>
       <c r="Z246" s="1"/>
       <c r="AC246" s="9"/>
       <c r="AE246" s="1"/>
       <c r="AH246" s="9"/>
       <c r="AJ246" s="1"/>
       <c r="AM246" s="9"/>
       <c r="AO246" s="1"/>
       <c r="AR246" s="9"/>
       <c r="AT246" s="1"/>
       <c r="AW246" s="9"/>
       <c r="AY246" s="1"/>
       <c r="BB246" s="9"/>
       <c r="BD246" s="1"/>
       <c r="BG246" s="9"/>
     </row>
     <row r="247" spans="1:59">
       <c r="A247" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B247" t="s">
         <v>24</v>
       </c>
       <c r="C247" t="s">
         <v>37</v>
       </c>
@@ -16838,52 +19198,62 @@
       </c>
       <c r="K247" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L247" t="s">
         <v>24</v>
       </c>
       <c r="M247" t="s">
         <v>37</v>
       </c>
       <c r="N247" s="9">
         <v>112673.75599999999</v>
       </c>
       <c r="P247" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q247" t="s">
         <v>24</v>
       </c>
       <c r="R247" t="s">
         <v>37</v>
       </c>
       <c r="S247" s="9">
         <v>100760.893</v>
       </c>
-      <c r="U247" s="1"/>
-      <c r="X247" s="9"/>
+      <c r="U247" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V247" t="s">
+        <v>24</v>
+      </c>
+      <c r="W247" t="s">
+        <v>37</v>
+      </c>
+      <c r="X247" s="9">
+        <v>123377.333</v>
+      </c>
       <c r="Z247" s="1"/>
       <c r="AC247" s="9"/>
       <c r="AE247" s="1"/>
       <c r="AH247" s="9"/>
       <c r="AJ247" s="1"/>
       <c r="AM247" s="9"/>
       <c r="AO247" s="1"/>
       <c r="AR247" s="9"/>
       <c r="AT247" s="1"/>
       <c r="AW247" s="9"/>
       <c r="AY247" s="1"/>
       <c r="BB247" s="9"/>
       <c r="BD247" s="1"/>
       <c r="BG247" s="9"/>
     </row>
     <row r="248" spans="1:59">
       <c r="A248" s="1">
         <v>46047.666666666664</v>
       </c>
       <c r="B248" t="s">
         <v>24</v>
       </c>
       <c r="C248" t="s">
         <v>38</v>
       </c>
@@ -16904,52 +19274,62 @@
       </c>
       <c r="K248" s="1">
         <v>46083.666666666664</v>
       </c>
       <c r="L248" t="s">
         <v>24</v>
       </c>
       <c r="M248" t="s">
         <v>38</v>
       </c>
       <c r="N248" s="9">
         <v>0</v>
       </c>
       <c r="P248" s="1">
         <v>46119.666666666664</v>
       </c>
       <c r="Q248" t="s">
         <v>24</v>
       </c>
       <c r="R248" t="s">
         <v>38</v>
       </c>
       <c r="S248" s="9">
         <v>0</v>
       </c>
-      <c r="U248" s="1"/>
-      <c r="X248" s="9"/>
+      <c r="U248" s="1">
+        <v>46162.666666666664</v>
+      </c>
+      <c r="V248" t="s">
+        <v>24</v>
+      </c>
+      <c r="W248" t="s">
+        <v>38</v>
+      </c>
+      <c r="X248" s="9">
+        <v>0</v>
+      </c>
       <c r="Z248" s="1"/>
       <c r="AC248" s="9"/>
       <c r="AE248" s="1"/>
       <c r="AH248" s="9"/>
       <c r="AJ248" s="1"/>
       <c r="AM248" s="9"/>
       <c r="AO248" s="1"/>
       <c r="AR248" s="9"/>
       <c r="AT248" s="1"/>
       <c r="AW248" s="9"/>
       <c r="AY248" s="1"/>
       <c r="BB248" s="9"/>
       <c r="BD248" s="1"/>
       <c r="BG248" s="9"/>
     </row>
     <row r="249" spans="1:59">
       <c r="A249" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B249" t="s">
         <v>24</v>
       </c>
       <c r="C249" t="s">
         <v>25</v>
       </c>
@@ -16970,52 +19350,62 @@
       </c>
       <c r="K249" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L249" t="s">
         <v>24</v>
       </c>
       <c r="M249" t="s">
         <v>25</v>
       </c>
       <c r="N249" s="9">
         <v>728743.90099999995</v>
       </c>
       <c r="P249" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q249" t="s">
         <v>24</v>
       </c>
       <c r="R249" t="s">
         <v>25</v>
       </c>
       <c r="S249" s="9">
         <v>610514.33100000001</v>
       </c>
-      <c r="U249" s="1"/>
-      <c r="X249" s="9"/>
+      <c r="U249" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V249" t="s">
+        <v>24</v>
+      </c>
+      <c r="W249" t="s">
+        <v>25</v>
+      </c>
+      <c r="X249" s="9">
+        <v>569247.46499999997</v>
+      </c>
       <c r="Z249" s="1"/>
       <c r="AC249" s="9"/>
       <c r="AE249" s="1"/>
       <c r="AH249" s="9"/>
       <c r="AJ249" s="1"/>
       <c r="AM249" s="9"/>
       <c r="AO249" s="1"/>
       <c r="AR249" s="9"/>
       <c r="AT249" s="1"/>
       <c r="AW249" s="9"/>
       <c r="AY249" s="1"/>
       <c r="BB249" s="9"/>
       <c r="BD249" s="1"/>
       <c r="BG249" s="9"/>
     </row>
     <row r="250" spans="1:59">
       <c r="A250" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B250" t="s">
         <v>24</v>
       </c>
       <c r="C250" t="s">
         <v>26</v>
       </c>
@@ -17036,52 +19426,62 @@
       </c>
       <c r="K250" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L250" t="s">
         <v>24</v>
       </c>
       <c r="M250" t="s">
         <v>26</v>
       </c>
       <c r="N250" s="9">
         <v>1479.165</v>
       </c>
       <c r="P250" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q250" t="s">
         <v>24</v>
       </c>
       <c r="R250" t="s">
         <v>26</v>
       </c>
       <c r="S250" s="9">
         <v>0</v>
       </c>
-      <c r="U250" s="1"/>
-      <c r="X250" s="9"/>
+      <c r="U250" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V250" t="s">
+        <v>24</v>
+      </c>
+      <c r="W250" t="s">
+        <v>26</v>
+      </c>
+      <c r="X250" s="9">
+        <v>3.4289999999999998</v>
+      </c>
       <c r="Z250" s="1"/>
       <c r="AC250" s="9"/>
       <c r="AE250" s="1"/>
       <c r="AH250" s="9"/>
       <c r="AJ250" s="1"/>
       <c r="AM250" s="9"/>
       <c r="AO250" s="1"/>
       <c r="AR250" s="9"/>
       <c r="AT250" s="1"/>
       <c r="AW250" s="9"/>
       <c r="AY250" s="1"/>
       <c r="BB250" s="9"/>
       <c r="BD250" s="1"/>
       <c r="BG250" s="9"/>
     </row>
     <row r="251" spans="1:59">
       <c r="A251" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B251" t="s">
         <v>24</v>
       </c>
       <c r="C251" t="s">
         <v>27</v>
       </c>
@@ -17102,52 +19502,62 @@
       </c>
       <c r="K251" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L251" t="s">
         <v>24</v>
       </c>
       <c r="M251" t="s">
         <v>27</v>
       </c>
       <c r="N251" s="9">
         <v>33.192</v>
       </c>
       <c r="P251" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q251" t="s">
         <v>24</v>
       </c>
       <c r="R251" t="s">
         <v>27</v>
       </c>
       <c r="S251" s="9">
         <v>26.606999999999999</v>
       </c>
-      <c r="U251" s="1"/>
-      <c r="X251" s="9"/>
+      <c r="U251" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V251" t="s">
+        <v>24</v>
+      </c>
+      <c r="W251" t="s">
+        <v>27</v>
+      </c>
+      <c r="X251" s="9">
+        <v>1.264</v>
+      </c>
       <c r="Z251" s="1"/>
       <c r="AC251" s="9"/>
       <c r="AE251" s="1"/>
       <c r="AH251" s="9"/>
       <c r="AJ251" s="1"/>
       <c r="AM251" s="9"/>
       <c r="AO251" s="1"/>
       <c r="AR251" s="9"/>
       <c r="AT251" s="1"/>
       <c r="AW251" s="9"/>
       <c r="AY251" s="1"/>
       <c r="BB251" s="9"/>
       <c r="BD251" s="1"/>
       <c r="BG251" s="9"/>
     </row>
     <row r="252" spans="1:59">
       <c r="A252" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B252" t="s">
         <v>24</v>
       </c>
       <c r="C252" t="s">
         <v>28</v>
       </c>
@@ -17168,52 +19578,62 @@
       </c>
       <c r="K252" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L252" t="s">
         <v>24</v>
       </c>
       <c r="M252" t="s">
         <v>28</v>
       </c>
       <c r="N252" s="9">
         <v>2041.356</v>
       </c>
       <c r="P252" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q252" t="s">
         <v>24</v>
       </c>
       <c r="R252" t="s">
         <v>28</v>
       </c>
       <c r="S252" s="9">
         <v>1590.662</v>
       </c>
-      <c r="U252" s="1"/>
-      <c r="X252" s="9"/>
+      <c r="U252" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V252" t="s">
+        <v>24</v>
+      </c>
+      <c r="W252" t="s">
+        <v>28</v>
+      </c>
+      <c r="X252" s="9">
+        <v>1093.319</v>
+      </c>
       <c r="Z252" s="1"/>
       <c r="AC252" s="9"/>
       <c r="AE252" s="1"/>
       <c r="AH252" s="9"/>
       <c r="AJ252" s="1"/>
       <c r="AM252" s="9"/>
       <c r="AO252" s="1"/>
       <c r="AR252" s="9"/>
       <c r="AT252" s="1"/>
       <c r="AW252" s="9"/>
       <c r="AY252" s="1"/>
       <c r="BB252" s="9"/>
       <c r="BD252" s="1"/>
       <c r="BG252" s="9"/>
     </row>
     <row r="253" spans="1:59">
       <c r="A253" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B253" t="s">
         <v>24</v>
       </c>
       <c r="C253" t="s">
         <v>29</v>
       </c>
@@ -17234,52 +19654,62 @@
       </c>
       <c r="K253" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L253" t="s">
         <v>24</v>
       </c>
       <c r="M253" t="s">
         <v>29</v>
       </c>
       <c r="N253" s="9">
         <v>19552.101999999999</v>
       </c>
       <c r="P253" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q253" t="s">
         <v>24</v>
       </c>
       <c r="R253" t="s">
         <v>29</v>
       </c>
       <c r="S253" s="9">
         <v>18382.419999999998</v>
       </c>
-      <c r="U253" s="1"/>
-      <c r="X253" s="9"/>
+      <c r="U253" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V253" t="s">
+        <v>24</v>
+      </c>
+      <c r="W253" t="s">
+        <v>29</v>
+      </c>
+      <c r="X253" s="9">
+        <v>23693.452000000001</v>
+      </c>
       <c r="Z253" s="1"/>
       <c r="AC253" s="9"/>
       <c r="AE253" s="1"/>
       <c r="AH253" s="9"/>
       <c r="AJ253" s="1"/>
       <c r="AM253" s="9"/>
       <c r="AO253" s="1"/>
       <c r="AR253" s="9"/>
       <c r="AT253" s="1"/>
       <c r="AW253" s="9"/>
       <c r="AY253" s="1"/>
       <c r="BB253" s="9"/>
       <c r="BD253" s="1"/>
       <c r="BG253" s="9"/>
     </row>
     <row r="254" spans="1:59">
       <c r="A254" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B254" t="s">
         <v>24</v>
       </c>
       <c r="C254" t="s">
         <v>30</v>
       </c>
@@ -17300,52 +19730,62 @@
       </c>
       <c r="K254" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L254" t="s">
         <v>24</v>
       </c>
       <c r="M254" t="s">
         <v>30</v>
       </c>
       <c r="N254" s="9">
         <v>44930.025000000001</v>
       </c>
       <c r="P254" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q254" t="s">
         <v>24</v>
       </c>
       <c r="R254" t="s">
         <v>30</v>
       </c>
       <c r="S254" s="9">
         <v>43480.737000000001</v>
       </c>
-      <c r="U254" s="1"/>
-      <c r="X254" s="9"/>
+      <c r="U254" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V254" t="s">
+        <v>24</v>
+      </c>
+      <c r="W254" t="s">
+        <v>30</v>
+      </c>
+      <c r="X254" s="9">
+        <v>58855.135999999999</v>
+      </c>
       <c r="Z254" s="1"/>
       <c r="AC254" s="9"/>
       <c r="AE254" s="1"/>
       <c r="AH254" s="9"/>
       <c r="AJ254" s="1"/>
       <c r="AM254" s="9"/>
       <c r="AO254" s="1"/>
       <c r="AR254" s="9"/>
       <c r="AT254" s="1"/>
       <c r="AW254" s="9"/>
       <c r="AY254" s="1"/>
       <c r="BB254" s="9"/>
       <c r="BD254" s="1"/>
       <c r="BG254" s="9"/>
     </row>
     <row r="255" spans="1:59">
       <c r="A255" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B255" t="s">
         <v>24</v>
       </c>
       <c r="C255" t="s">
         <v>31</v>
       </c>
@@ -17366,52 +19806,62 @@
       </c>
       <c r="K255" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L255" t="s">
         <v>24</v>
       </c>
       <c r="M255" t="s">
         <v>31</v>
       </c>
       <c r="N255" s="9">
         <v>68389.160999999993</v>
       </c>
       <c r="P255" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q255" t="s">
         <v>24</v>
       </c>
       <c r="R255" t="s">
         <v>31</v>
       </c>
       <c r="S255" s="9">
         <v>62712.752999999997</v>
       </c>
-      <c r="U255" s="1"/>
-      <c r="X255" s="9"/>
+      <c r="U255" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V255" t="s">
+        <v>24</v>
+      </c>
+      <c r="W255" t="s">
+        <v>31</v>
+      </c>
+      <c r="X255" s="9">
+        <v>77685.482999999993</v>
+      </c>
       <c r="Z255" s="1"/>
       <c r="AC255" s="9"/>
       <c r="AE255" s="1"/>
       <c r="AH255" s="9"/>
       <c r="AJ255" s="1"/>
       <c r="AM255" s="9"/>
       <c r="AO255" s="1"/>
       <c r="AR255" s="9"/>
       <c r="AT255" s="1"/>
       <c r="AW255" s="9"/>
       <c r="AY255" s="1"/>
       <c r="BB255" s="9"/>
       <c r="BD255" s="1"/>
       <c r="BG255" s="9"/>
     </row>
     <row r="256" spans="1:59">
       <c r="A256" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B256" t="s">
         <v>24</v>
       </c>
       <c r="C256" t="s">
         <v>32</v>
       </c>
@@ -17432,52 +19882,62 @@
       </c>
       <c r="K256" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L256" t="s">
         <v>24</v>
       </c>
       <c r="M256" t="s">
         <v>32</v>
       </c>
       <c r="N256" s="9">
         <v>12753.815000000001</v>
       </c>
       <c r="P256" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q256" t="s">
         <v>24</v>
       </c>
       <c r="R256" t="s">
         <v>32</v>
       </c>
       <c r="S256" s="9">
         <v>12282.844999999999</v>
       </c>
-      <c r="U256" s="1"/>
-      <c r="X256" s="9"/>
+      <c r="U256" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V256" t="s">
+        <v>24</v>
+      </c>
+      <c r="W256" t="s">
+        <v>32</v>
+      </c>
+      <c r="X256" s="9">
+        <v>14936.594999999999</v>
+      </c>
       <c r="Z256" s="1"/>
       <c r="AC256" s="9"/>
       <c r="AE256" s="1"/>
       <c r="AH256" s="9"/>
       <c r="AJ256" s="1"/>
       <c r="AM256" s="9"/>
       <c r="AO256" s="1"/>
       <c r="AR256" s="9"/>
       <c r="AT256" s="1"/>
       <c r="AW256" s="9"/>
       <c r="AY256" s="1"/>
       <c r="BB256" s="9"/>
       <c r="BD256" s="1"/>
       <c r="BG256" s="9"/>
     </row>
     <row r="257" spans="1:59">
       <c r="A257" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B257" t="s">
         <v>24</v>
       </c>
       <c r="C257" t="s">
         <v>33</v>
       </c>
@@ -17498,52 +19958,62 @@
       </c>
       <c r="K257" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L257" t="s">
         <v>24</v>
       </c>
       <c r="M257" t="s">
         <v>33</v>
       </c>
       <c r="N257" s="9">
         <v>74442.429000000004</v>
       </c>
       <c r="P257" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q257" t="s">
         <v>24</v>
       </c>
       <c r="R257" t="s">
         <v>33</v>
       </c>
       <c r="S257" s="9">
         <v>64741.646000000001</v>
       </c>
-      <c r="U257" s="1"/>
-      <c r="X257" s="9"/>
+      <c r="U257" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V257" t="s">
+        <v>24</v>
+      </c>
+      <c r="W257" t="s">
+        <v>33</v>
+      </c>
+      <c r="X257" s="9">
+        <v>58296.940999999999</v>
+      </c>
       <c r="Z257" s="1"/>
       <c r="AC257" s="9"/>
       <c r="AE257" s="1"/>
       <c r="AH257" s="9"/>
       <c r="AJ257" s="1"/>
       <c r="AM257" s="9"/>
       <c r="AO257" s="1"/>
       <c r="AR257" s="9"/>
       <c r="AT257" s="1"/>
       <c r="AW257" s="9"/>
       <c r="AY257" s="1"/>
       <c r="BB257" s="9"/>
       <c r="BD257" s="1"/>
       <c r="BG257" s="9"/>
     </row>
     <row r="258" spans="1:59">
       <c r="A258" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B258" t="s">
         <v>24</v>
       </c>
       <c r="C258" t="s">
         <v>34</v>
       </c>
@@ -17564,52 +20034,62 @@
       </c>
       <c r="K258" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L258" t="s">
         <v>24</v>
       </c>
       <c r="M258" t="s">
         <v>34</v>
       </c>
       <c r="N258" s="9">
         <v>27301.7</v>
       </c>
       <c r="P258" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q258" t="s">
         <v>24</v>
       </c>
       <c r="R258" t="s">
         <v>34</v>
       </c>
       <c r="S258" s="9">
         <v>48813.4</v>
       </c>
-      <c r="U258" s="1"/>
-      <c r="X258" s="9"/>
+      <c r="U258" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V258" t="s">
+        <v>24</v>
+      </c>
+      <c r="W258" t="s">
+        <v>34</v>
+      </c>
+      <c r="X258" s="9">
+        <v>44684</v>
+      </c>
       <c r="Z258" s="1"/>
       <c r="AC258" s="9"/>
       <c r="AE258" s="1"/>
       <c r="AH258" s="9"/>
       <c r="AJ258" s="1"/>
       <c r="AM258" s="9"/>
       <c r="AO258" s="1"/>
       <c r="AR258" s="9"/>
       <c r="AT258" s="1"/>
       <c r="AW258" s="9"/>
       <c r="AY258" s="1"/>
       <c r="BB258" s="9"/>
       <c r="BD258" s="1"/>
       <c r="BG258" s="9"/>
     </row>
     <row r="259" spans="1:59">
       <c r="A259" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B259" t="s">
         <v>24</v>
       </c>
       <c r="C259" t="s">
         <v>35</v>
       </c>
@@ -17630,52 +20110,62 @@
       </c>
       <c r="K259" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L259" t="s">
         <v>24</v>
       </c>
       <c r="M259" t="s">
         <v>35</v>
       </c>
       <c r="N259" s="9">
         <v>8725.2389999999996</v>
       </c>
       <c r="P259" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q259" t="s">
         <v>24</v>
       </c>
       <c r="R259" t="s">
         <v>35</v>
       </c>
       <c r="S259" s="9">
         <v>7893.1459999999997</v>
       </c>
-      <c r="U259" s="1"/>
-      <c r="X259" s="9"/>
+      <c r="U259" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V259" t="s">
+        <v>24</v>
+      </c>
+      <c r="W259" t="s">
+        <v>35</v>
+      </c>
+      <c r="X259" s="9">
+        <v>8591.4249999999993</v>
+      </c>
       <c r="Z259" s="1"/>
       <c r="AC259" s="9"/>
       <c r="AE259" s="1"/>
       <c r="AH259" s="9"/>
       <c r="AJ259" s="1"/>
       <c r="AM259" s="9"/>
       <c r="AO259" s="1"/>
       <c r="AR259" s="9"/>
       <c r="AT259" s="1"/>
       <c r="AW259" s="9"/>
       <c r="AY259" s="1"/>
       <c r="BB259" s="9"/>
       <c r="BD259" s="1"/>
       <c r="BG259" s="9"/>
     </row>
     <row r="260" spans="1:59">
       <c r="A260" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B260" t="s">
         <v>24</v>
       </c>
       <c r="C260" t="s">
         <v>36</v>
       </c>
@@ -17696,52 +20186,62 @@
       </c>
       <c r="K260" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L260" t="s">
         <v>24</v>
       </c>
       <c r="M260" t="s">
         <v>36</v>
       </c>
       <c r="N260" s="9">
         <v>250933.948</v>
       </c>
       <c r="P260" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q260" t="s">
         <v>24</v>
       </c>
       <c r="R260" t="s">
         <v>36</v>
       </c>
       <c r="S260" s="9">
         <v>228682.42600000001</v>
       </c>
-      <c r="U260" s="1"/>
-      <c r="X260" s="9"/>
+      <c r="U260" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V260" t="s">
+        <v>24</v>
+      </c>
+      <c r="W260" t="s">
+        <v>36</v>
+      </c>
+      <c r="X260" s="9">
+        <v>293227.288</v>
+      </c>
       <c r="Z260" s="1"/>
       <c r="AC260" s="9"/>
       <c r="AE260" s="1"/>
       <c r="AH260" s="9"/>
       <c r="AJ260" s="1"/>
       <c r="AM260" s="9"/>
       <c r="AO260" s="1"/>
       <c r="AR260" s="9"/>
       <c r="AT260" s="1"/>
       <c r="AW260" s="9"/>
       <c r="AY260" s="1"/>
       <c r="BB260" s="9"/>
       <c r="BD260" s="1"/>
       <c r="BG260" s="9"/>
     </row>
     <row r="261" spans="1:59">
       <c r="A261" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B261" t="s">
         <v>24</v>
       </c>
       <c r="C261" t="s">
         <v>37</v>
       </c>
@@ -17762,52 +20262,62 @@
       </c>
       <c r="K261" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L261" t="s">
         <v>24</v>
       </c>
       <c r="M261" t="s">
         <v>37</v>
       </c>
       <c r="N261" s="9">
         <v>107015.621</v>
       </c>
       <c r="P261" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q261" t="s">
         <v>24</v>
       </c>
       <c r="R261" t="s">
         <v>37</v>
       </c>
       <c r="S261" s="9">
         <v>89998.07</v>
       </c>
-      <c r="U261" s="1"/>
-      <c r="X261" s="9"/>
+      <c r="U261" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V261" t="s">
+        <v>24</v>
+      </c>
+      <c r="W261" t="s">
+        <v>37</v>
+      </c>
+      <c r="X261" s="9">
+        <v>108697.484</v>
+      </c>
       <c r="Z261" s="1"/>
       <c r="AC261" s="9"/>
       <c r="AE261" s="1"/>
       <c r="AH261" s="9"/>
       <c r="AJ261" s="1"/>
       <c r="AM261" s="9"/>
       <c r="AO261" s="1"/>
       <c r="AR261" s="9"/>
       <c r="AT261" s="1"/>
       <c r="AW261" s="9"/>
       <c r="AY261" s="1"/>
       <c r="BB261" s="9"/>
       <c r="BD261" s="1"/>
       <c r="BG261" s="9"/>
     </row>
     <row r="262" spans="1:59">
       <c r="A262" s="1">
         <v>46047.708333333336</v>
       </c>
       <c r="B262" t="s">
         <v>24</v>
       </c>
       <c r="C262" t="s">
         <v>38</v>
       </c>
@@ -17828,52 +20338,62 @@
       </c>
       <c r="K262" s="1">
         <v>46083.708333333336</v>
       </c>
       <c r="L262" t="s">
         <v>24</v>
       </c>
       <c r="M262" t="s">
         <v>38</v>
       </c>
       <c r="N262" s="9">
         <v>1626.182</v>
       </c>
       <c r="P262" s="1">
         <v>46119.708333333336</v>
       </c>
       <c r="Q262" t="s">
         <v>24</v>
       </c>
       <c r="R262" t="s">
         <v>38</v>
       </c>
       <c r="S262" s="9">
         <v>0</v>
       </c>
-      <c r="U262" s="1"/>
-      <c r="X262" s="9"/>
+      <c r="U262" s="1">
+        <v>46162.708333333336</v>
+      </c>
+      <c r="V262" t="s">
+        <v>24</v>
+      </c>
+      <c r="W262" t="s">
+        <v>38</v>
+      </c>
+      <c r="X262" s="9">
+        <v>0</v>
+      </c>
       <c r="Z262" s="1"/>
       <c r="AC262" s="9"/>
       <c r="AE262" s="1"/>
       <c r="AH262" s="9"/>
       <c r="AJ262" s="1"/>
       <c r="AM262" s="9"/>
       <c r="AO262" s="1"/>
       <c r="AR262" s="9"/>
       <c r="AT262" s="1"/>
       <c r="AW262" s="9"/>
       <c r="AY262" s="1"/>
       <c r="BB262" s="9"/>
       <c r="BD262" s="1"/>
       <c r="BG262" s="9"/>
     </row>
     <row r="263" spans="1:59">
       <c r="A263" s="1">
         <v>46047.75</v>
       </c>
       <c r="B263" t="s">
         <v>24</v>
       </c>
       <c r="C263" t="s">
         <v>25</v>
       </c>
@@ -17894,52 +20414,62 @@
       </c>
       <c r="K263" s="1">
         <v>46083.75</v>
       </c>
       <c r="L263" t="s">
         <v>24</v>
       </c>
       <c r="M263" t="s">
         <v>25</v>
       </c>
       <c r="N263" s="9">
         <v>768858.52099999995</v>
       </c>
       <c r="P263" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q263" t="s">
         <v>24</v>
       </c>
       <c r="R263" t="s">
         <v>25</v>
       </c>
       <c r="S263" s="9">
         <v>631387.87899999996</v>
       </c>
-      <c r="U263" s="1"/>
-      <c r="X263" s="9"/>
+      <c r="U263" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V263" t="s">
+        <v>24</v>
+      </c>
+      <c r="W263" t="s">
+        <v>25</v>
+      </c>
+      <c r="X263" s="9">
+        <v>584528.97100000002</v>
+      </c>
       <c r="Z263" s="1"/>
       <c r="AC263" s="9"/>
       <c r="AE263" s="1"/>
       <c r="AH263" s="9"/>
       <c r="AJ263" s="1"/>
       <c r="AM263" s="9"/>
       <c r="AO263" s="1"/>
       <c r="AR263" s="9"/>
       <c r="AT263" s="1"/>
       <c r="AW263" s="9"/>
       <c r="AY263" s="1"/>
       <c r="BB263" s="9"/>
       <c r="BD263" s="1"/>
       <c r="BG263" s="9"/>
     </row>
     <row r="264" spans="1:59">
       <c r="A264" s="1">
         <v>46047.75</v>
       </c>
       <c r="B264" t="s">
         <v>24</v>
       </c>
       <c r="C264" t="s">
         <v>26</v>
       </c>
@@ -17960,52 +20490,62 @@
       </c>
       <c r="K264" s="1">
         <v>46083.75</v>
       </c>
       <c r="L264" t="s">
         <v>24</v>
       </c>
       <c r="M264" t="s">
         <v>26</v>
       </c>
       <c r="N264" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P264" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q264" t="s">
         <v>24</v>
       </c>
       <c r="R264" t="s">
         <v>26</v>
       </c>
       <c r="S264" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U264" s="1"/>
-      <c r="X264" s="9"/>
+      <c r="U264" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V264" t="s">
+        <v>24</v>
+      </c>
+      <c r="W264" t="s">
+        <v>26</v>
+      </c>
+      <c r="X264" s="9">
+        <v>3.3980000000000001</v>
+      </c>
       <c r="Z264" s="1"/>
       <c r="AC264" s="9"/>
       <c r="AE264" s="1"/>
       <c r="AH264" s="9"/>
       <c r="AJ264" s="1"/>
       <c r="AM264" s="9"/>
       <c r="AO264" s="1"/>
       <c r="AR264" s="9"/>
       <c r="AT264" s="1"/>
       <c r="AW264" s="9"/>
       <c r="AY264" s="1"/>
       <c r="BB264" s="9"/>
       <c r="BD264" s="1"/>
       <c r="BG264" s="9"/>
     </row>
     <row r="265" spans="1:59">
       <c r="A265" s="1">
         <v>46047.75</v>
       </c>
       <c r="B265" t="s">
         <v>24</v>
       </c>
       <c r="C265" t="s">
         <v>27</v>
       </c>
@@ -18026,52 +20566,62 @@
       </c>
       <c r="K265" s="1">
         <v>46083.75</v>
       </c>
       <c r="L265" t="s">
         <v>24</v>
       </c>
       <c r="M265" t="s">
         <v>27</v>
       </c>
       <c r="N265" s="9">
         <v>38.707999999999998</v>
       </c>
       <c r="P265" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q265" t="s">
         <v>24</v>
       </c>
       <c r="R265" t="s">
         <v>27</v>
       </c>
       <c r="S265" s="9">
         <v>17.027000000000001</v>
       </c>
-      <c r="U265" s="1"/>
-      <c r="X265" s="9"/>
+      <c r="U265" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V265" t="s">
+        <v>24</v>
+      </c>
+      <c r="W265" t="s">
+        <v>27</v>
+      </c>
+      <c r="X265" s="9">
+        <v>1.2909999999999999</v>
+      </c>
       <c r="Z265" s="1"/>
       <c r="AC265" s="9"/>
       <c r="AE265" s="1"/>
       <c r="AH265" s="9"/>
       <c r="AJ265" s="1"/>
       <c r="AM265" s="9"/>
       <c r="AO265" s="1"/>
       <c r="AR265" s="9"/>
       <c r="AT265" s="1"/>
       <c r="AW265" s="9"/>
       <c r="AY265" s="1"/>
       <c r="BB265" s="9"/>
       <c r="BD265" s="1"/>
       <c r="BG265" s="9"/>
     </row>
     <row r="266" spans="1:59">
       <c r="A266" s="1">
         <v>46047.75</v>
       </c>
       <c r="B266" t="s">
         <v>24</v>
       </c>
       <c r="C266" t="s">
         <v>28</v>
       </c>
@@ -18092,52 +20642,62 @@
       </c>
       <c r="K266" s="1">
         <v>46083.75</v>
       </c>
       <c r="L266" t="s">
         <v>24</v>
       </c>
       <c r="M266" t="s">
         <v>28</v>
       </c>
       <c r="N266" s="9">
         <v>2122.9560000000001</v>
       </c>
       <c r="P266" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q266" t="s">
         <v>24</v>
       </c>
       <c r="R266" t="s">
         <v>28</v>
       </c>
       <c r="S266" s="9">
         <v>1604.403</v>
       </c>
-      <c r="U266" s="1"/>
-      <c r="X266" s="9"/>
+      <c r="U266" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V266" t="s">
+        <v>24</v>
+      </c>
+      <c r="W266" t="s">
+        <v>28</v>
+      </c>
+      <c r="X266" s="9">
+        <v>1128.2239999999999</v>
+      </c>
       <c r="Z266" s="1"/>
       <c r="AC266" s="9"/>
       <c r="AE266" s="1"/>
       <c r="AH266" s="9"/>
       <c r="AJ266" s="1"/>
       <c r="AM266" s="9"/>
       <c r="AO266" s="1"/>
       <c r="AR266" s="9"/>
       <c r="AT266" s="1"/>
       <c r="AW266" s="9"/>
       <c r="AY266" s="1"/>
       <c r="BB266" s="9"/>
       <c r="BD266" s="1"/>
       <c r="BG266" s="9"/>
     </row>
     <row r="267" spans="1:59">
       <c r="A267" s="1">
         <v>46047.75</v>
       </c>
       <c r="B267" t="s">
         <v>24</v>
       </c>
       <c r="C267" t="s">
         <v>29</v>
       </c>
@@ -18158,52 +20718,62 @@
       </c>
       <c r="K267" s="1">
         <v>46083.75</v>
       </c>
       <c r="L267" t="s">
         <v>24</v>
       </c>
       <c r="M267" t="s">
         <v>29</v>
       </c>
       <c r="N267" s="9">
         <v>19414.789000000001</v>
       </c>
       <c r="P267" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q267" t="s">
         <v>24</v>
       </c>
       <c r="R267" t="s">
         <v>29</v>
       </c>
       <c r="S267" s="9">
         <v>17969.775000000001</v>
       </c>
-      <c r="U267" s="1"/>
-      <c r="X267" s="9"/>
+      <c r="U267" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V267" t="s">
+        <v>24</v>
+      </c>
+      <c r="W267" t="s">
+        <v>29</v>
+      </c>
+      <c r="X267" s="9">
+        <v>19835.958999999999</v>
+      </c>
       <c r="Z267" s="1"/>
       <c r="AC267" s="9"/>
       <c r="AE267" s="1"/>
       <c r="AH267" s="9"/>
       <c r="AJ267" s="1"/>
       <c r="AM267" s="9"/>
       <c r="AO267" s="1"/>
       <c r="AR267" s="9"/>
       <c r="AT267" s="1"/>
       <c r="AW267" s="9"/>
       <c r="AY267" s="1"/>
       <c r="BB267" s="9"/>
       <c r="BD267" s="1"/>
       <c r="BG267" s="9"/>
     </row>
     <row r="268" spans="1:59">
       <c r="A268" s="1">
         <v>46047.75</v>
       </c>
       <c r="B268" t="s">
         <v>24</v>
       </c>
       <c r="C268" t="s">
         <v>30</v>
       </c>
@@ -18224,52 +20794,62 @@
       </c>
       <c r="K268" s="1">
         <v>46083.75</v>
       </c>
       <c r="L268" t="s">
         <v>24</v>
       </c>
       <c r="M268" t="s">
         <v>30</v>
       </c>
       <c r="N268" s="9">
         <v>42786.110999999997</v>
       </c>
       <c r="P268" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q268" t="s">
         <v>24</v>
       </c>
       <c r="R268" t="s">
         <v>30</v>
       </c>
       <c r="S268" s="9">
         <v>41650.557999999997</v>
       </c>
-      <c r="U268" s="1"/>
-      <c r="X268" s="9"/>
+      <c r="U268" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V268" t="s">
+        <v>24</v>
+      </c>
+      <c r="W268" t="s">
+        <v>30</v>
+      </c>
+      <c r="X268" s="9">
+        <v>54840.188000000002</v>
+      </c>
       <c r="Z268" s="1"/>
       <c r="AC268" s="9"/>
       <c r="AE268" s="1"/>
       <c r="AH268" s="9"/>
       <c r="AJ268" s="1"/>
       <c r="AM268" s="9"/>
       <c r="AO268" s="1"/>
       <c r="AR268" s="9"/>
       <c r="AT268" s="1"/>
       <c r="AW268" s="9"/>
       <c r="AY268" s="1"/>
       <c r="BB268" s="9"/>
       <c r="BD268" s="1"/>
       <c r="BG268" s="9"/>
     </row>
     <row r="269" spans="1:59">
       <c r="A269" s="1">
         <v>46047.75</v>
       </c>
       <c r="B269" t="s">
         <v>24</v>
       </c>
       <c r="C269" t="s">
         <v>31</v>
       </c>
@@ -18290,52 +20870,62 @@
       </c>
       <c r="K269" s="1">
         <v>46083.75</v>
       </c>
       <c r="L269" t="s">
         <v>24</v>
       </c>
       <c r="M269" t="s">
         <v>31</v>
       </c>
       <c r="N269" s="9">
         <v>69329.153000000006</v>
       </c>
       <c r="P269" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q269" t="s">
         <v>24</v>
       </c>
       <c r="R269" t="s">
         <v>31</v>
       </c>
       <c r="S269" s="9">
         <v>62829.972999999998</v>
       </c>
-      <c r="U269" s="1"/>
-      <c r="X269" s="9"/>
+      <c r="U269" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V269" t="s">
+        <v>24</v>
+      </c>
+      <c r="W269" t="s">
+        <v>31</v>
+      </c>
+      <c r="X269" s="9">
+        <v>76254.572</v>
+      </c>
       <c r="Z269" s="1"/>
       <c r="AC269" s="9"/>
       <c r="AE269" s="1"/>
       <c r="AH269" s="9"/>
       <c r="AJ269" s="1"/>
       <c r="AM269" s="9"/>
       <c r="AO269" s="1"/>
       <c r="AR269" s="9"/>
       <c r="AT269" s="1"/>
       <c r="AW269" s="9"/>
       <c r="AY269" s="1"/>
       <c r="BB269" s="9"/>
       <c r="BD269" s="1"/>
       <c r="BG269" s="9"/>
     </row>
     <row r="270" spans="1:59">
       <c r="A270" s="1">
         <v>46047.75</v>
       </c>
       <c r="B270" t="s">
         <v>24</v>
       </c>
       <c r="C270" t="s">
         <v>32</v>
       </c>
@@ -18356,52 +20946,62 @@
       </c>
       <c r="K270" s="1">
         <v>46083.75</v>
       </c>
       <c r="L270" t="s">
         <v>24</v>
       </c>
       <c r="M270" t="s">
         <v>32</v>
       </c>
       <c r="N270" s="9">
         <v>11941.84</v>
       </c>
       <c r="P270" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q270" t="s">
         <v>24</v>
       </c>
       <c r="R270" t="s">
         <v>32</v>
       </c>
       <c r="S270" s="9">
         <v>11959.465</v>
       </c>
-      <c r="U270" s="1"/>
-      <c r="X270" s="9"/>
+      <c r="U270" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V270" t="s">
+        <v>24</v>
+      </c>
+      <c r="W270" t="s">
+        <v>32</v>
+      </c>
+      <c r="X270" s="9">
+        <v>14194.565000000001</v>
+      </c>
       <c r="Z270" s="1"/>
       <c r="AC270" s="9"/>
       <c r="AE270" s="1"/>
       <c r="AH270" s="9"/>
       <c r="AJ270" s="1"/>
       <c r="AM270" s="9"/>
       <c r="AO270" s="1"/>
       <c r="AR270" s="9"/>
       <c r="AT270" s="1"/>
       <c r="AW270" s="9"/>
       <c r="AY270" s="1"/>
       <c r="BB270" s="9"/>
       <c r="BD270" s="1"/>
       <c r="BG270" s="9"/>
     </row>
     <row r="271" spans="1:59">
       <c r="A271" s="1">
         <v>46047.75</v>
       </c>
       <c r="B271" t="s">
         <v>24</v>
       </c>
       <c r="C271" t="s">
         <v>33</v>
       </c>
@@ -18422,52 +21022,62 @@
       </c>
       <c r="K271" s="1">
         <v>46083.75</v>
       </c>
       <c r="L271" t="s">
         <v>24</v>
       </c>
       <c r="M271" t="s">
         <v>33</v>
       </c>
       <c r="N271" s="9">
         <v>74898.899000000005</v>
       </c>
       <c r="P271" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q271" t="s">
         <v>24</v>
       </c>
       <c r="R271" t="s">
         <v>33</v>
       </c>
       <c r="S271" s="9">
         <v>66296.415999999997</v>
       </c>
-      <c r="U271" s="1"/>
-      <c r="X271" s="9"/>
+      <c r="U271" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V271" t="s">
+        <v>24</v>
+      </c>
+      <c r="W271" t="s">
+        <v>33</v>
+      </c>
+      <c r="X271" s="9">
+        <v>62131.008000000002</v>
+      </c>
       <c r="Z271" s="1"/>
       <c r="AC271" s="9"/>
       <c r="AE271" s="1"/>
       <c r="AH271" s="9"/>
       <c r="AJ271" s="1"/>
       <c r="AM271" s="9"/>
       <c r="AO271" s="1"/>
       <c r="AR271" s="9"/>
       <c r="AT271" s="1"/>
       <c r="AW271" s="9"/>
       <c r="AY271" s="1"/>
       <c r="BB271" s="9"/>
       <c r="BD271" s="1"/>
       <c r="BG271" s="9"/>
     </row>
     <row r="272" spans="1:59">
       <c r="A272" s="1">
         <v>46047.75</v>
       </c>
       <c r="B272" t="s">
         <v>24</v>
       </c>
       <c r="C272" t="s">
         <v>34</v>
       </c>
@@ -18488,52 +21098,62 @@
       </c>
       <c r="K272" s="1">
         <v>46083.75</v>
       </c>
       <c r="L272" t="s">
         <v>24</v>
       </c>
       <c r="M272" t="s">
         <v>34</v>
       </c>
       <c r="N272" s="9">
         <v>15028.3</v>
       </c>
       <c r="P272" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q272" t="s">
         <v>24</v>
       </c>
       <c r="R272" t="s">
         <v>34</v>
       </c>
       <c r="S272" s="9">
         <v>49203.5</v>
       </c>
-      <c r="U272" s="1"/>
-      <c r="X272" s="9"/>
+      <c r="U272" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V272" t="s">
+        <v>24</v>
+      </c>
+      <c r="W272" t="s">
+        <v>34</v>
+      </c>
+      <c r="X272" s="9">
+        <v>33451</v>
+      </c>
       <c r="Z272" s="1"/>
       <c r="AC272" s="9"/>
       <c r="AE272" s="1"/>
       <c r="AH272" s="9"/>
       <c r="AJ272" s="1"/>
       <c r="AM272" s="9"/>
       <c r="AO272" s="1"/>
       <c r="AR272" s="9"/>
       <c r="AT272" s="1"/>
       <c r="AW272" s="9"/>
       <c r="AY272" s="1"/>
       <c r="BB272" s="9"/>
       <c r="BD272" s="1"/>
       <c r="BG272" s="9"/>
     </row>
     <row r="273" spans="1:59">
       <c r="A273" s="1">
         <v>46047.75</v>
       </c>
       <c r="B273" t="s">
         <v>24</v>
       </c>
       <c r="C273" t="s">
         <v>35</v>
       </c>
@@ -18554,52 +21174,62 @@
       </c>
       <c r="K273" s="1">
         <v>46083.75</v>
       </c>
       <c r="L273" t="s">
         <v>24</v>
       </c>
       <c r="M273" t="s">
         <v>35</v>
       </c>
       <c r="N273" s="9">
         <v>8773.44</v>
       </c>
       <c r="P273" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q273" t="s">
         <v>24</v>
       </c>
       <c r="R273" t="s">
         <v>35</v>
       </c>
       <c r="S273" s="9">
         <v>7717.5690000000004</v>
       </c>
-      <c r="U273" s="1"/>
-      <c r="X273" s="9"/>
+      <c r="U273" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V273" t="s">
+        <v>24</v>
+      </c>
+      <c r="W273" t="s">
+        <v>35</v>
+      </c>
+      <c r="X273" s="9">
+        <v>8165.0870000000004</v>
+      </c>
       <c r="Z273" s="1"/>
       <c r="AC273" s="9"/>
       <c r="AE273" s="1"/>
       <c r="AH273" s="9"/>
       <c r="AJ273" s="1"/>
       <c r="AM273" s="9"/>
       <c r="AO273" s="1"/>
       <c r="AR273" s="9"/>
       <c r="AT273" s="1"/>
       <c r="AW273" s="9"/>
       <c r="AY273" s="1"/>
       <c r="BB273" s="9"/>
       <c r="BD273" s="1"/>
       <c r="BG273" s="9"/>
     </row>
     <row r="274" spans="1:59">
       <c r="A274" s="1">
         <v>46047.75</v>
       </c>
       <c r="B274" t="s">
         <v>24</v>
       </c>
       <c r="C274" t="s">
         <v>36</v>
       </c>
@@ -18620,52 +21250,62 @@
       </c>
       <c r="K274" s="1">
         <v>46083.75</v>
       </c>
       <c r="L274" t="s">
         <v>24</v>
       </c>
       <c r="M274" t="s">
         <v>36</v>
       </c>
       <c r="N274" s="9">
         <v>242267.421</v>
       </c>
       <c r="P274" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q274" t="s">
         <v>24</v>
       </c>
       <c r="R274" t="s">
         <v>36</v>
       </c>
       <c r="S274" s="9">
         <v>218864.74600000001</v>
       </c>
-      <c r="U274" s="1"/>
-      <c r="X274" s="9"/>
+      <c r="U274" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V274" t="s">
+        <v>24</v>
+      </c>
+      <c r="W274" t="s">
+        <v>36</v>
+      </c>
+      <c r="X274" s="9">
+        <v>271015.75900000002</v>
+      </c>
       <c r="Z274" s="1"/>
       <c r="AC274" s="9"/>
       <c r="AE274" s="1"/>
       <c r="AH274" s="9"/>
       <c r="AJ274" s="1"/>
       <c r="AM274" s="9"/>
       <c r="AO274" s="1"/>
       <c r="AR274" s="9"/>
       <c r="AT274" s="1"/>
       <c r="AW274" s="9"/>
       <c r="AY274" s="1"/>
       <c r="BB274" s="9"/>
       <c r="BD274" s="1"/>
       <c r="BG274" s="9"/>
     </row>
     <row r="275" spans="1:59">
       <c r="A275" s="1">
         <v>46047.75</v>
       </c>
       <c r="B275" t="s">
         <v>24</v>
       </c>
       <c r="C275" t="s">
         <v>37</v>
       </c>
@@ -18686,52 +21326,62 @@
       </c>
       <c r="K275" s="1">
         <v>46083.75</v>
       </c>
       <c r="L275" t="s">
         <v>24</v>
       </c>
       <c r="M275" t="s">
         <v>37</v>
       </c>
       <c r="N275" s="9">
         <v>106312.609</v>
       </c>
       <c r="P275" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q275" t="s">
         <v>24</v>
       </c>
       <c r="R275" t="s">
         <v>37</v>
       </c>
       <c r="S275" s="9">
         <v>85053.100999999995</v>
       </c>
-      <c r="U275" s="1"/>
-      <c r="X275" s="9"/>
+      <c r="U275" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V275" t="s">
+        <v>24</v>
+      </c>
+      <c r="W275" t="s">
+        <v>37</v>
+      </c>
+      <c r="X275" s="9">
+        <v>96914.654999999999</v>
+      </c>
       <c r="Z275" s="1"/>
       <c r="AC275" s="9"/>
       <c r="AE275" s="1"/>
       <c r="AH275" s="9"/>
       <c r="AJ275" s="1"/>
       <c r="AM275" s="9"/>
       <c r="AO275" s="1"/>
       <c r="AR275" s="9"/>
       <c r="AT275" s="1"/>
       <c r="AW275" s="9"/>
       <c r="AY275" s="1"/>
       <c r="BB275" s="9"/>
       <c r="BD275" s="1"/>
       <c r="BG275" s="9"/>
     </row>
     <row r="276" spans="1:59">
       <c r="A276" s="1">
         <v>46047.75</v>
       </c>
       <c r="B276" t="s">
         <v>24</v>
       </c>
       <c r="C276" t="s">
         <v>38</v>
       </c>
@@ -18752,52 +21402,62 @@
       </c>
       <c r="K276" s="1">
         <v>46083.75</v>
       </c>
       <c r="L276" t="s">
         <v>24</v>
       </c>
       <c r="M276" t="s">
         <v>38</v>
       </c>
       <c r="N276" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P276" s="1">
         <v>46119.75</v>
       </c>
       <c r="Q276" t="s">
         <v>24</v>
       </c>
       <c r="R276" t="s">
         <v>38</v>
       </c>
       <c r="S276" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U276" s="1"/>
-      <c r="X276" s="9"/>
+      <c r="U276" s="1">
+        <v>46162.75</v>
+      </c>
+      <c r="V276" t="s">
+        <v>24</v>
+      </c>
+      <c r="W276" t="s">
+        <v>38</v>
+      </c>
+      <c r="X276" s="9">
+        <v>0</v>
+      </c>
       <c r="Z276" s="1"/>
       <c r="AC276" s="9"/>
       <c r="AE276" s="1"/>
       <c r="AH276" s="9"/>
       <c r="AJ276" s="1"/>
       <c r="AM276" s="9"/>
       <c r="AO276" s="1"/>
       <c r="AR276" s="9"/>
       <c r="AT276" s="1"/>
       <c r="AW276" s="9"/>
       <c r="AY276" s="1"/>
       <c r="BB276" s="9"/>
       <c r="BD276" s="1"/>
       <c r="BG276" s="9"/>
     </row>
     <row r="277" spans="1:59">
       <c r="A277" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B277" t="s">
         <v>24</v>
       </c>
       <c r="C277" t="s">
         <v>25</v>
       </c>
@@ -18818,52 +21478,62 @@
       </c>
       <c r="K277" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L277" t="s">
         <v>24</v>
       </c>
       <c r="M277" t="s">
         <v>25</v>
       </c>
       <c r="N277" s="9">
         <v>750691.92799999996</v>
       </c>
       <c r="P277" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q277" t="s">
         <v>24</v>
       </c>
       <c r="R277" t="s">
         <v>25</v>
       </c>
       <c r="S277" s="9">
         <v>629078.78899999999</v>
       </c>
-      <c r="U277" s="1"/>
-      <c r="X277" s="9"/>
+      <c r="U277" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V277" t="s">
+        <v>24</v>
+      </c>
+      <c r="W277" t="s">
+        <v>25</v>
+      </c>
+      <c r="X277" s="9">
+        <v>581915.29</v>
+      </c>
       <c r="Z277" s="1"/>
       <c r="AC277" s="9"/>
       <c r="AE277" s="1"/>
       <c r="AH277" s="9"/>
       <c r="AJ277" s="1"/>
       <c r="AM277" s="9"/>
       <c r="AO277" s="1"/>
       <c r="AR277" s="9"/>
       <c r="AT277" s="1"/>
       <c r="AW277" s="9"/>
       <c r="AY277" s="1"/>
       <c r="BB277" s="9"/>
       <c r="BD277" s="1"/>
       <c r="BG277" s="9"/>
     </row>
     <row r="278" spans="1:59">
       <c r="A278" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B278" t="s">
         <v>24</v>
       </c>
       <c r="C278" t="s">
         <v>26</v>
       </c>
@@ -18884,52 +21554,62 @@
       </c>
       <c r="K278" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L278" t="s">
         <v>24</v>
       </c>
       <c r="M278" t="s">
         <v>26</v>
       </c>
       <c r="N278" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P278" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q278" t="s">
         <v>24</v>
       </c>
       <c r="R278" t="s">
         <v>26</v>
       </c>
       <c r="S278" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U278" s="1"/>
-      <c r="X278" s="9"/>
+      <c r="U278" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V278" t="s">
+        <v>24</v>
+      </c>
+      <c r="W278" t="s">
+        <v>26</v>
+      </c>
+      <c r="X278" s="9">
+        <v>1930.01</v>
+      </c>
       <c r="Z278" s="1"/>
       <c r="AC278" s="9"/>
       <c r="AE278" s="1"/>
       <c r="AH278" s="9"/>
       <c r="AJ278" s="1"/>
       <c r="AM278" s="9"/>
       <c r="AO278" s="1"/>
       <c r="AR278" s="9"/>
       <c r="AT278" s="1"/>
       <c r="AW278" s="9"/>
       <c r="AY278" s="1"/>
       <c r="BB278" s="9"/>
       <c r="BD278" s="1"/>
       <c r="BG278" s="9"/>
     </row>
     <row r="279" spans="1:59">
       <c r="A279" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B279" t="s">
         <v>24</v>
       </c>
       <c r="C279" t="s">
         <v>27</v>
       </c>
@@ -18950,52 +21630,62 @@
       </c>
       <c r="K279" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L279" t="s">
         <v>24</v>
       </c>
       <c r="M279" t="s">
         <v>27</v>
       </c>
       <c r="N279" s="9">
         <v>202.89500000000001</v>
       </c>
       <c r="P279" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q279" t="s">
         <v>24</v>
       </c>
       <c r="R279" t="s">
         <v>27</v>
       </c>
       <c r="S279" s="9">
         <v>138.905</v>
       </c>
-      <c r="U279" s="1"/>
-      <c r="X279" s="9"/>
+      <c r="U279" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V279" t="s">
+        <v>24</v>
+      </c>
+      <c r="W279" t="s">
+        <v>27</v>
+      </c>
+      <c r="X279" s="9">
+        <v>34.715000000000003</v>
+      </c>
       <c r="Z279" s="1"/>
       <c r="AC279" s="9"/>
       <c r="AE279" s="1"/>
       <c r="AH279" s="9"/>
       <c r="AJ279" s="1"/>
       <c r="AM279" s="9"/>
       <c r="AO279" s="1"/>
       <c r="AR279" s="9"/>
       <c r="AT279" s="1"/>
       <c r="AW279" s="9"/>
       <c r="AY279" s="1"/>
       <c r="BB279" s="9"/>
       <c r="BD279" s="1"/>
       <c r="BG279" s="9"/>
     </row>
     <row r="280" spans="1:59">
       <c r="A280" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B280" t="s">
         <v>24</v>
       </c>
       <c r="C280" t="s">
         <v>28</v>
       </c>
@@ -19016,52 +21706,62 @@
       </c>
       <c r="K280" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L280" t="s">
         <v>24</v>
       </c>
       <c r="M280" t="s">
         <v>28</v>
       </c>
       <c r="N280" s="9">
         <v>2119.1779999999999</v>
       </c>
       <c r="P280" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q280" t="s">
         <v>24</v>
       </c>
       <c r="R280" t="s">
         <v>28</v>
       </c>
       <c r="S280" s="9">
         <v>1576.405</v>
       </c>
-      <c r="U280" s="1"/>
-      <c r="X280" s="9"/>
+      <c r="U280" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V280" t="s">
+        <v>24</v>
+      </c>
+      <c r="W280" t="s">
+        <v>28</v>
+      </c>
+      <c r="X280" s="9">
+        <v>1176.597</v>
+      </c>
       <c r="Z280" s="1"/>
       <c r="AC280" s="9"/>
       <c r="AE280" s="1"/>
       <c r="AH280" s="9"/>
       <c r="AJ280" s="1"/>
       <c r="AM280" s="9"/>
       <c r="AO280" s="1"/>
       <c r="AR280" s="9"/>
       <c r="AT280" s="1"/>
       <c r="AW280" s="9"/>
       <c r="AY280" s="1"/>
       <c r="BB280" s="9"/>
       <c r="BD280" s="1"/>
       <c r="BG280" s="9"/>
     </row>
     <row r="281" spans="1:59">
       <c r="A281" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B281" t="s">
         <v>24</v>
       </c>
       <c r="C281" t="s">
         <v>29</v>
       </c>
@@ -19082,52 +21782,62 @@
       </c>
       <c r="K281" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L281" t="s">
         <v>24</v>
       </c>
       <c r="M281" t="s">
         <v>29</v>
       </c>
       <c r="N281" s="9">
         <v>18824.933000000001</v>
       </c>
       <c r="P281" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q281" t="s">
         <v>24</v>
       </c>
       <c r="R281" t="s">
         <v>29</v>
       </c>
       <c r="S281" s="9">
         <v>17789.258999999998</v>
       </c>
-      <c r="U281" s="1"/>
-      <c r="X281" s="9"/>
+      <c r="U281" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V281" t="s">
+        <v>24</v>
+      </c>
+      <c r="W281" t="s">
+        <v>29</v>
+      </c>
+      <c r="X281" s="9">
+        <v>19470.006000000001</v>
+      </c>
       <c r="Z281" s="1"/>
       <c r="AC281" s="9"/>
       <c r="AE281" s="1"/>
       <c r="AH281" s="9"/>
       <c r="AJ281" s="1"/>
       <c r="AM281" s="9"/>
       <c r="AO281" s="1"/>
       <c r="AR281" s="9"/>
       <c r="AT281" s="1"/>
       <c r="AW281" s="9"/>
       <c r="AY281" s="1"/>
       <c r="BB281" s="9"/>
       <c r="BD281" s="1"/>
       <c r="BG281" s="9"/>
     </row>
     <row r="282" spans="1:59">
       <c r="A282" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B282" t="s">
         <v>24</v>
       </c>
       <c r="C282" t="s">
         <v>30</v>
       </c>
@@ -19148,52 +21858,62 @@
       </c>
       <c r="K282" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L282" t="s">
         <v>24</v>
       </c>
       <c r="M282" t="s">
         <v>30</v>
       </c>
       <c r="N282" s="9">
         <v>41453.673999999999</v>
       </c>
       <c r="P282" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q282" t="s">
         <v>24</v>
       </c>
       <c r="R282" t="s">
         <v>30</v>
       </c>
       <c r="S282" s="9">
         <v>40573.781000000003</v>
       </c>
-      <c r="U282" s="1"/>
-      <c r="X282" s="9"/>
+      <c r="U282" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V282" t="s">
+        <v>24</v>
+      </c>
+      <c r="W282" t="s">
+        <v>30</v>
+      </c>
+      <c r="X282" s="9">
+        <v>51393.457000000002</v>
+      </c>
       <c r="Z282" s="1"/>
       <c r="AC282" s="9"/>
       <c r="AE282" s="1"/>
       <c r="AH282" s="9"/>
       <c r="AJ282" s="1"/>
       <c r="AM282" s="9"/>
       <c r="AO282" s="1"/>
       <c r="AR282" s="9"/>
       <c r="AT282" s="1"/>
       <c r="AW282" s="9"/>
       <c r="AY282" s="1"/>
       <c r="BB282" s="9"/>
       <c r="BD282" s="1"/>
       <c r="BG282" s="9"/>
     </row>
     <row r="283" spans="1:59">
       <c r="A283" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B283" t="s">
         <v>24</v>
       </c>
       <c r="C283" t="s">
         <v>31</v>
       </c>
@@ -19214,52 +21934,62 @@
       </c>
       <c r="K283" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L283" t="s">
         <v>24</v>
       </c>
       <c r="M283" t="s">
         <v>31</v>
       </c>
       <c r="N283" s="9">
         <v>68645.781000000003</v>
       </c>
       <c r="P283" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q283" t="s">
         <v>24</v>
       </c>
       <c r="R283" t="s">
         <v>31</v>
       </c>
       <c r="S283" s="9">
         <v>63726.19</v>
       </c>
-      <c r="U283" s="1"/>
-      <c r="X283" s="9"/>
+      <c r="U283" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V283" t="s">
+        <v>24</v>
+      </c>
+      <c r="W283" t="s">
+        <v>31</v>
+      </c>
+      <c r="X283" s="9">
+        <v>75141.998000000007</v>
+      </c>
       <c r="Z283" s="1"/>
       <c r="AC283" s="9"/>
       <c r="AE283" s="1"/>
       <c r="AH283" s="9"/>
       <c r="AJ283" s="1"/>
       <c r="AM283" s="9"/>
       <c r="AO283" s="1"/>
       <c r="AR283" s="9"/>
       <c r="AT283" s="1"/>
       <c r="AW283" s="9"/>
       <c r="AY283" s="1"/>
       <c r="BB283" s="9"/>
       <c r="BD283" s="1"/>
       <c r="BG283" s="9"/>
     </row>
     <row r="284" spans="1:59">
       <c r="A284" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B284" t="s">
         <v>24</v>
       </c>
       <c r="C284" t="s">
         <v>32</v>
       </c>
@@ -19280,52 +22010,62 @@
       </c>
       <c r="K284" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L284" t="s">
         <v>24</v>
       </c>
       <c r="M284" t="s">
         <v>32</v>
       </c>
       <c r="N284" s="9">
         <v>11594.025</v>
       </c>
       <c r="P284" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q284" t="s">
         <v>24</v>
       </c>
       <c r="R284" t="s">
         <v>32</v>
       </c>
       <c r="S284" s="9">
         <v>11827.695</v>
       </c>
-      <c r="U284" s="1"/>
-      <c r="X284" s="9"/>
+      <c r="U284" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V284" t="s">
+        <v>24</v>
+      </c>
+      <c r="W284" t="s">
+        <v>32</v>
+      </c>
+      <c r="X284" s="9">
+        <v>13617.99</v>
+      </c>
       <c r="Z284" s="1"/>
       <c r="AC284" s="9"/>
       <c r="AE284" s="1"/>
       <c r="AH284" s="9"/>
       <c r="AJ284" s="1"/>
       <c r="AM284" s="9"/>
       <c r="AO284" s="1"/>
       <c r="AR284" s="9"/>
       <c r="AT284" s="1"/>
       <c r="AW284" s="9"/>
       <c r="AY284" s="1"/>
       <c r="BB284" s="9"/>
       <c r="BD284" s="1"/>
       <c r="BG284" s="9"/>
     </row>
     <row r="285" spans="1:59">
       <c r="A285" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B285" t="s">
         <v>24</v>
       </c>
       <c r="C285" t="s">
         <v>33</v>
       </c>
@@ -19346,52 +22086,62 @@
       </c>
       <c r="K285" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L285" t="s">
         <v>24</v>
       </c>
       <c r="M285" t="s">
         <v>33</v>
       </c>
       <c r="N285" s="9">
         <v>75001.183999999994</v>
       </c>
       <c r="P285" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q285" t="s">
         <v>24</v>
       </c>
       <c r="R285" t="s">
         <v>33</v>
       </c>
       <c r="S285" s="9">
         <v>67975.656000000003</v>
       </c>
-      <c r="U285" s="1"/>
-      <c r="X285" s="9"/>
+      <c r="U285" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V285" t="s">
+        <v>24</v>
+      </c>
+      <c r="W285" t="s">
+        <v>33</v>
+      </c>
+      <c r="X285" s="9">
+        <v>62683.917000000001</v>
+      </c>
       <c r="Z285" s="1"/>
       <c r="AC285" s="9"/>
       <c r="AE285" s="1"/>
       <c r="AH285" s="9"/>
       <c r="AJ285" s="1"/>
       <c r="AM285" s="9"/>
       <c r="AO285" s="1"/>
       <c r="AR285" s="9"/>
       <c r="AT285" s="1"/>
       <c r="AW285" s="9"/>
       <c r="AY285" s="1"/>
       <c r="BB285" s="9"/>
       <c r="BD285" s="1"/>
       <c r="BG285" s="9"/>
     </row>
     <row r="286" spans="1:59">
       <c r="A286" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B286" t="s">
         <v>24</v>
       </c>
       <c r="C286" t="s">
         <v>34</v>
       </c>
@@ -19412,52 +22162,62 @@
       </c>
       <c r="K286" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L286" t="s">
         <v>24</v>
       </c>
       <c r="M286" t="s">
         <v>34</v>
       </c>
       <c r="N286" s="9">
         <v>16022.1</v>
       </c>
       <c r="P286" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q286" t="s">
         <v>24</v>
       </c>
       <c r="R286" t="s">
         <v>34</v>
       </c>
       <c r="S286" s="9">
         <v>45033.1</v>
       </c>
-      <c r="U286" s="1"/>
-      <c r="X286" s="9"/>
+      <c r="U286" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V286" t="s">
+        <v>24</v>
+      </c>
+      <c r="W286" t="s">
+        <v>34</v>
+      </c>
+      <c r="X286" s="9">
+        <v>26325.3</v>
+      </c>
       <c r="Z286" s="1"/>
       <c r="AC286" s="9"/>
       <c r="AE286" s="1"/>
       <c r="AH286" s="9"/>
       <c r="AJ286" s="1"/>
       <c r="AM286" s="9"/>
       <c r="AO286" s="1"/>
       <c r="AR286" s="9"/>
       <c r="AT286" s="1"/>
       <c r="AW286" s="9"/>
       <c r="AY286" s="1"/>
       <c r="BB286" s="9"/>
       <c r="BD286" s="1"/>
       <c r="BG286" s="9"/>
     </row>
     <row r="287" spans="1:59">
       <c r="A287" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B287" t="s">
         <v>24</v>
       </c>
       <c r="C287" t="s">
         <v>35</v>
       </c>
@@ -19478,52 +22238,62 @@
       </c>
       <c r="K287" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L287" t="s">
         <v>24</v>
       </c>
       <c r="M287" t="s">
         <v>35</v>
       </c>
       <c r="N287" s="9">
         <v>8659.7900000000009</v>
       </c>
       <c r="P287" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q287" t="s">
         <v>24</v>
       </c>
       <c r="R287" t="s">
         <v>35</v>
       </c>
       <c r="S287" s="9">
         <v>7812.3869999999997</v>
       </c>
-      <c r="U287" s="1"/>
-      <c r="X287" s="9"/>
+      <c r="U287" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V287" t="s">
+        <v>24</v>
+      </c>
+      <c r="W287" t="s">
+        <v>35</v>
+      </c>
+      <c r="X287" s="9">
+        <v>7792.9639999999999</v>
+      </c>
       <c r="Z287" s="1"/>
       <c r="AC287" s="9"/>
       <c r="AE287" s="1"/>
       <c r="AH287" s="9"/>
       <c r="AJ287" s="1"/>
       <c r="AM287" s="9"/>
       <c r="AO287" s="1"/>
       <c r="AR287" s="9"/>
       <c r="AT287" s="1"/>
       <c r="AW287" s="9"/>
       <c r="AY287" s="1"/>
       <c r="BB287" s="9"/>
       <c r="BD287" s="1"/>
       <c r="BG287" s="9"/>
     </row>
     <row r="288" spans="1:59">
       <c r="A288" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B288" t="s">
         <v>24</v>
       </c>
       <c r="C288" t="s">
         <v>36</v>
       </c>
@@ -19544,52 +22314,62 @@
       </c>
       <c r="K288" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L288" t="s">
         <v>24</v>
       </c>
       <c r="M288" t="s">
         <v>36</v>
       </c>
       <c r="N288" s="9">
         <v>232199.21299999999</v>
       </c>
       <c r="P288" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q288" t="s">
         <v>24</v>
       </c>
       <c r="R288" t="s">
         <v>36</v>
       </c>
       <c r="S288" s="9">
         <v>211420.06099999999</v>
       </c>
-      <c r="U288" s="1"/>
-      <c r="X288" s="9"/>
+      <c r="U288" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V288" t="s">
+        <v>24</v>
+      </c>
+      <c r="W288" t="s">
+        <v>36</v>
+      </c>
+      <c r="X288" s="9">
+        <v>247746.36499999999</v>
+      </c>
       <c r="Z288" s="1"/>
       <c r="AC288" s="9"/>
       <c r="AE288" s="1"/>
       <c r="AH288" s="9"/>
       <c r="AJ288" s="1"/>
       <c r="AM288" s="9"/>
       <c r="AO288" s="1"/>
       <c r="AR288" s="9"/>
       <c r="AT288" s="1"/>
       <c r="AW288" s="9"/>
       <c r="AY288" s="1"/>
       <c r="BB288" s="9"/>
       <c r="BD288" s="1"/>
       <c r="BG288" s="9"/>
     </row>
     <row r="289" spans="1:59">
       <c r="A289" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B289" t="s">
         <v>24</v>
       </c>
       <c r="C289" t="s">
         <v>37</v>
       </c>
@@ -19610,52 +22390,62 @@
       </c>
       <c r="K289" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L289" t="s">
         <v>24</v>
       </c>
       <c r="M289" t="s">
         <v>37</v>
       </c>
       <c r="N289" s="9">
         <v>103394.95299999999</v>
       </c>
       <c r="P289" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q289" t="s">
         <v>24</v>
       </c>
       <c r="R289" t="s">
         <v>37</v>
       </c>
       <c r="S289" s="9">
         <v>85906.184999999998</v>
       </c>
-      <c r="U289" s="1"/>
-      <c r="X289" s="9"/>
+      <c r="U289" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V289" t="s">
+        <v>24</v>
+      </c>
+      <c r="W289" t="s">
+        <v>37</v>
+      </c>
+      <c r="X289" s="9">
+        <v>88452.146999999997</v>
+      </c>
       <c r="Z289" s="1"/>
       <c r="AC289" s="9"/>
       <c r="AE289" s="1"/>
       <c r="AH289" s="9"/>
       <c r="AJ289" s="1"/>
       <c r="AM289" s="9"/>
       <c r="AO289" s="1"/>
       <c r="AR289" s="9"/>
       <c r="AT289" s="1"/>
       <c r="AW289" s="9"/>
       <c r="AY289" s="1"/>
       <c r="BB289" s="9"/>
       <c r="BD289" s="1"/>
       <c r="BG289" s="9"/>
     </row>
     <row r="290" spans="1:59">
       <c r="A290" s="1">
         <v>46047.791666666664</v>
       </c>
       <c r="B290" t="s">
         <v>24</v>
       </c>
       <c r="C290" t="s">
         <v>38</v>
       </c>
@@ -19676,52 +22466,62 @@
       </c>
       <c r="K290" s="1">
         <v>46083.791666666664</v>
       </c>
       <c r="L290" t="s">
         <v>24</v>
       </c>
       <c r="M290" t="s">
         <v>38</v>
       </c>
       <c r="N290" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P290" s="1">
         <v>46119.791666666664</v>
       </c>
       <c r="Q290" t="s">
         <v>24</v>
       </c>
       <c r="R290" t="s">
         <v>38</v>
       </c>
       <c r="S290" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U290" s="1"/>
-      <c r="X290" s="9"/>
+      <c r="U290" s="1">
+        <v>46162.791666666664</v>
+      </c>
+      <c r="V290" t="s">
+        <v>24</v>
+      </c>
+      <c r="W290" t="s">
+        <v>38</v>
+      </c>
+      <c r="X290" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z290" s="1"/>
       <c r="AC290" s="9"/>
       <c r="AE290" s="1"/>
       <c r="AH290" s="9"/>
       <c r="AJ290" s="1"/>
       <c r="AM290" s="9"/>
       <c r="AO290" s="1"/>
       <c r="AR290" s="9"/>
       <c r="AT290" s="1"/>
       <c r="AW290" s="9"/>
       <c r="AY290" s="1"/>
       <c r="BB290" s="9"/>
       <c r="BD290" s="1"/>
       <c r="BG290" s="9"/>
     </row>
     <row r="291" spans="1:59">
       <c r="A291" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B291" t="s">
         <v>24</v>
       </c>
       <c r="C291" t="s">
         <v>25</v>
       </c>
@@ -19742,52 +22542,62 @@
       </c>
       <c r="K291" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L291" t="s">
         <v>24</v>
       </c>
       <c r="M291" t="s">
         <v>25</v>
       </c>
       <c r="N291" s="9">
         <v>716059.478</v>
       </c>
       <c r="P291" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q291" t="s">
         <v>24</v>
       </c>
       <c r="R291" t="s">
         <v>25</v>
       </c>
       <c r="S291" s="9">
         <v>597948.76500000001</v>
       </c>
-      <c r="U291" s="1"/>
-      <c r="X291" s="9"/>
+      <c r="U291" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V291" t="s">
+        <v>24</v>
+      </c>
+      <c r="W291" t="s">
+        <v>25</v>
+      </c>
+      <c r="X291" s="9">
+        <v>570372.62899999996</v>
+      </c>
       <c r="Z291" s="1"/>
       <c r="AC291" s="9"/>
       <c r="AE291" s="1"/>
       <c r="AH291" s="9"/>
       <c r="AJ291" s="1"/>
       <c r="AM291" s="9"/>
       <c r="AO291" s="1"/>
       <c r="AR291" s="9"/>
       <c r="AT291" s="1"/>
       <c r="AW291" s="9"/>
       <c r="AY291" s="1"/>
       <c r="BB291" s="9"/>
       <c r="BD291" s="1"/>
       <c r="BG291" s="9"/>
     </row>
     <row r="292" spans="1:59">
       <c r="A292" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B292" t="s">
         <v>24</v>
       </c>
       <c r="C292" t="s">
         <v>26</v>
       </c>
@@ -19808,52 +22618,62 @@
       </c>
       <c r="K292" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L292" t="s">
         <v>24</v>
       </c>
       <c r="M292" t="s">
         <v>26</v>
       </c>
       <c r="N292" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P292" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q292" t="s">
         <v>24</v>
       </c>
       <c r="R292" t="s">
         <v>26</v>
       </c>
       <c r="S292" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U292" s="1"/>
-      <c r="X292" s="9"/>
+      <c r="U292" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V292" t="s">
+        <v>24</v>
+      </c>
+      <c r="W292" t="s">
+        <v>26</v>
+      </c>
+      <c r="X292" s="9">
+        <v>1929.9190000000001</v>
+      </c>
       <c r="Z292" s="1"/>
       <c r="AC292" s="9"/>
       <c r="AE292" s="1"/>
       <c r="AH292" s="9"/>
       <c r="AJ292" s="1"/>
       <c r="AM292" s="9"/>
       <c r="AO292" s="1"/>
       <c r="AR292" s="9"/>
       <c r="AT292" s="1"/>
       <c r="AW292" s="9"/>
       <c r="AY292" s="1"/>
       <c r="BB292" s="9"/>
       <c r="BD292" s="1"/>
       <c r="BG292" s="9"/>
     </row>
     <row r="293" spans="1:59">
       <c r="A293" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B293" t="s">
         <v>24</v>
       </c>
       <c r="C293" t="s">
         <v>27</v>
       </c>
@@ -19874,52 +22694,62 @@
       </c>
       <c r="K293" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L293" t="s">
         <v>24</v>
       </c>
       <c r="M293" t="s">
         <v>27</v>
       </c>
       <c r="N293" s="9">
         <v>250.04599999999999</v>
       </c>
       <c r="P293" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q293" t="s">
         <v>24</v>
       </c>
       <c r="R293" t="s">
         <v>27</v>
       </c>
       <c r="S293" s="9">
         <v>147.108</v>
       </c>
-      <c r="U293" s="1"/>
-      <c r="X293" s="9"/>
+      <c r="U293" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V293" t="s">
+        <v>24</v>
+      </c>
+      <c r="W293" t="s">
+        <v>27</v>
+      </c>
+      <c r="X293" s="9">
+        <v>34.075000000000003</v>
+      </c>
       <c r="Z293" s="1"/>
       <c r="AC293" s="9"/>
       <c r="AE293" s="1"/>
       <c r="AH293" s="9"/>
       <c r="AJ293" s="1"/>
       <c r="AM293" s="9"/>
       <c r="AO293" s="1"/>
       <c r="AR293" s="9"/>
       <c r="AT293" s="1"/>
       <c r="AW293" s="9"/>
       <c r="AY293" s="1"/>
       <c r="BB293" s="9"/>
       <c r="BD293" s="1"/>
       <c r="BG293" s="9"/>
     </row>
     <row r="294" spans="1:59">
       <c r="A294" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B294" t="s">
         <v>24</v>
       </c>
       <c r="C294" t="s">
         <v>28</v>
       </c>
@@ -19940,52 +22770,62 @@
       </c>
       <c r="K294" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L294" t="s">
         <v>24</v>
       </c>
       <c r="M294" t="s">
         <v>28</v>
       </c>
       <c r="N294" s="9">
         <v>2136.5250000000001</v>
       </c>
       <c r="P294" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q294" t="s">
         <v>24</v>
       </c>
       <c r="R294" t="s">
         <v>28</v>
       </c>
       <c r="S294" s="9">
         <v>1631.9829999999999</v>
       </c>
-      <c r="U294" s="1"/>
-      <c r="X294" s="9"/>
+      <c r="U294" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V294" t="s">
+        <v>24</v>
+      </c>
+      <c r="W294" t="s">
+        <v>28</v>
+      </c>
+      <c r="X294" s="9">
+        <v>1205.7550000000001</v>
+      </c>
       <c r="Z294" s="1"/>
       <c r="AC294" s="9"/>
       <c r="AE294" s="1"/>
       <c r="AH294" s="9"/>
       <c r="AJ294" s="1"/>
       <c r="AM294" s="9"/>
       <c r="AO294" s="1"/>
       <c r="AR294" s="9"/>
       <c r="AT294" s="1"/>
       <c r="AW294" s="9"/>
       <c r="AY294" s="1"/>
       <c r="BB294" s="9"/>
       <c r="BD294" s="1"/>
       <c r="BG294" s="9"/>
     </row>
     <row r="295" spans="1:59">
       <c r="A295" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B295" t="s">
         <v>24</v>
       </c>
       <c r="C295" t="s">
         <v>29</v>
       </c>
@@ -20006,52 +22846,62 @@
       </c>
       <c r="K295" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L295" t="s">
         <v>24</v>
       </c>
       <c r="M295" t="s">
         <v>29</v>
       </c>
       <c r="N295" s="9">
         <v>18452.203000000001</v>
       </c>
       <c r="P295" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q295" t="s">
         <v>24</v>
       </c>
       <c r="R295" t="s">
         <v>29</v>
       </c>
       <c r="S295" s="9">
         <v>17570.714</v>
       </c>
-      <c r="U295" s="1"/>
-      <c r="X295" s="9"/>
+      <c r="U295" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V295" t="s">
+        <v>24</v>
+      </c>
+      <c r="W295" t="s">
+        <v>29</v>
+      </c>
+      <c r="X295" s="9">
+        <v>19596.987000000001</v>
+      </c>
       <c r="Z295" s="1"/>
       <c r="AC295" s="9"/>
       <c r="AE295" s="1"/>
       <c r="AH295" s="9"/>
       <c r="AJ295" s="1"/>
       <c r="AM295" s="9"/>
       <c r="AO295" s="1"/>
       <c r="AR295" s="9"/>
       <c r="AT295" s="1"/>
       <c r="AW295" s="9"/>
       <c r="AY295" s="1"/>
       <c r="BB295" s="9"/>
       <c r="BD295" s="1"/>
       <c r="BG295" s="9"/>
     </row>
     <row r="296" spans="1:59">
       <c r="A296" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B296" t="s">
         <v>24</v>
       </c>
       <c r="C296" t="s">
         <v>30</v>
       </c>
@@ -20072,52 +22922,62 @@
       </c>
       <c r="K296" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L296" t="s">
         <v>24</v>
       </c>
       <c r="M296" t="s">
         <v>30</v>
       </c>
       <c r="N296" s="9">
         <v>41167.769999999997</v>
       </c>
       <c r="P296" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q296" t="s">
         <v>24</v>
       </c>
       <c r="R296" t="s">
         <v>30</v>
       </c>
       <c r="S296" s="9">
         <v>39491.891000000003</v>
       </c>
-      <c r="U296" s="1"/>
-      <c r="X296" s="9"/>
+      <c r="U296" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V296" t="s">
+        <v>24</v>
+      </c>
+      <c r="W296" t="s">
+        <v>30</v>
+      </c>
+      <c r="X296" s="9">
+        <v>48843.175000000003</v>
+      </c>
       <c r="Z296" s="1"/>
       <c r="AC296" s="9"/>
       <c r="AE296" s="1"/>
       <c r="AH296" s="9"/>
       <c r="AJ296" s="1"/>
       <c r="AM296" s="9"/>
       <c r="AO296" s="1"/>
       <c r="AR296" s="9"/>
       <c r="AT296" s="1"/>
       <c r="AW296" s="9"/>
       <c r="AY296" s="1"/>
       <c r="BB296" s="9"/>
       <c r="BD296" s="1"/>
       <c r="BG296" s="9"/>
     </row>
     <row r="297" spans="1:59">
       <c r="A297" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B297" t="s">
         <v>24</v>
       </c>
       <c r="C297" t="s">
         <v>31</v>
       </c>
@@ -20138,52 +22998,62 @@
       </c>
       <c r="K297" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L297" t="s">
         <v>24</v>
       </c>
       <c r="M297" t="s">
         <v>31</v>
       </c>
       <c r="N297" s="9">
         <v>68502.756999999998</v>
       </c>
       <c r="P297" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q297" t="s">
         <v>24</v>
       </c>
       <c r="R297" t="s">
         <v>31</v>
       </c>
       <c r="S297" s="9">
         <v>63117.527000000002</v>
       </c>
-      <c r="U297" s="1"/>
-      <c r="X297" s="9"/>
+      <c r="U297" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V297" t="s">
+        <v>24</v>
+      </c>
+      <c r="W297" t="s">
+        <v>31</v>
+      </c>
+      <c r="X297" s="9">
+        <v>74874.019</v>
+      </c>
       <c r="Z297" s="1"/>
       <c r="AC297" s="9"/>
       <c r="AE297" s="1"/>
       <c r="AH297" s="9"/>
       <c r="AJ297" s="1"/>
       <c r="AM297" s="9"/>
       <c r="AO297" s="1"/>
       <c r="AR297" s="9"/>
       <c r="AT297" s="1"/>
       <c r="AW297" s="9"/>
       <c r="AY297" s="1"/>
       <c r="BB297" s="9"/>
       <c r="BD297" s="1"/>
       <c r="BG297" s="9"/>
     </row>
     <row r="298" spans="1:59">
       <c r="A298" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B298" t="s">
         <v>24</v>
       </c>
       <c r="C298" t="s">
         <v>32</v>
       </c>
@@ -20204,52 +23074,62 @@
       </c>
       <c r="K298" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L298" t="s">
         <v>24</v>
       </c>
       <c r="M298" t="s">
         <v>32</v>
       </c>
       <c r="N298" s="9">
         <v>11706.44</v>
       </c>
       <c r="P298" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q298" t="s">
         <v>24</v>
       </c>
       <c r="R298" t="s">
         <v>32</v>
       </c>
       <c r="S298" s="9">
         <v>11826.93</v>
       </c>
-      <c r="U298" s="1"/>
-      <c r="X298" s="9"/>
+      <c r="U298" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V298" t="s">
+        <v>24</v>
+      </c>
+      <c r="W298" t="s">
+        <v>32</v>
+      </c>
+      <c r="X298" s="9">
+        <v>13211.525</v>
+      </c>
       <c r="Z298" s="1"/>
       <c r="AC298" s="9"/>
       <c r="AE298" s="1"/>
       <c r="AH298" s="9"/>
       <c r="AJ298" s="1"/>
       <c r="AM298" s="9"/>
       <c r="AO298" s="1"/>
       <c r="AR298" s="9"/>
       <c r="AT298" s="1"/>
       <c r="AW298" s="9"/>
       <c r="AY298" s="1"/>
       <c r="BB298" s="9"/>
       <c r="BD298" s="1"/>
       <c r="BG298" s="9"/>
     </row>
     <row r="299" spans="1:59">
       <c r="A299" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B299" t="s">
         <v>24</v>
       </c>
       <c r="C299" t="s">
         <v>33</v>
       </c>
@@ -20270,52 +23150,62 @@
       </c>
       <c r="K299" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L299" t="s">
         <v>24</v>
       </c>
       <c r="M299" t="s">
         <v>33</v>
       </c>
       <c r="N299" s="9">
         <v>76544.581000000006</v>
       </c>
       <c r="P299" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q299" t="s">
         <v>24</v>
       </c>
       <c r="R299" t="s">
         <v>33</v>
       </c>
       <c r="S299" s="9">
         <v>68010.251999999993</v>
       </c>
-      <c r="U299" s="1"/>
-      <c r="X299" s="9"/>
+      <c r="U299" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V299" t="s">
+        <v>24</v>
+      </c>
+      <c r="W299" t="s">
+        <v>33</v>
+      </c>
+      <c r="X299" s="9">
+        <v>61382.252999999997</v>
+      </c>
       <c r="Z299" s="1"/>
       <c r="AC299" s="9"/>
       <c r="AE299" s="1"/>
       <c r="AH299" s="9"/>
       <c r="AJ299" s="1"/>
       <c r="AM299" s="9"/>
       <c r="AO299" s="1"/>
       <c r="AR299" s="9"/>
       <c r="AT299" s="1"/>
       <c r="AW299" s="9"/>
       <c r="AY299" s="1"/>
       <c r="BB299" s="9"/>
       <c r="BD299" s="1"/>
       <c r="BG299" s="9"/>
     </row>
     <row r="300" spans="1:59">
       <c r="A300" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B300" t="s">
         <v>24</v>
       </c>
       <c r="C300" t="s">
         <v>34</v>
       </c>
@@ -20336,52 +23226,62 @@
       </c>
       <c r="K300" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L300" t="s">
         <v>24</v>
       </c>
       <c r="M300" t="s">
         <v>34</v>
       </c>
       <c r="N300" s="9">
         <v>18037.5</v>
       </c>
       <c r="P300" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q300" t="s">
         <v>24</v>
       </c>
       <c r="R300" t="s">
         <v>34</v>
       </c>
       <c r="S300" s="9">
         <v>42863.4</v>
       </c>
-      <c r="U300" s="1"/>
-      <c r="X300" s="9"/>
+      <c r="U300" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V300" t="s">
+        <v>24</v>
+      </c>
+      <c r="W300" t="s">
+        <v>34</v>
+      </c>
+      <c r="X300" s="9">
+        <v>29699.599999999999</v>
+      </c>
       <c r="Z300" s="1"/>
       <c r="AC300" s="9"/>
       <c r="AE300" s="1"/>
       <c r="AH300" s="9"/>
       <c r="AJ300" s="1"/>
       <c r="AM300" s="9"/>
       <c r="AO300" s="1"/>
       <c r="AR300" s="9"/>
       <c r="AT300" s="1"/>
       <c r="AW300" s="9"/>
       <c r="AY300" s="1"/>
       <c r="BB300" s="9"/>
       <c r="BD300" s="1"/>
       <c r="BG300" s="9"/>
     </row>
     <row r="301" spans="1:59">
       <c r="A301" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B301" t="s">
         <v>24</v>
       </c>
       <c r="C301" t="s">
         <v>35</v>
       </c>
@@ -20402,52 +23302,62 @@
       </c>
       <c r="K301" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L301" t="s">
         <v>24</v>
       </c>
       <c r="M301" t="s">
         <v>35</v>
       </c>
       <c r="N301" s="9">
         <v>8388.8109999999997</v>
       </c>
       <c r="P301" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q301" t="s">
         <v>24</v>
       </c>
       <c r="R301" t="s">
         <v>35</v>
       </c>
       <c r="S301" s="9">
         <v>7522.2150000000001</v>
       </c>
-      <c r="U301" s="1"/>
-      <c r="X301" s="9"/>
+      <c r="U301" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V301" t="s">
+        <v>24</v>
+      </c>
+      <c r="W301" t="s">
+        <v>35</v>
+      </c>
+      <c r="X301" s="9">
+        <v>7596.1260000000002</v>
+      </c>
       <c r="Z301" s="1"/>
       <c r="AC301" s="9"/>
       <c r="AE301" s="1"/>
       <c r="AH301" s="9"/>
       <c r="AJ301" s="1"/>
       <c r="AM301" s="9"/>
       <c r="AO301" s="1"/>
       <c r="AR301" s="9"/>
       <c r="AT301" s="1"/>
       <c r="AW301" s="9"/>
       <c r="AY301" s="1"/>
       <c r="BB301" s="9"/>
       <c r="BD301" s="1"/>
       <c r="BG301" s="9"/>
     </row>
     <row r="302" spans="1:59">
       <c r="A302" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B302" t="s">
         <v>24</v>
       </c>
       <c r="C302" t="s">
         <v>36</v>
       </c>
@@ -20468,52 +23378,62 @@
       </c>
       <c r="K302" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L302" t="s">
         <v>24</v>
       </c>
       <c r="M302" t="s">
         <v>36</v>
       </c>
       <c r="N302" s="9">
         <v>221999.43</v>
       </c>
       <c r="P302" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q302" t="s">
         <v>24</v>
       </c>
       <c r="R302" t="s">
         <v>36</v>
       </c>
       <c r="S302" s="9">
         <v>200589.742</v>
       </c>
-      <c r="U302" s="1"/>
-      <c r="X302" s="9"/>
+      <c r="U302" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V302" t="s">
+        <v>24</v>
+      </c>
+      <c r="W302" t="s">
+        <v>36</v>
+      </c>
+      <c r="X302" s="9">
+        <v>229652.90100000001</v>
+      </c>
       <c r="Z302" s="1"/>
       <c r="AC302" s="9"/>
       <c r="AE302" s="1"/>
       <c r="AH302" s="9"/>
       <c r="AJ302" s="1"/>
       <c r="AM302" s="9"/>
       <c r="AO302" s="1"/>
       <c r="AR302" s="9"/>
       <c r="AT302" s="1"/>
       <c r="AW302" s="9"/>
       <c r="AY302" s="1"/>
       <c r="BB302" s="9"/>
       <c r="BD302" s="1"/>
       <c r="BG302" s="9"/>
     </row>
     <row r="303" spans="1:59">
       <c r="A303" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B303" t="s">
         <v>24</v>
       </c>
       <c r="C303" t="s">
         <v>37</v>
       </c>
@@ -20534,52 +23454,62 @@
       </c>
       <c r="K303" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L303" t="s">
         <v>24</v>
       </c>
       <c r="M303" t="s">
         <v>37</v>
       </c>
       <c r="N303" s="9">
         <v>100994.26700000001</v>
       </c>
       <c r="P303" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q303" t="s">
         <v>24</v>
       </c>
       <c r="R303" t="s">
         <v>37</v>
       </c>
       <c r="S303" s="9">
         <v>82828.763000000006</v>
       </c>
-      <c r="U303" s="1"/>
-      <c r="X303" s="9"/>
+      <c r="U303" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V303" t="s">
+        <v>24</v>
+      </c>
+      <c r="W303" t="s">
+        <v>37</v>
+      </c>
+      <c r="X303" s="9">
+        <v>84570.616999999998</v>
+      </c>
       <c r="Z303" s="1"/>
       <c r="AC303" s="9"/>
       <c r="AE303" s="1"/>
       <c r="AH303" s="9"/>
       <c r="AJ303" s="1"/>
       <c r="AM303" s="9"/>
       <c r="AO303" s="1"/>
       <c r="AR303" s="9"/>
       <c r="AT303" s="1"/>
       <c r="AW303" s="9"/>
       <c r="AY303" s="1"/>
       <c r="BB303" s="9"/>
       <c r="BD303" s="1"/>
       <c r="BG303" s="9"/>
     </row>
     <row r="304" spans="1:59">
       <c r="A304" s="1">
         <v>46047.833333333336</v>
       </c>
       <c r="B304" t="s">
         <v>24</v>
       </c>
       <c r="C304" t="s">
         <v>38</v>
       </c>
@@ -20600,52 +23530,62 @@
       </c>
       <c r="K304" s="1">
         <v>46083.833333333336</v>
       </c>
       <c r="L304" t="s">
         <v>24</v>
       </c>
       <c r="M304" t="s">
         <v>38</v>
       </c>
       <c r="N304" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P304" s="1">
         <v>46119.833333333336</v>
       </c>
       <c r="Q304" t="s">
         <v>24</v>
       </c>
       <c r="R304" t="s">
         <v>38</v>
       </c>
       <c r="S304" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U304" s="1"/>
-      <c r="X304" s="9"/>
+      <c r="U304" s="1">
+        <v>46162.833333333336</v>
+      </c>
+      <c r="V304" t="s">
+        <v>24</v>
+      </c>
+      <c r="W304" t="s">
+        <v>38</v>
+      </c>
+      <c r="X304" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z304" s="1"/>
       <c r="AC304" s="9"/>
       <c r="AE304" s="1"/>
       <c r="AH304" s="9"/>
       <c r="AJ304" s="1"/>
       <c r="AM304" s="9"/>
       <c r="AO304" s="1"/>
       <c r="AR304" s="9"/>
       <c r="AT304" s="1"/>
       <c r="AW304" s="9"/>
       <c r="AY304" s="1"/>
       <c r="BB304" s="9"/>
       <c r="BD304" s="1"/>
       <c r="BG304" s="9"/>
     </row>
     <row r="305" spans="1:59">
       <c r="A305" s="1">
         <v>46047.875</v>
       </c>
       <c r="B305" t="s">
         <v>24</v>
       </c>
       <c r="C305" t="s">
         <v>25</v>
       </c>
@@ -20666,52 +23606,62 @@
       </c>
       <c r="K305" s="1">
         <v>46083.875</v>
       </c>
       <c r="L305" t="s">
         <v>24</v>
       </c>
       <c r="M305" t="s">
         <v>25</v>
       </c>
       <c r="N305" s="9">
         <v>666442.78599999996</v>
       </c>
       <c r="P305" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q305" t="s">
         <v>24</v>
       </c>
       <c r="R305" t="s">
         <v>25</v>
       </c>
       <c r="S305" s="9">
         <v>545518.76</v>
       </c>
-      <c r="U305" s="1"/>
-      <c r="X305" s="9"/>
+      <c r="U305" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V305" t="s">
+        <v>24</v>
+      </c>
+      <c r="W305" t="s">
+        <v>25</v>
+      </c>
+      <c r="X305" s="9">
+        <v>520066.46399999998</v>
+      </c>
       <c r="Z305" s="1"/>
       <c r="AC305" s="9"/>
       <c r="AE305" s="1"/>
       <c r="AH305" s="9"/>
       <c r="AJ305" s="1"/>
       <c r="AM305" s="9"/>
       <c r="AO305" s="1"/>
       <c r="AR305" s="9"/>
       <c r="AT305" s="1"/>
       <c r="AW305" s="9"/>
       <c r="AY305" s="1"/>
       <c r="BB305" s="9"/>
       <c r="BD305" s="1"/>
       <c r="BG305" s="9"/>
     </row>
     <row r="306" spans="1:59">
       <c r="A306" s="1">
         <v>46047.875</v>
       </c>
       <c r="B306" t="s">
         <v>24</v>
       </c>
       <c r="C306" t="s">
         <v>26</v>
       </c>
@@ -20732,52 +23682,62 @@
       </c>
       <c r="K306" s="1">
         <v>46083.875</v>
       </c>
       <c r="L306" t="s">
         <v>24</v>
       </c>
       <c r="M306" t="s">
         <v>26</v>
       </c>
       <c r="N306" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P306" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q306" t="s">
         <v>24</v>
       </c>
       <c r="R306" t="s">
         <v>26</v>
       </c>
       <c r="S306" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U306" s="1"/>
-      <c r="X306" s="9"/>
+      <c r="U306" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V306" t="s">
+        <v>24</v>
+      </c>
+      <c r="W306" t="s">
+        <v>26</v>
+      </c>
+      <c r="X306" s="9">
+        <v>1929.7049999999999</v>
+      </c>
       <c r="Z306" s="1"/>
       <c r="AC306" s="9"/>
       <c r="AE306" s="1"/>
       <c r="AH306" s="9"/>
       <c r="AJ306" s="1"/>
       <c r="AM306" s="9"/>
       <c r="AO306" s="1"/>
       <c r="AR306" s="9"/>
       <c r="AT306" s="1"/>
       <c r="AW306" s="9"/>
       <c r="AY306" s="1"/>
       <c r="BB306" s="9"/>
       <c r="BD306" s="1"/>
       <c r="BG306" s="9"/>
     </row>
     <row r="307" spans="1:59">
       <c r="A307" s="1">
         <v>46047.875</v>
       </c>
       <c r="B307" t="s">
         <v>24</v>
       </c>
       <c r="C307" t="s">
         <v>27</v>
       </c>
@@ -20798,52 +23758,62 @@
       </c>
       <c r="K307" s="1">
         <v>46083.875</v>
       </c>
       <c r="L307" t="s">
         <v>24</v>
       </c>
       <c r="M307" t="s">
         <v>27</v>
       </c>
       <c r="N307" s="9">
         <v>468.11799999999999</v>
       </c>
       <c r="P307" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q307" t="s">
         <v>24</v>
       </c>
       <c r="R307" t="s">
         <v>27</v>
       </c>
       <c r="S307" s="9">
         <v>288.726</v>
       </c>
-      <c r="U307" s="1"/>
-      <c r="X307" s="9"/>
+      <c r="U307" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V307" t="s">
+        <v>24</v>
+      </c>
+      <c r="W307" t="s">
+        <v>27</v>
+      </c>
+      <c r="X307" s="9">
+        <v>64.537999999999997</v>
+      </c>
       <c r="Z307" s="1"/>
       <c r="AC307" s="9"/>
       <c r="AE307" s="1"/>
       <c r="AH307" s="9"/>
       <c r="AJ307" s="1"/>
       <c r="AM307" s="9"/>
       <c r="AO307" s="1"/>
       <c r="AR307" s="9"/>
       <c r="AT307" s="1"/>
       <c r="AW307" s="9"/>
       <c r="AY307" s="1"/>
       <c r="BB307" s="9"/>
       <c r="BD307" s="1"/>
       <c r="BG307" s="9"/>
     </row>
     <row r="308" spans="1:59">
       <c r="A308" s="1">
         <v>46047.875</v>
       </c>
       <c r="B308" t="s">
         <v>24</v>
       </c>
       <c r="C308" t="s">
         <v>28</v>
       </c>
@@ -20864,52 +23834,62 @@
       </c>
       <c r="K308" s="1">
         <v>46083.875</v>
       </c>
       <c r="L308" t="s">
         <v>24</v>
       </c>
       <c r="M308" t="s">
         <v>28</v>
       </c>
       <c r="N308" s="9">
         <v>2768.2759999999998</v>
       </c>
       <c r="P308" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q308" t="s">
         <v>24</v>
       </c>
       <c r="R308" t="s">
         <v>28</v>
       </c>
       <c r="S308" s="9">
         <v>2182.0279999999998</v>
       </c>
-      <c r="U308" s="1"/>
-      <c r="X308" s="9"/>
+      <c r="U308" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V308" t="s">
+        <v>24</v>
+      </c>
+      <c r="W308" t="s">
+        <v>28</v>
+      </c>
+      <c r="X308" s="9">
+        <v>1758.164</v>
+      </c>
       <c r="Z308" s="1"/>
       <c r="AC308" s="9"/>
       <c r="AE308" s="1"/>
       <c r="AH308" s="9"/>
       <c r="AJ308" s="1"/>
       <c r="AM308" s="9"/>
       <c r="AO308" s="1"/>
       <c r="AR308" s="9"/>
       <c r="AT308" s="1"/>
       <c r="AW308" s="9"/>
       <c r="AY308" s="1"/>
       <c r="BB308" s="9"/>
       <c r="BD308" s="1"/>
       <c r="BG308" s="9"/>
     </row>
     <row r="309" spans="1:59">
       <c r="A309" s="1">
         <v>46047.875</v>
       </c>
       <c r="B309" t="s">
         <v>24</v>
       </c>
       <c r="C309" t="s">
         <v>29</v>
       </c>
@@ -20930,52 +23910,62 @@
       </c>
       <c r="K309" s="1">
         <v>46083.875</v>
       </c>
       <c r="L309" t="s">
         <v>24</v>
       </c>
       <c r="M309" t="s">
         <v>29</v>
       </c>
       <c r="N309" s="9">
         <v>18428.580999999998</v>
       </c>
       <c r="P309" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q309" t="s">
         <v>24</v>
       </c>
       <c r="R309" t="s">
         <v>29</v>
       </c>
       <c r="S309" s="9">
         <v>16861.899000000001</v>
       </c>
-      <c r="U309" s="1"/>
-      <c r="X309" s="9"/>
+      <c r="U309" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V309" t="s">
+        <v>24</v>
+      </c>
+      <c r="W309" t="s">
+        <v>29</v>
+      </c>
+      <c r="X309" s="9">
+        <v>17382.904999999999</v>
+      </c>
       <c r="Z309" s="1"/>
       <c r="AC309" s="9"/>
       <c r="AE309" s="1"/>
       <c r="AH309" s="9"/>
       <c r="AJ309" s="1"/>
       <c r="AM309" s="9"/>
       <c r="AO309" s="1"/>
       <c r="AR309" s="9"/>
       <c r="AT309" s="1"/>
       <c r="AW309" s="9"/>
       <c r="AY309" s="1"/>
       <c r="BB309" s="9"/>
       <c r="BD309" s="1"/>
       <c r="BG309" s="9"/>
     </row>
     <row r="310" spans="1:59">
       <c r="A310" s="1">
         <v>46047.875</v>
       </c>
       <c r="B310" t="s">
         <v>24</v>
       </c>
       <c r="C310" t="s">
         <v>30</v>
       </c>
@@ -20996,52 +23986,62 @@
       </c>
       <c r="K310" s="1">
         <v>46083.875</v>
       </c>
       <c r="L310" t="s">
         <v>24</v>
       </c>
       <c r="M310" t="s">
         <v>30</v>
       </c>
       <c r="N310" s="9">
         <v>41084.267</v>
       </c>
       <c r="P310" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q310" t="s">
         <v>24</v>
       </c>
       <c r="R310" t="s">
         <v>30</v>
       </c>
       <c r="S310" s="9">
         <v>38814.139000000003</v>
       </c>
-      <c r="U310" s="1"/>
-      <c r="X310" s="9"/>
+      <c r="U310" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V310" t="s">
+        <v>24</v>
+      </c>
+      <c r="W310" t="s">
+        <v>30</v>
+      </c>
+      <c r="X310" s="9">
+        <v>47693.527000000002</v>
+      </c>
       <c r="Z310" s="1"/>
       <c r="AC310" s="9"/>
       <c r="AE310" s="1"/>
       <c r="AH310" s="9"/>
       <c r="AJ310" s="1"/>
       <c r="AM310" s="9"/>
       <c r="AO310" s="1"/>
       <c r="AR310" s="9"/>
       <c r="AT310" s="1"/>
       <c r="AW310" s="9"/>
       <c r="AY310" s="1"/>
       <c r="BB310" s="9"/>
       <c r="BD310" s="1"/>
       <c r="BG310" s="9"/>
     </row>
     <row r="311" spans="1:59">
       <c r="A311" s="1">
         <v>46047.875</v>
       </c>
       <c r="B311" t="s">
         <v>24</v>
       </c>
       <c r="C311" t="s">
         <v>31</v>
       </c>
@@ -21062,52 +24062,62 @@
       </c>
       <c r="K311" s="1">
         <v>46083.875</v>
       </c>
       <c r="L311" t="s">
         <v>24</v>
       </c>
       <c r="M311" t="s">
         <v>31</v>
       </c>
       <c r="N311" s="9">
         <v>67369.876999999993</v>
       </c>
       <c r="P311" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q311" t="s">
         <v>24</v>
       </c>
       <c r="R311" t="s">
         <v>31</v>
       </c>
       <c r="S311" s="9">
         <v>62642.713000000003</v>
       </c>
-      <c r="U311" s="1"/>
-      <c r="X311" s="9"/>
+      <c r="U311" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V311" t="s">
+        <v>24</v>
+      </c>
+      <c r="W311" t="s">
+        <v>31</v>
+      </c>
+      <c r="X311" s="9">
+        <v>73366.301999999996</v>
+      </c>
       <c r="Z311" s="1"/>
       <c r="AC311" s="9"/>
       <c r="AE311" s="1"/>
       <c r="AH311" s="9"/>
       <c r="AJ311" s="1"/>
       <c r="AM311" s="9"/>
       <c r="AO311" s="1"/>
       <c r="AR311" s="9"/>
       <c r="AT311" s="1"/>
       <c r="AW311" s="9"/>
       <c r="AY311" s="1"/>
       <c r="BB311" s="9"/>
       <c r="BD311" s="1"/>
       <c r="BG311" s="9"/>
     </row>
     <row r="312" spans="1:59">
       <c r="A312" s="1">
         <v>46047.875</v>
       </c>
       <c r="B312" t="s">
         <v>24</v>
       </c>
       <c r="C312" t="s">
         <v>32</v>
       </c>
@@ -21128,52 +24138,62 @@
       </c>
       <c r="K312" s="1">
         <v>46083.875</v>
       </c>
       <c r="L312" t="s">
         <v>24</v>
       </c>
       <c r="M312" t="s">
         <v>32</v>
       </c>
       <c r="N312" s="9">
         <v>11844.615</v>
       </c>
       <c r="P312" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q312" t="s">
         <v>24</v>
       </c>
       <c r="R312" t="s">
         <v>32</v>
       </c>
       <c r="S312" s="9">
         <v>11878.855</v>
       </c>
-      <c r="U312" s="1"/>
-      <c r="X312" s="9"/>
+      <c r="U312" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V312" t="s">
+        <v>24</v>
+      </c>
+      <c r="W312" t="s">
+        <v>32</v>
+      </c>
+      <c r="X312" s="9">
+        <v>12919.215</v>
+      </c>
       <c r="Z312" s="1"/>
       <c r="AC312" s="9"/>
       <c r="AE312" s="1"/>
       <c r="AH312" s="9"/>
       <c r="AJ312" s="1"/>
       <c r="AM312" s="9"/>
       <c r="AO312" s="1"/>
       <c r="AR312" s="9"/>
       <c r="AT312" s="1"/>
       <c r="AW312" s="9"/>
       <c r="AY312" s="1"/>
       <c r="BB312" s="9"/>
       <c r="BD312" s="1"/>
       <c r="BG312" s="9"/>
     </row>
     <row r="313" spans="1:59">
       <c r="A313" s="1">
         <v>46047.875</v>
       </c>
       <c r="B313" t="s">
         <v>24</v>
       </c>
       <c r="C313" t="s">
         <v>33</v>
       </c>
@@ -21194,52 +24214,62 @@
       </c>
       <c r="K313" s="1">
         <v>46083.875</v>
       </c>
       <c r="L313" t="s">
         <v>24</v>
       </c>
       <c r="M313" t="s">
         <v>33</v>
       </c>
       <c r="N313" s="9">
         <v>75217.316999999995</v>
       </c>
       <c r="P313" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q313" t="s">
         <v>24</v>
       </c>
       <c r="R313" t="s">
         <v>33</v>
       </c>
       <c r="S313" s="9">
         <v>67629.834000000003</v>
       </c>
-      <c r="U313" s="1"/>
-      <c r="X313" s="9"/>
+      <c r="U313" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V313" t="s">
+        <v>24</v>
+      </c>
+      <c r="W313" t="s">
+        <v>33</v>
+      </c>
+      <c r="X313" s="9">
+        <v>62988.275999999998</v>
+      </c>
       <c r="Z313" s="1"/>
       <c r="AC313" s="9"/>
       <c r="AE313" s="1"/>
       <c r="AH313" s="9"/>
       <c r="AJ313" s="1"/>
       <c r="AM313" s="9"/>
       <c r="AO313" s="1"/>
       <c r="AR313" s="9"/>
       <c r="AT313" s="1"/>
       <c r="AW313" s="9"/>
       <c r="AY313" s="1"/>
       <c r="BB313" s="9"/>
       <c r="BD313" s="1"/>
       <c r="BG313" s="9"/>
     </row>
     <row r="314" spans="1:59">
       <c r="A314" s="1">
         <v>46047.875</v>
       </c>
       <c r="B314" t="s">
         <v>24</v>
       </c>
       <c r="C314" t="s">
         <v>34</v>
       </c>
@@ -21260,52 +24290,62 @@
       </c>
       <c r="K314" s="1">
         <v>46083.875</v>
       </c>
       <c r="L314" t="s">
         <v>24</v>
       </c>
       <c r="M314" t="s">
         <v>34</v>
       </c>
       <c r="N314" s="9">
         <v>17784</v>
       </c>
       <c r="P314" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q314" t="s">
         <v>24</v>
       </c>
       <c r="R314" t="s">
         <v>34</v>
       </c>
       <c r="S314" s="9">
         <v>41568</v>
       </c>
-      <c r="U314" s="1"/>
-      <c r="X314" s="9"/>
+      <c r="U314" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V314" t="s">
+        <v>24</v>
+      </c>
+      <c r="W314" t="s">
+        <v>34</v>
+      </c>
+      <c r="X314" s="9">
+        <v>35446.6</v>
+      </c>
       <c r="Z314" s="1"/>
       <c r="AC314" s="9"/>
       <c r="AE314" s="1"/>
       <c r="AH314" s="9"/>
       <c r="AJ314" s="1"/>
       <c r="AM314" s="9"/>
       <c r="AO314" s="1"/>
       <c r="AR314" s="9"/>
       <c r="AT314" s="1"/>
       <c r="AW314" s="9"/>
       <c r="AY314" s="1"/>
       <c r="BB314" s="9"/>
       <c r="BD314" s="1"/>
       <c r="BG314" s="9"/>
     </row>
     <row r="315" spans="1:59">
       <c r="A315" s="1">
         <v>46047.875</v>
       </c>
       <c r="B315" t="s">
         <v>24</v>
       </c>
       <c r="C315" t="s">
         <v>35</v>
       </c>
@@ -21326,52 +24366,62 @@
       </c>
       <c r="K315" s="1">
         <v>46083.875</v>
       </c>
       <c r="L315" t="s">
         <v>24</v>
       </c>
       <c r="M315" t="s">
         <v>35</v>
       </c>
       <c r="N315" s="9">
         <v>8226.9130000000005</v>
       </c>
       <c r="P315" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q315" t="s">
         <v>24</v>
       </c>
       <c r="R315" t="s">
         <v>35</v>
       </c>
       <c r="S315" s="9">
         <v>7229.7730000000001</v>
       </c>
-      <c r="U315" s="1"/>
-      <c r="X315" s="9"/>
+      <c r="U315" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V315" t="s">
+        <v>24</v>
+      </c>
+      <c r="W315" t="s">
+        <v>35</v>
+      </c>
+      <c r="X315" s="9">
+        <v>7388.357</v>
+      </c>
       <c r="Z315" s="1"/>
       <c r="AC315" s="9"/>
       <c r="AE315" s="1"/>
       <c r="AH315" s="9"/>
       <c r="AJ315" s="1"/>
       <c r="AM315" s="9"/>
       <c r="AO315" s="1"/>
       <c r="AR315" s="9"/>
       <c r="AT315" s="1"/>
       <c r="AW315" s="9"/>
       <c r="AY315" s="1"/>
       <c r="BB315" s="9"/>
       <c r="BD315" s="1"/>
       <c r="BG315" s="9"/>
     </row>
     <row r="316" spans="1:59">
       <c r="A316" s="1">
         <v>46047.875</v>
       </c>
       <c r="B316" t="s">
         <v>24</v>
       </c>
       <c r="C316" t="s">
         <v>36</v>
       </c>
@@ -21392,52 +24442,62 @@
       </c>
       <c r="K316" s="1">
         <v>46083.875</v>
       </c>
       <c r="L316" t="s">
         <v>24</v>
       </c>
       <c r="M316" t="s">
         <v>36</v>
       </c>
       <c r="N316" s="9">
         <v>210990.37299999999</v>
       </c>
       <c r="P316" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q316" t="s">
         <v>24</v>
       </c>
       <c r="R316" t="s">
         <v>36</v>
       </c>
       <c r="S316" s="9">
         <v>188552.402</v>
       </c>
-      <c r="U316" s="1"/>
-      <c r="X316" s="9"/>
+      <c r="U316" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V316" t="s">
+        <v>24</v>
+      </c>
+      <c r="W316" t="s">
+        <v>36</v>
+      </c>
+      <c r="X316" s="9">
+        <v>208379.67199999999</v>
+      </c>
       <c r="Z316" s="1"/>
       <c r="AC316" s="9"/>
       <c r="AE316" s="1"/>
       <c r="AH316" s="9"/>
       <c r="AJ316" s="1"/>
       <c r="AM316" s="9"/>
       <c r="AO316" s="1"/>
       <c r="AR316" s="9"/>
       <c r="AT316" s="1"/>
       <c r="AW316" s="9"/>
       <c r="AY316" s="1"/>
       <c r="BB316" s="9"/>
       <c r="BD316" s="1"/>
       <c r="BG316" s="9"/>
     </row>
     <row r="317" spans="1:59">
       <c r="A317" s="1">
         <v>46047.875</v>
       </c>
       <c r="B317" t="s">
         <v>24</v>
       </c>
       <c r="C317" t="s">
         <v>37</v>
       </c>
@@ -21458,52 +24518,62 @@
       </c>
       <c r="K317" s="1">
         <v>46083.875</v>
       </c>
       <c r="L317" t="s">
         <v>24</v>
       </c>
       <c r="M317" t="s">
         <v>37</v>
       </c>
       <c r="N317" s="9">
         <v>99131.929000000004</v>
       </c>
       <c r="P317" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q317" t="s">
         <v>24</v>
       </c>
       <c r="R317" t="s">
         <v>37</v>
       </c>
       <c r="S317" s="9">
         <v>79677.331000000006</v>
       </c>
-      <c r="U317" s="1"/>
-      <c r="X317" s="9"/>
+      <c r="U317" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V317" t="s">
+        <v>24</v>
+      </c>
+      <c r="W317" t="s">
+        <v>37</v>
+      </c>
+      <c r="X317" s="9">
+        <v>77838.101999999999</v>
+      </c>
       <c r="Z317" s="1"/>
       <c r="AC317" s="9"/>
       <c r="AE317" s="1"/>
       <c r="AH317" s="9"/>
       <c r="AJ317" s="1"/>
       <c r="AM317" s="9"/>
       <c r="AO317" s="1"/>
       <c r="AR317" s="9"/>
       <c r="AT317" s="1"/>
       <c r="AW317" s="9"/>
       <c r="AY317" s="1"/>
       <c r="BB317" s="9"/>
       <c r="BD317" s="1"/>
       <c r="BG317" s="9"/>
     </row>
     <row r="318" spans="1:59">
       <c r="A318" s="1">
         <v>46047.875</v>
       </c>
       <c r="B318" t="s">
         <v>24</v>
       </c>
       <c r="C318" t="s">
         <v>38</v>
       </c>
@@ -21524,52 +24594,62 @@
       </c>
       <c r="K318" s="1">
         <v>46083.875</v>
       </c>
       <c r="L318" t="s">
         <v>24</v>
       </c>
       <c r="M318" t="s">
         <v>38</v>
       </c>
       <c r="N318" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P318" s="1">
         <v>46119.875</v>
       </c>
       <c r="Q318" t="s">
         <v>24</v>
       </c>
       <c r="R318" t="s">
         <v>38</v>
       </c>
       <c r="S318" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U318" s="1"/>
-      <c r="X318" s="9"/>
+      <c r="U318" s="1">
+        <v>46162.875</v>
+      </c>
+      <c r="V318" t="s">
+        <v>24</v>
+      </c>
+      <c r="W318" t="s">
+        <v>38</v>
+      </c>
+      <c r="X318" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z318" s="1"/>
       <c r="AC318" s="9"/>
       <c r="AE318" s="1"/>
       <c r="AH318" s="9"/>
       <c r="AJ318" s="1"/>
       <c r="AM318" s="9"/>
       <c r="AO318" s="1"/>
       <c r="AR318" s="9"/>
       <c r="AT318" s="1"/>
       <c r="AW318" s="9"/>
       <c r="AY318" s="1"/>
       <c r="BB318" s="9"/>
       <c r="BD318" s="1"/>
       <c r="BG318" s="9"/>
     </row>
     <row r="319" spans="1:59">
       <c r="A319" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B319" t="s">
         <v>24</v>
       </c>
       <c r="C319" t="s">
         <v>25</v>
       </c>
@@ -21590,52 +24670,62 @@
       </c>
       <c r="K319" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L319" t="s">
         <v>24</v>
       </c>
       <c r="M319" t="s">
         <v>25</v>
       </c>
       <c r="N319" s="9">
         <v>610453.21600000001</v>
       </c>
       <c r="P319" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q319" t="s">
         <v>24</v>
       </c>
       <c r="R319" t="s">
         <v>25</v>
       </c>
       <c r="S319" s="9">
         <v>482550.73599999998</v>
       </c>
-      <c r="U319" s="1"/>
-      <c r="X319" s="9"/>
+      <c r="U319" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V319" t="s">
+        <v>24</v>
+      </c>
+      <c r="W319" t="s">
+        <v>25</v>
+      </c>
+      <c r="X319" s="9">
+        <v>443121.533</v>
+      </c>
       <c r="Z319" s="1"/>
       <c r="AC319" s="9"/>
       <c r="AE319" s="1"/>
       <c r="AH319" s="9"/>
       <c r="AJ319" s="1"/>
       <c r="AM319" s="9"/>
       <c r="AO319" s="1"/>
       <c r="AR319" s="9"/>
       <c r="AT319" s="1"/>
       <c r="AW319" s="9"/>
       <c r="AY319" s="1"/>
       <c r="BB319" s="9"/>
       <c r="BD319" s="1"/>
       <c r="BG319" s="9"/>
     </row>
     <row r="320" spans="1:59">
       <c r="A320" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B320" t="s">
         <v>24</v>
       </c>
       <c r="C320" t="s">
         <v>26</v>
       </c>
@@ -21656,52 +24746,62 @@
       </c>
       <c r="K320" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L320" t="s">
         <v>24</v>
       </c>
       <c r="M320" t="s">
         <v>26</v>
       </c>
       <c r="N320" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P320" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q320" t="s">
         <v>24</v>
       </c>
       <c r="R320" t="s">
         <v>26</v>
       </c>
       <c r="S320" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U320" s="1"/>
-      <c r="X320" s="9"/>
+      <c r="U320" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V320" t="s">
+        <v>24</v>
+      </c>
+      <c r="W320" t="s">
+        <v>26</v>
+      </c>
+      <c r="X320" s="9">
+        <v>1929.9269999999999</v>
+      </c>
       <c r="Z320" s="1"/>
       <c r="AC320" s="9"/>
       <c r="AE320" s="1"/>
       <c r="AH320" s="9"/>
       <c r="AJ320" s="1"/>
       <c r="AM320" s="9"/>
       <c r="AO320" s="1"/>
       <c r="AR320" s="9"/>
       <c r="AT320" s="1"/>
       <c r="AW320" s="9"/>
       <c r="AY320" s="1"/>
       <c r="BB320" s="9"/>
       <c r="BD320" s="1"/>
       <c r="BG320" s="9"/>
     </row>
     <row r="321" spans="1:59">
       <c r="A321" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B321" t="s">
         <v>24</v>
       </c>
       <c r="C321" t="s">
         <v>27</v>
       </c>
@@ -21722,52 +24822,62 @@
       </c>
       <c r="K321" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L321" t="s">
         <v>24</v>
       </c>
       <c r="M321" t="s">
         <v>27</v>
       </c>
       <c r="N321" s="9">
         <v>410.72300000000001</v>
       </c>
       <c r="P321" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q321" t="s">
         <v>24</v>
       </c>
       <c r="R321" t="s">
         <v>27</v>
       </c>
       <c r="S321" s="9">
         <v>244.25899999999999</v>
       </c>
-      <c r="U321" s="1"/>
-      <c r="X321" s="9"/>
+      <c r="U321" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V321" t="s">
+        <v>24</v>
+      </c>
+      <c r="W321" t="s">
+        <v>27</v>
+      </c>
+      <c r="X321" s="9">
+        <v>47.017000000000003</v>
+      </c>
       <c r="Z321" s="1"/>
       <c r="AC321" s="9"/>
       <c r="AE321" s="1"/>
       <c r="AH321" s="9"/>
       <c r="AJ321" s="1"/>
       <c r="AM321" s="9"/>
       <c r="AO321" s="1"/>
       <c r="AR321" s="9"/>
       <c r="AT321" s="1"/>
       <c r="AW321" s="9"/>
       <c r="AY321" s="1"/>
       <c r="BB321" s="9"/>
       <c r="BD321" s="1"/>
       <c r="BG321" s="9"/>
     </row>
     <row r="322" spans="1:59">
       <c r="A322" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B322" t="s">
         <v>24</v>
       </c>
       <c r="C322" t="s">
         <v>28</v>
       </c>
@@ -21788,52 +24898,62 @@
       </c>
       <c r="K322" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L322" t="s">
         <v>24</v>
       </c>
       <c r="M322" t="s">
         <v>28</v>
       </c>
       <c r="N322" s="9">
         <v>2774.3850000000002</v>
       </c>
       <c r="P322" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q322" t="s">
         <v>24</v>
       </c>
       <c r="R322" t="s">
         <v>28</v>
       </c>
       <c r="S322" s="9">
         <v>2144.5680000000002</v>
       </c>
-      <c r="U322" s="1"/>
-      <c r="X322" s="9"/>
+      <c r="U322" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V322" t="s">
+        <v>24</v>
+      </c>
+      <c r="W322" t="s">
+        <v>28</v>
+      </c>
+      <c r="X322" s="9">
+        <v>1581.9059999999999</v>
+      </c>
       <c r="Z322" s="1"/>
       <c r="AC322" s="9"/>
       <c r="AE322" s="1"/>
       <c r="AH322" s="9"/>
       <c r="AJ322" s="1"/>
       <c r="AM322" s="9"/>
       <c r="AO322" s="1"/>
       <c r="AR322" s="9"/>
       <c r="AT322" s="1"/>
       <c r="AW322" s="9"/>
       <c r="AY322" s="1"/>
       <c r="BB322" s="9"/>
       <c r="BD322" s="1"/>
       <c r="BG322" s="9"/>
     </row>
     <row r="323" spans="1:59">
       <c r="A323" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B323" t="s">
         <v>24</v>
       </c>
       <c r="C323" t="s">
         <v>29</v>
       </c>
@@ -21854,52 +24974,62 @@
       </c>
       <c r="K323" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L323" t="s">
         <v>24</v>
       </c>
       <c r="M323" t="s">
         <v>29</v>
       </c>
       <c r="N323" s="9">
         <v>18046.071</v>
       </c>
       <c r="P323" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q323" t="s">
         <v>24</v>
       </c>
       <c r="R323" t="s">
         <v>29</v>
       </c>
       <c r="S323" s="9">
         <v>16110.074000000001</v>
       </c>
-      <c r="U323" s="1"/>
-      <c r="X323" s="9"/>
+      <c r="U323" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V323" t="s">
+        <v>24</v>
+      </c>
+      <c r="W323" t="s">
+        <v>29</v>
+      </c>
+      <c r="X323" s="9">
+        <v>17022.736000000001</v>
+      </c>
       <c r="Z323" s="1"/>
       <c r="AC323" s="9"/>
       <c r="AE323" s="1"/>
       <c r="AH323" s="9"/>
       <c r="AJ323" s="1"/>
       <c r="AM323" s="9"/>
       <c r="AO323" s="1"/>
       <c r="AR323" s="9"/>
       <c r="AT323" s="1"/>
       <c r="AW323" s="9"/>
       <c r="AY323" s="1"/>
       <c r="BB323" s="9"/>
       <c r="BD323" s="1"/>
       <c r="BG323" s="9"/>
     </row>
     <row r="324" spans="1:59">
       <c r="A324" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B324" t="s">
         <v>24</v>
       </c>
       <c r="C324" t="s">
         <v>30</v>
       </c>
@@ -21920,52 +25050,62 @@
       </c>
       <c r="K324" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L324" t="s">
         <v>24</v>
       </c>
       <c r="M324" t="s">
         <v>30</v>
       </c>
       <c r="N324" s="9">
         <v>40827.705999999998</v>
       </c>
       <c r="P324" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q324" t="s">
         <v>24</v>
       </c>
       <c r="R324" t="s">
         <v>30</v>
       </c>
       <c r="S324" s="9">
         <v>39765.821000000004</v>
       </c>
-      <c r="U324" s="1"/>
-      <c r="X324" s="9"/>
+      <c r="U324" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V324" t="s">
+        <v>24</v>
+      </c>
+      <c r="W324" t="s">
+        <v>30</v>
+      </c>
+      <c r="X324" s="9">
+        <v>47035.618000000002</v>
+      </c>
       <c r="Z324" s="1"/>
       <c r="AC324" s="9"/>
       <c r="AE324" s="1"/>
       <c r="AH324" s="9"/>
       <c r="AJ324" s="1"/>
       <c r="AM324" s="9"/>
       <c r="AO324" s="1"/>
       <c r="AR324" s="9"/>
       <c r="AT324" s="1"/>
       <c r="AW324" s="9"/>
       <c r="AY324" s="1"/>
       <c r="BB324" s="9"/>
       <c r="BD324" s="1"/>
       <c r="BG324" s="9"/>
     </row>
     <row r="325" spans="1:59">
       <c r="A325" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B325" t="s">
         <v>24</v>
       </c>
       <c r="C325" t="s">
         <v>31</v>
       </c>
@@ -21986,52 +25126,62 @@
       </c>
       <c r="K325" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L325" t="s">
         <v>24</v>
       </c>
       <c r="M325" t="s">
         <v>31</v>
       </c>
       <c r="N325" s="9">
         <v>65156.087</v>
       </c>
       <c r="P325" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q325" t="s">
         <v>24</v>
       </c>
       <c r="R325" t="s">
         <v>31</v>
       </c>
       <c r="S325" s="9">
         <v>60971.485000000001</v>
       </c>
-      <c r="U325" s="1"/>
-      <c r="X325" s="9"/>
+      <c r="U325" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V325" t="s">
+        <v>24</v>
+      </c>
+      <c r="W325" t="s">
+        <v>31</v>
+      </c>
+      <c r="X325" s="9">
+        <v>70354.451000000001</v>
+      </c>
       <c r="Z325" s="1"/>
       <c r="AC325" s="9"/>
       <c r="AE325" s="1"/>
       <c r="AH325" s="9"/>
       <c r="AJ325" s="1"/>
       <c r="AM325" s="9"/>
       <c r="AO325" s="1"/>
       <c r="AR325" s="9"/>
       <c r="AT325" s="1"/>
       <c r="AW325" s="9"/>
       <c r="AY325" s="1"/>
       <c r="BB325" s="9"/>
       <c r="BD325" s="1"/>
       <c r="BG325" s="9"/>
     </row>
     <row r="326" spans="1:59">
       <c r="A326" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B326" t="s">
         <v>24</v>
       </c>
       <c r="C326" t="s">
         <v>32</v>
       </c>
@@ -22052,52 +25202,62 @@
       </c>
       <c r="K326" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L326" t="s">
         <v>24</v>
       </c>
       <c r="M326" t="s">
         <v>32</v>
       </c>
       <c r="N326" s="9">
         <v>12537.405000000001</v>
       </c>
       <c r="P326" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q326" t="s">
         <v>24</v>
       </c>
       <c r="R326" t="s">
         <v>32</v>
       </c>
       <c r="S326" s="9">
         <v>11845.764999999999</v>
       </c>
-      <c r="U326" s="1"/>
-      <c r="X326" s="9"/>
+      <c r="U326" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V326" t="s">
+        <v>24</v>
+      </c>
+      <c r="W326" t="s">
+        <v>32</v>
+      </c>
+      <c r="X326" s="9">
+        <v>13099.405000000001</v>
+      </c>
       <c r="Z326" s="1"/>
       <c r="AC326" s="9"/>
       <c r="AE326" s="1"/>
       <c r="AH326" s="9"/>
       <c r="AJ326" s="1"/>
       <c r="AM326" s="9"/>
       <c r="AO326" s="1"/>
       <c r="AR326" s="9"/>
       <c r="AT326" s="1"/>
       <c r="AW326" s="9"/>
       <c r="AY326" s="1"/>
       <c r="BB326" s="9"/>
       <c r="BD326" s="1"/>
       <c r="BG326" s="9"/>
     </row>
     <row r="327" spans="1:59">
       <c r="A327" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B327" t="s">
         <v>24</v>
       </c>
       <c r="C327" t="s">
         <v>33</v>
       </c>
@@ -22118,52 +25278,62 @@
       </c>
       <c r="K327" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L327" t="s">
         <v>24</v>
       </c>
       <c r="M327" t="s">
         <v>33</v>
       </c>
       <c r="N327" s="9">
         <v>74193.683999999994</v>
       </c>
       <c r="P327" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q327" t="s">
         <v>24</v>
       </c>
       <c r="R327" t="s">
         <v>33</v>
       </c>
       <c r="S327" s="9">
         <v>66144.672999999995</v>
       </c>
-      <c r="U327" s="1"/>
-      <c r="X327" s="9"/>
+      <c r="U327" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V327" t="s">
+        <v>24</v>
+      </c>
+      <c r="W327" t="s">
+        <v>33</v>
+      </c>
+      <c r="X327" s="9">
+        <v>61598.514999999999</v>
+      </c>
       <c r="Z327" s="1"/>
       <c r="AC327" s="9"/>
       <c r="AE327" s="1"/>
       <c r="AH327" s="9"/>
       <c r="AJ327" s="1"/>
       <c r="AM327" s="9"/>
       <c r="AO327" s="1"/>
       <c r="AR327" s="9"/>
       <c r="AT327" s="1"/>
       <c r="AW327" s="9"/>
       <c r="AY327" s="1"/>
       <c r="BB327" s="9"/>
       <c r="BD327" s="1"/>
       <c r="BG327" s="9"/>
     </row>
     <row r="328" spans="1:59">
       <c r="A328" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B328" t="s">
         <v>24</v>
       </c>
       <c r="C328" t="s">
         <v>34</v>
       </c>
@@ -22184,52 +25354,62 @@
       </c>
       <c r="K328" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L328" t="s">
         <v>24</v>
       </c>
       <c r="M328" t="s">
         <v>34</v>
       </c>
       <c r="N328" s="9">
         <v>16170.8</v>
       </c>
       <c r="P328" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q328" t="s">
         <v>24</v>
       </c>
       <c r="R328" t="s">
         <v>34</v>
       </c>
       <c r="S328" s="9">
         <v>40154</v>
       </c>
-      <c r="U328" s="1"/>
-      <c r="X328" s="9"/>
+      <c r="U328" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V328" t="s">
+        <v>24</v>
+      </c>
+      <c r="W328" t="s">
+        <v>34</v>
+      </c>
+      <c r="X328" s="9">
+        <v>42235</v>
+      </c>
       <c r="Z328" s="1"/>
       <c r="AC328" s="9"/>
       <c r="AE328" s="1"/>
       <c r="AH328" s="9"/>
       <c r="AJ328" s="1"/>
       <c r="AM328" s="9"/>
       <c r="AO328" s="1"/>
       <c r="AR328" s="9"/>
       <c r="AT328" s="1"/>
       <c r="AW328" s="9"/>
       <c r="AY328" s="1"/>
       <c r="BB328" s="9"/>
       <c r="BD328" s="1"/>
       <c r="BG328" s="9"/>
     </row>
     <row r="329" spans="1:59">
       <c r="A329" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B329" t="s">
         <v>24</v>
       </c>
       <c r="C329" t="s">
         <v>35</v>
       </c>
@@ -22250,52 +25430,62 @@
       </c>
       <c r="K329" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L329" t="s">
         <v>24</v>
       </c>
       <c r="M329" t="s">
         <v>35</v>
       </c>
       <c r="N329" s="9">
         <v>7969.1310000000003</v>
       </c>
       <c r="P329" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q329" t="s">
         <v>24</v>
       </c>
       <c r="R329" t="s">
         <v>35</v>
       </c>
       <c r="S329" s="9">
         <v>6933.8680000000004</v>
       </c>
-      <c r="U329" s="1"/>
-      <c r="X329" s="9"/>
+      <c r="U329" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V329" t="s">
+        <v>24</v>
+      </c>
+      <c r="W329" t="s">
+        <v>35</v>
+      </c>
+      <c r="X329" s="9">
+        <v>7012.5460000000003</v>
+      </c>
       <c r="Z329" s="1"/>
       <c r="AC329" s="9"/>
       <c r="AE329" s="1"/>
       <c r="AH329" s="9"/>
       <c r="AJ329" s="1"/>
       <c r="AM329" s="9"/>
       <c r="AO329" s="1"/>
       <c r="AR329" s="9"/>
       <c r="AT329" s="1"/>
       <c r="AW329" s="9"/>
       <c r="AY329" s="1"/>
       <c r="BB329" s="9"/>
       <c r="BD329" s="1"/>
       <c r="BG329" s="9"/>
     </row>
     <row r="330" spans="1:59">
       <c r="A330" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B330" t="s">
         <v>24</v>
       </c>
       <c r="C330" t="s">
         <v>36</v>
       </c>
@@ -22316,52 +25506,62 @@
       </c>
       <c r="K330" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L330" t="s">
         <v>24</v>
       </c>
       <c r="M330" t="s">
         <v>36</v>
       </c>
       <c r="N330" s="9">
         <v>202288.807</v>
       </c>
       <c r="P330" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q330" t="s">
         <v>24</v>
       </c>
       <c r="R330" t="s">
         <v>36</v>
       </c>
       <c r="S330" s="9">
         <v>178052.416</v>
       </c>
-      <c r="U330" s="1"/>
-      <c r="X330" s="9"/>
+      <c r="U330" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V330" t="s">
+        <v>24</v>
+      </c>
+      <c r="W330" t="s">
+        <v>36</v>
+      </c>
+      <c r="X330" s="9">
+        <v>189638.86499999999</v>
+      </c>
       <c r="Z330" s="1"/>
       <c r="AC330" s="9"/>
       <c r="AE330" s="1"/>
       <c r="AH330" s="9"/>
       <c r="AJ330" s="1"/>
       <c r="AM330" s="9"/>
       <c r="AO330" s="1"/>
       <c r="AR330" s="9"/>
       <c r="AT330" s="1"/>
       <c r="AW330" s="9"/>
       <c r="AY330" s="1"/>
       <c r="BB330" s="9"/>
       <c r="BD330" s="1"/>
       <c r="BG330" s="9"/>
     </row>
     <row r="331" spans="1:59">
       <c r="A331" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B331" t="s">
         <v>24</v>
       </c>
       <c r="C331" t="s">
         <v>37</v>
       </c>
@@ -22382,52 +25582,62 @@
       </c>
       <c r="K331" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L331" t="s">
         <v>24</v>
       </c>
       <c r="M331" t="s">
         <v>37</v>
       </c>
       <c r="N331" s="9">
         <v>98010.114000000001</v>
       </c>
       <c r="P331" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q331" t="s">
         <v>24</v>
       </c>
       <c r="R331" t="s">
         <v>37</v>
       </c>
       <c r="S331" s="9">
         <v>77444.042000000001</v>
       </c>
-      <c r="U331" s="1"/>
-      <c r="X331" s="9"/>
+      <c r="U331" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V331" t="s">
+        <v>24</v>
+      </c>
+      <c r="W331" t="s">
+        <v>37</v>
+      </c>
+      <c r="X331" s="9">
+        <v>71950.7</v>
+      </c>
       <c r="Z331" s="1"/>
       <c r="AC331" s="9"/>
       <c r="AE331" s="1"/>
       <c r="AH331" s="9"/>
       <c r="AJ331" s="1"/>
       <c r="AM331" s="9"/>
       <c r="AO331" s="1"/>
       <c r="AR331" s="9"/>
       <c r="AT331" s="1"/>
       <c r="AW331" s="9"/>
       <c r="AY331" s="1"/>
       <c r="BB331" s="9"/>
       <c r="BD331" s="1"/>
       <c r="BG331" s="9"/>
     </row>
     <row r="332" spans="1:59">
       <c r="A332" s="1">
         <v>46047.916666666664</v>
       </c>
       <c r="B332" t="s">
         <v>24</v>
       </c>
       <c r="C332" t="s">
         <v>38</v>
       </c>
@@ -22448,52 +25658,62 @@
       </c>
       <c r="K332" s="1">
         <v>46083.916666666664</v>
       </c>
       <c r="L332" t="s">
         <v>24</v>
       </c>
       <c r="M332" t="s">
         <v>38</v>
       </c>
       <c r="N332" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P332" s="1">
         <v>46119.916666666664</v>
       </c>
       <c r="Q332" t="s">
         <v>24</v>
       </c>
       <c r="R332" t="s">
         <v>38</v>
       </c>
       <c r="S332" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U332" s="1"/>
-      <c r="X332" s="9"/>
+      <c r="U332" s="1">
+        <v>46162.916666666664</v>
+      </c>
+      <c r="V332" t="s">
+        <v>24</v>
+      </c>
+      <c r="W332" t="s">
+        <v>38</v>
+      </c>
+      <c r="X332" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z332" s="1"/>
       <c r="AC332" s="9"/>
       <c r="AE332" s="1"/>
       <c r="AH332" s="9"/>
       <c r="AJ332" s="1"/>
       <c r="AM332" s="9"/>
       <c r="AO332" s="1"/>
       <c r="AR332" s="9"/>
       <c r="AT332" s="1"/>
       <c r="AW332" s="9"/>
       <c r="AY332" s="1"/>
       <c r="BB332" s="9"/>
       <c r="BD332" s="1"/>
       <c r="BG332" s="9"/>
     </row>
     <row r="333" spans="1:59">
       <c r="A333" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B333" t="s">
         <v>24</v>
       </c>
       <c r="C333" t="s">
         <v>25</v>
       </c>
@@ -22514,52 +25734,62 @@
       </c>
       <c r="K333" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L333" t="s">
         <v>24</v>
       </c>
       <c r="M333" t="s">
         <v>25</v>
       </c>
       <c r="N333" s="9">
         <v>568286.28599999996</v>
       </c>
       <c r="P333" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q333" t="s">
         <v>24</v>
       </c>
       <c r="R333" t="s">
         <v>25</v>
       </c>
       <c r="S333" s="9">
         <v>435511.44400000002</v>
       </c>
-      <c r="U333" s="1"/>
-      <c r="X333" s="9"/>
+      <c r="U333" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V333" t="s">
+        <v>24</v>
+      </c>
+      <c r="W333" t="s">
+        <v>25</v>
+      </c>
+      <c r="X333" s="9">
+        <v>376344.86</v>
+      </c>
       <c r="Z333" s="1"/>
       <c r="AC333" s="9"/>
       <c r="AE333" s="1"/>
       <c r="AH333" s="9"/>
       <c r="AJ333" s="1"/>
       <c r="AM333" s="9"/>
       <c r="AO333" s="1"/>
       <c r="AR333" s="9"/>
       <c r="AT333" s="1"/>
       <c r="AW333" s="9"/>
       <c r="AY333" s="1"/>
       <c r="BB333" s="9"/>
       <c r="BD333" s="1"/>
       <c r="BG333" s="9"/>
     </row>
     <row r="334" spans="1:59">
       <c r="A334" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B334" t="s">
         <v>24</v>
       </c>
       <c r="C334" t="s">
         <v>26</v>
       </c>
@@ -22580,52 +25810,62 @@
       </c>
       <c r="K334" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L334" t="s">
         <v>24</v>
       </c>
       <c r="M334" t="s">
         <v>26</v>
       </c>
       <c r="N334" s="9">
         <v>1914.2139999999999</v>
       </c>
       <c r="P334" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q334" t="s">
         <v>24</v>
       </c>
       <c r="R334" t="s">
         <v>26</v>
       </c>
       <c r="S334" s="9">
         <v>1887.8240000000001</v>
       </c>
-      <c r="U334" s="1"/>
-      <c r="X334" s="9"/>
+      <c r="U334" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V334" t="s">
+        <v>24</v>
+      </c>
+      <c r="W334" t="s">
+        <v>26</v>
+      </c>
+      <c r="X334" s="9">
+        <v>1929.5909999999999</v>
+      </c>
       <c r="Z334" s="1"/>
       <c r="AC334" s="9"/>
       <c r="AE334" s="1"/>
       <c r="AH334" s="9"/>
       <c r="AJ334" s="1"/>
       <c r="AM334" s="9"/>
       <c r="AO334" s="1"/>
       <c r="AR334" s="9"/>
       <c r="AT334" s="1"/>
       <c r="AW334" s="9"/>
       <c r="AY334" s="1"/>
       <c r="BB334" s="9"/>
       <c r="BD334" s="1"/>
       <c r="BG334" s="9"/>
     </row>
     <row r="335" spans="1:59">
       <c r="A335" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B335" t="s">
         <v>24</v>
       </c>
       <c r="C335" t="s">
         <v>27</v>
       </c>
@@ -22646,52 +25886,62 @@
       </c>
       <c r="K335" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L335" t="s">
         <v>24</v>
       </c>
       <c r="M335" t="s">
         <v>27</v>
       </c>
       <c r="N335" s="9">
         <v>363.779</v>
       </c>
       <c r="P335" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q335" t="s">
         <v>24</v>
       </c>
       <c r="R335" t="s">
         <v>27</v>
       </c>
       <c r="S335" s="9">
         <v>246.21700000000001</v>
       </c>
-      <c r="U335" s="1"/>
-      <c r="X335" s="9"/>
+      <c r="U335" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V335" t="s">
+        <v>24</v>
+      </c>
+      <c r="W335" t="s">
+        <v>27</v>
+      </c>
+      <c r="X335" s="9">
+        <v>39.581000000000003</v>
+      </c>
       <c r="Z335" s="1"/>
       <c r="AC335" s="9"/>
       <c r="AE335" s="1"/>
       <c r="AH335" s="9"/>
       <c r="AJ335" s="1"/>
       <c r="AM335" s="9"/>
       <c r="AO335" s="1"/>
       <c r="AR335" s="9"/>
       <c r="AT335" s="1"/>
       <c r="AW335" s="9"/>
       <c r="AY335" s="1"/>
       <c r="BB335" s="9"/>
       <c r="BD335" s="1"/>
       <c r="BG335" s="9"/>
     </row>
     <row r="336" spans="1:59">
       <c r="A336" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B336" t="s">
         <v>24</v>
       </c>
       <c r="C336" t="s">
         <v>28</v>
       </c>
@@ -22712,52 +25962,62 @@
       </c>
       <c r="K336" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L336" t="s">
         <v>24</v>
       </c>
       <c r="M336" t="s">
         <v>28</v>
       </c>
       <c r="N336" s="9">
         <v>2587.6219999999998</v>
       </c>
       <c r="P336" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q336" t="s">
         <v>24</v>
       </c>
       <c r="R336" t="s">
         <v>28</v>
       </c>
       <c r="S336" s="9">
         <v>1902.18</v>
       </c>
-      <c r="U336" s="1"/>
-      <c r="X336" s="9"/>
+      <c r="U336" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V336" t="s">
+        <v>24</v>
+      </c>
+      <c r="W336" t="s">
+        <v>28</v>
+      </c>
+      <c r="X336" s="9">
+        <v>1287.5309999999999</v>
+      </c>
       <c r="Z336" s="1"/>
       <c r="AC336" s="9"/>
       <c r="AE336" s="1"/>
       <c r="AH336" s="9"/>
       <c r="AJ336" s="1"/>
       <c r="AM336" s="9"/>
       <c r="AO336" s="1"/>
       <c r="AR336" s="9"/>
       <c r="AT336" s="1"/>
       <c r="AW336" s="9"/>
       <c r="AY336" s="1"/>
       <c r="BB336" s="9"/>
       <c r="BD336" s="1"/>
       <c r="BG336" s="9"/>
     </row>
     <row r="337" spans="1:59">
       <c r="A337" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B337" t="s">
         <v>24</v>
       </c>
       <c r="C337" t="s">
         <v>29</v>
       </c>
@@ -22778,52 +26038,62 @@
       </c>
       <c r="K337" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L337" t="s">
         <v>24</v>
       </c>
       <c r="M337" t="s">
         <v>29</v>
       </c>
       <c r="N337" s="9">
         <v>17617.163</v>
       </c>
       <c r="P337" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q337" t="s">
         <v>24</v>
       </c>
       <c r="R337" t="s">
         <v>29</v>
       </c>
       <c r="S337" s="9">
         <v>15304.384</v>
       </c>
-      <c r="U337" s="1"/>
-      <c r="X337" s="9"/>
+      <c r="U337" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V337" t="s">
+        <v>24</v>
+      </c>
+      <c r="W337" t="s">
+        <v>29</v>
+      </c>
+      <c r="X337" s="9">
+        <v>15779.687</v>
+      </c>
       <c r="Z337" s="1"/>
       <c r="AC337" s="9"/>
       <c r="AE337" s="1"/>
       <c r="AH337" s="9"/>
       <c r="AJ337" s="1"/>
       <c r="AM337" s="9"/>
       <c r="AO337" s="1"/>
       <c r="AR337" s="9"/>
       <c r="AT337" s="1"/>
       <c r="AW337" s="9"/>
       <c r="AY337" s="1"/>
       <c r="BB337" s="9"/>
       <c r="BD337" s="1"/>
       <c r="BG337" s="9"/>
     </row>
     <row r="338" spans="1:59">
       <c r="A338" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B338" t="s">
         <v>24</v>
       </c>
       <c r="C338" t="s">
         <v>30</v>
       </c>
@@ -22844,52 +26114,62 @@
       </c>
       <c r="K338" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L338" t="s">
         <v>24</v>
       </c>
       <c r="M338" t="s">
         <v>30</v>
       </c>
       <c r="N338" s="9">
         <v>39003.451000000001</v>
       </c>
       <c r="P338" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q338" t="s">
         <v>24</v>
       </c>
       <c r="R338" t="s">
         <v>30</v>
       </c>
       <c r="S338" s="9">
         <v>38252.101999999999</v>
       </c>
-      <c r="U338" s="1"/>
-      <c r="X338" s="9"/>
+      <c r="U338" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V338" t="s">
+        <v>24</v>
+      </c>
+      <c r="W338" t="s">
+        <v>30</v>
+      </c>
+      <c r="X338" s="9">
+        <v>43271.495999999999</v>
+      </c>
       <c r="Z338" s="1"/>
       <c r="AC338" s="9"/>
       <c r="AE338" s="1"/>
       <c r="AH338" s="9"/>
       <c r="AJ338" s="1"/>
       <c r="AM338" s="9"/>
       <c r="AO338" s="1"/>
       <c r="AR338" s="9"/>
       <c r="AT338" s="1"/>
       <c r="AW338" s="9"/>
       <c r="AY338" s="1"/>
       <c r="BB338" s="9"/>
       <c r="BD338" s="1"/>
       <c r="BG338" s="9"/>
     </row>
     <row r="339" spans="1:59">
       <c r="A339" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B339" t="s">
         <v>24</v>
       </c>
       <c r="C339" t="s">
         <v>31</v>
       </c>
@@ -22910,52 +26190,62 @@
       </c>
       <c r="K339" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L339" t="s">
         <v>24</v>
       </c>
       <c r="M339" t="s">
         <v>31</v>
       </c>
       <c r="N339" s="9">
         <v>63749.764000000003</v>
       </c>
       <c r="P339" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q339" t="s">
         <v>24</v>
       </c>
       <c r="R339" t="s">
         <v>31</v>
       </c>
       <c r="S339" s="9">
         <v>61020.764999999999</v>
       </c>
-      <c r="U339" s="1"/>
-      <c r="X339" s="9"/>
+      <c r="U339" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V339" t="s">
+        <v>24</v>
+      </c>
+      <c r="W339" t="s">
+        <v>31</v>
+      </c>
+      <c r="X339" s="9">
+        <v>69773.822</v>
+      </c>
       <c r="Z339" s="1"/>
       <c r="AC339" s="9"/>
       <c r="AE339" s="1"/>
       <c r="AH339" s="9"/>
       <c r="AJ339" s="1"/>
       <c r="AM339" s="9"/>
       <c r="AO339" s="1"/>
       <c r="AR339" s="9"/>
       <c r="AT339" s="1"/>
       <c r="AW339" s="9"/>
       <c r="AY339" s="1"/>
       <c r="BB339" s="9"/>
       <c r="BD339" s="1"/>
       <c r="BG339" s="9"/>
     </row>
     <row r="340" spans="1:59">
       <c r="A340" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B340" t="s">
         <v>24</v>
       </c>
       <c r="C340" t="s">
         <v>32</v>
       </c>
@@ -22976,52 +26266,62 @@
       </c>
       <c r="K340" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L340" t="s">
         <v>24</v>
       </c>
       <c r="M340" t="s">
         <v>32</v>
       </c>
       <c r="N340" s="9">
         <v>12562.92</v>
       </c>
       <c r="P340" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q340" t="s">
         <v>24</v>
       </c>
       <c r="R340" t="s">
         <v>32</v>
       </c>
       <c r="S340" s="9">
         <v>11848.434999999999</v>
       </c>
-      <c r="U340" s="1"/>
-      <c r="X340" s="9"/>
+      <c r="U340" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V340" t="s">
+        <v>24</v>
+      </c>
+      <c r="W340" t="s">
+        <v>32</v>
+      </c>
+      <c r="X340" s="9">
+        <v>12744.41</v>
+      </c>
       <c r="Z340" s="1"/>
       <c r="AC340" s="9"/>
       <c r="AE340" s="1"/>
       <c r="AH340" s="9"/>
       <c r="AJ340" s="1"/>
       <c r="AM340" s="9"/>
       <c r="AO340" s="1"/>
       <c r="AR340" s="9"/>
       <c r="AT340" s="1"/>
       <c r="AW340" s="9"/>
       <c r="AY340" s="1"/>
       <c r="BB340" s="9"/>
       <c r="BD340" s="1"/>
       <c r="BG340" s="9"/>
     </row>
     <row r="341" spans="1:59">
       <c r="A341" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B341" t="s">
         <v>24</v>
       </c>
       <c r="C341" t="s">
         <v>33</v>
       </c>
@@ -23042,52 +26342,62 @@
       </c>
       <c r="K341" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L341" t="s">
         <v>24</v>
       </c>
       <c r="M341" t="s">
         <v>33</v>
       </c>
       <c r="N341" s="9">
         <v>72685.837</v>
       </c>
       <c r="P341" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q341" t="s">
         <v>24</v>
       </c>
       <c r="R341" t="s">
         <v>33</v>
       </c>
       <c r="S341" s="9">
         <v>67342.884999999995</v>
       </c>
-      <c r="U341" s="1"/>
-      <c r="X341" s="9"/>
+      <c r="U341" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V341" t="s">
+        <v>24</v>
+      </c>
+      <c r="W341" t="s">
+        <v>33</v>
+      </c>
+      <c r="X341" s="9">
+        <v>66677.092999999993</v>
+      </c>
       <c r="Z341" s="1"/>
       <c r="AC341" s="9"/>
       <c r="AE341" s="1"/>
       <c r="AH341" s="9"/>
       <c r="AJ341" s="1"/>
       <c r="AM341" s="9"/>
       <c r="AO341" s="1"/>
       <c r="AR341" s="9"/>
       <c r="AT341" s="1"/>
       <c r="AW341" s="9"/>
       <c r="AY341" s="1"/>
       <c r="BB341" s="9"/>
       <c r="BD341" s="1"/>
       <c r="BG341" s="9"/>
     </row>
     <row r="342" spans="1:59">
       <c r="A342" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B342" t="s">
         <v>24</v>
       </c>
       <c r="C342" t="s">
         <v>34</v>
       </c>
@@ -23108,52 +26418,62 @@
       </c>
       <c r="K342" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L342" t="s">
         <v>24</v>
       </c>
       <c r="M342" t="s">
         <v>34</v>
       </c>
       <c r="N342" s="9">
         <v>15953.4</v>
       </c>
       <c r="P342" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q342" t="s">
         <v>24</v>
       </c>
       <c r="R342" t="s">
         <v>34</v>
       </c>
       <c r="S342" s="9">
         <v>40177.9</v>
       </c>
-      <c r="U342" s="1"/>
-      <c r="X342" s="9"/>
+      <c r="U342" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V342" t="s">
+        <v>24</v>
+      </c>
+      <c r="W342" t="s">
+        <v>34</v>
+      </c>
+      <c r="X342" s="9">
+        <v>79844.899999999994</v>
+      </c>
       <c r="Z342" s="1"/>
       <c r="AC342" s="9"/>
       <c r="AE342" s="1"/>
       <c r="AH342" s="9"/>
       <c r="AJ342" s="1"/>
       <c r="AM342" s="9"/>
       <c r="AO342" s="1"/>
       <c r="AR342" s="9"/>
       <c r="AT342" s="1"/>
       <c r="AW342" s="9"/>
       <c r="AY342" s="1"/>
       <c r="BB342" s="9"/>
       <c r="BD342" s="1"/>
       <c r="BG342" s="9"/>
     </row>
     <row r="343" spans="1:59">
       <c r="A343" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B343" t="s">
         <v>24</v>
       </c>
       <c r="C343" t="s">
         <v>35</v>
       </c>
@@ -23174,52 +26494,62 @@
       </c>
       <c r="K343" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L343" t="s">
         <v>24</v>
       </c>
       <c r="M343" t="s">
         <v>35</v>
       </c>
       <c r="N343" s="9">
         <v>7808.3140000000003</v>
       </c>
       <c r="P343" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q343" t="s">
         <v>24</v>
       </c>
       <c r="R343" t="s">
         <v>35</v>
       </c>
       <c r="S343" s="9">
         <v>6807.8190000000004</v>
       </c>
-      <c r="U343" s="1"/>
-      <c r="X343" s="9"/>
+      <c r="U343" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V343" t="s">
+        <v>24</v>
+      </c>
+      <c r="W343" t="s">
+        <v>35</v>
+      </c>
+      <c r="X343" s="9">
+        <v>6689.134</v>
+      </c>
       <c r="Z343" s="1"/>
       <c r="AC343" s="9"/>
       <c r="AE343" s="1"/>
       <c r="AH343" s="9"/>
       <c r="AJ343" s="1"/>
       <c r="AM343" s="9"/>
       <c r="AO343" s="1"/>
       <c r="AR343" s="9"/>
       <c r="AT343" s="1"/>
       <c r="AW343" s="9"/>
       <c r="AY343" s="1"/>
       <c r="BB343" s="9"/>
       <c r="BD343" s="1"/>
       <c r="BG343" s="9"/>
     </row>
     <row r="344" spans="1:59">
       <c r="A344" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B344" t="s">
         <v>24</v>
       </c>
       <c r="C344" t="s">
         <v>36</v>
       </c>
@@ -23240,52 +26570,62 @@
       </c>
       <c r="K344" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L344" t="s">
         <v>24</v>
       </c>
       <c r="M344" t="s">
         <v>36</v>
       </c>
       <c r="N344" s="9">
         <v>196930.93900000001</v>
       </c>
       <c r="P344" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q344" t="s">
         <v>24</v>
       </c>
       <c r="R344" t="s">
         <v>36</v>
       </c>
       <c r="S344" s="9">
         <v>172137.11799999999</v>
       </c>
-      <c r="U344" s="1"/>
-      <c r="X344" s="9"/>
+      <c r="U344" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V344" t="s">
+        <v>24</v>
+      </c>
+      <c r="W344" t="s">
+        <v>36</v>
+      </c>
+      <c r="X344" s="9">
+        <v>176445.587</v>
+      </c>
       <c r="Z344" s="1"/>
       <c r="AC344" s="9"/>
       <c r="AE344" s="1"/>
       <c r="AH344" s="9"/>
       <c r="AJ344" s="1"/>
       <c r="AM344" s="9"/>
       <c r="AO344" s="1"/>
       <c r="AR344" s="9"/>
       <c r="AT344" s="1"/>
       <c r="AW344" s="9"/>
       <c r="AY344" s="1"/>
       <c r="BB344" s="9"/>
       <c r="BD344" s="1"/>
       <c r="BG344" s="9"/>
     </row>
     <row r="345" spans="1:59">
       <c r="A345" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B345" t="s">
         <v>24</v>
       </c>
       <c r="C345" t="s">
         <v>37</v>
       </c>
@@ -23306,52 +26646,62 @@
       </c>
       <c r="K345" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L345" t="s">
         <v>24</v>
       </c>
       <c r="M345" t="s">
         <v>37</v>
       </c>
       <c r="N345" s="9">
         <v>97452.995999999999</v>
       </c>
       <c r="P345" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q345" t="s">
         <v>24</v>
       </c>
       <c r="R345" t="s">
         <v>37</v>
       </c>
       <c r="S345" s="9">
         <v>76578.98</v>
       </c>
-      <c r="U345" s="1"/>
-      <c r="X345" s="9"/>
+      <c r="U345" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V345" t="s">
+        <v>24</v>
+      </c>
+      <c r="W345" t="s">
+        <v>37</v>
+      </c>
+      <c r="X345" s="9">
+        <v>67884.661999999997</v>
+      </c>
       <c r="Z345" s="1"/>
       <c r="AC345" s="9"/>
       <c r="AE345" s="1"/>
       <c r="AH345" s="9"/>
       <c r="AJ345" s="1"/>
       <c r="AM345" s="9"/>
       <c r="AO345" s="1"/>
       <c r="AR345" s="9"/>
       <c r="AT345" s="1"/>
       <c r="AW345" s="9"/>
       <c r="AY345" s="1"/>
       <c r="BB345" s="9"/>
       <c r="BD345" s="1"/>
       <c r="BG345" s="9"/>
     </row>
     <row r="346" spans="1:59">
       <c r="A346" s="1">
         <v>46047.958333333336</v>
       </c>
       <c r="B346" t="s">
         <v>24</v>
       </c>
       <c r="C346" t="s">
         <v>38</v>
       </c>
@@ -23372,104 +26722,123 @@
       </c>
       <c r="K346" s="1">
         <v>46083.958333333336</v>
       </c>
       <c r="L346" t="s">
         <v>24</v>
       </c>
       <c r="M346" t="s">
         <v>38</v>
       </c>
       <c r="N346" s="9">
         <v>2104.4679999999998</v>
       </c>
       <c r="P346" s="1">
         <v>46119.958333333336</v>
       </c>
       <c r="Q346" t="s">
         <v>24</v>
       </c>
       <c r="R346" t="s">
         <v>38</v>
       </c>
       <c r="S346" s="9">
         <v>2059.5940000000001</v>
       </c>
-      <c r="U346" s="1"/>
-      <c r="X346" s="9"/>
+      <c r="U346" s="1">
+        <v>46162.958333333336</v>
+      </c>
+      <c r="V346" t="s">
+        <v>24</v>
+      </c>
+      <c r="W346" t="s">
+        <v>38</v>
+      </c>
+      <c r="X346" s="9">
+        <v>2128.9899999999998</v>
+      </c>
       <c r="Z346" s="1"/>
       <c r="AC346" s="9"/>
       <c r="AE346" s="1"/>
       <c r="AH346" s="9"/>
       <c r="AJ346" s="1"/>
       <c r="AM346" s="9"/>
       <c r="AO346" s="1"/>
       <c r="AR346" s="9"/>
       <c r="AT346" s="1"/>
       <c r="AW346" s="9"/>
       <c r="AY346" s="1"/>
       <c r="BB346" s="9"/>
       <c r="BD346" s="1"/>
       <c r="BG346" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="12">
+    <mergeCell ref="A7:D7"/>
+    <mergeCell ref="F7:I7"/>
+    <mergeCell ref="K7:N7"/>
+    <mergeCell ref="P7:S7"/>
+    <mergeCell ref="AY7:BB7"/>
     <mergeCell ref="BD7:BG7"/>
     <mergeCell ref="U7:X7"/>
     <mergeCell ref="AJ7:AM7"/>
     <mergeCell ref="AO7:AR7"/>
     <mergeCell ref="AT7:AW7"/>
     <mergeCell ref="Z7:AC7"/>
     <mergeCell ref="AE7:AH7"/>
-    <mergeCell ref="A7:D7"/>
-[...3 lines deleted...]
-    <mergeCell ref="AY7:BB7"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="50" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;L&amp;Z&amp;F&amp;C_x000D_&amp;1#&amp;"Calibri"&amp;12&amp;K008000 Internal Use</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A05AFF6C3A27C945B81A5CD357C78DA9" ma:contentTypeVersion="17" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a012765c5e2b49b3cbfd40cfd7c5aef9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2608e603-b7b7-4422-a7af-3d4eadafd8a5" xmlns:ns3="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="10b01e5f5b0934406b031f316faa65f8" ns2:_="" ns3:_="">
     <xsd:import namespace="2608e603-b7b7-4422-a7af-3d4eadafd8a5"/>
     <xsd:import namespace="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -23674,76 +27043,67 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2608e603-b7b7-4422-a7af-3d4eadafd8a5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ec23d7e3-fc7b-42dd-a148-1ce815f19b0b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8BDE304A-524F-4B06-9C6A-B1FDEFEB25C9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DAC93B2-6E9A-49E1-BA6F-F6DDD484310F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{053B0675-A2DE-45D9-BB8C-551B92D7251A}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77957EC2-9FCD-45C2-93E4-72781BD131EE}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>