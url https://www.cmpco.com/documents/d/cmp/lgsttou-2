--- v1 (2026-01-06)
+++ v2 (2026-07-07)
@@ -1,86 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFC39D5F-F21C-42DE-9BE8-8902363B9EAC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7D54911-4E57-4163-B0FF-D9A79566159C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3915" yWindow="435" windowWidth="21600" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LGS-T-TOU #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'LGS-T-TOU #1'!$A$1:$K$401</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="478" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="480" uniqueCount="144">
   <si>
     <t>SUBJECT: Rate LGS-T-TOU Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate LGS-T-TOU #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate LGS-T-TOU revisions for general information and use.</t>
   </si>
   <si>
     <t>2nd &amp;</t>
   </si>
   <si>
     <t>Original  1/</t>
   </si>
   <si>
     <t>1st Rev. 2/</t>
   </si>
   <si>
     <t>4th Rev. 1/</t>
   </si>
   <si>
@@ -458,57 +458,60 @@
   <si>
     <t>Page 1 of 7</t>
   </si>
   <si>
     <t>Page 2 of 7</t>
   </si>
   <si>
     <t>Page 3 of 7</t>
   </si>
   <si>
     <t>Page 4 of 7</t>
   </si>
   <si>
     <t>Page 5 of 7</t>
   </si>
   <si>
     <t>Page 6 of 7</t>
   </si>
   <si>
     <t>Page 7 of 7</t>
   </si>
   <si>
     <t>62nd Rev.</t>
   </si>
   <si>
-    <t>DATE: January 1, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>63rd Rev.</t>
   </si>
   <si>
-    <t>(Supersedes Issue of 10/1/2025)</t>
+    <t>64th Rev.</t>
+  </si>
+  <si>
+    <t>DATE: July 1, 2026</t>
+  </si>
+  <si>
+    <t>(Supersedes Issue of 1/1/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="0.00_)"/>
     <numFmt numFmtId="166" formatCode="0.000000_)"/>
     <numFmt numFmtId="167" formatCode="0.000000"/>
     <numFmt numFmtId="168" formatCode="m/d/yy"/>
     <numFmt numFmtId="169" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -926,5777 +929,5806 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K468"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A396" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K403" sqref="K403"/>
+      <selection activeCell="G415" sqref="G415"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="25.26953125" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="25.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="3.5703125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="3.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.5703125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="3.5703125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="13.5703125" style="1" customWidth="1"/>
+    <col min="12" max="12" width="3.5703125" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="22"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="7"/>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="22"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="24" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="7"/>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="7"/>
       <c r="G3" s="7"/>
       <c r="H3" s="22"/>
       <c r="I3" s="23"/>
       <c r="J3" s="23"/>
       <c r="K3" s="24"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="F4" s="7"/>
       <c r="G4" s="7"/>
       <c r="H4" s="22"/>
       <c r="I4" s="23"/>
       <c r="J4" s="23"/>
       <c r="K4" s="24" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="7"/>
       <c r="B5" s="7"/>
       <c r="C5" s="7"/>
       <c r="D5" s="7"/>
       <c r="E5" s="7"/>
       <c r="F5" s="7"/>
       <c r="G5" s="7"/>
       <c r="H5" s="22"/>
       <c r="I5" s="23"/>
       <c r="J5" s="23"/>
       <c r="K5" s="24" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="7"/>
       <c r="B6" s="7"/>
       <c r="C6" s="7"/>
       <c r="D6" s="7"/>
       <c r="E6" s="7"/>
       <c r="F6" s="7"/>
       <c r="G6" s="7"/>
       <c r="H6" s="7"/>
       <c r="I6" s="7"/>
       <c r="J6" s="7"/>
       <c r="K6" s="7"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="7"/>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="7"/>
       <c r="B9" s="7"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8" t="s">
         <v>4</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="7"/>
       <c r="B10" s="7"/>
       <c r="C10" s="8" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="8"/>
       <c r="E10" s="8" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8" t="s">
         <v>66</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8" t="s">
         <v>7</v>
       </c>
       <c r="J10" s="8"/>
       <c r="K10" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="15"/>
       <c r="E11" s="15" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="15"/>
       <c r="G11" s="15" t="s">
         <v>12</v>
       </c>
       <c r="H11" s="15"/>
       <c r="I11" s="15" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="15"/>
       <c r="K11" s="15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C13" s="2">
         <v>3082</v>
       </c>
       <c r="E13" s="2">
         <v>3047</v>
       </c>
       <c r="G13" s="2">
         <v>3001</v>
       </c>
       <c r="I13" s="2">
         <v>2935</v>
       </c>
       <c r="K13" s="2">
         <v>3107</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C14" s="3">
         <v>8.52</v>
       </c>
       <c r="D14" s="3"/>
       <c r="E14" s="3">
         <v>8.43</v>
       </c>
       <c r="F14" s="3"/>
       <c r="G14" s="3">
         <v>8.3000000000000007</v>
       </c>
       <c r="I14" s="3">
         <v>8.1199999999999992</v>
       </c>
       <c r="K14" s="3">
         <v>8.25</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="3">
         <v>1.1599999999999999</v>
       </c>
       <c r="D15" s="3"/>
       <c r="E15" s="3">
         <v>1.1499999999999999</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3">
         <v>1.1299999999999999</v>
       </c>
       <c r="I15" s="3">
         <v>1.1100000000000001</v>
       </c>
       <c r="K15" s="3">
         <v>1.24</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3">
         <v>1.67</v>
       </c>
       <c r="D16" s="3"/>
       <c r="E16" s="3">
         <v>1.65</v>
       </c>
       <c r="F16" s="3"/>
       <c r="G16" s="3">
         <v>1.63</v>
       </c>
       <c r="I16" s="3">
         <v>1.59</v>
       </c>
       <c r="K16" s="3">
         <v>1.72</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="3">
         <v>0.41</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="3">
         <v>0.4</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3">
         <v>0.4</v>
       </c>
       <c r="I17" s="3">
         <v>0.39</v>
       </c>
       <c r="K17" s="3">
         <v>0.52</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C18" s="4">
         <v>5.0930000000000003E-2</v>
       </c>
       <c r="D18" s="4"/>
       <c r="E18" s="4">
         <v>5.0437000000000003E-2</v>
       </c>
       <c r="F18" s="4"/>
       <c r="G18" s="4">
         <v>4.9777000000000002E-2</v>
       </c>
       <c r="I18" s="4">
         <v>4.9314999999999998E-2</v>
       </c>
       <c r="K18" s="4">
         <v>5.0020000000000002E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="4">
         <v>4.9770000000000002E-2</v>
       </c>
       <c r="D19" s="4"/>
       <c r="E19" s="4">
         <v>4.9300000000000004E-2</v>
       </c>
       <c r="F19" s="4"/>
       <c r="G19" s="4">
         <v>4.8626000000000003E-2</v>
       </c>
       <c r="I19" s="4">
         <v>4.8189999999999997E-2</v>
       </c>
       <c r="K19" s="4">
         <v>4.8925000000000003E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="4">
         <v>4.5143999999999997E-2</v>
       </c>
       <c r="D20" s="4"/>
       <c r="E20" s="4">
         <v>4.4718000000000001E-2</v>
       </c>
       <c r="F20" s="4"/>
       <c r="G20" s="4">
         <v>4.4143000000000002E-2</v>
       </c>
       <c r="I20" s="4">
         <v>4.3805999999999998E-2</v>
       </c>
       <c r="K20" s="4">
         <v>4.4511000000000002E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="4">
         <v>4.2460999999999999E-2</v>
       </c>
       <c r="D21" s="4"/>
       <c r="E21" s="4">
         <v>4.2063999999999997E-2</v>
       </c>
       <c r="F21" s="4"/>
       <c r="G21" s="4">
         <v>4.1530999999999998E-2</v>
       </c>
       <c r="I21" s="4">
         <v>4.1251000000000003E-2</v>
       </c>
       <c r="K21" s="4">
         <v>4.1956E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="4">
         <v>4.1467999999999998E-2</v>
       </c>
       <c r="D22" s="4"/>
       <c r="E22" s="4">
         <v>4.1091999999999997E-2</v>
       </c>
       <c r="F22" s="4"/>
       <c r="G22" s="4">
         <v>4.0542000000000002E-2</v>
       </c>
       <c r="I22" s="4">
         <v>4.0285000000000001E-2</v>
       </c>
       <c r="K22" s="4">
         <v>4.0998E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C23" s="4">
         <v>3.7407999999999997E-2</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4">
         <v>3.7069999999999999E-2</v>
       </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4">
         <v>3.6609999999999997E-2</v>
       </c>
       <c r="I23" s="4">
         <v>3.644E-2</v>
       </c>
       <c r="K23" s="4">
         <v>3.7144999999999997E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A24" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="3">
         <v>0.55000000000000004</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="3">
         <v>0.54</v>
       </c>
       <c r="F24" s="3"/>
       <c r="G24" s="3">
         <v>0.52</v>
       </c>
       <c r="I24" s="3">
         <v>0.51</v>
       </c>
       <c r="K24" s="3">
         <v>0.54</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="7"/>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="8"/>
       <c r="E26" s="8" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="8"/>
       <c r="I26" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J26" s="8"/>
       <c r="K26" s="8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="9"/>
       <c r="C27" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="8"/>
       <c r="E27" s="10" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="10" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="8"/>
       <c r="I27" s="10" t="s">
         <v>33</v>
       </c>
       <c r="J27" s="10"/>
       <c r="K27" s="10" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="2">
         <v>3333</v>
       </c>
       <c r="E29" s="2">
         <v>3540</v>
       </c>
       <c r="G29" s="2">
         <v>870</v>
       </c>
       <c r="I29" s="2">
         <v>870</v>
       </c>
       <c r="K29" s="2">
         <v>876</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="3">
         <v>8.4</v>
       </c>
       <c r="D30" s="3"/>
       <c r="E30" s="3">
         <v>8.5399999999999991</v>
       </c>
       <c r="G30" s="3">
         <v>11.03</v>
       </c>
       <c r="I30" s="3">
         <v>11.03</v>
       </c>
       <c r="K30" s="1">
         <v>11.11</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="3">
         <v>1.39</v>
       </c>
       <c r="D31" s="3"/>
       <c r="E31" s="3">
         <v>1.53</v>
       </c>
       <c r="G31" s="3">
         <v>2.02</v>
       </c>
       <c r="I31" s="3">
         <v>2.02</v>
       </c>
       <c r="K31" s="1">
         <v>2.0299999999999998</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A32" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="3">
         <v>1.9</v>
       </c>
       <c r="D32" s="3"/>
       <c r="E32" s="3">
         <v>2.06</v>
       </c>
       <c r="G32" s="3">
         <v>2.1800000000000002</v>
       </c>
       <c r="I32" s="3">
         <v>2.1800000000000002</v>
       </c>
       <c r="K32" s="5">
         <v>2.2000000000000002</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A33" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="3">
         <v>0.7</v>
       </c>
       <c r="D33" s="3"/>
       <c r="E33" s="3">
         <v>0.86</v>
       </c>
       <c r="G33" s="3">
         <v>0.34</v>
       </c>
       <c r="I33" s="3">
         <v>0.34</v>
       </c>
       <c r="K33" s="5">
         <v>0.34</v>
       </c>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="4">
         <v>5.0858E-2</v>
       </c>
       <c r="D34" s="4"/>
       <c r="E34" s="4">
         <v>5.1625999999999998E-2</v>
       </c>
       <c r="G34" s="4">
         <v>5.4234999999999998E-2</v>
       </c>
       <c r="I34" s="1">
         <v>5.4917000000000001E-2</v>
       </c>
       <c r="K34" s="1">
         <v>5.5384999999999997E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="4">
         <v>4.9793999999999998E-2</v>
       </c>
       <c r="D35" s="4"/>
       <c r="E35" s="4">
         <v>5.0640999999999999E-2</v>
       </c>
       <c r="G35" s="4">
         <v>5.1144000000000002E-2</v>
       </c>
       <c r="I35" s="1">
         <v>5.1825999999999997E-2</v>
       </c>
       <c r="K35" s="1">
         <v>5.2285999999999999E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="4">
         <v>4.5349E-2</v>
       </c>
       <c r="D36" s="4"/>
       <c r="E36" s="4">
         <v>4.6116999999999998E-2</v>
       </c>
       <c r="G36" s="4">
         <v>4.147E-2</v>
       </c>
       <c r="I36" s="1">
         <v>4.2152000000000002E-2</v>
       </c>
       <c r="K36" s="1">
         <v>4.2528000000000003E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="4">
         <v>4.2923000000000003E-2</v>
       </c>
       <c r="D37" s="4"/>
       <c r="E37" s="4">
         <v>4.3809000000000001E-2</v>
       </c>
       <c r="G37" s="4">
         <v>4.0572999999999998E-2</v>
       </c>
       <c r="I37" s="1">
         <v>4.1255E-2</v>
       </c>
       <c r="K37" s="1">
         <v>4.1625000000000002E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="4">
         <v>4.1995999999999999E-2</v>
       </c>
       <c r="D38" s="4"/>
       <c r="E38" s="4">
         <v>4.2960999999999999E-2</v>
       </c>
       <c r="G38" s="4">
         <v>4.0210999999999997E-2</v>
       </c>
       <c r="I38" s="1">
         <v>4.0892999999999999E-2</v>
       </c>
       <c r="K38" s="6">
         <v>4.1259999999999998E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="4">
         <v>3.8112E-2</v>
       </c>
       <c r="D39" s="4"/>
       <c r="E39" s="4">
         <v>3.8997999999999998E-2</v>
       </c>
       <c r="G39" s="4">
         <v>3.4992000000000002E-2</v>
       </c>
       <c r="I39" s="1">
         <v>3.5673999999999997E-2</v>
       </c>
       <c r="K39" s="1">
         <v>3.6004000000000001E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="3">
         <v>0.57999999999999996</v>
       </c>
       <c r="D40" s="3"/>
       <c r="E40" s="3">
         <v>0.62</v>
       </c>
       <c r="G40" s="3">
         <v>0.65</v>
       </c>
       <c r="I40" s="1">
         <v>0.65</v>
       </c>
       <c r="K40" s="1">
         <v>0.65</v>
       </c>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A42" s="7"/>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>35</v>
       </c>
       <c r="D42" s="8"/>
       <c r="E42" s="8" t="s">
         <v>36</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="8"/>
       <c r="I42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="J42" s="8"/>
       <c r="K42" s="8" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B43" s="9"/>
       <c r="C43" s="15">
         <v>34151</v>
       </c>
       <c r="D43" s="16"/>
       <c r="E43" s="15">
         <v>34304</v>
       </c>
       <c r="F43" s="16"/>
       <c r="G43" s="15">
         <v>34335</v>
       </c>
       <c r="H43" s="16"/>
       <c r="I43" s="15">
         <v>34547</v>
       </c>
       <c r="J43" s="16"/>
       <c r="K43" s="15">
         <v>34669</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C45" s="2">
         <v>876</v>
       </c>
       <c r="E45" s="2">
         <v>906</v>
       </c>
       <c r="G45" s="2">
         <v>910</v>
       </c>
       <c r="I45" s="2">
         <v>911</v>
       </c>
       <c r="K45" s="2">
         <v>911</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C46" s="1">
         <v>11.11</v>
       </c>
       <c r="E46" s="5">
         <v>11.49</v>
       </c>
       <c r="G46" s="5">
         <v>11.54</v>
       </c>
       <c r="I46" s="5">
         <v>11.55</v>
       </c>
       <c r="K46" s="5">
         <v>11.55</v>
       </c>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C47" s="1">
         <v>2.0299999999999998</v>
       </c>
       <c r="E47" s="5">
         <v>2.1</v>
       </c>
       <c r="G47" s="5">
         <v>2.11</v>
       </c>
       <c r="I47" s="5">
         <v>2.12</v>
       </c>
       <c r="K47" s="5">
         <v>2.12</v>
       </c>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="5">
         <v>2.2000000000000002</v>
       </c>
       <c r="E48" s="5">
         <v>2.27</v>
       </c>
       <c r="G48" s="5">
         <v>2.2799999999999998</v>
       </c>
       <c r="I48" s="5">
         <v>2.2799999999999998</v>
       </c>
       <c r="K48" s="5">
         <v>2.2799999999999998</v>
       </c>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="5">
         <v>0.34</v>
       </c>
       <c r="E49" s="5">
         <v>0.35</v>
       </c>
       <c r="G49" s="5">
         <v>0.35</v>
       </c>
       <c r="I49" s="5">
         <v>0.35</v>
       </c>
       <c r="K49" s="5">
         <v>0.35</v>
       </c>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="1">
         <v>5.7158E-2</v>
       </c>
       <c r="E50" s="6">
         <v>6.8279000000000006E-2</v>
       </c>
       <c r="G50" s="6">
         <v>6.8600999999999995E-2</v>
       </c>
       <c r="I50" s="6">
         <v>6.8714999999999998E-2</v>
       </c>
       <c r="K50" s="6">
         <v>6.9944999999999993E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C51" s="1">
         <v>5.4045000000000003E-2</v>
       </c>
       <c r="E51" s="6">
         <v>6.5075999999999995E-2</v>
       </c>
       <c r="G51" s="6">
         <v>6.5382999999999997E-2</v>
       </c>
       <c r="I51" s="6">
         <v>6.5493999999999997E-2</v>
       </c>
       <c r="K51" s="6">
         <v>6.6748000000000002E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C52" s="4">
         <v>4.4240000000000002E-2</v>
       </c>
       <c r="E52" s="6">
         <v>5.4983999999999998E-2</v>
       </c>
       <c r="G52" s="6">
         <v>5.5245000000000002E-2</v>
       </c>
       <c r="I52" s="6">
         <v>5.5345999999999999E-2</v>
       </c>
       <c r="K52" s="6">
         <v>5.6675999999999997E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C53" s="1">
         <v>4.3333000000000003E-2</v>
       </c>
       <c r="E53" s="6">
         <v>5.4050000000000001E-2</v>
       </c>
       <c r="G53" s="6">
         <v>5.4307000000000001E-2</v>
       </c>
       <c r="I53" s="6">
         <v>5.4406999999999997E-2</v>
       </c>
       <c r="K53" s="6">
         <v>5.5744000000000002E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="6">
         <v>4.2965999999999997E-2</v>
       </c>
       <c r="E54" s="6">
         <v>5.3755999999999998E-2</v>
       </c>
       <c r="G54" s="6">
         <v>5.4066999999999997E-2</v>
       </c>
       <c r="I54" s="6">
         <v>5.4167E-2</v>
       </c>
       <c r="K54" s="6">
         <v>5.5506E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C55" s="1">
         <v>3.7685000000000003E-2</v>
       </c>
       <c r="E55" s="6">
         <v>4.8238000000000003E-2</v>
       </c>
       <c r="G55" s="6">
         <v>4.8468999999999998E-2</v>
       </c>
       <c r="I55" s="6">
         <v>4.8563000000000002E-2</v>
       </c>
       <c r="K55" s="6">
         <v>4.9944000000000002E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C56" s="1">
         <v>0.65</v>
       </c>
       <c r="E56" s="1">
         <v>0.67</v>
       </c>
       <c r="G56" s="1">
         <v>0.67</v>
       </c>
       <c r="I56" s="1">
         <v>0.67</v>
       </c>
       <c r="K56" s="1">
         <v>0.67</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A63" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A66" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="7"/>
       <c r="D66" s="7"/>
       <c r="E66" s="7"/>
       <c r="F66" s="7"/>
       <c r="G66" s="7"/>
       <c r="H66" s="22"/>
       <c r="I66" s="23"/>
       <c r="J66" s="23"/>
       <c r="K66" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A67" s="7"/>
       <c r="B67" s="7"/>
       <c r="C67" s="2"/>
       <c r="E67" s="2"/>
       <c r="G67" s="2"/>
       <c r="H67" s="22"/>
       <c r="I67" s="25"/>
       <c r="J67" s="22"/>
       <c r="K67" s="24" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A68" s="7"/>
       <c r="B68" s="7"/>
       <c r="C68" s="7"/>
       <c r="D68" s="7"/>
       <c r="E68" s="7"/>
       <c r="F68" s="7"/>
       <c r="G68" s="7"/>
       <c r="H68" s="22"/>
       <c r="I68" s="23"/>
       <c r="J68" s="23"/>
       <c r="K68" s="24"/>
     </row>
-    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A69" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="7"/>
       <c r="D69" s="7"/>
       <c r="E69" s="7"/>
       <c r="F69" s="7"/>
       <c r="G69" s="7"/>
       <c r="H69" s="22"/>
       <c r="I69" s="23"/>
       <c r="J69" s="23"/>
       <c r="K69" s="24" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A70" s="7"/>
       <c r="B70" s="7"/>
       <c r="C70" s="7"/>
       <c r="D70" s="7"/>
       <c r="E70" s="7"/>
       <c r="F70" s="7"/>
       <c r="G70" s="7"/>
       <c r="H70" s="22"/>
       <c r="I70" s="23"/>
       <c r="J70" s="23"/>
       <c r="K70" s="24" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A71" s="7"/>
       <c r="B71" s="7"/>
       <c r="C71" s="7"/>
       <c r="D71" s="7"/>
       <c r="E71" s="7"/>
       <c r="F71" s="7"/>
       <c r="G71" s="7"/>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A72" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="7"/>
       <c r="G72" s="7"/>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
       <c r="J72" s="7"/>
       <c r="K72" s="7"/>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A73" s="7"/>
       <c r="B73" s="7"/>
       <c r="C73" s="7"/>
       <c r="D73" s="7"/>
       <c r="E73" s="7"/>
       <c r="F73" s="7"/>
       <c r="G73" s="7"/>
       <c r="H73" s="7"/>
       <c r="I73" s="7"/>
       <c r="J73" s="7"/>
       <c r="K73" s="7"/>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A74" s="7"/>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>58</v>
       </c>
       <c r="D74" s="7"/>
       <c r="E74" s="8" t="s">
         <v>59</v>
       </c>
       <c r="F74" s="7"/>
       <c r="G74" s="8" t="s">
         <v>60</v>
       </c>
       <c r="H74" s="7"/>
       <c r="I74" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J74" s="7"/>
       <c r="K74" s="8" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A75" s="7"/>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>55</v>
       </c>
       <c r="D75" s="7"/>
       <c r="E75" s="8" t="s">
         <v>55</v>
       </c>
       <c r="F75" s="7"/>
       <c r="G75" s="8" t="s">
         <v>56</v>
       </c>
       <c r="H75" s="7"/>
       <c r="I75" s="8" t="s">
         <v>57</v>
       </c>
       <c r="J75" s="7"/>
       <c r="K75" s="8" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A76" s="9" t="s">
         <v>9</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="15">
         <v>34700</v>
       </c>
       <c r="D76" s="17"/>
       <c r="E76" s="15">
         <v>34881</v>
       </c>
       <c r="F76" s="17"/>
       <c r="G76" s="15">
         <v>36586</v>
       </c>
       <c r="H76" s="17"/>
       <c r="I76" s="15">
         <v>36678</v>
       </c>
       <c r="J76" s="17"/>
       <c r="K76" s="15">
         <v>36770</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K77" s="12"/>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C78" s="2">
         <v>911</v>
       </c>
       <c r="E78" s="2">
         <v>911</v>
       </c>
       <c r="G78" s="2">
         <v>866.18</v>
       </c>
       <c r="I78" s="2">
         <v>866.18</v>
       </c>
       <c r="K78" s="2">
         <v>867.33</v>
       </c>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C79" s="5">
         <v>11.55</v>
       </c>
       <c r="E79" s="5">
         <v>11.55</v>
       </c>
       <c r="G79" s="5">
         <v>9.17</v>
       </c>
       <c r="I79" s="1">
         <v>8.77</v>
       </c>
       <c r="K79" s="13">
         <v>9.18</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C80" s="5">
         <v>2.12</v>
       </c>
       <c r="E80" s="5">
         <v>2.12</v>
       </c>
       <c r="G80" s="5">
         <v>2.02</v>
       </c>
       <c r="I80" s="1">
         <v>2.02</v>
       </c>
       <c r="K80" s="13">
         <v>2.02</v>
       </c>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="5">
         <v>2.2799999999999998</v>
       </c>
       <c r="E81" s="3">
         <v>2.2799999999999998</v>
       </c>
       <c r="G81" s="3">
         <v>0.21</v>
       </c>
       <c r="I81" s="1">
         <v>0.01</v>
       </c>
       <c r="K81" s="13">
         <v>0.21</v>
       </c>
     </row>
-    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A82" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C82" s="5">
         <v>0.35</v>
       </c>
       <c r="E82" s="3">
         <v>0.35</v>
       </c>
       <c r="G82" s="3">
         <v>0.33</v>
       </c>
       <c r="I82" s="1">
         <v>0.33</v>
       </c>
       <c r="K82" s="13">
         <v>0.33</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A83" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C83" s="6">
         <v>5.7022999999999997E-2</v>
       </c>
       <c r="E83" s="6">
         <v>5.9610999999999997E-2</v>
       </c>
       <c r="G83" s="6">
         <v>1.1705999999999999E-2</v>
       </c>
       <c r="I83" s="1">
         <v>1.1705999999999999E-2</v>
       </c>
       <c r="K83" s="13">
         <v>1.1722E-2</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="6">
         <v>5.4394999999999999E-2</v>
       </c>
       <c r="E84" s="6">
         <v>5.6982999999999999E-2</v>
       </c>
       <c r="G84" s="6">
         <v>9.9629999999999996E-3</v>
       </c>
       <c r="I84" s="1">
         <v>9.9629999999999996E-3</v>
       </c>
       <c r="K84" s="13">
         <v>9.9760000000000005E-3</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A85" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C85" s="6">
         <v>4.6117999999999999E-2</v>
       </c>
       <c r="E85" s="6">
         <v>4.8705999999999999E-2</v>
       </c>
       <c r="G85" s="6">
         <v>4.8669999999999998E-3</v>
       </c>
       <c r="I85" s="1">
         <v>4.8669999999999998E-3</v>
       </c>
       <c r="K85" s="13">
         <v>4.8729999999999997E-3</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A86" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C86" s="6">
         <v>4.5352000000000003E-2</v>
       </c>
       <c r="E86" s="6">
         <v>4.7940000000000003E-2</v>
       </c>
       <c r="G86" s="6">
         <v>4.4850000000000003E-3</v>
       </c>
       <c r="I86" s="1">
         <v>3.9119999999999997E-3</v>
       </c>
       <c r="K86" s="13">
         <v>4.4910000000000002E-3</v>
       </c>
     </row>
-    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C87" s="6">
         <v>4.5156000000000002E-2</v>
       </c>
       <c r="E87" s="6">
         <v>4.7744000000000002E-2</v>
       </c>
       <c r="G87" s="6">
         <v>4.2189999999999997E-3</v>
       </c>
       <c r="I87" s="11">
         <v>3.6800000000000001E-3</v>
       </c>
       <c r="K87" s="14">
         <v>4.2249999999999996E-3</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C88" s="6">
         <v>4.0585000000000003E-2</v>
       </c>
       <c r="E88" s="6">
         <v>4.3173000000000003E-2</v>
       </c>
       <c r="G88" s="6">
         <v>1.4649999999999999E-3</v>
       </c>
       <c r="I88" s="1">
         <v>1.2780000000000001E-3</v>
       </c>
       <c r="K88" s="13">
         <v>1.467E-3</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A89" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C89" s="1">
         <v>0.67</v>
       </c>
       <c r="E89" s="1">
         <v>0.67</v>
       </c>
       <c r="G89" s="1">
         <v>0.64</v>
       </c>
       <c r="I89" s="1">
         <v>0.64</v>
       </c>
       <c r="K89" s="13">
         <v>0.64</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C91" s="8" t="s">
         <v>63</v>
       </c>
       <c r="E91" s="8" t="s">
         <v>64</v>
       </c>
       <c r="G91" s="8" t="s">
         <v>65</v>
       </c>
       <c r="I91" s="19" t="s">
         <v>67</v>
       </c>
       <c r="K91" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C92" s="8" t="s">
         <v>57</v>
       </c>
       <c r="E92" s="8" t="s">
         <v>57</v>
       </c>
       <c r="G92" s="8" t="s">
         <v>57</v>
       </c>
       <c r="I92" s="19" t="s">
         <v>57</v>
       </c>
       <c r="K92" s="19" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A93" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="15">
         <v>36996</v>
       </c>
       <c r="D93" s="18"/>
       <c r="E93" s="15">
         <v>37073</v>
       </c>
       <c r="F93" s="18"/>
       <c r="G93" s="15">
         <v>37316</v>
       </c>
       <c r="I93" s="20">
         <v>37438</v>
       </c>
       <c r="K93" s="20">
         <v>37681</v>
       </c>
     </row>
-    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C94" s="12"/>
       <c r="E94" s="12"/>
       <c r="G94" s="12"/>
       <c r="I94" s="12"/>
       <c r="K94" s="12"/>
     </row>
-    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A95" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="2">
         <v>867.33</v>
       </c>
       <c r="E95" s="2">
         <v>867.33</v>
       </c>
       <c r="G95" s="2">
         <v>867.33</v>
       </c>
       <c r="I95" s="2">
         <v>827.88</v>
       </c>
       <c r="K95" s="2">
         <v>827.88</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A96" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="13">
         <v>1.86</v>
       </c>
       <c r="E96" s="13">
         <v>1.89</v>
       </c>
       <c r="G96" s="13">
         <v>6.73</v>
       </c>
       <c r="I96" s="21">
         <v>6.7</v>
       </c>
       <c r="K96" s="21">
         <v>9.18</v>
       </c>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A97" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="13">
         <v>1.86</v>
       </c>
       <c r="E97" s="13">
         <v>1.86</v>
       </c>
       <c r="G97" s="13">
         <v>2.02</v>
       </c>
       <c r="I97" s="13">
         <v>2.02</v>
       </c>
       <c r="K97" s="13">
         <v>2.02</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A98" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C98" s="13">
         <v>0.21</v>
       </c>
       <c r="E98" s="13">
         <v>0.21</v>
       </c>
       <c r="G98" s="13">
         <v>0.21</v>
       </c>
       <c r="I98" s="13">
         <v>0.21</v>
       </c>
       <c r="K98" s="13">
         <v>0.21</v>
       </c>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A99" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C99" s="13">
         <v>0.33</v>
       </c>
       <c r="E99" s="13">
         <v>0.33</v>
       </c>
       <c r="G99" s="13">
         <v>0.33</v>
       </c>
       <c r="I99" s="13">
         <v>0.33</v>
       </c>
       <c r="K99" s="13">
         <v>0.33</v>
       </c>
     </row>
-    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A100" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E100" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G100" s="13">
         <v>7.2220000000000001E-3</v>
       </c>
       <c r="I100" s="13">
         <v>7.2220000000000001E-3</v>
       </c>
       <c r="K100" s="13">
         <v>1.1722E-2</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A101" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E101" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G101" s="13">
         <v>5.476E-3</v>
       </c>
       <c r="I101" s="13">
         <v>5.476E-3</v>
       </c>
       <c r="K101" s="13">
         <v>9.9760000000000005E-3</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A102" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C102" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E102" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G102" s="13">
         <v>3.7300000000000001E-4</v>
       </c>
       <c r="I102" s="13">
         <v>3.7300000000000001E-4</v>
       </c>
       <c r="K102" s="13">
         <v>4.8729999999999997E-3</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A103" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C103" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E103" s="13">
         <v>9.2E-5</v>
       </c>
       <c r="G103" s="13">
         <v>9.2E-5</v>
       </c>
       <c r="I103" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="K103" s="13">
         <v>4.4910000000000002E-3</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A104" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C104" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E104" s="13">
         <v>8.7000000000000001E-5</v>
       </c>
       <c r="G104" s="13">
         <v>8.7000000000000001E-5</v>
       </c>
       <c r="I104" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="K104" s="13">
         <v>4.2249999999999996E-3</v>
       </c>
     </row>
-    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A105" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C105" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E105" s="13">
         <v>3.1000000000000001E-5</v>
       </c>
       <c r="G105" s="13">
         <v>3.1000000000000001E-5</v>
       </c>
       <c r="I105" s="13">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="K105" s="13">
         <v>1.467E-3</v>
       </c>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A106" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C106" s="13">
         <v>0.64</v>
       </c>
       <c r="E106" s="13">
         <v>0.64</v>
       </c>
       <c r="G106" s="13">
         <v>0.64</v>
       </c>
       <c r="I106" s="13">
         <v>0.64</v>
       </c>
       <c r="K106" s="13">
         <v>0.64</v>
       </c>
     </row>
-    <row r="121" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A121" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="122" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A122" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="123" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A123" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="124" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A124" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="125" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A125" s="1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="126" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A126" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="127" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A127" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="128" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A128" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A129" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A130" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A131" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="7"/>
       <c r="D133" s="7"/>
       <c r="E133" s="7"/>
       <c r="F133" s="7"/>
       <c r="G133" s="7"/>
       <c r="H133" s="22"/>
       <c r="I133" s="23"/>
       <c r="J133" s="23"/>
       <c r="K133" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A134" s="7"/>
       <c r="B134" s="7"/>
       <c r="C134" s="2"/>
       <c r="E134" s="2"/>
       <c r="G134" s="2"/>
       <c r="H134" s="22"/>
       <c r="I134" s="25"/>
       <c r="J134" s="22"/>
       <c r="K134" s="24" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A135" s="7"/>
       <c r="B135" s="7"/>
       <c r="C135" s="7"/>
       <c r="D135" s="7"/>
       <c r="E135" s="7"/>
       <c r="F135" s="7"/>
       <c r="G135" s="7"/>
       <c r="H135" s="22"/>
       <c r="I135" s="23"/>
       <c r="J135" s="23"/>
       <c r="K135" s="24"/>
     </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="7"/>
       <c r="D136" s="7"/>
       <c r="E136" s="7"/>
       <c r="F136" s="7"/>
       <c r="G136" s="7"/>
       <c r="H136" s="22"/>
       <c r="I136" s="23"/>
       <c r="J136" s="23"/>
       <c r="K136" s="24" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A137" s="7"/>
       <c r="B137" s="7"/>
       <c r="C137" s="7"/>
       <c r="D137" s="7"/>
       <c r="E137" s="7"/>
       <c r="F137" s="7"/>
       <c r="G137" s="7"/>
       <c r="H137" s="22"/>
       <c r="I137" s="23"/>
       <c r="J137" s="23"/>
       <c r="K137" s="24" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A138" s="7"/>
       <c r="B138" s="7"/>
       <c r="C138" s="7"/>
       <c r="D138" s="7"/>
       <c r="E138" s="7"/>
       <c r="F138" s="7"/>
       <c r="G138" s="7"/>
       <c r="H138" s="7"/>
       <c r="I138" s="7"/>
       <c r="J138" s="7"/>
       <c r="K138" s="7"/>
     </row>
-    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A139" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="7"/>
       <c r="D139" s="7"/>
       <c r="E139" s="7"/>
       <c r="F139" s="7"/>
       <c r="G139" s="7"/>
       <c r="H139" s="7"/>
       <c r="I139" s="7"/>
       <c r="J139" s="7"/>
       <c r="K139" s="7"/>
     </row>
-    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A140" s="7"/>
       <c r="B140" s="7"/>
       <c r="C140" s="7"/>
       <c r="D140" s="7"/>
       <c r="E140" s="7"/>
       <c r="F140" s="7"/>
       <c r="G140" s="7"/>
       <c r="H140" s="7"/>
       <c r="I140" s="7"/>
       <c r="J140" s="7"/>
       <c r="K140" s="7"/>
     </row>
-    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C141" s="19" t="s">
         <v>69</v>
       </c>
       <c r="E141" s="19" t="s">
         <v>70</v>
       </c>
       <c r="G141" s="19" t="s">
         <v>74</v>
       </c>
       <c r="I141" s="19" t="s">
         <v>79</v>
       </c>
       <c r="K141" s="19" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="142" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C142" s="19" t="s">
         <v>57</v>
       </c>
       <c r="E142" s="19" t="s">
         <v>73</v>
       </c>
       <c r="G142" s="19" t="s">
         <v>73</v>
       </c>
       <c r="I142" s="19" t="s">
         <v>83</v>
       </c>
       <c r="K142" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="143" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A143" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C143" s="20">
         <v>37803</v>
       </c>
       <c r="D143" s="18"/>
       <c r="E143" s="20">
         <v>38169</v>
       </c>
       <c r="F143" s="18"/>
       <c r="G143" s="20">
         <v>38412</v>
       </c>
       <c r="I143" s="20">
         <v>38534</v>
       </c>
       <c r="K143" s="20">
         <v>38777</v>
       </c>
     </row>
-    <row r="144" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C144" s="26"/>
       <c r="E144" s="26"/>
       <c r="G144" s="26"/>
       <c r="I144" s="26"/>
       <c r="K144" s="26"/>
     </row>
-    <row r="145" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A145" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C145" s="25">
         <v>763.24</v>
       </c>
       <c r="E145" s="25">
         <v>754.54</v>
       </c>
       <c r="G145" s="25">
         <v>754.54</v>
       </c>
       <c r="I145" s="25">
         <v>750.15</v>
       </c>
       <c r="K145" s="25">
         <v>742.45</v>
       </c>
     </row>
-    <row r="146" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A146" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C146" s="27">
         <v>9.18</v>
       </c>
       <c r="E146" s="27">
         <v>9.18</v>
       </c>
       <c r="G146" s="27">
         <v>7.89</v>
       </c>
       <c r="I146" s="27">
         <v>7.89</v>
       </c>
       <c r="K146" s="27">
         <v>6.8</v>
       </c>
     </row>
-    <row r="147" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A147" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C147" s="28">
         <v>2.02</v>
       </c>
       <c r="E147" s="28">
         <v>2.02</v>
       </c>
       <c r="G147" s="28">
         <v>2.02</v>
       </c>
       <c r="I147" s="28">
         <v>2.02</v>
       </c>
       <c r="K147" s="28">
         <v>1.74</v>
       </c>
     </row>
-    <row r="148" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A148" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C148" s="28">
         <v>0.21</v>
       </c>
       <c r="E148" s="28">
         <v>0.21</v>
       </c>
       <c r="G148" s="28">
         <v>0.21</v>
       </c>
       <c r="I148" s="28">
         <v>0.21</v>
       </c>
       <c r="K148" s="28">
         <v>0.21</v>
       </c>
     </row>
-    <row r="149" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A149" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C149" s="28">
         <v>0.33</v>
       </c>
       <c r="E149" s="28">
         <v>0.33</v>
       </c>
       <c r="G149" s="28">
         <v>0.33</v>
       </c>
       <c r="I149" s="28">
         <v>0.33</v>
       </c>
       <c r="K149" s="28">
         <v>0.33</v>
       </c>
     </row>
-    <row r="150" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A150" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C150" s="28">
         <v>7.9369999999999996E-3</v>
       </c>
       <c r="E150" s="28">
         <v>7.9369999999999996E-3</v>
       </c>
       <c r="G150" s="28">
         <v>7.9369999999999996E-3</v>
       </c>
       <c r="I150" s="28">
         <v>7.9369999999999996E-3</v>
       </c>
       <c r="K150" s="28">
         <v>7.0549999999999996E-3</v>
       </c>
     </row>
-    <row r="151" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A151" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C151" s="28">
         <v>6.1910000000000003E-3</v>
       </c>
       <c r="E151" s="28">
         <v>6.1910000000000003E-3</v>
       </c>
       <c r="G151" s="28">
         <v>6.1910000000000003E-3</v>
       </c>
       <c r="I151" s="28">
         <v>6.1910000000000003E-3</v>
       </c>
       <c r="K151" s="28">
         <v>5.5490000000000001E-3</v>
       </c>
     </row>
-    <row r="152" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A152" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C152" s="28">
         <v>1.088E-3</v>
       </c>
       <c r="E152" s="28">
         <v>1.088E-3</v>
       </c>
       <c r="G152" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I152" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="K152" s="28">
         <v>1.523E-3</v>
       </c>
     </row>
-    <row r="153" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A153" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C153" s="28">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E153" s="28">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G153" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I153" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="K153" s="28">
         <v>1.523E-3</v>
       </c>
     </row>
-    <row r="154" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A154" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C154" s="28">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E154" s="28">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G154" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I154" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="K154" s="28">
         <v>1.523E-3</v>
       </c>
     </row>
-    <row r="155" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A155" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C155" s="28">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E155" s="28">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G155" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I155" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="K155" s="28">
         <v>1.523E-3</v>
       </c>
     </row>
-    <row r="156" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A156" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C156" s="28">
         <v>0.64</v>
       </c>
       <c r="E156" s="28">
         <v>0.64</v>
       </c>
       <c r="G156" s="28">
         <v>0.64</v>
       </c>
       <c r="I156" s="28">
         <v>0.64</v>
       </c>
       <c r="K156" s="28">
         <v>0.64</v>
       </c>
     </row>
-    <row r="158" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C158" s="19" t="s">
         <v>85</v>
       </c>
       <c r="E158" s="19" t="s">
         <v>86</v>
       </c>
       <c r="G158" s="19" t="s">
         <v>87</v>
       </c>
       <c r="I158" s="19" t="s">
         <v>88</v>
       </c>
       <c r="K158" s="19" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="159" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C159" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E159" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G159" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I159" s="19" t="s">
         <v>83</v>
       </c>
       <c r="K159" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="160" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A160" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C160" s="20">
         <v>38899</v>
       </c>
       <c r="E160" s="20">
         <v>39142</v>
       </c>
       <c r="G160" s="20">
         <v>39264</v>
       </c>
       <c r="I160" s="20">
         <v>39448</v>
       </c>
       <c r="K160" s="20">
         <v>39508</v>
       </c>
     </row>
-    <row r="161" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C161" s="26"/>
       <c r="E161" s="26"/>
       <c r="G161" s="26"/>
       <c r="I161" s="26"/>
       <c r="K161" s="26"/>
     </row>
-    <row r="162" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A162" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C162" s="25">
         <v>744</v>
       </c>
       <c r="E162" s="25">
         <v>744</v>
       </c>
       <c r="G162" s="25">
         <v>756.07</v>
       </c>
       <c r="I162" s="25">
         <v>756.07</v>
       </c>
       <c r="K162" s="25">
         <v>756.07</v>
       </c>
     </row>
-    <row r="163" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A163" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C163" s="27">
         <v>6.8</v>
       </c>
       <c r="E163" s="27">
         <v>6.03</v>
       </c>
       <c r="G163" s="27">
         <v>5.46</v>
       </c>
       <c r="I163" s="27">
         <v>5.46</v>
       </c>
       <c r="K163" s="27">
         <v>0.56999999999999995</v>
       </c>
     </row>
-    <row r="164" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A164" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C164" s="28">
         <v>1.74</v>
       </c>
       <c r="E164" s="28">
         <v>1.54</v>
       </c>
       <c r="G164" s="28">
         <v>1.54</v>
       </c>
       <c r="I164" s="28">
         <v>1.54</v>
       </c>
       <c r="K164" s="28">
         <v>0.56999999999999995</v>
       </c>
     </row>
-    <row r="165" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A165" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C165" s="27">
         <v>0.5</v>
       </c>
       <c r="E165" s="27">
         <v>0.5</v>
       </c>
       <c r="G165" s="27">
         <v>0.5</v>
       </c>
       <c r="I165" s="27">
         <v>0.5</v>
       </c>
       <c r="K165" s="27">
         <v>0.5</v>
       </c>
     </row>
-    <row r="166" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A166" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C166" s="27">
         <v>0.5</v>
       </c>
       <c r="E166" s="27">
         <v>0.5</v>
       </c>
       <c r="G166" s="27">
         <v>0.5</v>
       </c>
       <c r="I166" s="27">
         <v>0.5</v>
       </c>
       <c r="K166" s="27">
         <v>0.5</v>
       </c>
     </row>
-    <row r="167" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A167" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C167" s="28">
         <v>7.0549999999999996E-3</v>
       </c>
       <c r="E167" s="30">
         <v>6.43E-3</v>
       </c>
       <c r="G167" s="30">
         <v>6.1159999999999999E-3</v>
       </c>
       <c r="I167" s="30">
         <v>4.6430000000000004E-3</v>
       </c>
       <c r="K167" s="30">
         <v>1.637E-3</v>
       </c>
     </row>
-    <row r="168" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A168" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C168" s="28">
         <v>5.5490000000000001E-3</v>
       </c>
       <c r="E168" s="28">
         <v>5.0939999999999996E-3</v>
       </c>
       <c r="G168" s="28">
         <v>5.0939999999999996E-3</v>
       </c>
       <c r="I168" s="28">
         <v>3.6210000000000001E-3</v>
       </c>
       <c r="K168" s="28">
         <v>1.637E-3</v>
       </c>
     </row>
-    <row r="169" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A169" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C169" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="E169" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="G169" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I169" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K169" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
     </row>
-    <row r="170" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A170" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C170" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="E170" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="G170" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I170" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K170" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
     </row>
-    <row r="171" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A171" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C171" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="E171" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="G171" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I171" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K171" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
     </row>
-    <row r="172" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A172" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C172" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="E172" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="G172" s="28">
         <v>1.523E-3</v>
       </c>
       <c r="I172" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K172" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
     </row>
-    <row r="173" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A173" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C173" s="28">
         <v>0.64</v>
       </c>
       <c r="E173" s="28">
         <v>0.64</v>
       </c>
       <c r="G173" s="28">
         <v>0.64</v>
       </c>
       <c r="I173" s="28">
         <v>0.64</v>
       </c>
       <c r="K173" s="28">
         <v>0.25</v>
       </c>
     </row>
-    <row r="174" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C174" s="28"/>
       <c r="E174" s="28"/>
       <c r="G174" s="28"/>
       <c r="I174" s="28"/>
       <c r="K174" s="28"/>
     </row>
-    <row r="179" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A179" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="180" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A180" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="181" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A181" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="182" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A182" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="183" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A183" s="1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="184" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A184" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="185" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A185" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="186" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A186" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="187" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A187" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="188" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A188" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="189" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A189" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="190" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A190" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="191" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A191" s="1" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="192" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A192" s="22" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="193" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A193" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B193" s="29"/>
       <c r="C193" s="29"/>
       <c r="D193" s="22"/>
       <c r="E193" s="22"/>
       <c r="F193" s="22"/>
       <c r="G193" s="22"/>
       <c r="H193" s="22"/>
       <c r="I193" s="22"/>
     </row>
-    <row r="194" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A194" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B194" s="29"/>
       <c r="C194" s="29"/>
       <c r="D194" s="22"/>
       <c r="E194" s="22"/>
       <c r="F194" s="22"/>
       <c r="G194" s="22"/>
       <c r="H194" s="22"/>
       <c r="I194" s="22"/>
     </row>
-    <row r="195" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A195" s="1" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="196" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A196" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="197" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A197" s="22" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="198" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A198" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="199" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A199" s="22" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="200" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A200" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="7"/>
       <c r="D200" s="7"/>
       <c r="E200" s="7"/>
       <c r="F200" s="7"/>
       <c r="G200" s="7"/>
       <c r="H200" s="22"/>
       <c r="I200" s="23"/>
       <c r="J200" s="23"/>
       <c r="K200" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="201" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A201" s="7"/>
       <c r="B201" s="7"/>
       <c r="C201" s="2"/>
       <c r="E201" s="2"/>
       <c r="G201" s="2"/>
       <c r="H201" s="22"/>
       <c r="I201" s="25"/>
       <c r="J201" s="22"/>
       <c r="K201" s="24" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="202" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A202" s="7"/>
       <c r="B202" s="7"/>
       <c r="C202" s="7"/>
       <c r="D202" s="7"/>
       <c r="E202" s="7"/>
       <c r="F202" s="7"/>
       <c r="G202" s="7"/>
       <c r="H202" s="22"/>
       <c r="I202" s="23"/>
       <c r="J202" s="23"/>
       <c r="K202" s="24"/>
     </row>
-    <row r="203" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A203" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="7"/>
       <c r="D203" s="7"/>
       <c r="E203" s="7"/>
       <c r="F203" s="7"/>
       <c r="G203" s="7"/>
       <c r="H203" s="22"/>
       <c r="I203" s="23"/>
       <c r="J203" s="23"/>
       <c r="K203" s="24" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="204" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A204" s="7"/>
       <c r="B204" s="7"/>
       <c r="C204" s="7"/>
       <c r="D204" s="7"/>
       <c r="E204" s="7"/>
       <c r="F204" s="7"/>
       <c r="G204" s="7"/>
       <c r="H204" s="22"/>
       <c r="I204" s="23"/>
       <c r="J204" s="23"/>
       <c r="K204" s="24" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="205" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A205" s="7"/>
       <c r="B205" s="7"/>
       <c r="C205" s="7"/>
       <c r="D205" s="7"/>
       <c r="E205" s="7"/>
       <c r="F205" s="7"/>
       <c r="G205" s="7"/>
       <c r="H205" s="7"/>
       <c r="I205" s="7"/>
       <c r="J205" s="7"/>
       <c r="K205" s="7"/>
     </row>
-    <row r="206" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A206" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="7"/>
       <c r="D206" s="7"/>
       <c r="E206" s="7"/>
       <c r="F206" s="7"/>
       <c r="G206" s="7"/>
       <c r="H206" s="7"/>
       <c r="I206" s="7"/>
       <c r="J206" s="7"/>
       <c r="K206" s="7"/>
     </row>
-    <row r="207" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A207" s="7"/>
       <c r="B207" s="7"/>
       <c r="C207" s="7"/>
       <c r="D207" s="7"/>
       <c r="E207" s="7"/>
       <c r="F207" s="7"/>
       <c r="G207" s="7"/>
       <c r="H207" s="7"/>
       <c r="I207" s="7"/>
       <c r="J207" s="7"/>
       <c r="K207" s="7"/>
     </row>
-    <row r="208" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C208" s="19" t="s">
         <v>93</v>
       </c>
       <c r="E208" s="19" t="s">
         <v>94</v>
       </c>
       <c r="G208" s="19" t="s">
         <v>95</v>
       </c>
       <c r="I208" s="19" t="s">
         <v>96</v>
       </c>
       <c r="K208" s="19" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="209" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C209" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E209" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G209" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I209" s="19" t="s">
         <v>83</v>
       </c>
       <c r="K209" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="210" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A210" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="20">
         <v>39630</v>
       </c>
       <c r="D210" s="18"/>
       <c r="E210" s="20">
         <v>39873</v>
       </c>
       <c r="F210" s="18"/>
       <c r="G210" s="20">
         <v>39995</v>
       </c>
       <c r="I210" s="20">
         <v>40360</v>
       </c>
       <c r="K210" s="20">
         <v>40725</v>
       </c>
     </row>
-    <row r="211" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C211" s="26"/>
       <c r="E211" s="26"/>
       <c r="G211" s="26"/>
       <c r="I211" s="26"/>
       <c r="K211" s="26"/>
     </row>
-    <row r="212" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A212" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C212" s="25">
         <v>688.02</v>
       </c>
       <c r="E212" s="25">
         <v>688.02</v>
       </c>
       <c r="G212" s="25">
         <v>727.96</v>
       </c>
       <c r="I212" s="25">
         <v>707.53</v>
       </c>
       <c r="K212" s="25">
         <v>738.62</v>
       </c>
     </row>
-    <row r="213" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A213" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C213" s="27">
         <v>0.56999999999999995</v>
       </c>
       <c r="E213" s="27">
         <v>0.57999999999999996</v>
       </c>
       <c r="G213" s="27">
         <v>0.4</v>
       </c>
       <c r="I213" s="27">
         <v>0.35</v>
       </c>
       <c r="K213" s="27">
         <v>0.4</v>
       </c>
     </row>
-    <row r="214" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A214" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C214" s="28">
         <v>0.56999999999999995</v>
       </c>
       <c r="E214" s="28">
         <v>0.57999999999999996</v>
       </c>
       <c r="G214" s="27">
         <v>0.4</v>
       </c>
       <c r="I214" s="27">
         <v>0.35</v>
       </c>
       <c r="K214" s="27">
         <v>0.4</v>
       </c>
     </row>
-    <row r="215" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A215" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C215" s="27">
         <v>0.5</v>
       </c>
       <c r="E215" s="27">
         <v>0.51</v>
       </c>
       <c r="G215" s="27">
         <v>0.4</v>
       </c>
       <c r="I215" s="27">
         <v>0.35</v>
       </c>
       <c r="K215" s="27">
         <v>0.4</v>
       </c>
     </row>
-    <row r="216" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A216" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C216" s="27">
         <v>0.5</v>
       </c>
       <c r="E216" s="27">
         <v>0.51</v>
       </c>
       <c r="G216" s="27">
         <v>0.4</v>
       </c>
       <c r="I216" s="27">
         <v>0.35</v>
       </c>
       <c r="K216" s="27">
         <v>0.4</v>
       </c>
     </row>
-    <row r="217" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A217" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C217" s="30">
         <v>1.637E-3</v>
       </c>
       <c r="E217" s="30">
         <v>1.665E-3</v>
       </c>
       <c r="G217" s="30">
         <v>1.2600000000000001E-3</v>
       </c>
       <c r="I217" s="30">
         <v>1.273E-3</v>
       </c>
       <c r="K217" s="30">
         <v>1.4909999999999999E-3</v>
       </c>
     </row>
-    <row r="218" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A218" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C218" s="28">
         <v>1.637E-3</v>
       </c>
       <c r="E218" s="28">
         <v>1.665E-3</v>
       </c>
       <c r="G218" s="30">
         <v>1.2600000000000001E-3</v>
       </c>
       <c r="I218" s="30">
         <v>1.273E-3</v>
       </c>
       <c r="K218" s="28">
         <v>1.4909999999999999E-3</v>
       </c>
     </row>
-    <row r="219" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A219" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C219" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="E219" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="G219" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="I219" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K219" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
-    <row r="220" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A220" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C220" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="E220" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="G220" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="I220" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K220" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
-    <row r="221" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A221" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C221" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="E221" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="G221" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="I221" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K221" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
-    <row r="222" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A222" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C222" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="E222" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="G222" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="I222" s="30">
         <v>5.0000000000000002E-5</v>
       </c>
       <c r="K222" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
     </row>
-    <row r="223" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A223" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C223" s="28">
         <v>0.25</v>
       </c>
       <c r="E223" s="28">
         <v>0.25</v>
       </c>
       <c r="G223" s="28">
         <v>0.19</v>
       </c>
       <c r="I223" s="28">
         <v>0.17</v>
       </c>
       <c r="K223" s="27">
         <v>0.19</v>
       </c>
     </row>
-    <row r="224" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:11" x14ac:dyDescent="0.2">
       <c r="K224" s="22"/>
     </row>
-    <row r="225" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A225" s="22"/>
       <c r="B225" s="22"/>
       <c r="C225" s="19" t="s">
         <v>98</v>
       </c>
       <c r="E225" s="19" t="s">
         <v>99</v>
       </c>
       <c r="G225" s="19" t="s">
         <v>100</v>
       </c>
       <c r="I225" s="19"/>
       <c r="K225" s="19"/>
     </row>
-    <row r="226" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A226" s="22"/>
       <c r="B226" s="22"/>
       <c r="C226" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E226" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G226" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I226" s="19"/>
       <c r="K226" s="19"/>
     </row>
-    <row r="227" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A227" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B227" s="22"/>
       <c r="C227" s="20">
         <v>40969</v>
       </c>
       <c r="E227" s="20">
         <v>41091</v>
       </c>
       <c r="G227" s="20">
         <v>41456</v>
       </c>
       <c r="I227" s="20"/>
       <c r="K227" s="20"/>
     </row>
-    <row r="228" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A228" s="22"/>
       <c r="B228" s="22"/>
       <c r="C228" s="26"/>
       <c r="E228" s="26"/>
       <c r="G228" s="26"/>
       <c r="I228" s="26"/>
       <c r="K228" s="26"/>
     </row>
-    <row r="229" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A229" s="22" t="s">
         <v>15</v>
       </c>
       <c r="B229" s="22"/>
       <c r="C229" s="25">
         <v>738.62</v>
       </c>
       <c r="E229" s="25">
         <v>753.52</v>
       </c>
       <c r="G229" s="25">
         <v>799.26</v>
       </c>
       <c r="I229" s="25"/>
       <c r="K229" s="25"/>
     </row>
-    <row r="230" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A230" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B230" s="22"/>
       <c r="C230" s="27">
         <v>0.5</v>
       </c>
       <c r="E230" s="27">
         <v>0.48</v>
       </c>
       <c r="G230" s="27">
         <v>0.37</v>
       </c>
       <c r="I230" s="27"/>
       <c r="K230" s="27"/>
     </row>
-    <row r="231" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A231" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B231" s="22"/>
       <c r="C231" s="27">
         <v>0.5</v>
       </c>
       <c r="E231" s="27">
         <v>0.48</v>
       </c>
       <c r="G231" s="27">
         <v>0.37</v>
       </c>
       <c r="I231" s="27"/>
       <c r="K231" s="28"/>
     </row>
-    <row r="232" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A232" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B232" s="22"/>
       <c r="C232" s="27">
         <v>0.5</v>
       </c>
       <c r="E232" s="27">
         <v>0.48</v>
       </c>
       <c r="G232" s="27">
         <v>0.37</v>
       </c>
       <c r="I232" s="27"/>
       <c r="K232" s="27"/>
     </row>
-    <row r="233" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A233" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B233" s="22"/>
       <c r="C233" s="27">
         <v>0.5</v>
       </c>
       <c r="E233" s="27">
         <v>0.48</v>
       </c>
       <c r="G233" s="27">
         <v>0.37</v>
       </c>
       <c r="I233" s="27"/>
       <c r="K233" s="27"/>
     </row>
-    <row r="234" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A234" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B234" s="22"/>
       <c r="C234" s="30">
         <v>1.8630000000000001E-3</v>
       </c>
       <c r="E234" s="30">
         <v>1.634E-3</v>
       </c>
       <c r="G234" s="30">
         <v>1.54E-4</v>
       </c>
       <c r="I234" s="27"/>
       <c r="K234" s="30"/>
     </row>
-    <row r="235" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A235" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B235" s="22"/>
       <c r="C235" s="30">
         <v>1.8630000000000001E-3</v>
       </c>
       <c r="E235" s="30">
         <v>1.634E-3</v>
       </c>
       <c r="G235" s="30">
         <v>1.54E-4</v>
       </c>
       <c r="I235" s="27"/>
       <c r="K235" s="28"/>
     </row>
-    <row r="236" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A236" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B236" s="22"/>
       <c r="C236" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E236" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G236" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="I236" s="27"/>
       <c r="K236" s="30"/>
     </row>
-    <row r="237" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A237" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B237" s="22"/>
       <c r="C237" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E237" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G237" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="I237" s="27"/>
       <c r="K237" s="30"/>
     </row>
-    <row r="238" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A238" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B238" s="22"/>
       <c r="C238" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E238" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G238" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="I238" s="27"/>
       <c r="K238" s="30"/>
     </row>
-    <row r="239" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A239" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B239" s="22"/>
       <c r="C239" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="E239" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="G239" s="30">
         <v>9.9999999999999995E-7</v>
       </c>
       <c r="I239" s="27"/>
       <c r="K239" s="30"/>
     </row>
-    <row r="240" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A240" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B240" s="22"/>
       <c r="C240" s="27">
         <v>0.24</v>
       </c>
       <c r="E240" s="27">
         <v>0.23</v>
       </c>
       <c r="G240" s="27">
         <v>0.18</v>
       </c>
       <c r="I240" s="27"/>
       <c r="K240" s="28"/>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="C242" s="22"/>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="250" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A250" s="1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="253" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="257" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A257" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="258" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A258" s="1" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="259" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A259" s="22" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="260" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A260" s="22" t="s">
         <v>78</v>
       </c>
       <c r="B260" s="29"/>
       <c r="C260" s="29"/>
       <c r="D260" s="22"/>
       <c r="E260" s="22"/>
       <c r="F260" s="22"/>
       <c r="G260" s="22"/>
       <c r="H260" s="22"/>
       <c r="I260" s="22"/>
     </row>
-    <row r="261" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A261" s="1" t="s">
         <v>75</v>
       </c>
       <c r="B261" s="29"/>
       <c r="C261" s="29"/>
       <c r="D261" s="22"/>
       <c r="E261" s="22"/>
       <c r="F261" s="22"/>
       <c r="G261" s="22"/>
       <c r="H261" s="22"/>
       <c r="I261" s="22"/>
     </row>
-    <row r="262" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A262" s="1" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="263" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A263" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="264" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A264" s="22" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="265" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A265" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="266" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A266" s="22" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="267" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A267" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B267" s="7"/>
       <c r="C267" s="7"/>
       <c r="D267" s="7"/>
       <c r="E267" s="7"/>
       <c r="F267" s="7"/>
       <c r="G267" s="7"/>
       <c r="H267" s="22"/>
       <c r="I267" s="23"/>
       <c r="J267" s="23"/>
       <c r="K267" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="268" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A268" s="7"/>
       <c r="B268" s="7"/>
       <c r="C268" s="2"/>
       <c r="E268" s="2"/>
       <c r="G268" s="2"/>
       <c r="H268" s="22"/>
       <c r="I268" s="25"/>
       <c r="J268" s="22"/>
       <c r="K268" s="24" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="269" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A269" s="7"/>
       <c r="B269" s="7"/>
       <c r="C269" s="7"/>
       <c r="D269" s="7"/>
       <c r="E269" s="7"/>
       <c r="F269" s="7"/>
       <c r="G269" s="7"/>
       <c r="H269" s="22"/>
       <c r="I269" s="23"/>
       <c r="J269" s="23"/>
       <c r="K269" s="24"/>
     </row>
-    <row r="270" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A270" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B270" s="7"/>
       <c r="C270" s="7"/>
       <c r="D270" s="7"/>
       <c r="E270" s="7"/>
       <c r="F270" s="7"/>
       <c r="G270" s="7"/>
       <c r="H270" s="22"/>
       <c r="I270" s="23"/>
       <c r="J270" s="23"/>
       <c r="K270" s="24" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="271" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A271" s="7"/>
       <c r="B271" s="7"/>
       <c r="C271" s="7"/>
       <c r="D271" s="7"/>
       <c r="E271" s="7"/>
       <c r="F271" s="7"/>
       <c r="G271" s="7"/>
       <c r="H271" s="22"/>
       <c r="I271" s="23"/>
       <c r="J271" s="23"/>
       <c r="K271" s="24" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="272" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A272" s="7"/>
       <c r="B272" s="7"/>
       <c r="C272" s="7"/>
       <c r="D272" s="7"/>
       <c r="E272" s="7"/>
       <c r="F272" s="7"/>
       <c r="G272" s="7"/>
       <c r="H272" s="7"/>
       <c r="I272" s="7"/>
       <c r="J272" s="7"/>
       <c r="K272" s="7"/>
     </row>
-    <row r="273" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A273" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="7"/>
       <c r="D273" s="7"/>
       <c r="E273" s="7"/>
       <c r="F273" s="7"/>
       <c r="G273" s="7"/>
       <c r="H273" s="7"/>
       <c r="I273" s="7"/>
       <c r="J273" s="7"/>
       <c r="K273" s="7"/>
     </row>
-    <row r="275" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A275" s="22"/>
       <c r="B275" s="22"/>
       <c r="C275" s="19" t="s">
         <v>101</v>
       </c>
       <c r="E275" s="19" t="s">
         <v>111</v>
       </c>
       <c r="G275" s="19" t="s">
         <v>112</v>
       </c>
       <c r="I275" s="19" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="276" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A276" s="22"/>
       <c r="B276" s="22"/>
       <c r="C276" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E276" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G276" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I276" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="277" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A277" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B277" s="22"/>
       <c r="C277" s="20">
         <v>41883</v>
       </c>
       <c r="E277" s="20">
         <v>42186</v>
       </c>
       <c r="G277" s="20">
         <v>42552</v>
       </c>
       <c r="I277" s="20">
         <v>42917</v>
       </c>
     </row>
-    <row r="278" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A278" s="22"/>
       <c r="B278" s="22"/>
       <c r="C278" s="26"/>
       <c r="E278" s="26"/>
       <c r="G278" s="26"/>
       <c r="I278" s="26"/>
     </row>
-    <row r="279" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A279" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B279" s="22"/>
       <c r="C279" s="25">
         <v>799.26</v>
       </c>
       <c r="E279" s="25">
         <v>799.26</v>
       </c>
       <c r="G279" s="25">
         <v>799.26</v>
       </c>
       <c r="I279" s="25">
         <v>817.99</v>
       </c>
     </row>
-    <row r="280" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A280" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B280" s="22"/>
       <c r="C280" s="27">
         <v>0</v>
       </c>
       <c r="E280" s="27">
         <v>0.05</v>
       </c>
       <c r="G280" s="27">
         <v>0.25</v>
       </c>
       <c r="I280" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="281" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A281" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B281" s="22"/>
       <c r="C281" s="27">
         <v>0</v>
       </c>
       <c r="E281" s="27">
         <v>0.05</v>
       </c>
       <c r="G281" s="27">
         <v>0.25</v>
       </c>
       <c r="I281" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="282" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A282" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B282" s="22"/>
       <c r="C282" s="27">
         <v>0</v>
       </c>
       <c r="E282" s="27">
         <v>0.05</v>
       </c>
       <c r="G282" s="27">
         <v>0.25</v>
       </c>
       <c r="I282" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="283" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A283" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B283" s="22"/>
       <c r="C283" s="27">
         <v>0</v>
       </c>
       <c r="E283" s="27">
         <v>0.05</v>
       </c>
       <c r="G283" s="27">
         <v>0.25</v>
       </c>
       <c r="I283" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="284" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A284" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B284" s="22"/>
       <c r="C284" s="30">
         <v>0</v>
       </c>
       <c r="E284" s="30">
         <v>6.3999999999999997E-5</v>
       </c>
       <c r="G284" s="30">
         <v>3.6699999999999998E-4</v>
       </c>
       <c r="I284" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="285" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A285" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B285" s="22"/>
       <c r="C285" s="30">
         <v>0</v>
       </c>
       <c r="E285" s="30">
         <v>6.3999999999999997E-5</v>
       </c>
       <c r="G285" s="30">
         <v>3.6699999999999998E-4</v>
       </c>
       <c r="I285" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="286" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A286" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B286" s="22"/>
       <c r="C286" s="30">
         <v>0</v>
       </c>
       <c r="E286" s="30">
         <v>6.3999999999999997E-5</v>
       </c>
       <c r="G286" s="30">
         <v>3.6699999999999998E-4</v>
       </c>
       <c r="I286" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="287" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A287" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B287" s="22"/>
       <c r="C287" s="30">
         <v>0</v>
       </c>
       <c r="E287" s="30">
         <v>6.3999999999999997E-5</v>
       </c>
       <c r="G287" s="30">
         <v>3.6699999999999998E-4</v>
       </c>
       <c r="I287" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="288" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A288" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B288" s="22"/>
       <c r="C288" s="30">
         <v>0</v>
       </c>
       <c r="E288" s="30">
         <v>6.3999999999999997E-5</v>
       </c>
       <c r="G288" s="30">
         <v>3.6699999999999998E-4</v>
       </c>
       <c r="I288" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="289" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A289" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B289" s="22"/>
       <c r="C289" s="30">
         <v>0</v>
       </c>
       <c r="E289" s="30">
         <v>6.3999999999999997E-5</v>
       </c>
       <c r="G289" s="30">
         <v>3.6699999999999998E-4</v>
       </c>
       <c r="I289" s="30">
         <v>0</v>
       </c>
     </row>
-    <row r="290" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A290" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B290" s="22"/>
       <c r="C290" s="27">
         <v>0</v>
       </c>
       <c r="E290" s="27">
         <v>0.03</v>
       </c>
       <c r="G290" s="27">
         <v>0.16</v>
       </c>
       <c r="I290" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="292" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A292" s="22"/>
       <c r="B292" s="22"/>
       <c r="C292" s="19" t="s">
         <v>114</v>
       </c>
       <c r="E292" s="19" t="s">
         <v>115</v>
       </c>
       <c r="G292" s="19" t="s">
         <v>116</v>
       </c>
       <c r="I292" s="19" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="293" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A293" s="22"/>
       <c r="B293" s="22"/>
       <c r="C293" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E293" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G293" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I293" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="294" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A294" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B294" s="22"/>
       <c r="C294" s="20">
         <v>43282</v>
       </c>
       <c r="E294" s="20">
         <v>43647</v>
       </c>
       <c r="G294" s="20">
         <v>43678</v>
       </c>
       <c r="I294" s="20">
         <v>43891</v>
       </c>
     </row>
-    <row r="295" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A295" s="22"/>
       <c r="B295" s="22"/>
       <c r="C295" s="26"/>
       <c r="E295" s="26"/>
       <c r="G295" s="26"/>
       <c r="I295" s="26"/>
     </row>
-    <row r="296" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A296" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B296" s="22"/>
       <c r="C296" s="25">
         <v>813.38</v>
       </c>
       <c r="E296" s="25">
         <v>815.25</v>
       </c>
       <c r="G296" s="25">
         <v>815.25</v>
       </c>
       <c r="I296" s="25">
         <v>835.95</v>
       </c>
     </row>
-    <row r="297" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A297" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B297" s="22"/>
       <c r="C297" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="E297" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="G297" s="27">
         <v>0.03</v>
       </c>
       <c r="I297" s="27">
         <v>0.03</v>
       </c>
     </row>
-    <row r="298" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A298" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B298" s="22"/>
       <c r="C298" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="E298" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="G298" s="27">
         <v>0.03</v>
       </c>
       <c r="I298" s="27">
         <v>0.03</v>
       </c>
     </row>
-    <row r="299" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A299" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B299" s="22"/>
       <c r="C299" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="E299" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="G299" s="27">
         <v>0.03</v>
       </c>
       <c r="I299" s="27">
         <v>0.03</v>
       </c>
     </row>
-    <row r="300" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A300" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B300" s="22"/>
       <c r="C300" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="E300" s="27">
         <v>-0.14000000000000001</v>
       </c>
       <c r="G300" s="27">
         <v>0.03</v>
       </c>
       <c r="I300" s="27">
         <v>0.03</v>
       </c>
     </row>
-    <row r="301" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A301" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B301" s="22"/>
       <c r="C301" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="E301" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="G301" s="30">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="I301" s="30">
         <v>-4.4999999999999996E-5</v>
       </c>
     </row>
-    <row r="302" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A302" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B302" s="22"/>
       <c r="C302" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="E302" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="G302" s="30">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="I302" s="30">
         <v>-4.4999999999999996E-5</v>
       </c>
     </row>
-    <row r="303" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A303" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B303" s="22"/>
       <c r="C303" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="E303" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="G303" s="30">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="I303" s="30">
         <v>-4.4999999999999996E-5</v>
       </c>
     </row>
-    <row r="304" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A304" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B304" s="22"/>
       <c r="C304" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="E304" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="G304" s="30">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="I304" s="30">
         <v>-4.4999999999999996E-5</v>
       </c>
     </row>
-    <row r="305" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A305" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B305" s="22"/>
       <c r="C305" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="E305" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="G305" s="30">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="I305" s="30">
         <v>-4.4999999999999996E-5</v>
       </c>
     </row>
-    <row r="306" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A306" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B306" s="22"/>
       <c r="C306" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="E306" s="30">
         <v>-2.7700000000000001E-4</v>
       </c>
       <c r="G306" s="30">
         <v>3.8999999999999999E-5</v>
       </c>
       <c r="I306" s="30">
         <v>-4.4999999999999996E-5</v>
       </c>
     </row>
-    <row r="307" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A307" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B307" s="22"/>
       <c r="C307" s="27">
         <v>-0.13</v>
       </c>
       <c r="E307" s="27">
         <v>-0.13</v>
       </c>
       <c r="G307" s="27">
         <v>0.03</v>
       </c>
       <c r="I307" s="27">
         <v>0.03</v>
       </c>
     </row>
-    <row r="312" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A312" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="313" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A313" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="314" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A314" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="315" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A315" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="316" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A316" s="1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="317" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A317" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="318" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A318" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="319" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A319" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="320" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A320" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="321" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A321" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="322" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A322" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="323" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="324" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A324" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B324" s="29"/>
       <c r="C324" s="29"/>
       <c r="D324" s="22"/>
       <c r="E324" s="22"/>
       <c r="F324" s="22"/>
       <c r="G324" s="22"/>
       <c r="H324" s="22"/>
       <c r="I324" s="22"/>
     </row>
-    <row r="325" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A325" s="22" t="s">
         <v>72</v>
       </c>
       <c r="B325" s="29"/>
       <c r="C325" s="29"/>
       <c r="D325" s="22"/>
       <c r="E325" s="22"/>
       <c r="F325" s="22"/>
       <c r="G325" s="22"/>
       <c r="H325" s="22"/>
       <c r="I325" s="22"/>
     </row>
-    <row r="326" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A326" s="22" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="327" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A327" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="328" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A328" s="1" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="329" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A329" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="330" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A330" s="22" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="331" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A331" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="332" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A332" s="22" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="335" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A335" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="7"/>
       <c r="D335" s="7"/>
       <c r="E335" s="7"/>
       <c r="F335" s="7"/>
       <c r="G335" s="7"/>
       <c r="H335" s="22"/>
       <c r="I335" s="23"/>
       <c r="J335" s="23"/>
       <c r="K335" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="336" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A336" s="7"/>
       <c r="B336" s="7"/>
       <c r="C336" s="2"/>
       <c r="E336" s="2"/>
       <c r="G336" s="2"/>
       <c r="H336" s="22"/>
       <c r="I336" s="25"/>
       <c r="J336" s="22"/>
       <c r="K336" s="24" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="337" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A337" s="7"/>
       <c r="B337" s="7"/>
       <c r="C337" s="7"/>
       <c r="D337" s="7"/>
       <c r="E337" s="7"/>
       <c r="F337" s="7"/>
       <c r="G337" s="7"/>
       <c r="H337" s="22"/>
       <c r="I337" s="23"/>
       <c r="J337" s="23"/>
       <c r="K337" s="24"/>
     </row>
-    <row r="338" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="338" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A338" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="7"/>
       <c r="D338" s="7"/>
       <c r="E338" s="7"/>
       <c r="F338" s="7"/>
       <c r="G338" s="7"/>
       <c r="H338" s="22"/>
       <c r="I338" s="23"/>
       <c r="J338" s="23"/>
       <c r="K338" s="24" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="339" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="339" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A339" s="7"/>
       <c r="B339" s="7"/>
       <c r="C339" s="7"/>
       <c r="D339" s="7"/>
       <c r="E339" s="7"/>
       <c r="F339" s="7"/>
       <c r="G339" s="7"/>
       <c r="H339" s="22"/>
       <c r="I339" s="23"/>
       <c r="J339" s="23"/>
       <c r="K339" s="24" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="340" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A340" s="7"/>
       <c r="B340" s="7"/>
       <c r="C340" s="7"/>
       <c r="D340" s="7"/>
       <c r="E340" s="7"/>
       <c r="F340" s="7"/>
       <c r="G340" s="7"/>
       <c r="H340" s="7"/>
       <c r="I340" s="7"/>
       <c r="J340" s="7"/>
       <c r="K340" s="7"/>
     </row>
-    <row r="341" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A341" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="7"/>
       <c r="D341" s="7"/>
       <c r="E341" s="7"/>
       <c r="F341" s="7"/>
       <c r="G341" s="7"/>
       <c r="H341" s="7"/>
       <c r="I341" s="7"/>
       <c r="J341" s="7"/>
       <c r="K341" s="7"/>
     </row>
-    <row r="343" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A343" s="22"/>
       <c r="B343" s="22"/>
       <c r="C343" s="19" t="s">
         <v>120</v>
       </c>
       <c r="E343" s="19" t="s">
         <v>121</v>
       </c>
       <c r="G343" s="19" t="s">
         <v>122</v>
       </c>
       <c r="I343" s="19" t="s">
         <v>123</v>
       </c>
       <c r="K343" s="19" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="344" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A344" s="22"/>
       <c r="B344" s="22"/>
       <c r="C344" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E344" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G344" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I344" s="19" t="s">
         <v>83</v>
       </c>
       <c r="K344" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="345" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="345" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A345" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B345" s="22"/>
       <c r="C345" s="20">
         <v>44013</v>
       </c>
       <c r="E345" s="20">
         <v>44409</v>
       </c>
       <c r="G345" s="20">
         <v>44743</v>
       </c>
       <c r="I345" s="20">
         <v>44927</v>
       </c>
       <c r="K345" s="20">
         <v>45108</v>
       </c>
     </row>
-    <row r="346" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="346" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A346" s="22"/>
       <c r="B346" s="22"/>
       <c r="C346" s="26"/>
       <c r="E346" s="26"/>
       <c r="G346" s="26"/>
       <c r="I346" s="26"/>
       <c r="K346" s="26"/>
     </row>
-    <row r="347" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="347" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A347" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B347" s="22"/>
       <c r="C347" s="25">
         <v>867.12</v>
       </c>
       <c r="E347" s="25">
         <v>896.51</v>
       </c>
       <c r="G347" s="25">
         <v>1071.9000000000001</v>
       </c>
       <c r="I347" s="25">
         <v>1071.9000000000001</v>
       </c>
       <c r="K347" s="25">
         <v>19648.05</v>
       </c>
     </row>
-    <row r="348" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="348" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A348" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B348" s="22"/>
       <c r="C348" s="27">
         <v>0.09</v>
       </c>
       <c r="E348" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G348" s="33">
         <v>-0.01</v>
       </c>
       <c r="I348" s="33">
         <v>-0.01</v>
       </c>
       <c r="K348" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="349" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A349" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B349" s="22"/>
       <c r="C349" s="27">
         <v>0.09</v>
       </c>
       <c r="E349" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G349" s="33">
         <v>-0.01</v>
       </c>
       <c r="I349" s="33">
         <v>-0.01</v>
       </c>
       <c r="K349" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="350" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A350" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B350" s="22"/>
       <c r="C350" s="27">
         <v>0.09</v>
       </c>
       <c r="E350" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G350" s="33">
         <v>-0.01</v>
       </c>
       <c r="I350" s="33">
         <v>-0.01</v>
       </c>
       <c r="K350" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="351" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="351" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A351" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B351" s="22"/>
       <c r="C351" s="27">
         <v>0.09</v>
       </c>
       <c r="E351" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G351" s="33">
         <v>-0.01</v>
       </c>
       <c r="I351" s="33">
         <v>-0.01</v>
       </c>
       <c r="K351" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="352" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="352" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A352" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B352" s="22"/>
       <c r="C352" s="30">
         <v>7.0000000000000007E-5</v>
       </c>
       <c r="E352" s="30">
         <v>2.5500000000000002E-4</v>
       </c>
       <c r="G352" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="I352" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="K352" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
     </row>
-    <row r="353" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="353" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A353" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B353" s="22"/>
       <c r="C353" s="30">
         <v>7.0000000000000007E-5</v>
       </c>
       <c r="E353" s="30">
         <v>2.5500000000000002E-4</v>
       </c>
       <c r="G353" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="I353" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="K353" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
     </row>
-    <row r="354" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A354" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B354" s="22"/>
       <c r="C354" s="30">
         <v>7.0000000000000007E-5</v>
       </c>
       <c r="E354" s="30">
         <v>2.5500000000000002E-4</v>
       </c>
       <c r="G354" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="I354" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="K354" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
     </row>
-    <row r="355" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="355" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A355" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B355" s="22"/>
       <c r="C355" s="30">
         <v>7.0000000000000007E-5</v>
       </c>
       <c r="E355" s="30">
         <v>2.5500000000000002E-4</v>
       </c>
       <c r="G355" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="I355" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="K355" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
     </row>
-    <row r="356" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A356" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B356" s="22"/>
       <c r="C356" s="30">
         <v>7.0000000000000007E-5</v>
       </c>
       <c r="E356" s="30">
         <v>2.5500000000000002E-4</v>
       </c>
       <c r="G356" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="I356" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="K356" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
     </row>
-    <row r="357" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="357" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A357" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B357" s="22"/>
       <c r="C357" s="30">
         <v>7.0000000000000007E-5</v>
       </c>
       <c r="E357" s="30">
         <v>2.5500000000000002E-4</v>
       </c>
       <c r="G357" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="I357" s="34">
         <v>-3.7810000000000001E-3</v>
       </c>
       <c r="K357" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
     </row>
-    <row r="358" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="358" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A358" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B358" s="22"/>
       <c r="C358" s="27">
         <v>0.09</v>
       </c>
       <c r="E358" s="27">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="G358" s="33">
         <v>-0.01</v>
       </c>
       <c r="I358" s="33">
         <v>-0.01</v>
       </c>
       <c r="K358" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="360" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A360" s="22"/>
       <c r="B360" s="22"/>
       <c r="C360" s="19" t="s">
         <v>125</v>
       </c>
       <c r="E360" s="19" t="s">
         <v>126</v>
       </c>
       <c r="G360" s="19" t="s">
         <v>127</v>
       </c>
       <c r="I360" s="19" t="s">
         <v>128</v>
       </c>
       <c r="K360" s="19" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="361" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="361" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A361" s="22"/>
       <c r="B361" s="22"/>
       <c r="C361" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E361" s="19" t="s">
         <v>83</v>
       </c>
       <c r="G361" s="19" t="s">
         <v>83</v>
       </c>
       <c r="I361" s="19" t="s">
         <v>83</v>
       </c>
       <c r="K361" s="19" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="362" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="362" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A362" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B362" s="22"/>
       <c r="C362" s="20">
         <v>45292</v>
       </c>
       <c r="E362" s="20">
         <v>45474</v>
       </c>
       <c r="G362" s="20">
         <v>45505</v>
       </c>
       <c r="I362" s="20">
         <v>45658</v>
       </c>
       <c r="K362" s="20">
         <v>45839</v>
       </c>
     </row>
-    <row r="363" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="363" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A363" s="22"/>
       <c r="B363" s="22"/>
       <c r="C363" s="26"/>
       <c r="E363" s="26"/>
     </row>
-    <row r="364" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="364" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A364" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B364" s="22"/>
       <c r="C364" s="25">
         <v>19691.400000000001</v>
       </c>
       <c r="E364" s="25">
         <v>26024.639999999999</v>
       </c>
       <c r="G364" s="25">
         <v>27517.45</v>
       </c>
       <c r="I364" s="25">
         <v>27578.69</v>
       </c>
       <c r="K364" s="25">
         <v>9102.5</v>
       </c>
     </row>
-    <row r="365" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="365" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A365" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B365" s="22"/>
       <c r="C365" s="27">
         <v>0</v>
       </c>
       <c r="E365" s="27">
         <v>0</v>
       </c>
       <c r="G365" s="27">
         <v>0</v>
       </c>
       <c r="I365" s="27">
         <v>0</v>
       </c>
       <c r="K365" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="366" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="366" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A366" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B366" s="22"/>
       <c r="C366" s="27">
         <v>0</v>
       </c>
       <c r="E366" s="27">
         <v>0</v>
       </c>
       <c r="G366" s="27">
         <v>0</v>
       </c>
       <c r="I366" s="27">
         <v>0</v>
       </c>
       <c r="K366" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="367" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A367" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B367" s="22"/>
       <c r="C367" s="27">
         <v>0</v>
       </c>
       <c r="E367" s="27">
         <v>0</v>
       </c>
       <c r="G367" s="27">
         <v>0</v>
       </c>
       <c r="I367" s="27">
         <v>0</v>
       </c>
       <c r="K367" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="368" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="368" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A368" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B368" s="22"/>
       <c r="C368" s="27">
         <v>0</v>
       </c>
       <c r="E368" s="27">
         <v>0</v>
       </c>
       <c r="G368" s="27">
         <v>0</v>
       </c>
       <c r="I368" s="27">
         <v>0</v>
       </c>
       <c r="K368" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="369" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="369" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A369" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B369" s="22"/>
       <c r="C369" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
       <c r="E369" s="34">
         <v>4.8890000000000001E-3</v>
       </c>
       <c r="G369" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="I369" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="K369" s="34">
         <v>1.2421E-2</v>
       </c>
     </row>
-    <row r="370" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="370" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A370" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B370" s="22"/>
       <c r="C370" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
       <c r="E370" s="34">
         <v>4.8890000000000001E-3</v>
       </c>
       <c r="G370" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="I370" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="K370" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="371" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="371" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A371" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B371" s="22"/>
       <c r="C371" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
       <c r="E371" s="34">
         <v>4.8890000000000001E-3</v>
       </c>
       <c r="G371" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="I371" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="K371" s="34">
         <v>1.2421E-2</v>
       </c>
     </row>
-    <row r="372" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="372" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A372" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B372" s="22"/>
       <c r="C372" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
       <c r="E372" s="34">
         <v>4.8890000000000001E-3</v>
       </c>
       <c r="G372" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="I372" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="K372" s="34">
         <v>1.2421E-2</v>
       </c>
     </row>
-    <row r="373" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A373" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B373" s="22"/>
       <c r="C373" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
       <c r="E373" s="34">
         <v>4.8890000000000001E-3</v>
       </c>
       <c r="G373" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="I373" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="K373" s="34">
         <v>0</v>
       </c>
     </row>
-    <row r="374" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="374" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A374" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B374" s="22"/>
       <c r="C374" s="34">
         <v>-3.0999999999999995E-4</v>
       </c>
       <c r="E374" s="34">
         <v>4.8890000000000001E-3</v>
       </c>
       <c r="G374" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="I374" s="34">
         <v>4.0130000000000001E-3</v>
       </c>
       <c r="K374" s="34">
         <v>1.2421E-2</v>
       </c>
     </row>
-    <row r="375" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="375" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A375" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B375" s="22"/>
       <c r="C375" s="27">
         <v>0</v>
       </c>
       <c r="E375" s="27">
         <v>0</v>
       </c>
       <c r="G375" s="27">
         <v>0</v>
       </c>
       <c r="I375" s="27">
         <v>0</v>
       </c>
       <c r="K375" s="27">
         <v>0</v>
       </c>
     </row>
-    <row r="380" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="380" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A380" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="381" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="381" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A381" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="382" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="382" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A382" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="383" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="383" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A383" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="384" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="384" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A384" s="1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="385" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="385" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A385" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="386" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A386" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="387" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="387" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A387" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="388" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="388" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A388" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="389" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="389" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A389" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="390" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A390" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="391" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="391" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A391" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="392" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="392" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A392" s="1" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="393" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A393" s="22" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="394" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="394" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A394" s="22" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="395" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="395" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A395" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="396" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="396" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A396" s="1" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="397" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="397" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A397" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="398" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A398" s="22" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="399" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="399" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A399" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="400" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="400" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A400" s="22" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="403" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="403" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A403" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B403" s="7"/>
       <c r="C403" s="7"/>
       <c r="D403" s="7"/>
       <c r="E403" s="7"/>
       <c r="F403" s="7"/>
       <c r="G403" s="7"/>
       <c r="H403" s="22"/>
       <c r="I403" s="23"/>
       <c r="J403" s="23"/>
       <c r="K403" s="24" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="404" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A404" s="7"/>
       <c r="B404" s="7"/>
       <c r="C404" s="2"/>
       <c r="E404" s="2"/>
       <c r="G404" s="2"/>
       <c r="H404" s="22"/>
       <c r="I404" s="25"/>
       <c r="J404" s="22"/>
       <c r="K404" s="24" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="405" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="405" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A405" s="7"/>
       <c r="B405" s="7"/>
       <c r="C405" s="7"/>
       <c r="D405" s="7"/>
       <c r="E405" s="7"/>
       <c r="F405" s="7"/>
       <c r="G405" s="7"/>
       <c r="H405" s="22"/>
       <c r="I405" s="23"/>
       <c r="J405" s="23"/>
       <c r="K405" s="24"/>
     </row>
-    <row r="406" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="406" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A406" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B406" s="7"/>
       <c r="C406" s="7"/>
       <c r="D406" s="7"/>
       <c r="E406" s="7"/>
       <c r="F406" s="7"/>
       <c r="G406" s="7"/>
       <c r="H406" s="22"/>
       <c r="I406" s="23"/>
       <c r="J406" s="23"/>
       <c r="K406" s="24" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="407" spans="1:11" x14ac:dyDescent="0.3">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="407" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A407" s="7"/>
       <c r="B407" s="7"/>
       <c r="C407" s="7"/>
       <c r="D407" s="7"/>
       <c r="E407" s="7"/>
       <c r="F407" s="7"/>
       <c r="G407" s="7"/>
       <c r="H407" s="22"/>
       <c r="I407" s="23"/>
       <c r="J407" s="23"/>
       <c r="K407" s="24" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="408" spans="1:11" x14ac:dyDescent="0.3">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="408" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A408" s="7"/>
       <c r="B408" s="7"/>
       <c r="C408" s="7"/>
       <c r="D408" s="7"/>
       <c r="E408" s="7"/>
       <c r="F408" s="7"/>
       <c r="G408" s="7"/>
       <c r="H408" s="7"/>
       <c r="I408" s="7"/>
       <c r="J408" s="7"/>
       <c r="K408" s="7"/>
     </row>
-    <row r="409" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="409" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A409" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B409" s="7"/>
       <c r="C409" s="7"/>
       <c r="D409" s="7"/>
       <c r="E409" s="7"/>
       <c r="F409" s="7"/>
       <c r="G409" s="7"/>
       <c r="H409" s="7"/>
       <c r="I409" s="7"/>
       <c r="J409" s="7"/>
       <c r="K409" s="7"/>
     </row>
-    <row r="411" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="411" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A411" s="22"/>
       <c r="B411" s="22"/>
       <c r="C411" s="19" t="s">
         <v>139</v>
       </c>
       <c r="E411" s="19" t="s">
+        <v>140</v>
+      </c>
+      <c r="G411" s="19" t="s">
         <v>141</v>
       </c>
-      <c r="G411" s="19"/>
       <c r="I411" s="19"/>
       <c r="K411" s="19"/>
     </row>
-    <row r="412" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="412" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A412" s="22"/>
       <c r="B412" s="22"/>
       <c r="C412" s="19" t="s">
         <v>83</v>
       </c>
       <c r="E412" s="19" t="s">
         <v>83</v>
       </c>
-      <c r="G412" s="19"/>
+      <c r="G412" s="19" t="s">
+        <v>83</v>
+      </c>
       <c r="I412" s="19"/>
       <c r="K412" s="19"/>
     </row>
-    <row r="413" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="413" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A413" s="31" t="s">
         <v>9</v>
       </c>
       <c r="B413" s="22"/>
       <c r="C413" s="20">
         <v>45931</v>
       </c>
       <c r="E413" s="20">
         <v>46023</v>
       </c>
-      <c r="G413" s="20"/>
+      <c r="G413" s="20">
+        <v>46204</v>
+      </c>
       <c r="I413" s="20"/>
       <c r="K413" s="20"/>
     </row>
-    <row r="414" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="414" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A414" s="22"/>
       <c r="B414" s="22"/>
-      <c r="G414" s="26"/>
       <c r="I414" s="26"/>
       <c r="K414" s="26"/>
     </row>
-    <row r="415" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="415" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A415" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B415" s="22"/>
       <c r="C415" s="25">
         <v>8263.3799999999992</v>
       </c>
       <c r="E415" s="25">
         <v>8265.8700000000008</v>
       </c>
-      <c r="G415" s="25"/>
+      <c r="G415" s="25">
+        <v>8025.36</v>
+      </c>
       <c r="I415" s="25"/>
       <c r="K415" s="25"/>
     </row>
-    <row r="416" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="416" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A416" s="29" t="s">
         <v>103</v>
       </c>
       <c r="B416" s="22"/>
       <c r="C416" s="27">
         <v>0</v>
       </c>
       <c r="E416" s="27">
         <v>0</v>
       </c>
-      <c r="G416" s="33"/>
+      <c r="G416" s="27">
+        <v>0</v>
+      </c>
       <c r="I416" s="33"/>
       <c r="K416" s="27"/>
     </row>
-    <row r="417" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="417" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A417" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B417" s="22"/>
       <c r="C417" s="27">
         <v>0</v>
       </c>
       <c r="E417" s="27">
         <v>0</v>
       </c>
-      <c r="G417" s="33"/>
+      <c r="G417" s="27">
+        <v>0</v>
+      </c>
       <c r="I417" s="33"/>
       <c r="K417" s="27"/>
     </row>
-    <row r="418" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A418" s="29" t="s">
         <v>18</v>
       </c>
       <c r="B418" s="22"/>
       <c r="C418" s="27">
         <v>0</v>
       </c>
       <c r="E418" s="27">
         <v>0</v>
       </c>
-      <c r="G418" s="33"/>
+      <c r="G418" s="27">
+        <v>0</v>
+      </c>
       <c r="I418" s="33"/>
       <c r="K418" s="27"/>
     </row>
-    <row r="419" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="419" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A419" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B419" s="22"/>
       <c r="C419" s="27">
         <v>0</v>
       </c>
       <c r="E419" s="27">
         <v>0</v>
       </c>
-      <c r="G419" s="33"/>
+      <c r="G419" s="27">
+        <v>0</v>
+      </c>
       <c r="I419" s="33"/>
       <c r="K419" s="27"/>
     </row>
-    <row r="420" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="420" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A420" s="29" t="s">
         <v>106</v>
       </c>
       <c r="B420" s="22"/>
       <c r="C420" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
       <c r="E420" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
-      <c r="G420" s="34"/>
+      <c r="G420" s="34">
+        <v>1.7699999999999999E-4</v>
+      </c>
       <c r="I420" s="34"/>
       <c r="K420" s="34"/>
     </row>
-    <row r="421" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A421" s="29" t="s">
         <v>104</v>
       </c>
       <c r="B421" s="22"/>
       <c r="C421" s="34">
         <v>0</v>
       </c>
       <c r="E421" s="34">
         <v>0</v>
       </c>
-      <c r="G421" s="34"/>
+      <c r="G421" s="34">
+        <v>0</v>
+      </c>
       <c r="I421" s="34"/>
       <c r="K421" s="34"/>
     </row>
-    <row r="422" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="422" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A422" s="29" t="s">
         <v>107</v>
       </c>
       <c r="B422" s="22"/>
       <c r="C422" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
       <c r="E422" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
-      <c r="G422" s="34"/>
+      <c r="G422" s="34">
+        <v>1.7699999999999999E-4</v>
+      </c>
       <c r="I422" s="34"/>
       <c r="K422" s="34"/>
     </row>
-    <row r="423" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="423" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A423" s="29" t="s">
         <v>22</v>
       </c>
       <c r="B423" s="22"/>
       <c r="C423" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
       <c r="E423" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
-      <c r="G423" s="34"/>
+      <c r="G423" s="34">
+        <v>1.7699999999999999E-4</v>
+      </c>
       <c r="I423" s="34"/>
       <c r="K423" s="34"/>
     </row>
-    <row r="424" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="424" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A424" s="29" t="s">
         <v>102</v>
       </c>
       <c r="B424" s="22"/>
       <c r="C424" s="34">
         <v>0</v>
       </c>
       <c r="E424" s="34">
         <v>0</v>
       </c>
-      <c r="G424" s="34"/>
+      <c r="G424" s="34">
+        <v>0</v>
+      </c>
       <c r="I424" s="34"/>
       <c r="K424" s="34"/>
     </row>
-    <row r="425" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="425" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A425" s="29" t="s">
         <v>105</v>
       </c>
       <c r="B425" s="22"/>
       <c r="C425" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
       <c r="E425" s="34">
         <v>1.7699999999999999E-4</v>
       </c>
-      <c r="G425" s="34"/>
+      <c r="G425" s="34">
+        <v>1.7699999999999999E-4</v>
+      </c>
       <c r="I425" s="34"/>
       <c r="K425" s="34"/>
     </row>
-    <row r="426" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="426" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A426" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B426" s="22"/>
       <c r="C426" s="27">
         <v>0</v>
       </c>
       <c r="E426" s="27">
         <v>0</v>
       </c>
-      <c r="G426" s="33"/>
+      <c r="G426" s="27">
+        <v>0</v>
+      </c>
       <c r="I426" s="33"/>
       <c r="K426" s="27"/>
     </row>
-    <row r="428" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="428" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A428" s="22"/>
       <c r="B428" s="22"/>
       <c r="C428" s="19"/>
       <c r="E428" s="19"/>
       <c r="G428" s="19"/>
       <c r="I428" s="19"/>
       <c r="K428" s="19"/>
     </row>
-    <row r="429" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="429" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A429" s="22"/>
       <c r="B429" s="22"/>
       <c r="C429" s="19"/>
       <c r="E429" s="19"/>
       <c r="G429" s="19"/>
       <c r="I429" s="19"/>
       <c r="K429" s="19"/>
     </row>
-    <row r="430" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="430" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A430" s="31"/>
       <c r="B430" s="22"/>
       <c r="C430" s="20"/>
       <c r="E430" s="20"/>
       <c r="G430" s="20"/>
       <c r="I430" s="20"/>
       <c r="K430" s="20"/>
     </row>
-    <row r="431" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A431" s="22"/>
       <c r="B431" s="22"/>
       <c r="C431" s="26"/>
       <c r="E431" s="26"/>
     </row>
-    <row r="432" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="432" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A432" s="32"/>
       <c r="B432" s="22"/>
       <c r="C432" s="25"/>
       <c r="E432" s="25"/>
       <c r="G432" s="25"/>
       <c r="I432" s="25"/>
       <c r="K432" s="25"/>
     </row>
-    <row r="433" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="433" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A433" s="29"/>
       <c r="B433" s="22"/>
       <c r="C433" s="27"/>
       <c r="E433" s="27"/>
       <c r="G433" s="27"/>
       <c r="I433" s="27"/>
       <c r="K433" s="27"/>
     </row>
-    <row r="434" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A434" s="29"/>
       <c r="B434" s="22"/>
       <c r="C434" s="27"/>
       <c r="E434" s="27"/>
       <c r="G434" s="27"/>
       <c r="I434" s="27"/>
       <c r="K434" s="27"/>
     </row>
-    <row r="435" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="435" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A435" s="29"/>
       <c r="B435" s="22"/>
       <c r="C435" s="27"/>
       <c r="E435" s="27"/>
       <c r="G435" s="27"/>
       <c r="I435" s="27"/>
       <c r="K435" s="27"/>
     </row>
-    <row r="436" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="436" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A436" s="29"/>
       <c r="B436" s="22"/>
       <c r="C436" s="27"/>
       <c r="E436" s="27"/>
       <c r="G436" s="27"/>
       <c r="I436" s="27"/>
       <c r="K436" s="27"/>
     </row>
-    <row r="437" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="437" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A437" s="29"/>
       <c r="B437" s="22"/>
       <c r="C437" s="34"/>
       <c r="E437" s="34"/>
       <c r="G437" s="34"/>
       <c r="I437" s="34"/>
       <c r="K437" s="34"/>
     </row>
-    <row r="438" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="438" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A438" s="29"/>
       <c r="B438" s="22"/>
       <c r="C438" s="34"/>
       <c r="E438" s="34"/>
       <c r="G438" s="34"/>
       <c r="I438" s="34"/>
       <c r="K438" s="34"/>
     </row>
-    <row r="439" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="439" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A439" s="29"/>
       <c r="B439" s="22"/>
       <c r="C439" s="34"/>
       <c r="E439" s="34"/>
       <c r="G439" s="34"/>
       <c r="I439" s="34"/>
       <c r="K439" s="34"/>
     </row>
-    <row r="440" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A440" s="29"/>
       <c r="B440" s="22"/>
       <c r="C440" s="34"/>
       <c r="E440" s="34"/>
       <c r="G440" s="34"/>
       <c r="I440" s="34"/>
       <c r="K440" s="34"/>
     </row>
-    <row r="441" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="441" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A441" s="29"/>
       <c r="B441" s="22"/>
       <c r="C441" s="34"/>
       <c r="E441" s="34"/>
       <c r="G441" s="34"/>
       <c r="I441" s="34"/>
       <c r="K441" s="34"/>
     </row>
-    <row r="442" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="442" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A442" s="29"/>
       <c r="B442" s="22"/>
       <c r="C442" s="34"/>
       <c r="E442" s="34"/>
       <c r="G442" s="34"/>
       <c r="I442" s="34"/>
       <c r="K442" s="34"/>
     </row>
-    <row r="443" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="443" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A443" s="32"/>
       <c r="B443" s="22"/>
       <c r="C443" s="27"/>
       <c r="E443" s="27"/>
       <c r="G443" s="27"/>
       <c r="I443" s="27"/>
       <c r="K443" s="27"/>
     </row>
-    <row r="448" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="448" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A448" s="1" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="449" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A449" s="1" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="450" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="450" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A450" s="1" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="451" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="451" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A451" s="1" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="452" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="452" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A452" s="1" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="453" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="453" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A453" s="1" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="454" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="454" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A454" s="1" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="455" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="455" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A455" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="456" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="456" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A456" s="1" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="457" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="457" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A457" s="1" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="458" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="458" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A458" s="1" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="459" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="459" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A459" s="1" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="460" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="460" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A460" s="1" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="461" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="461" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A461" s="22" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="462" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="462" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A462" s="22" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="463" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="463" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A463" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="464" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="464" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A464" s="1" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="465" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="465" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A465" s="1" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="466" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="466" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A466" s="22" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="467" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="467" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A467" s="22" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="468" spans="1:1" x14ac:dyDescent="0.3">
+    <row r="468" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A468" s="22" t="s">
         <v>81</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="4" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="65" max="16383" man="1"/>
     <brk id="132" max="16383" man="1"/>
     <brk id="199" max="16383" man="1"/>
     <brk id="266" max="16383" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>