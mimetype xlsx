--- v1 (2026-01-06)
+++ v2 (2026-07-07)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{063A8896-BE87-446B-AF11-3FA6B6A2B5B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DEBE814C-B994-4B52-9423-F767B44D730C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="4425" yWindow="210" windowWidth="21600" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="LGS-S-TOU #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="326" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="116">
   <si>
     <t>SUBJECT: Rate LGS-S-TOU Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate LGS-S-TOU #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate LGS-S-TOU revisions for general information and use.</t>
   </si>
   <si>
     <t>2nd &amp;</t>
   </si>
   <si>
     <t>Original  1/</t>
   </si>
   <si>
     <t>3rd Rev. 1/</t>
   </si>
   <si>
     <t>4th Rev. 1/</t>
   </si>
   <si>
@@ -371,57 +371,60 @@
   <si>
     <t>55th Rev.</t>
   </si>
   <si>
     <t>56th Rev.</t>
   </si>
   <si>
     <t>57th Rev.</t>
   </si>
   <si>
     <t>Per kW  - December through February on-peak</t>
   </si>
   <si>
     <t xml:space="preserve">             - December through February shoulder</t>
   </si>
   <si>
     <t xml:space="preserve">             - December through February off-peak</t>
   </si>
   <si>
     <t>58th Rev.</t>
   </si>
   <si>
     <t>59th Rev.</t>
   </si>
   <si>
-    <t>DATE:  January 1, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>60th Rev.</t>
   </si>
   <si>
-    <t>(Supersedes Issue of 10/1/2025)</t>
+    <t>61st Rev.</t>
+  </si>
+  <si>
+    <t>DATE:  July 1, 2026</t>
+  </si>
+  <si>
+    <t>(Supersedes Issue of 1/1/2026)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="0.00_)"/>
     <numFmt numFmtId="166" formatCode="0.000000_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="&quot;$&quot;#,##0.0000000_);\(&quot;$&quot;#,##0.0000000\)"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
@@ -810,4560 +813,4616 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K275"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A202" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="K207" sqref="K207"/>
+    <sheetView tabSelected="1" topLeftCell="A244" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K250" sqref="K250:K266"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7265625" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="3.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="3.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="3.7109375" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="3.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="3.7109375" style="1" customWidth="1"/>
+    <col min="11" max="11" width="12.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="3.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="11"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
       <c r="F1" s="11"/>
       <c r="I1" s="11"/>
       <c r="J1" s="11"/>
       <c r="K1" s="13" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="I2" s="11"/>
       <c r="J2" s="11"/>
       <c r="K2" s="27" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="I3" s="11"/>
       <c r="J3" s="11"/>
       <c r="K3" s="27"/>
     </row>
-    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="I4" s="11"/>
       <c r="J4" s="11"/>
       <c r="K4" s="27" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="11"/>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="I5" s="11"/>
       <c r="J5" s="11"/>
       <c r="K5" s="27" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A6" s="11"/>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
     </row>
-    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="11"/>
       <c r="I7" s="11"/>
       <c r="J7" s="11"/>
     </row>
-    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A8" s="11"/>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
     </row>
-    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A9" s="11"/>
       <c r="B9" s="11"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="14" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="14"/>
       <c r="G9" s="14"/>
       <c r="H9" s="14"/>
       <c r="I9" s="14"/>
       <c r="J9" s="14"/>
       <c r="K9" s="2"/>
     </row>
-    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A10" s="11"/>
       <c r="B10" s="11"/>
       <c r="C10" s="14" t="s">
         <v>5</v>
       </c>
       <c r="D10" s="14"/>
       <c r="E10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="14"/>
       <c r="G10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="H10" s="14"/>
       <c r="I10" s="14" t="s">
         <v>8</v>
       </c>
       <c r="J10" s="14"/>
       <c r="K10" s="14" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A11" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="16"/>
       <c r="C11" s="17">
         <v>32051</v>
       </c>
       <c r="D11" s="17"/>
       <c r="E11" s="17">
         <v>32143</v>
       </c>
       <c r="F11" s="17"/>
       <c r="G11" s="17">
         <v>32874</v>
       </c>
       <c r="H11" s="18"/>
       <c r="I11" s="17">
         <v>33239</v>
       </c>
       <c r="J11" s="18"/>
       <c r="K11" s="17">
         <v>33298</v>
       </c>
     </row>
-    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C13" s="4">
         <v>594</v>
       </c>
       <c r="E13" s="4">
         <v>582</v>
       </c>
       <c r="G13" s="4">
         <v>616</v>
       </c>
       <c r="I13" s="4">
         <v>660</v>
       </c>
       <c r="K13" s="4">
         <v>701</v>
       </c>
     </row>
-    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="5">
         <v>8.51</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="5">
         <v>8.33</v>
       </c>
       <c r="F14" s="5"/>
       <c r="G14" s="5">
         <v>8.5299999999999994</v>
       </c>
       <c r="I14" s="5">
         <v>8.77</v>
       </c>
       <c r="K14" s="5">
         <v>8.99</v>
       </c>
     </row>
-    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C15" s="5">
         <v>2.41</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="5">
         <v>2.36</v>
       </c>
       <c r="F15" s="5"/>
       <c r="G15" s="5">
         <v>2.56</v>
       </c>
       <c r="I15" s="5">
         <v>2.8</v>
       </c>
       <c r="K15" s="5">
         <v>3.02</v>
       </c>
     </row>
-    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C16" s="5">
         <v>2.58</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="5">
         <v>2.5299999999999998</v>
       </c>
       <c r="F16" s="5"/>
       <c r="G16" s="5">
         <v>2.73</v>
       </c>
       <c r="I16" s="5">
         <v>3.01</v>
       </c>
       <c r="K16" s="5">
         <v>3.27</v>
       </c>
     </row>
-    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C17" s="5">
         <v>2.31</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5">
         <v>2.2599999999999998</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="5">
         <v>2.46</v>
       </c>
       <c r="I17" s="5">
         <v>2.74</v>
       </c>
       <c r="K17" s="5">
         <v>3</v>
       </c>
     </row>
-    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="6">
         <v>4.9078999999999998E-2</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6">
         <v>4.8704999999999998E-2</v>
       </c>
       <c r="F18" s="6"/>
       <c r="G18" s="6">
         <v>4.9368000000000002E-2</v>
       </c>
       <c r="I18" s="6">
         <v>5.0160000000000003E-2</v>
       </c>
       <c r="K18" s="6">
         <v>5.0886000000000001E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="6">
         <v>4.7534E-2</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="6">
         <v>4.7190999999999997E-2</v>
       </c>
       <c r="F19" s="6"/>
       <c r="G19" s="6">
         <v>4.7933999999999997E-2</v>
       </c>
       <c r="I19" s="6">
         <v>4.8710999999999997E-2</v>
       </c>
       <c r="K19" s="6">
         <v>4.9327000000000003E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="6">
         <v>4.7149000000000003E-2</v>
       </c>
       <c r="D20" s="6"/>
       <c r="E20" s="6">
         <v>4.6804999999999999E-2</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6">
         <v>4.7468000000000003E-2</v>
       </c>
       <c r="I20" s="6">
         <v>4.8259999999999997E-2</v>
       </c>
       <c r="K20" s="6">
         <v>4.8986000000000002E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="6">
         <v>4.0500000000000001E-2</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6">
         <v>4.0306000000000002E-2</v>
       </c>
       <c r="F21" s="6"/>
       <c r="G21" s="6">
         <v>4.0968999999999998E-2</v>
       </c>
       <c r="I21" s="6">
         <v>4.1882999999999997E-2</v>
       </c>
       <c r="K21" s="6">
         <v>4.2721000000000002E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="6">
         <v>3.9472E-2</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6">
         <v>3.9299000000000001E-2</v>
       </c>
       <c r="F22" s="6"/>
       <c r="G22" s="6">
         <v>4.0042000000000001E-2</v>
       </c>
       <c r="I22" s="6">
         <v>4.0940999999999998E-2</v>
       </c>
       <c r="K22" s="6">
         <v>4.1668999999999998E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C23" s="6">
         <v>3.8995000000000002E-2</v>
       </c>
       <c r="D23" s="6"/>
       <c r="E23" s="6">
         <v>3.8822000000000002E-2</v>
       </c>
       <c r="F23" s="6"/>
       <c r="G23" s="6">
         <v>3.9484999999999999E-2</v>
       </c>
       <c r="I23" s="6">
         <v>4.0398999999999997E-2</v>
       </c>
       <c r="K23" s="6">
         <v>4.1237000000000003E-2</v>
       </c>
     </row>
-    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C24" s="5">
         <v>0.52</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="5">
         <v>0.51</v>
       </c>
       <c r="F24" s="5"/>
       <c r="G24" s="5">
         <v>0.54</v>
       </c>
       <c r="I24" s="5">
         <v>0.57999999999999996</v>
       </c>
       <c r="K24" s="1">
         <v>0.62</v>
       </c>
     </row>
-    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A26" s="11"/>
       <c r="B26" s="11"/>
       <c r="C26" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D26" s="14"/>
       <c r="E26" s="14" t="s">
         <v>22</v>
       </c>
       <c r="F26" s="14"/>
       <c r="G26" s="14" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="2"/>
       <c r="I26" s="14" t="s">
         <v>24</v>
       </c>
       <c r="J26" s="14"/>
       <c r="K26" s="14" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A27" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="16"/>
       <c r="C27" s="17">
         <v>33573</v>
       </c>
       <c r="D27" s="18"/>
       <c r="E27" s="17">
         <v>33848</v>
       </c>
       <c r="F27" s="18"/>
       <c r="G27" s="17">
         <v>33939</v>
       </c>
       <c r="H27" s="19"/>
       <c r="I27" s="17">
         <v>34151</v>
       </c>
       <c r="J27" s="18"/>
       <c r="K27" s="17">
         <v>34304</v>
       </c>
     </row>
-    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C29" s="4">
         <v>476</v>
       </c>
       <c r="E29" s="4">
         <v>476</v>
       </c>
       <c r="G29" s="4">
         <v>479</v>
       </c>
       <c r="I29" s="4">
         <v>479</v>
       </c>
       <c r="K29" s="4">
         <v>496</v>
       </c>
     </row>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="5">
         <v>11.62</v>
       </c>
       <c r="E30" s="5">
         <v>11.62</v>
       </c>
       <c r="G30" s="7">
         <v>11.7</v>
       </c>
       <c r="I30" s="7">
         <v>11.7</v>
       </c>
       <c r="K30" s="7">
         <v>12.12</v>
       </c>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="5">
         <v>3.23</v>
       </c>
       <c r="E31" s="5">
         <v>3.23</v>
       </c>
       <c r="G31" s="7">
         <v>3.25</v>
       </c>
       <c r="I31" s="7">
         <v>3.25</v>
       </c>
       <c r="K31" s="7">
         <v>3.37</v>
       </c>
     </row>
-    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="5">
         <v>5.54</v>
       </c>
       <c r="E32" s="5">
         <v>5.54</v>
       </c>
       <c r="G32" s="7">
         <v>5.58</v>
       </c>
       <c r="I32" s="7">
         <v>5.58</v>
       </c>
       <c r="K32" s="7">
         <v>5.78</v>
       </c>
     </row>
-    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="5">
         <v>2.6</v>
       </c>
       <c r="E33" s="5">
         <v>2.6</v>
       </c>
       <c r="G33" s="1">
         <v>2.62</v>
       </c>
       <c r="I33" s="1">
         <v>2.62</v>
       </c>
       <c r="K33" s="1">
         <v>2.71</v>
       </c>
     </row>
-    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="6">
         <v>5.9610000000000003E-2</v>
       </c>
       <c r="E34" s="1">
         <v>6.0666999999999999E-2</v>
       </c>
       <c r="G34" s="1">
         <v>6.1214999999999999E-2</v>
       </c>
       <c r="I34" s="1">
         <v>6.3955999999999999E-2</v>
       </c>
       <c r="K34" s="8">
         <v>8.1034999999999996E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="6">
         <v>5.543E-2</v>
       </c>
       <c r="E35" s="1">
         <v>5.6487000000000002E-2</v>
       </c>
       <c r="G35" s="1">
         <v>5.7015000000000003E-2</v>
       </c>
       <c r="I35" s="1">
         <v>5.9730999999999999E-2</v>
       </c>
       <c r="K35" s="8">
         <v>7.6683000000000001E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C36" s="6">
         <v>4.4047999999999997E-2</v>
       </c>
       <c r="E36" s="1">
         <v>4.5104999999999999E-2</v>
       </c>
       <c r="G36" s="1">
         <v>4.5541999999999999E-2</v>
       </c>
       <c r="I36" s="1">
         <v>4.8187000000000001E-2</v>
       </c>
       <c r="K36" s="8">
         <v>6.4796999999999993E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C37" s="6">
         <v>4.3674999999999999E-2</v>
       </c>
       <c r="E37" s="1">
         <v>4.4732000000000001E-2</v>
       </c>
       <c r="G37" s="1">
         <v>4.5165999999999998E-2</v>
       </c>
       <c r="I37" s="1">
         <v>4.7808999999999997E-2</v>
       </c>
       <c r="K37" s="8">
         <v>6.4408000000000007E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C38" s="6">
         <v>4.2976E-2</v>
       </c>
       <c r="E38" s="1">
         <v>4.4033000000000003E-2</v>
       </c>
       <c r="G38" s="1">
         <v>4.4512000000000003E-2</v>
       </c>
       <c r="I38" s="1">
         <v>4.7151999999999999E-2</v>
       </c>
       <c r="K38" s="8">
         <v>6.3731999999999997E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="6">
         <v>3.6630999999999997E-2</v>
       </c>
       <c r="E39" s="1">
         <v>3.7687999999999999E-2</v>
       </c>
       <c r="G39" s="1">
         <v>3.8072000000000002E-2</v>
       </c>
       <c r="I39" s="1">
         <v>4.0670999999999999E-2</v>
       </c>
       <c r="K39" s="8">
         <v>5.7090000000000002E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="1">
         <v>0.65</v>
       </c>
       <c r="E40" s="1">
         <v>0.65</v>
       </c>
       <c r="G40" s="1">
         <v>0.65</v>
       </c>
       <c r="I40" s="1">
         <v>0.65</v>
       </c>
       <c r="K40" s="1">
         <v>0.67</v>
       </c>
     </row>
-    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A42" s="11"/>
       <c r="B42" s="11"/>
       <c r="C42" s="14" t="s">
         <v>26</v>
       </c>
       <c r="D42" s="11"/>
       <c r="E42" s="14" t="s">
         <v>27</v>
       </c>
       <c r="F42" s="11"/>
       <c r="G42" s="14" t="s">
         <v>28</v>
       </c>
       <c r="I42" s="14" t="s">
         <v>29</v>
       </c>
       <c r="J42" s="11"/>
       <c r="K42" s="14" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A43" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B43" s="16"/>
       <c r="C43" s="17">
         <v>34335</v>
       </c>
       <c r="D43" s="20"/>
       <c r="E43" s="17">
         <v>34547</v>
       </c>
       <c r="F43" s="20"/>
       <c r="G43" s="17">
         <v>34669</v>
       </c>
       <c r="H43" s="21"/>
       <c r="I43" s="17">
         <v>34881</v>
       </c>
       <c r="J43" s="20"/>
       <c r="K43" s="17">
         <v>35247</v>
       </c>
     </row>
-    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C45" s="4">
         <v>498</v>
       </c>
       <c r="E45" s="4">
         <v>499</v>
       </c>
       <c r="G45" s="4">
         <v>499</v>
       </c>
       <c r="I45" s="4">
         <v>511.13</v>
       </c>
       <c r="K45" s="4">
         <v>517.57000000000005</v>
       </c>
     </row>
-    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="7">
         <v>12.18</v>
       </c>
       <c r="E46" s="7">
         <v>12.19</v>
       </c>
       <c r="G46" s="7">
         <v>12.19</v>
       </c>
       <c r="I46" s="7">
         <v>12.49</v>
       </c>
       <c r="K46" s="7">
         <v>12.65</v>
       </c>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C47" s="7">
         <v>3.39</v>
       </c>
       <c r="E47" s="7">
         <v>3.39</v>
       </c>
       <c r="G47" s="7">
         <v>3.39</v>
       </c>
       <c r="I47" s="7">
         <v>3.47</v>
       </c>
       <c r="K47" s="7">
         <v>3.51</v>
       </c>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C48" s="7">
         <v>5.81</v>
       </c>
       <c r="E48" s="7">
         <v>5.82</v>
       </c>
       <c r="G48" s="7">
         <v>5.82</v>
       </c>
       <c r="I48" s="7">
         <v>5.96</v>
       </c>
       <c r="K48" s="7">
         <v>6.04</v>
       </c>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C49" s="1">
         <v>2.72</v>
       </c>
       <c r="E49" s="1">
         <v>2.72</v>
       </c>
       <c r="G49" s="1">
         <v>2.72</v>
       </c>
       <c r="I49" s="7">
         <v>2.79</v>
       </c>
       <c r="K49" s="7">
         <v>2.83</v>
       </c>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C50" s="8">
         <v>8.1439999999999999E-2</v>
       </c>
       <c r="E50" s="8">
         <v>8.1597000000000003E-2</v>
       </c>
       <c r="G50" s="8">
         <v>8.3516000000000007E-2</v>
       </c>
       <c r="I50" s="8">
         <v>8.9130000000000001E-2</v>
       </c>
       <c r="K50" s="8">
         <v>9.0253E-2</v>
       </c>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C51" s="8">
         <v>7.7043E-2</v>
       </c>
       <c r="E51" s="8">
         <v>7.7196000000000001E-2</v>
       </c>
       <c r="G51" s="8">
         <v>7.9157000000000005E-2</v>
       </c>
       <c r="I51" s="8">
         <v>8.4666000000000005E-2</v>
       </c>
       <c r="K51" s="8">
         <v>8.5733000000000004E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="8">
         <v>6.5125000000000002E-2</v>
       </c>
       <c r="E52" s="8">
         <v>6.5265000000000004E-2</v>
       </c>
       <c r="G52" s="8">
         <v>6.7338999999999996E-2</v>
       </c>
       <c r="I52" s="8">
         <v>7.2559999999999999E-2</v>
       </c>
       <c r="K52" s="8">
         <v>7.3473999999999998E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="8">
         <v>6.4734E-2</v>
       </c>
       <c r="E53" s="8">
         <v>6.4874000000000001E-2</v>
       </c>
       <c r="G53" s="8">
         <v>6.6951999999999998E-2</v>
       </c>
       <c r="I53" s="8">
         <v>7.2164000000000006E-2</v>
       </c>
       <c r="K53" s="8">
         <v>7.3072999999999999E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="8">
         <v>6.4055000000000001E-2</v>
       </c>
       <c r="E54" s="8">
         <v>6.4194000000000001E-2</v>
       </c>
       <c r="G54" s="8">
         <v>6.6279000000000005E-2</v>
       </c>
       <c r="I54" s="8">
         <v>7.1474999999999997E-2</v>
       </c>
       <c r="K54" s="8">
         <v>7.2375999999999996E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="8">
         <v>5.7381000000000001E-2</v>
       </c>
       <c r="E55" s="8">
         <v>5.7513000000000002E-2</v>
       </c>
       <c r="G55" s="8">
         <v>5.9660999999999999E-2</v>
       </c>
       <c r="I55" s="8">
         <v>6.4696000000000004E-2</v>
       </c>
       <c r="K55" s="8">
         <v>6.5511E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C56" s="1">
         <v>0.67</v>
       </c>
       <c r="E56" s="1">
         <v>0.67</v>
       </c>
       <c r="G56" s="1">
         <v>0.67</v>
       </c>
       <c r="I56" s="1">
         <v>0.69</v>
       </c>
       <c r="K56" s="5">
         <v>0.7</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A67" s="3"/>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B68" s="11"/>
       <c r="C68" s="11"/>
       <c r="D68" s="11"/>
       <c r="E68" s="11"/>
       <c r="F68" s="11"/>
       <c r="H68" s="25"/>
       <c r="I68" s="26"/>
       <c r="J68" s="26"/>
       <c r="K68" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A69" s="12"/>
       <c r="B69" s="11"/>
       <c r="C69" s="11"/>
       <c r="D69" s="11"/>
       <c r="E69" s="11"/>
       <c r="F69" s="11"/>
       <c r="H69" s="25"/>
       <c r="I69" s="26"/>
       <c r="J69" s="26"/>
       <c r="K69" s="27" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A70" s="11"/>
       <c r="B70" s="11"/>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11"/>
       <c r="F70" s="11"/>
       <c r="H70" s="25"/>
       <c r="I70" s="26"/>
       <c r="J70" s="26"/>
       <c r="K70" s="27"/>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A71" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="11"/>
       <c r="C71" s="11"/>
       <c r="D71" s="11"/>
       <c r="E71" s="11"/>
       <c r="F71" s="11"/>
       <c r="H71" s="25"/>
       <c r="I71" s="26"/>
       <c r="J71" s="26"/>
       <c r="K71" s="27" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A72" s="11"/>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="H72" s="25"/>
       <c r="I72" s="26"/>
       <c r="J72" s="26"/>
       <c r="K72" s="27" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A73" s="11"/>
       <c r="B73" s="11"/>
       <c r="C73" s="11"/>
       <c r="D73" s="11"/>
       <c r="E73" s="11"/>
       <c r="F73" s="11"/>
       <c r="G73" s="11"/>
       <c r="H73" s="11"/>
       <c r="I73" s="11"/>
       <c r="J73" s="11"/>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A74" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B74" s="11"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
       <c r="H74" s="11"/>
       <c r="I74" s="11"/>
       <c r="J74" s="11"/>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A75" s="11"/>
       <c r="B75" s="11"/>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11"/>
       <c r="F75" s="11"/>
       <c r="G75" s="11"/>
       <c r="H75" s="11"/>
       <c r="I75" s="11"/>
       <c r="J75" s="11"/>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A76" s="11"/>
       <c r="B76" s="11"/>
       <c r="C76" s="14" t="s">
         <v>44</v>
       </c>
       <c r="D76" s="14"/>
       <c r="E76" s="14" t="s">
         <v>45</v>
       </c>
       <c r="F76" s="14"/>
       <c r="G76" s="14" t="s">
         <v>46</v>
       </c>
       <c r="H76" s="14"/>
       <c r="I76" s="14" t="s">
         <v>47</v>
       </c>
       <c r="J76" s="14"/>
       <c r="K76" s="14" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A77" s="11"/>
       <c r="B77" s="11"/>
       <c r="C77" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D77" s="14"/>
       <c r="E77" s="14" t="s">
         <v>42</v>
       </c>
       <c r="F77" s="14"/>
       <c r="G77" s="14" t="s">
         <v>43</v>
       </c>
       <c r="H77" s="14"/>
       <c r="I77" s="14" t="s">
         <v>43</v>
       </c>
       <c r="J77" s="14"/>
       <c r="K77" s="14" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A78" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B78" s="16"/>
       <c r="C78" s="17">
         <v>35612</v>
       </c>
       <c r="D78" s="17"/>
       <c r="E78" s="17">
         <v>35987</v>
       </c>
       <c r="F78" s="17"/>
       <c r="G78" s="17">
         <v>36586</v>
       </c>
       <c r="H78" s="18"/>
       <c r="I78" s="17">
         <v>36770</v>
       </c>
       <c r="J78" s="18"/>
       <c r="K78" s="17">
         <v>36996</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C80" s="4">
         <v>523.26327000000003</v>
       </c>
       <c r="E80" s="4">
         <v>530.22</v>
       </c>
       <c r="G80" s="4">
         <v>478.18</v>
       </c>
       <c r="I80" s="4">
         <v>478.82</v>
       </c>
       <c r="K80" s="4">
         <v>478.82</v>
       </c>
     </row>
-    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="9">
         <v>12.789149999999999</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="9">
         <v>12.96</v>
       </c>
       <c r="F81" s="5"/>
       <c r="G81" s="9">
         <v>11.72</v>
       </c>
       <c r="I81" s="9">
         <v>12.14</v>
       </c>
       <c r="K81" s="9">
         <v>12.14</v>
       </c>
     </row>
-    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C82" s="9">
         <v>3.54861</v>
       </c>
       <c r="D82" s="5"/>
       <c r="E82" s="9">
         <v>3.6</v>
       </c>
       <c r="F82" s="5"/>
       <c r="G82" s="9">
         <v>3.25</v>
       </c>
       <c r="I82" s="9">
         <v>3.25</v>
       </c>
       <c r="K82" s="9">
         <v>3.25</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C83" s="9">
         <v>6.1064400000000001</v>
       </c>
       <c r="D83" s="5"/>
       <c r="E83" s="9">
         <v>6.19</v>
       </c>
       <c r="F83" s="5"/>
       <c r="G83" s="9">
         <v>5.58</v>
       </c>
       <c r="I83" s="9">
         <v>6</v>
       </c>
       <c r="K83" s="9">
         <v>6</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C84" s="9">
         <v>2.8611300000000002</v>
       </c>
       <c r="D84" s="5"/>
       <c r="E84" s="9">
         <v>2.9</v>
       </c>
       <c r="F84" s="5"/>
       <c r="G84" s="9">
         <v>2.62</v>
       </c>
       <c r="I84" s="9">
         <v>2.62</v>
       </c>
       <c r="K84" s="9">
         <v>2.62</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C85" s="10">
         <v>9.1245999999999994E-2</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="10">
         <v>9.2460000000000001E-2</v>
       </c>
       <c r="F85" s="6"/>
       <c r="G85" s="10">
         <v>3.7886000000000003E-2</v>
       </c>
       <c r="I85" s="10">
         <v>3.7935999999999998E-2</v>
       </c>
       <c r="K85" s="10">
         <v>2.9936000000000001E-2</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="10">
         <v>8.6676000000000003E-2</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="10">
         <v>8.7829000000000004E-2</v>
       </c>
       <c r="F86" s="6"/>
       <c r="G86" s="10">
         <v>3.3709000000000003E-2</v>
       </c>
       <c r="I86" s="10">
         <v>3.3753999999999999E-2</v>
       </c>
       <c r="K86" s="10">
         <v>2.5753999999999999E-2</v>
       </c>
     </row>
-    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C87" s="10">
         <v>7.4282000000000001E-2</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="10">
         <v>7.5270000000000004E-2</v>
       </c>
       <c r="F87" s="6"/>
       <c r="G87" s="10">
         <v>2.2383E-2</v>
       </c>
       <c r="I87" s="10">
         <v>2.2412999999999999E-2</v>
       </c>
       <c r="K87" s="10">
         <v>1.4413E-2</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C88" s="10">
         <v>7.3876999999999998E-2</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="10">
         <v>7.4859999999999996E-2</v>
       </c>
       <c r="F88" s="6"/>
       <c r="G88" s="10">
         <v>2.2013000000000001E-2</v>
       </c>
       <c r="I88" s="10">
         <v>2.2041999999999999E-2</v>
       </c>
       <c r="K88" s="10">
         <v>1.4042000000000001E-2</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C89" s="10">
         <v>7.3172000000000001E-2</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="10">
         <v>7.4145000000000003E-2</v>
       </c>
       <c r="F89" s="6"/>
       <c r="G89" s="10">
         <v>2.1368000000000002E-2</v>
       </c>
       <c r="I89" s="10">
         <v>2.1395999999999998E-2</v>
       </c>
       <c r="K89" s="10">
         <v>1.3396E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C90" s="10">
         <v>6.6231999999999999E-2</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="10">
         <v>6.7113000000000006E-2</v>
       </c>
       <c r="F90" s="6"/>
       <c r="G90" s="10">
         <v>1.5025999999999999E-2</v>
       </c>
       <c r="I90" s="10">
         <v>1.5046E-2</v>
       </c>
       <c r="K90" s="10">
         <v>7.0460000000000002E-3</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C91" s="9">
         <v>0.7077</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="9">
         <v>0.72</v>
       </c>
       <c r="F91" s="5"/>
       <c r="G91" s="9">
         <v>0.65</v>
       </c>
       <c r="I91" s="9">
         <v>0.65</v>
       </c>
       <c r="K91" s="9">
         <v>0.65</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C93" s="14" t="s">
         <v>49</v>
       </c>
       <c r="E93" s="14" t="s">
         <v>50</v>
       </c>
       <c r="G93" s="22" t="s">
         <v>51</v>
       </c>
       <c r="I93" s="22" t="s">
         <v>52</v>
       </c>
       <c r="K93" s="22" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C94" s="14" t="s">
         <v>43</v>
       </c>
       <c r="E94" s="14" t="s">
         <v>43</v>
       </c>
       <c r="G94" s="22" t="s">
         <v>43</v>
       </c>
       <c r="I94" s="22" t="s">
         <v>43</v>
       </c>
       <c r="K94" s="22" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A95" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B95" s="11"/>
       <c r="C95" s="17">
         <v>37073</v>
       </c>
       <c r="D95" s="14"/>
       <c r="E95" s="17">
         <v>37316</v>
       </c>
       <c r="F95" s="14"/>
       <c r="G95" s="23">
         <v>37438</v>
       </c>
       <c r="H95" s="2"/>
       <c r="I95" s="23">
         <v>37803</v>
       </c>
       <c r="J95" s="14"/>
       <c r="K95" s="23">
         <v>38169</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B96" s="16"/>
       <c r="D96" s="14"/>
       <c r="F96" s="14"/>
       <c r="H96" s="2"/>
       <c r="I96" s="25"/>
       <c r="J96" s="14"/>
       <c r="K96" s="25"/>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C97" s="4">
         <v>478.82</v>
       </c>
       <c r="E97" s="4">
         <v>478.82</v>
       </c>
       <c r="G97" s="4">
         <v>457.04</v>
       </c>
       <c r="I97" s="28">
         <v>457.04</v>
       </c>
       <c r="K97" s="28">
         <v>457.04</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="9">
         <v>12.54</v>
       </c>
       <c r="E98" s="9">
         <v>11.96</v>
       </c>
       <c r="G98" s="9">
         <v>11.82</v>
       </c>
       <c r="I98" s="29">
         <v>10.34</v>
       </c>
       <c r="K98" s="29">
         <v>9.85</v>
       </c>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C99" s="9">
         <v>3.25</v>
       </c>
       <c r="E99" s="9">
         <v>3.15</v>
       </c>
       <c r="G99" s="9">
         <v>3.05</v>
       </c>
       <c r="I99" s="29">
         <v>2.52</v>
       </c>
       <c r="K99" s="29">
         <v>2.5099999999999998</v>
       </c>
     </row>
-    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C100" s="9">
         <v>6.4</v>
       </c>
       <c r="E100" s="9">
         <v>6.01</v>
       </c>
       <c r="G100" s="9">
         <v>6.05</v>
       </c>
       <c r="I100" s="29">
         <v>6.23</v>
       </c>
       <c r="K100" s="29">
         <v>5.89</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C101" s="9">
         <v>2.62</v>
       </c>
       <c r="E101" s="9">
         <v>2.54</v>
       </c>
       <c r="G101" s="9">
         <v>2.46</v>
       </c>
       <c r="I101" s="29">
         <v>2.46</v>
       </c>
       <c r="K101" s="29">
         <v>2.46</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C102" s="10">
         <v>2.9936000000000001E-2</v>
       </c>
       <c r="E102" s="10">
         <v>3.6797999999999997E-2</v>
       </c>
       <c r="G102" s="10">
         <v>3.6742999999999998E-2</v>
       </c>
       <c r="I102" s="30">
         <v>2.7952999999999999E-2</v>
       </c>
       <c r="K102" s="30">
         <v>2.7976000000000001E-2</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C103" s="10">
         <v>2.5753999999999999E-2</v>
       </c>
       <c r="E103" s="10">
         <v>3.2740999999999999E-2</v>
       </c>
       <c r="G103" s="10">
         <v>3.2691999999999999E-2</v>
       </c>
       <c r="I103" s="30">
         <v>2.4539999999999999E-2</v>
       </c>
       <c r="K103" s="30">
         <v>2.4559999999999998E-2</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C104" s="10">
         <v>1.4413E-2</v>
       </c>
       <c r="E104" s="10">
         <v>2.1741E-2</v>
       </c>
       <c r="G104" s="10">
         <v>2.1708000000000002E-2</v>
       </c>
       <c r="I104" s="30">
         <v>1.5287E-2</v>
       </c>
       <c r="K104" s="30">
         <v>1.5299999999999999E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C105" s="10">
         <v>1.4042000000000001E-2</v>
       </c>
       <c r="E105" s="10">
         <v>2.1381000000000001E-2</v>
       </c>
       <c r="G105" s="10">
         <v>2.1349E-2</v>
       </c>
       <c r="I105" s="30">
         <v>1.8349000000000001E-2</v>
       </c>
       <c r="K105" s="30">
         <v>1.8349000000000001E-2</v>
       </c>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C106" s="10">
         <v>1.3396E-2</v>
       </c>
       <c r="E106" s="10">
         <v>2.0754000000000002E-2</v>
       </c>
       <c r="G106" s="10">
         <v>2.0722999999999998E-2</v>
       </c>
       <c r="I106" s="30">
         <v>1.7722999999999999E-2</v>
       </c>
       <c r="K106" s="30">
         <v>1.7722999999999999E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C107" s="10">
         <v>7.0460000000000002E-3</v>
       </c>
       <c r="E107" s="10">
         <v>1.4595E-2</v>
       </c>
       <c r="G107" s="10">
         <v>1.4572999999999999E-2</v>
       </c>
       <c r="I107" s="30">
         <v>1.1573E-2</v>
       </c>
       <c r="K107" s="30">
         <v>1.1573E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C108" s="9">
         <v>0.65</v>
       </c>
       <c r="E108" s="9">
         <v>0.65</v>
       </c>
       <c r="G108" s="9">
         <v>0.62</v>
       </c>
       <c r="I108" s="29">
         <v>0.62</v>
       </c>
       <c r="K108" s="29">
         <v>0.62</v>
       </c>
     </row>
-    <row r="109" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A109" s="3"/>
       <c r="G109" s="24"/>
     </row>
-    <row r="110" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C110" s="22" t="s">
         <v>57</v>
       </c>
       <c r="E110" s="22" t="s">
         <v>58</v>
       </c>
       <c r="G110" s="22" t="s">
         <v>59</v>
       </c>
       <c r="I110" s="22" t="s">
         <v>62</v>
       </c>
       <c r="K110" s="22" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="111" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C111" s="22" t="s">
         <v>56</v>
       </c>
       <c r="E111" s="22" t="s">
         <v>56</v>
       </c>
       <c r="G111" s="22" t="s">
         <v>56</v>
       </c>
       <c r="I111" s="22" t="s">
         <v>63</v>
       </c>
       <c r="K111" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="112" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A112" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B112" s="11"/>
       <c r="C112" s="23">
         <v>38412</v>
       </c>
       <c r="D112" s="11"/>
       <c r="E112" s="23">
         <v>38534</v>
       </c>
       <c r="F112" s="11"/>
       <c r="G112" s="23">
         <v>38777</v>
       </c>
       <c r="I112" s="23">
         <v>38899</v>
       </c>
       <c r="J112" s="11"/>
       <c r="K112" s="23">
         <v>39142</v>
       </c>
     </row>
-    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B113" s="16"/>
       <c r="C113" s="25"/>
       <c r="D113" s="11"/>
       <c r="E113" s="25"/>
       <c r="F113" s="11"/>
       <c r="G113" s="25"/>
       <c r="I113" s="25"/>
       <c r="J113" s="11"/>
       <c r="K113" s="25"/>
     </row>
-    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C114" s="28">
         <v>457.04</v>
       </c>
       <c r="E114" s="28">
         <v>457.04</v>
       </c>
       <c r="G114" s="28">
         <v>457.04</v>
       </c>
       <c r="I114" s="28">
         <v>457.04</v>
       </c>
       <c r="K114" s="28">
         <v>457.04</v>
       </c>
     </row>
-    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C115" s="29">
         <v>9.66</v>
       </c>
       <c r="E115" s="29">
         <v>10.5</v>
       </c>
       <c r="G115" s="29">
         <v>8.94</v>
       </c>
       <c r="I115" s="29">
         <v>10.1</v>
       </c>
       <c r="K115" s="29">
         <v>9.9499999999999993</v>
       </c>
     </row>
-    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C116" s="29">
         <v>2.46</v>
       </c>
       <c r="E116" s="29">
         <v>2.46</v>
       </c>
       <c r="G116" s="29">
         <v>2.46</v>
       </c>
       <c r="I116" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="K116" s="29">
         <v>2.44</v>
       </c>
     </row>
-    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="29">
         <v>5.89</v>
       </c>
       <c r="E117" s="29">
         <v>6.91</v>
       </c>
       <c r="G117" s="29">
         <v>6.91</v>
       </c>
       <c r="I117" s="29">
         <v>8.1</v>
       </c>
       <c r="K117" s="29">
         <v>7.95</v>
       </c>
     </row>
-    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C118" s="29">
         <v>2.46</v>
       </c>
       <c r="E118" s="29">
         <v>2.46</v>
       </c>
       <c r="G118" s="29">
         <v>2.46</v>
       </c>
       <c r="I118" s="29">
         <v>2.5299999999999998</v>
       </c>
       <c r="K118" s="29">
         <v>2.44</v>
       </c>
     </row>
-    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C119" s="30">
         <v>2.6492000000000002E-2</v>
       </c>
       <c r="E119" s="30">
         <v>2.6492000000000002E-2</v>
       </c>
       <c r="G119" s="30">
         <v>1.8349000000000001E-2</v>
       </c>
       <c r="I119" s="30">
         <v>1.9535E-2</v>
       </c>
       <c r="K119" s="30">
         <v>1.8029E-2</v>
       </c>
     </row>
-    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C120" s="30">
         <v>2.3268E-2</v>
       </c>
       <c r="E120" s="30">
         <v>2.3268E-2</v>
       </c>
       <c r="G120" s="30">
         <v>1.7722999999999999E-2</v>
       </c>
       <c r="I120" s="30">
         <v>1.8865E-2</v>
       </c>
       <c r="K120" s="30">
         <v>1.7415E-2</v>
       </c>
     </row>
-    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="30">
         <v>1.4527E-2</v>
       </c>
       <c r="E121" s="30">
         <v>1.4527E-2</v>
       </c>
       <c r="G121" s="30">
         <v>1.1573E-2</v>
       </c>
       <c r="I121" s="30">
         <v>1.2282E-2</v>
       </c>
       <c r="K121" s="30">
         <v>1.1383000000000001E-2</v>
       </c>
     </row>
-    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C122" s="30">
         <v>1.8349000000000001E-2</v>
       </c>
       <c r="E122" s="30">
         <v>1.8349000000000001E-2</v>
       </c>
       <c r="G122" s="30">
         <v>1.8349000000000001E-2</v>
       </c>
       <c r="I122" s="30">
         <v>1.9535E-2</v>
       </c>
       <c r="K122" s="30">
         <v>1.8029E-2</v>
       </c>
     </row>
-    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C123" s="30">
         <v>1.7722999999999999E-2</v>
       </c>
       <c r="E123" s="30">
         <v>1.7722999999999999E-2</v>
       </c>
       <c r="G123" s="30">
         <v>1.7722999999999999E-2</v>
       </c>
       <c r="I123" s="30">
         <v>1.8865E-2</v>
       </c>
       <c r="K123" s="30">
         <v>1.7415E-2</v>
       </c>
     </row>
-    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C124" s="30">
         <v>1.1573E-2</v>
       </c>
       <c r="E124" s="30">
         <v>1.1573E-2</v>
       </c>
       <c r="G124" s="30">
         <v>1.1573E-2</v>
       </c>
       <c r="I124" s="30">
         <v>1.2282E-2</v>
       </c>
       <c r="K124" s="30">
         <v>1.1383000000000001E-2</v>
       </c>
     </row>
-    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C125" s="29">
         <v>0.62</v>
       </c>
       <c r="E125" s="29">
         <v>0.62</v>
       </c>
       <c r="G125" s="29">
         <v>0.62</v>
       </c>
       <c r="I125" s="29">
         <v>0.62</v>
       </c>
       <c r="K125" s="29">
         <v>0.62</v>
       </c>
     </row>
-    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A126" s="3"/>
       <c r="C126" s="29"/>
       <c r="E126" s="29"/>
       <c r="G126" s="29"/>
       <c r="I126" s="29"/>
       <c r="K126" s="29"/>
     </row>
-    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A131" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="25" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B133" s="31"/>
       <c r="C133" s="31"/>
       <c r="D133" s="25"/>
       <c r="E133" s="25"/>
       <c r="F133" s="25"/>
       <c r="G133" s="25"/>
       <c r="H133" s="25"/>
       <c r="I133" s="25"/>
     </row>
-    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A134" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B134" s="31"/>
       <c r="C134" s="31"/>
       <c r="D134" s="25"/>
       <c r="E134" s="25"/>
       <c r="F134" s="25"/>
       <c r="G134" s="25"/>
       <c r="H134" s="25"/>
       <c r="I134" s="25"/>
     </row>
-    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A135" s="25"/>
       <c r="B135" s="31"/>
       <c r="C135" s="31"/>
       <c r="D135" s="25"/>
       <c r="E135" s="25"/>
       <c r="F135" s="25"/>
       <c r="G135" s="25"/>
       <c r="H135" s="25"/>
       <c r="I135" s="25"/>
     </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B136" s="11"/>
       <c r="C136" s="11"/>
       <c r="D136" s="11"/>
       <c r="E136" s="11"/>
       <c r="F136" s="11"/>
       <c r="H136" s="25"/>
       <c r="I136" s="26"/>
       <c r="J136" s="26"/>
       <c r="K136" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A137" s="12"/>
       <c r="B137" s="11"/>
       <c r="C137" s="11"/>
       <c r="D137" s="11"/>
       <c r="E137" s="11"/>
       <c r="F137" s="11"/>
       <c r="H137" s="25"/>
       <c r="I137" s="26"/>
       <c r="J137" s="26"/>
       <c r="K137" s="27" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A138" s="11"/>
       <c r="B138" s="11"/>
       <c r="C138" s="11"/>
       <c r="D138" s="11"/>
       <c r="E138" s="11"/>
       <c r="F138" s="11"/>
       <c r="H138" s="25"/>
       <c r="I138" s="26"/>
       <c r="J138" s="26"/>
       <c r="K138" s="27"/>
     </row>
-    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A139" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B139" s="11"/>
       <c r="C139" s="11"/>
       <c r="D139" s="11"/>
       <c r="E139" s="11"/>
       <c r="F139" s="11"/>
       <c r="H139" s="25"/>
       <c r="I139" s="26"/>
       <c r="J139" s="26"/>
       <c r="K139" s="27" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A140" s="11"/>
       <c r="B140" s="11"/>
       <c r="C140" s="11"/>
       <c r="D140" s="11"/>
       <c r="E140" s="11"/>
       <c r="F140" s="11"/>
       <c r="H140" s="25"/>
       <c r="I140" s="26"/>
       <c r="J140" s="26"/>
       <c r="K140" s="27" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A141" s="11"/>
       <c r="B141" s="11"/>
       <c r="C141" s="11"/>
       <c r="D141" s="11"/>
       <c r="E141" s="11"/>
       <c r="F141" s="11"/>
       <c r="G141" s="11"/>
       <c r="H141" s="11"/>
       <c r="I141" s="11"/>
       <c r="J141" s="11"/>
     </row>
-    <row r="142" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A142" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B142" s="11"/>
       <c r="C142" s="11"/>
       <c r="D142" s="11"/>
       <c r="E142" s="11"/>
       <c r="F142" s="11"/>
       <c r="G142" s="11"/>
       <c r="H142" s="11"/>
       <c r="I142" s="11"/>
       <c r="J142" s="11"/>
     </row>
-    <row r="143" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A143" s="11"/>
       <c r="B143" s="11"/>
       <c r="C143" s="11"/>
       <c r="D143" s="11"/>
       <c r="E143" s="11"/>
       <c r="F143" s="11"/>
       <c r="G143" s="11"/>
       <c r="H143" s="11"/>
       <c r="I143" s="11"/>
       <c r="J143" s="11"/>
     </row>
-    <row r="144" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A144" s="11"/>
       <c r="B144" s="11"/>
       <c r="C144" s="22" t="s">
         <v>67</v>
       </c>
       <c r="D144" s="14"/>
       <c r="E144" s="22" t="s">
         <v>68</v>
       </c>
       <c r="F144" s="14"/>
       <c r="G144" s="22" t="s">
         <v>69</v>
       </c>
       <c r="H144" s="14"/>
       <c r="I144" s="22" t="s">
         <v>70</v>
       </c>
       <c r="J144" s="14"/>
       <c r="K144" s="22" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="145" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A145" s="11"/>
       <c r="B145" s="11"/>
       <c r="C145" s="22" t="s">
         <v>63</v>
       </c>
       <c r="D145" s="14"/>
       <c r="E145" s="22" t="s">
         <v>63</v>
       </c>
       <c r="F145" s="14"/>
       <c r="G145" s="22" t="s">
         <v>63</v>
       </c>
       <c r="H145" s="14"/>
       <c r="I145" s="22" t="s">
         <v>63</v>
       </c>
       <c r="J145" s="14"/>
       <c r="K145" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="146" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A146" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B146" s="16"/>
       <c r="C146" s="23">
         <v>39264</v>
       </c>
       <c r="D146" s="17"/>
       <c r="E146" s="23">
         <v>39508</v>
       </c>
       <c r="F146" s="17"/>
       <c r="G146" s="23">
         <v>39630</v>
       </c>
       <c r="H146" s="18"/>
       <c r="I146" s="23">
         <v>39873</v>
       </c>
       <c r="J146" s="18"/>
       <c r="K146" s="23">
         <v>39995</v>
       </c>
     </row>
-    <row r="147" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C147" s="25"/>
       <c r="E147" s="25"/>
       <c r="G147" s="25"/>
       <c r="I147" s="25"/>
       <c r="K147" s="25"/>
     </row>
-    <row r="148" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C148" s="28">
         <v>468.59</v>
       </c>
       <c r="E148" s="28">
         <v>468.59</v>
       </c>
       <c r="G148" s="28">
         <v>470.09</v>
       </c>
       <c r="I148" s="28">
         <v>470.09</v>
       </c>
       <c r="K148" s="28">
         <v>492.31</v>
       </c>
     </row>
-    <row r="149" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C149" s="29">
         <v>9.4600000000000009</v>
       </c>
       <c r="D149" s="5"/>
       <c r="E149" s="29">
         <v>8.3699999999999992</v>
       </c>
       <c r="F149" s="5"/>
       <c r="G149" s="29">
         <v>7.36</v>
       </c>
       <c r="I149" s="29">
         <v>7.37</v>
       </c>
       <c r="K149" s="29">
         <v>9.3699999999999992</v>
       </c>
     </row>
-    <row r="150" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C150" s="29">
         <v>2.4</v>
       </c>
       <c r="D150" s="5"/>
       <c r="E150" s="29">
         <v>1.96</v>
       </c>
       <c r="F150" s="5"/>
       <c r="G150" s="29">
         <v>1.85</v>
       </c>
       <c r="I150" s="29">
         <v>1.86</v>
       </c>
       <c r="K150" s="29">
         <v>1.81</v>
       </c>
     </row>
-    <row r="151" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="29">
         <v>7.42</v>
       </c>
       <c r="D151" s="5"/>
       <c r="E151" s="29">
         <v>6.33</v>
       </c>
       <c r="F151" s="5"/>
       <c r="G151" s="29">
         <v>6.85</v>
       </c>
       <c r="I151" s="29">
         <v>6.86</v>
       </c>
       <c r="K151" s="29">
         <v>8.7799999999999994</v>
       </c>
     </row>
-    <row r="152" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C152" s="29">
         <v>2.4</v>
       </c>
       <c r="D152" s="5"/>
       <c r="E152" s="29">
         <v>1.96</v>
       </c>
       <c r="F152" s="5"/>
       <c r="G152" s="29">
         <v>1.85</v>
       </c>
       <c r="I152" s="29">
         <v>1.86</v>
       </c>
       <c r="K152" s="29">
         <v>1.81</v>
       </c>
     </row>
-    <row r="153" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C153" s="30">
         <v>1.7349E-2</v>
       </c>
       <c r="D153" s="6"/>
       <c r="E153" s="30">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="F153" s="6"/>
       <c r="G153" s="30">
         <v>7.0410000000000004E-3</v>
       </c>
       <c r="I153" s="30">
         <v>7.1219999999999999E-3</v>
       </c>
       <c r="K153" s="30">
         <v>5.8939999999999999E-3</v>
       </c>
     </row>
-    <row r="154" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C154" s="30">
         <v>1.6760000000000001E-2</v>
       </c>
       <c r="D154" s="6"/>
       <c r="E154" s="30">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="F154" s="6"/>
       <c r="G154" s="30">
         <v>7.0410000000000004E-3</v>
       </c>
       <c r="I154" s="30">
         <v>7.1219999999999999E-3</v>
       </c>
       <c r="K154" s="30">
         <v>5.8939999999999999E-3</v>
       </c>
     </row>
-    <row r="155" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C155" s="30">
         <v>1.0977000000000001E-2</v>
       </c>
       <c r="D155" s="6"/>
       <c r="E155" s="30">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="F155" s="6"/>
       <c r="G155" s="30">
         <v>7.0410000000000004E-3</v>
       </c>
       <c r="I155" s="30">
         <v>7.1219999999999999E-3</v>
       </c>
       <c r="K155" s="30">
         <v>5.8939999999999999E-3</v>
       </c>
     </row>
-    <row r="156" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C156" s="30">
         <v>1.7349E-2</v>
       </c>
       <c r="D156" s="6"/>
       <c r="E156" s="30">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="F156" s="6"/>
       <c r="G156" s="30">
         <v>7.0410000000000004E-3</v>
       </c>
       <c r="I156" s="30">
         <v>7.1219999999999999E-3</v>
       </c>
       <c r="K156" s="30">
         <v>5.8939999999999999E-3</v>
       </c>
     </row>
-    <row r="157" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C157" s="30">
         <v>1.6760000000000001E-2</v>
       </c>
       <c r="D157" s="6"/>
       <c r="E157" s="30">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="F157" s="6"/>
       <c r="G157" s="30">
         <v>7.0410000000000004E-3</v>
       </c>
       <c r="I157" s="30">
         <v>7.1219999999999999E-3</v>
       </c>
       <c r="K157" s="30">
         <v>5.8939999999999999E-3</v>
       </c>
     </row>
-    <row r="158" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C158" s="30">
         <v>1.0977000000000001E-2</v>
       </c>
       <c r="D158" s="6"/>
       <c r="E158" s="30">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="F158" s="6"/>
       <c r="G158" s="30">
         <v>7.0410000000000004E-3</v>
       </c>
       <c r="I158" s="30">
         <v>7.1219999999999999E-3</v>
       </c>
       <c r="K158" s="30">
         <v>5.8939999999999999E-3</v>
       </c>
     </row>
-    <row r="159" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C159" s="29">
         <v>0.62</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="29">
         <v>0.62</v>
       </c>
       <c r="F159" s="5"/>
       <c r="G159" s="29">
         <v>0.62</v>
       </c>
       <c r="I159" s="29">
         <v>0.62</v>
       </c>
       <c r="K159" s="29">
         <v>0.66</v>
       </c>
     </row>
-    <row r="161" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C161" s="22" t="s">
         <v>72</v>
       </c>
       <c r="E161" s="22" t="s">
         <v>73</v>
       </c>
       <c r="G161" s="22" t="s">
         <v>74</v>
       </c>
       <c r="I161" s="22" t="s">
         <v>76</v>
       </c>
       <c r="K161" s="22" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="162" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C162" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E162" s="22" t="s">
         <v>63</v>
       </c>
       <c r="G162" s="22" t="s">
         <v>63</v>
       </c>
       <c r="I162" s="22" t="s">
         <v>63</v>
       </c>
       <c r="K162" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="163" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A163" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B163" s="11"/>
       <c r="C163" s="23">
         <v>40360</v>
       </c>
       <c r="D163" s="14"/>
       <c r="E163" s="23">
         <v>40725</v>
       </c>
       <c r="F163" s="14"/>
       <c r="G163" s="23">
         <v>40969</v>
       </c>
       <c r="H163" s="2"/>
       <c r="I163" s="23">
         <v>41091</v>
       </c>
       <c r="J163" s="14"/>
       <c r="K163" s="23">
         <v>41456</v>
       </c>
     </row>
-    <row r="164" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B164" s="16"/>
       <c r="C164" s="25"/>
       <c r="D164" s="14"/>
       <c r="E164" s="25"/>
       <c r="F164" s="14"/>
       <c r="G164" s="25"/>
       <c r="H164" s="2"/>
       <c r="I164" s="25"/>
       <c r="J164" s="14"/>
       <c r="K164" s="25"/>
     </row>
-    <row r="165" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C165" s="28">
         <v>483.54</v>
       </c>
       <c r="E165" s="28">
         <v>505.68</v>
       </c>
       <c r="G165" s="28">
         <v>505.68</v>
       </c>
       <c r="I165" s="28">
         <v>511.44</v>
       </c>
       <c r="K165" s="28">
         <v>546.59</v>
       </c>
     </row>
-    <row r="166" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
         <v>12</v>
       </c>
       <c r="C166" s="29">
         <v>10.15</v>
       </c>
       <c r="E166" s="29">
         <v>10.14</v>
       </c>
       <c r="G166" s="29">
         <v>10.23</v>
       </c>
       <c r="I166" s="29">
         <v>11.49</v>
       </c>
       <c r="K166" s="29">
         <v>12.09</v>
       </c>
     </row>
-    <row r="167" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C167" s="29">
         <v>1.75</v>
       </c>
       <c r="E167" s="29">
         <v>1.84</v>
       </c>
       <c r="G167" s="29">
         <v>1.93</v>
       </c>
       <c r="I167" s="29">
         <v>1.94</v>
       </c>
       <c r="K167" s="29">
         <v>1.92</v>
       </c>
     </row>
-    <row r="168" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="29">
         <v>9.58</v>
       </c>
       <c r="E168" s="29">
         <v>9.5500000000000007</v>
       </c>
       <c r="G168" s="29">
         <v>9.64</v>
       </c>
       <c r="I168" s="29">
         <v>10.89</v>
       </c>
       <c r="K168" s="29">
         <v>11.45</v>
       </c>
     </row>
-    <row r="169" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C169" s="29">
         <v>1.75</v>
       </c>
       <c r="E169" s="29">
         <v>1.84</v>
       </c>
       <c r="G169" s="29">
         <v>1.93</v>
       </c>
       <c r="I169" s="29">
         <v>1.94</v>
       </c>
       <c r="K169" s="29">
         <v>1.92</v>
       </c>
     </row>
-    <row r="170" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
         <v>16</v>
       </c>
       <c r="C170" s="30">
         <v>5.7489999999999998E-3</v>
       </c>
       <c r="E170" s="30">
         <v>6.0280000000000004E-3</v>
       </c>
       <c r="G170" s="30">
         <v>6.9519999999999998E-3</v>
       </c>
       <c r="I170" s="30">
         <v>6.8170000000000001E-3</v>
       </c>
       <c r="K170" s="30">
         <v>5.5449999999999996E-3</v>
       </c>
     </row>
-    <row r="171" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C171" s="30">
         <v>5.7489999999999998E-3</v>
       </c>
       <c r="E171" s="30">
         <v>6.0280000000000004E-3</v>
       </c>
       <c r="G171" s="30">
         <v>6.9519999999999998E-3</v>
       </c>
       <c r="I171" s="30">
         <v>6.8170000000000001E-3</v>
       </c>
       <c r="K171" s="30">
         <v>5.5449999999999996E-3</v>
       </c>
     </row>
-    <row r="172" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C172" s="30">
         <v>5.7489999999999998E-3</v>
       </c>
       <c r="E172" s="30">
         <v>6.0280000000000004E-3</v>
       </c>
       <c r="G172" s="30">
         <v>6.9519999999999998E-3</v>
       </c>
       <c r="I172" s="30">
         <v>6.8170000000000001E-3</v>
       </c>
       <c r="K172" s="30">
         <v>5.5449999999999996E-3</v>
       </c>
     </row>
-    <row r="173" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C173" s="30">
         <v>5.7489999999999998E-3</v>
       </c>
       <c r="E173" s="30">
         <v>6.0280000000000004E-3</v>
       </c>
       <c r="G173" s="30">
         <v>6.9519999999999998E-3</v>
       </c>
       <c r="I173" s="30">
         <v>6.8170000000000001E-3</v>
       </c>
       <c r="K173" s="30">
         <v>5.5449999999999996E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
         <v>15</v>
       </c>
       <c r="C174" s="30">
         <v>5.7489999999999998E-3</v>
       </c>
       <c r="E174" s="30">
         <v>6.0280000000000004E-3</v>
       </c>
       <c r="G174" s="30">
         <v>6.9519999999999998E-3</v>
       </c>
       <c r="I174" s="30">
         <v>6.8170000000000001E-3</v>
       </c>
       <c r="K174" s="30">
         <v>5.5449999999999996E-3</v>
       </c>
     </row>
-    <row r="175" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
         <v>19</v>
       </c>
       <c r="C175" s="30">
         <v>5.7489999999999998E-3</v>
       </c>
       <c r="E175" s="30">
         <v>6.0280000000000004E-3</v>
       </c>
       <c r="G175" s="30">
         <v>6.9519999999999998E-3</v>
       </c>
       <c r="I175" s="30">
         <v>6.8170000000000001E-3</v>
       </c>
       <c r="K175" s="30">
         <v>5.5449999999999996E-3</v>
       </c>
     </row>
-    <row r="176" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C176" s="29">
         <v>0.65</v>
       </c>
       <c r="E176" s="29">
         <v>0.68</v>
       </c>
       <c r="G176" s="29">
         <v>0.68</v>
       </c>
       <c r="I176" s="29">
         <v>0.7</v>
       </c>
       <c r="K176" s="29">
         <v>0.74</v>
       </c>
     </row>
-    <row r="177" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A177" s="3"/>
       <c r="G177" s="24"/>
     </row>
-    <row r="178" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C178" s="22" t="s">
         <v>85</v>
       </c>
       <c r="E178" s="22" t="s">
         <v>86</v>
       </c>
       <c r="G178" s="22" t="s">
         <v>87</v>
       </c>
       <c r="I178" s="22" t="s">
         <v>88</v>
       </c>
       <c r="K178" s="22" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="179" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C179" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E179" s="22" t="s">
         <v>63</v>
       </c>
       <c r="G179" s="22" t="s">
         <v>63</v>
       </c>
       <c r="I179" s="22" t="s">
         <v>63</v>
       </c>
       <c r="K179" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="180" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A180" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B180" s="11"/>
       <c r="C180" s="23">
         <v>41883</v>
       </c>
       <c r="D180" s="11"/>
       <c r="E180" s="23">
         <v>42186</v>
       </c>
       <c r="F180" s="11"/>
       <c r="G180" s="23">
         <v>42552</v>
       </c>
       <c r="I180" s="23">
         <v>42917</v>
       </c>
       <c r="J180" s="11"/>
       <c r="K180" s="23">
         <v>43282</v>
       </c>
     </row>
-    <row r="181" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B181" s="16"/>
       <c r="C181" s="25"/>
       <c r="D181" s="11"/>
       <c r="E181" s="25"/>
       <c r="F181" s="11"/>
       <c r="G181" s="25"/>
       <c r="I181" s="25"/>
       <c r="J181" s="11"/>
     </row>
-    <row r="182" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C182" s="28">
         <v>546.59</v>
       </c>
       <c r="E182" s="28">
         <v>546.59</v>
       </c>
       <c r="G182" s="28">
         <v>546.59</v>
       </c>
       <c r="I182" s="28">
         <v>559.99</v>
       </c>
       <c r="K182" s="28">
         <v>556.14</v>
       </c>
     </row>
-    <row r="183" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A183" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C183" s="29">
         <v>11.03</v>
       </c>
       <c r="E183" s="29">
         <v>12.07</v>
       </c>
       <c r="G183" s="29">
         <v>13.11</v>
       </c>
       <c r="I183" s="29">
         <v>15.71</v>
       </c>
       <c r="K183" s="1">
         <v>13.86</v>
       </c>
     </row>
-    <row r="184" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A184" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C184" s="29">
         <v>2.21</v>
       </c>
       <c r="E184" s="29">
         <v>2.36</v>
       </c>
       <c r="G184" s="29">
         <v>2.42</v>
       </c>
       <c r="I184" s="29">
         <v>1.92</v>
       </c>
       <c r="K184" s="1">
         <v>2.0699999999999998</v>
       </c>
     </row>
-    <row r="185" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A185" s="31" t="s">
         <v>80</v>
       </c>
       <c r="C185" s="29">
         <v>11.5</v>
       </c>
       <c r="E185" s="29">
         <v>12.53</v>
       </c>
       <c r="G185" s="29">
         <v>13.54</v>
       </c>
       <c r="I185" s="29">
         <v>16.14</v>
       </c>
       <c r="K185" s="1">
         <v>14.3</v>
       </c>
     </row>
-    <row r="186" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A186" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C186" s="29">
         <v>2.68</v>
       </c>
       <c r="E186" s="29">
         <v>2.82</v>
       </c>
       <c r="G186" s="29">
         <v>2.85</v>
       </c>
       <c r="I186" s="29">
         <v>2.35</v>
       </c>
       <c r="K186" s="1">
         <v>2.5099999999999998</v>
       </c>
     </row>
-    <row r="187" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A187" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C187" s="30">
         <v>6.9399999999999996E-4</v>
       </c>
       <c r="E187" s="30">
         <v>2.941E-3</v>
       </c>
       <c r="G187" s="30">
         <v>7.4000000000000003E-3</v>
       </c>
       <c r="I187" s="30">
         <v>4.7199999999999976E-4</v>
       </c>
       <c r="K187" s="1">
         <v>1.3680000000000001E-3</v>
       </c>
     </row>
-    <row r="188" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A188" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C188" s="30">
         <v>6.9399999999999996E-4</v>
       </c>
       <c r="E188" s="30">
         <v>2.941E-3</v>
       </c>
       <c r="G188" s="30">
         <v>7.4000000000000003E-3</v>
       </c>
       <c r="I188" s="30">
         <v>4.7199999999999976E-4</v>
       </c>
       <c r="K188" s="1">
         <v>1.3680000000000001E-3</v>
       </c>
     </row>
-    <row r="189" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A189" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C189" s="30">
         <v>6.9399999999999996E-4</v>
       </c>
       <c r="E189" s="30">
         <v>2.941E-3</v>
       </c>
       <c r="G189" s="30">
         <v>7.4000000000000003E-3</v>
       </c>
       <c r="I189" s="30">
         <v>4.7199999999999976E-4</v>
       </c>
       <c r="K189" s="1">
         <v>1.3680000000000001E-3</v>
       </c>
     </row>
-    <row r="190" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A190" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C190" s="30">
         <v>6.9399999999999996E-4</v>
       </c>
       <c r="E190" s="30">
         <v>2.941E-3</v>
       </c>
       <c r="G190" s="30">
         <v>7.4000000000000003E-3</v>
       </c>
       <c r="I190" s="30">
         <v>4.7199999999999976E-4</v>
       </c>
       <c r="K190" s="1">
         <v>1.3680000000000001E-3</v>
       </c>
     </row>
-    <row r="191" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A191" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C191" s="30">
         <v>6.9399999999999996E-4</v>
       </c>
       <c r="E191" s="30">
         <v>2.941E-3</v>
       </c>
       <c r="G191" s="30">
         <v>7.4000000000000003E-3</v>
       </c>
       <c r="I191" s="30">
         <v>4.7199999999999976E-4</v>
       </c>
       <c r="K191" s="1">
         <v>1.3680000000000001E-3</v>
       </c>
     </row>
-    <row r="192" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A192" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C192" s="30">
         <v>6.9399999999999996E-4</v>
       </c>
       <c r="E192" s="30">
         <v>2.941E-3</v>
       </c>
       <c r="G192" s="30">
         <v>7.4000000000000003E-3</v>
       </c>
       <c r="I192" s="30">
         <v>4.7199999999999976E-4</v>
       </c>
       <c r="K192" s="1">
         <v>1.3680000000000001E-3</v>
       </c>
     </row>
-    <row r="193" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C193" s="29">
         <v>0.79</v>
       </c>
       <c r="E193" s="29">
         <v>0.88</v>
       </c>
       <c r="G193" s="29">
         <v>0.94</v>
       </c>
       <c r="I193" s="29">
         <v>1.06</v>
       </c>
       <c r="K193" s="5">
         <v>1.1399999999999999</v>
       </c>
     </row>
-    <row r="194" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A194" s="3"/>
       <c r="K194" s="5"/>
     </row>
-    <row r="195" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="196" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="197" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="198" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="199" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A199" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="200" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A200" s="25" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="201" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A201" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B201" s="31"/>
       <c r="C201" s="31"/>
       <c r="D201" s="25"/>
       <c r="E201" s="25"/>
       <c r="F201" s="25"/>
       <c r="G201" s="25"/>
       <c r="H201" s="25"/>
       <c r="I201" s="25"/>
     </row>
-    <row r="202" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A202" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B202" s="31"/>
       <c r="C202" s="31"/>
       <c r="D202" s="25"/>
       <c r="E202" s="25"/>
       <c r="F202" s="25"/>
       <c r="G202" s="25"/>
       <c r="H202" s="25"/>
       <c r="I202" s="25"/>
     </row>
-    <row r="203" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A203" s="25"/>
       <c r="B203" s="31"/>
       <c r="C203" s="31"/>
       <c r="D203" s="25"/>
       <c r="E203" s="25"/>
       <c r="F203" s="25"/>
       <c r="G203" s="25"/>
       <c r="H203" s="25"/>
       <c r="I203" s="25"/>
     </row>
-    <row r="204" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A204" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B204" s="11"/>
       <c r="C204" s="11"/>
       <c r="D204" s="11"/>
       <c r="E204" s="11"/>
       <c r="F204" s="11"/>
       <c r="H204" s="25"/>
       <c r="I204" s="26"/>
       <c r="J204" s="26"/>
       <c r="K204" s="27" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="205" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A205" s="12"/>
       <c r="B205" s="11"/>
       <c r="C205" s="11"/>
       <c r="D205" s="11"/>
       <c r="E205" s="11"/>
       <c r="F205" s="11"/>
       <c r="H205" s="25"/>
       <c r="I205" s="26"/>
       <c r="J205" s="26"/>
       <c r="K205" s="27" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="207" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A207" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B207" s="11"/>
       <c r="C207" s="11"/>
       <c r="D207" s="11"/>
       <c r="E207" s="11"/>
       <c r="F207" s="11"/>
       <c r="H207" s="25"/>
       <c r="I207" s="26"/>
       <c r="J207" s="26"/>
       <c r="K207" s="27" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:11" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="208" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A208" s="11"/>
       <c r="B208" s="11"/>
       <c r="C208" s="11"/>
       <c r="D208" s="11"/>
       <c r="E208" s="11"/>
       <c r="F208" s="11"/>
       <c r="H208" s="25"/>
       <c r="I208" s="26"/>
       <c r="J208" s="26"/>
       <c r="K208" s="27" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:11" x14ac:dyDescent="0.3">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="209" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A209" s="11"/>
       <c r="B209" s="11"/>
       <c r="C209" s="11"/>
       <c r="D209" s="11"/>
       <c r="E209" s="11"/>
       <c r="F209" s="11"/>
       <c r="G209" s="11"/>
       <c r="H209" s="11"/>
       <c r="I209" s="11"/>
       <c r="J209" s="11"/>
     </row>
-    <row r="210" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A210" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B210" s="11"/>
       <c r="C210" s="11"/>
       <c r="D210" s="11"/>
       <c r="E210" s="11"/>
       <c r="F210" s="11"/>
       <c r="G210" s="11"/>
       <c r="H210" s="11"/>
       <c r="I210" s="11"/>
       <c r="J210" s="11"/>
     </row>
-    <row r="211" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A211" s="11"/>
       <c r="B211" s="11"/>
       <c r="C211" s="11"/>
       <c r="D211" s="11"/>
       <c r="E211" s="11"/>
       <c r="F211" s="11"/>
       <c r="G211" s="11"/>
       <c r="H211" s="11"/>
       <c r="I211" s="11"/>
       <c r="J211" s="11"/>
     </row>
-    <row r="212" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A212" s="11"/>
       <c r="B212" s="11"/>
       <c r="C212" s="22" t="s">
         <v>95</v>
       </c>
       <c r="D212" s="14"/>
       <c r="E212" s="22" t="s">
         <v>97</v>
       </c>
       <c r="F212" s="14"/>
       <c r="G212" s="22" t="s">
         <v>98</v>
       </c>
       <c r="H212" s="14"/>
       <c r="I212" s="22" t="s">
         <v>99</v>
       </c>
       <c r="J212" s="14"/>
       <c r="K212" s="22" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="213" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A213" s="11"/>
       <c r="B213" s="11"/>
       <c r="C213" s="22" t="s">
         <v>63</v>
       </c>
       <c r="D213" s="14"/>
       <c r="E213" s="22" t="s">
         <v>63</v>
       </c>
       <c r="F213" s="14"/>
       <c r="G213" s="22" t="s">
         <v>63</v>
       </c>
       <c r="H213" s="14"/>
       <c r="I213" s="22" t="s">
         <v>63</v>
       </c>
       <c r="J213" s="14"/>
       <c r="K213" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="214" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A214" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B214" s="16"/>
       <c r="C214" s="23">
         <v>43647</v>
       </c>
       <c r="D214" s="17"/>
       <c r="E214" s="23">
         <v>43891</v>
       </c>
       <c r="F214" s="17"/>
       <c r="G214" s="23">
         <v>44013</v>
       </c>
       <c r="H214" s="18"/>
       <c r="I214" s="23">
         <v>44409</v>
       </c>
       <c r="J214" s="18"/>
       <c r="K214" s="23">
         <v>44743</v>
       </c>
     </row>
-    <row r="215" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:11" x14ac:dyDescent="0.2">
       <c r="E215" s="25"/>
       <c r="G215" s="25"/>
       <c r="I215" s="25"/>
       <c r="K215" s="25"/>
     </row>
-    <row r="216" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C216" s="28">
         <v>558.47</v>
       </c>
       <c r="E216" s="28">
         <v>572.65</v>
       </c>
       <c r="G216" s="28">
         <v>594</v>
       </c>
       <c r="I216" s="28">
         <v>614.11</v>
       </c>
       <c r="K216" s="28">
         <v>734.28</v>
       </c>
     </row>
-    <row r="217" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A217" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C217" s="1">
         <v>13.74</v>
       </c>
       <c r="D217" s="5"/>
       <c r="E217" s="29">
         <v>13.9</v>
       </c>
       <c r="F217" s="5"/>
       <c r="G217" s="29">
         <v>15.32</v>
       </c>
       <c r="I217" s="29">
         <v>17.66</v>
       </c>
       <c r="K217" s="29">
         <v>17.170000000000002</v>
       </c>
     </row>
-    <row r="218" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A218" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C218" s="1">
         <v>2.0799999999999996</v>
       </c>
       <c r="D218" s="5"/>
       <c r="E218" s="29">
         <v>2.2400000000000002</v>
       </c>
       <c r="F218" s="5"/>
       <c r="G218" s="29">
         <v>2.3600000000000003</v>
       </c>
       <c r="I218" s="29">
         <v>2.3900000000000006</v>
       </c>
       <c r="K218" s="29">
         <v>2.7800000000000002</v>
       </c>
     </row>
-    <row r="219" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A219" s="31" t="s">
         <v>80</v>
       </c>
       <c r="C219" s="1">
         <v>14.14</v>
       </c>
       <c r="D219" s="5"/>
       <c r="E219" s="29">
         <v>14.33</v>
       </c>
       <c r="F219" s="5"/>
       <c r="G219" s="29">
         <v>15.780000000000001</v>
       </c>
       <c r="I219" s="29">
         <v>18.13</v>
       </c>
       <c r="K219" s="29">
         <v>17.73</v>
       </c>
     </row>
-    <row r="220" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A220" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C220" s="1">
         <v>2.48</v>
       </c>
       <c r="D220" s="5"/>
       <c r="E220" s="29">
         <v>2.67</v>
       </c>
       <c r="F220" s="5"/>
       <c r="G220" s="29">
         <v>2.82</v>
       </c>
       <c r="I220" s="29">
         <v>2.86</v>
       </c>
       <c r="K220" s="29">
         <v>3.3400000000000003</v>
       </c>
     </row>
-    <row r="221" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A221" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C221" s="1">
         <v>3.8630000000000001E-3</v>
       </c>
       <c r="D221" s="6"/>
       <c r="E221" s="30">
         <v>5.3569999999999998E-3</v>
       </c>
       <c r="F221" s="6"/>
       <c r="G221" s="30">
         <v>5.5890000000000002E-3</v>
       </c>
       <c r="I221" s="30">
         <v>7.2430000000000003E-3</v>
       </c>
       <c r="K221" s="30">
         <v>-1.6540000000000001E-3</v>
       </c>
     </row>
-    <row r="222" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A222" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C222" s="1">
         <v>3.8630000000000001E-3</v>
       </c>
       <c r="D222" s="6"/>
       <c r="E222" s="30">
         <v>5.3569999999999998E-3</v>
       </c>
       <c r="F222" s="6"/>
       <c r="G222" s="30">
         <v>5.5890000000000002E-3</v>
       </c>
       <c r="I222" s="30">
         <v>7.2430000000000003E-3</v>
       </c>
       <c r="K222" s="30">
         <v>-1.6540000000000001E-3</v>
       </c>
     </row>
-    <row r="223" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A223" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C223" s="1">
         <v>3.8630000000000001E-3</v>
       </c>
       <c r="D223" s="6"/>
       <c r="E223" s="30">
         <v>5.3569999999999998E-3</v>
       </c>
       <c r="F223" s="6"/>
       <c r="G223" s="30">
         <v>5.5890000000000002E-3</v>
       </c>
       <c r="I223" s="30">
         <v>7.2430000000000003E-3</v>
       </c>
       <c r="K223" s="30">
         <v>-1.6540000000000001E-3</v>
       </c>
     </row>
-    <row r="224" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A224" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C224" s="1">
         <v>3.8630000000000001E-3</v>
       </c>
       <c r="D224" s="6"/>
       <c r="E224" s="30">
         <v>5.3569999999999998E-3</v>
       </c>
       <c r="F224" s="6"/>
       <c r="G224" s="30">
         <v>5.5890000000000002E-3</v>
       </c>
       <c r="I224" s="30">
         <v>7.2430000000000003E-3</v>
       </c>
       <c r="K224" s="30">
         <v>-1.6540000000000001E-3</v>
       </c>
     </row>
-    <row r="225" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A225" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C225" s="1">
         <v>3.8630000000000001E-3</v>
       </c>
       <c r="D225" s="6"/>
       <c r="E225" s="30">
         <v>5.3569999999999998E-3</v>
       </c>
       <c r="F225" s="6"/>
       <c r="G225" s="30">
         <v>5.5890000000000002E-3</v>
       </c>
       <c r="I225" s="30">
         <v>7.2430000000000003E-3</v>
       </c>
       <c r="K225" s="30">
         <v>-1.6540000000000001E-3</v>
       </c>
     </row>
-    <row r="226" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A226" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C226" s="1">
         <v>3.8630000000000001E-3</v>
       </c>
       <c r="D226" s="6"/>
       <c r="E226" s="30">
         <v>5.3569999999999998E-3</v>
       </c>
       <c r="F226" s="6"/>
       <c r="G226" s="30">
         <v>5.5890000000000002E-3</v>
       </c>
       <c r="I226" s="30">
         <v>7.2430000000000003E-3</v>
       </c>
       <c r="K226" s="30">
         <v>-1.6540000000000001E-3</v>
       </c>
     </row>
-    <row r="227" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C227" s="5">
         <v>1.19</v>
       </c>
       <c r="D227" s="5"/>
       <c r="E227" s="29">
         <v>1.22</v>
       </c>
       <c r="F227" s="5"/>
       <c r="G227" s="29">
         <v>1.0599999999999998</v>
       </c>
       <c r="I227" s="29">
         <v>1.22</v>
       </c>
       <c r="K227" s="29">
         <v>1.3800000000000001</v>
       </c>
     </row>
-    <row r="229" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C229" s="22" t="s">
         <v>101</v>
       </c>
       <c r="E229" s="22" t="s">
         <v>102</v>
       </c>
       <c r="G229" s="22" t="s">
         <v>103</v>
       </c>
       <c r="I229" s="22" t="s">
         <v>104</v>
       </c>
       <c r="K229" s="22" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="230" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C230" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E230" s="22" t="s">
         <v>63</v>
       </c>
       <c r="G230" s="22" t="s">
         <v>63</v>
       </c>
       <c r="I230" s="22" t="s">
         <v>63</v>
       </c>
       <c r="K230" s="22" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="231" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A231" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B231" s="11"/>
       <c r="C231" s="23">
         <v>44927</v>
       </c>
       <c r="D231" s="14"/>
       <c r="E231" s="23">
         <v>45108</v>
       </c>
       <c r="F231" s="14"/>
       <c r="G231" s="23">
         <v>45292</v>
       </c>
       <c r="H231" s="2"/>
       <c r="I231" s="23">
         <v>45474</v>
       </c>
       <c r="J231" s="14"/>
       <c r="K231" s="23">
         <v>45505</v>
       </c>
     </row>
-    <row r="232" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B232" s="16"/>
       <c r="C232" s="25"/>
       <c r="D232" s="14"/>
       <c r="E232" s="25"/>
       <c r="F232" s="14"/>
       <c r="G232" s="25"/>
       <c r="H232" s="2"/>
       <c r="I232" s="25"/>
       <c r="J232" s="14"/>
       <c r="K232" s="25"/>
     </row>
-    <row r="233" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C233" s="28">
         <v>734.28</v>
       </c>
       <c r="E233" s="28">
         <v>6779.0899999999992</v>
       </c>
       <c r="G233" s="28">
         <v>6809.2</v>
       </c>
       <c r="I233" s="28">
         <v>8951.92</v>
       </c>
       <c r="K233" s="28">
         <v>9435.31</v>
       </c>
     </row>
-    <row r="234" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A234" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C234" s="29">
         <v>17.329999999999998</v>
       </c>
       <c r="E234" s="29">
         <v>17.5</v>
       </c>
       <c r="G234" s="29">
         <v>15.47</v>
       </c>
       <c r="I234" s="29">
         <v>16.309999999999999</v>
       </c>
       <c r="K234" s="29">
         <v>16.310000000000002</v>
       </c>
     </row>
-    <row r="235" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A235" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C235" s="29">
         <v>2.78</v>
       </c>
       <c r="E235" s="29">
         <v>2.9499999999999997</v>
       </c>
       <c r="G235" s="29">
         <v>3.07</v>
       </c>
       <c r="I235" s="29">
         <v>3.93</v>
       </c>
       <c r="K235" s="29">
         <v>3.9299999999999997</v>
       </c>
     </row>
-    <row r="236" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A236" s="31" t="s">
         <v>80</v>
       </c>
       <c r="C236" s="29">
         <v>17.89</v>
       </c>
       <c r="E236" s="29">
         <v>18.09</v>
       </c>
       <c r="G236" s="29">
         <v>16.09</v>
       </c>
       <c r="I236" s="29">
         <v>17.11</v>
       </c>
       <c r="K236" s="29">
         <v>17.11</v>
       </c>
     </row>
-    <row r="237" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A237" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C237" s="29">
         <v>3.34</v>
       </c>
       <c r="E237" s="29">
         <v>3.5399999999999996</v>
       </c>
       <c r="G237" s="29">
         <v>3.69</v>
       </c>
       <c r="I237" s="29">
         <v>4.7300000000000004</v>
       </c>
       <c r="K237" s="29">
         <v>4.7299999999999995</v>
       </c>
     </row>
-    <row r="238" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A238" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C238" s="30">
         <v>-1.0679999999999999E-3</v>
       </c>
       <c r="E238" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="G238" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="I238" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="K238" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="239" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A239" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C239" s="30">
         <v>-1.0679999999999999E-3</v>
       </c>
       <c r="E239" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="G239" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="I239" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="K239" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="240" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A240" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C240" s="30">
         <v>-1.0679999999999999E-3</v>
       </c>
       <c r="E240" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="G240" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="I240" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="K240" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="241" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A241" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C241" s="30">
         <v>-1.0679999999999999E-3</v>
       </c>
       <c r="E241" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="G241" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="I241" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="K241" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="242" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A242" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C242" s="30">
         <v>-1.0679999999999999E-3</v>
       </c>
       <c r="E242" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="G242" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="I242" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="K242" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="243" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A243" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C243" s="30">
         <v>-1.0679999999999999E-3</v>
       </c>
       <c r="E243" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="G243" s="30">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="I243" s="30">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="K243" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="244" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C244" s="29">
         <v>1.38</v>
       </c>
       <c r="E244" s="29">
         <v>1.6300000000000001</v>
       </c>
       <c r="G244" s="29">
         <v>1.6</v>
       </c>
       <c r="I244" s="29">
         <v>2.08</v>
       </c>
       <c r="K244" s="29">
         <v>2.08</v>
       </c>
     </row>
-    <row r="245" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A245" s="3"/>
       <c r="G245" s="24"/>
     </row>
-    <row r="246" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C246" s="22" t="s">
         <v>106</v>
       </c>
       <c r="E246" s="22" t="s">
         <v>110</v>
       </c>
       <c r="G246" s="22" t="s">
         <v>111</v>
       </c>
       <c r="I246" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="K246" s="22" t="s">
         <v>113</v>
       </c>
-      <c r="K246" s="22"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:11" x14ac:dyDescent="0.3">
+    </row>
+    <row r="247" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C247" s="22" t="s">
         <v>63</v>
       </c>
       <c r="E247" s="22" t="s">
         <v>63</v>
       </c>
       <c r="G247" s="22" t="s">
         <v>63</v>
       </c>
       <c r="I247" s="22" t="s">
         <v>63</v>
       </c>
-      <c r="K247" s="22"/>
-[...1 lines deleted...]
-    <row r="248" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K247" s="22" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="248" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A248" s="15" t="s">
         <v>35</v>
       </c>
       <c r="B248" s="11"/>
       <c r="C248" s="23">
         <v>45658</v>
       </c>
       <c r="D248" s="11"/>
       <c r="E248" s="23">
         <v>45839</v>
       </c>
       <c r="F248" s="11"/>
       <c r="G248" s="23">
         <v>45931</v>
       </c>
       <c r="I248" s="23">
         <v>46023</v>
       </c>
       <c r="J248" s="11"/>
-      <c r="K248" s="23"/>
-[...1 lines deleted...]
-    <row r="249" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K248" s="23">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="249" spans="1:11" x14ac:dyDescent="0.2">
       <c r="B249" s="16"/>
       <c r="C249" s="25"/>
       <c r="D249" s="11"/>
       <c r="E249" s="25"/>
       <c r="F249" s="11"/>
       <c r="G249" s="25"/>
       <c r="I249" s="25"/>
       <c r="J249" s="11"/>
-    </row>
-    <row r="250" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K249" s="25"/>
+    </row>
+    <row r="250" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C250" s="28">
         <v>9459.25</v>
       </c>
       <c r="E250" s="28">
         <v>6298.51</v>
       </c>
       <c r="G250" s="28">
         <v>10522.2</v>
       </c>
       <c r="I250" s="28">
         <v>10528.06</v>
       </c>
-      <c r="K250" s="28"/>
-[...1 lines deleted...]
-    <row r="251" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K250" s="28">
+        <v>9951.5400000000009</v>
+      </c>
+    </row>
+    <row r="251" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A251" s="31" t="s">
         <v>80</v>
       </c>
       <c r="C251" s="29">
         <v>27.14</v>
       </c>
       <c r="E251" s="29">
         <v>53.29</v>
       </c>
       <c r="G251" s="29">
         <v>53.29</v>
       </c>
       <c r="I251" s="29">
         <v>53.36</v>
       </c>
-    </row>
-    <row r="252" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K251" s="29">
+        <v>48.51</v>
+      </c>
+    </row>
+    <row r="252" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A252" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C252" s="29">
         <v>4.84</v>
       </c>
       <c r="E252" s="29">
         <v>0</v>
       </c>
       <c r="G252" s="29">
         <v>0</v>
       </c>
       <c r="I252" s="29">
         <v>0</v>
       </c>
-    </row>
-    <row r="253" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K252" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A253" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C253" s="29">
         <v>0</v>
       </c>
       <c r="E253" s="29">
         <v>1.66</v>
       </c>
       <c r="G253" s="29">
         <v>1.66</v>
       </c>
       <c r="I253" s="29">
         <v>1.66</v>
       </c>
-    </row>
-    <row r="254" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K253" s="29">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="254" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A254" s="31" t="s">
         <v>107</v>
       </c>
       <c r="C254" s="29">
         <v>26.32</v>
       </c>
       <c r="E254" s="29">
         <v>25.95</v>
       </c>
       <c r="G254" s="29">
         <v>25.95</v>
       </c>
       <c r="I254" s="29">
         <v>26</v>
       </c>
-    </row>
-    <row r="255" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K254" s="29">
+        <v>25.71</v>
+      </c>
+    </row>
+    <row r="255" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A255" s="31" t="s">
         <v>108</v>
       </c>
       <c r="C255" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="E255" s="29">
         <v>0</v>
       </c>
       <c r="G255" s="29">
         <v>0</v>
       </c>
       <c r="I255" s="29">
         <v>0</v>
       </c>
-    </row>
-    <row r="256" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K255" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A256" s="31" t="s">
         <v>109</v>
       </c>
       <c r="C256" s="29">
         <v>0</v>
       </c>
       <c r="E256" s="29">
         <v>0</v>
       </c>
       <c r="G256" s="29">
         <v>0</v>
       </c>
       <c r="I256" s="29">
         <v>0</v>
       </c>
-    </row>
-    <row r="257" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K256" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="257" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A257" s="31" t="s">
         <v>78</v>
       </c>
       <c r="C257" s="29">
         <v>26.32</v>
       </c>
       <c r="E257" s="29">
         <v>25.14</v>
       </c>
       <c r="G257" s="29">
         <v>25.14</v>
       </c>
       <c r="I257" s="29">
         <v>25.19</v>
       </c>
-    </row>
-    <row r="258" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K257" s="29">
+        <v>25.1</v>
+      </c>
+    </row>
+    <row r="258" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A258" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C258" s="29">
         <v>4.0199999999999996</v>
       </c>
       <c r="E258" s="29">
         <v>0</v>
       </c>
       <c r="G258" s="29">
         <v>0</v>
       </c>
       <c r="I258" s="29">
         <v>0</v>
       </c>
-    </row>
-    <row r="259" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K258" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="259" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A259" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C259" s="29">
         <v>0</v>
       </c>
       <c r="E259" s="29">
         <v>0</v>
       </c>
       <c r="G259" s="29">
         <v>0</v>
       </c>
       <c r="I259" s="29">
         <v>0</v>
       </c>
-    </row>
-    <row r="260" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K259" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="260" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A260" s="31" t="s">
         <v>83</v>
       </c>
       <c r="C260" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="E260" s="30">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="G260" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
       <c r="I260" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
-    </row>
-    <row r="261" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K260" s="30">
+        <v>4.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="261" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A261" s="31" t="s">
         <v>81</v>
       </c>
       <c r="C261" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="E261" s="30">
         <v>0</v>
       </c>
       <c r="G261" s="30">
         <v>0</v>
       </c>
       <c r="I261" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="262" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K261" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="262" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A262" s="31" t="s">
         <v>84</v>
       </c>
       <c r="C262" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="E262" s="30">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="G262" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
       <c r="I262" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
-    </row>
-    <row r="263" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K262" s="30">
+        <v>4.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="263" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A263" s="31" t="s">
         <v>18</v>
       </c>
       <c r="C263" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="E263" s="30">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="G263" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
       <c r="I263" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
-    </row>
-    <row r="264" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K263" s="30">
+        <v>4.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="264" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A264" s="31" t="s">
         <v>79</v>
       </c>
       <c r="C264" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="E264" s="30">
         <v>0</v>
       </c>
       <c r="G264" s="30">
         <v>0</v>
       </c>
       <c r="I264" s="30">
         <v>0</v>
       </c>
-    </row>
-    <row r="265" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K264" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="265" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A265" s="31" t="s">
         <v>82</v>
       </c>
       <c r="C265" s="30">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="E265" s="30">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="G265" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
       <c r="I265" s="30">
         <v>9.4120000000000002E-3</v>
       </c>
-    </row>
-    <row r="266" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K265" s="30">
+        <v>4.3670000000000002E-3</v>
+      </c>
+    </row>
+    <row r="266" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C266" s="29">
         <v>2.1</v>
       </c>
       <c r="E266" s="29">
         <v>2.36</v>
       </c>
       <c r="G266" s="29">
         <v>2.36</v>
       </c>
       <c r="I266" s="29">
         <v>2.44</v>
       </c>
-      <c r="K266" s="5"/>
-[...1 lines deleted...]
-    <row r="267" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="K266" s="29">
+        <v>2.0699999999999998</v>
+      </c>
+    </row>
+    <row r="267" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A267" s="3"/>
       <c r="K267" s="5"/>
     </row>
-    <row r="268" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="269" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="270" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="271" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="272" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A272" s="1" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="273" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A273" s="25" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="274" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A274" s="25" t="s">
         <v>60</v>
       </c>
       <c r="B274" s="31"/>
       <c r="C274" s="31"/>
       <c r="D274" s="25"/>
       <c r="E274" s="25"/>
       <c r="F274" s="25"/>
       <c r="G274" s="25"/>
       <c r="H274" s="25"/>
       <c r="I274" s="25"/>
     </row>
-    <row r="275" spans="1:9" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A275" s="25" t="s">
         <v>61</v>
       </c>
       <c r="B275" s="31"/>
       <c r="C275" s="31"/>
       <c r="D275" s="25"/>
       <c r="E275" s="25"/>
       <c r="F275" s="25"/>
       <c r="G275" s="25"/>
       <c r="H275" s="25"/>
       <c r="I275" s="25"/>
     </row>
   </sheetData>
   <phoneticPr fontId="0" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="85" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="67" max="16383" man="1"/>
     <brk id="135" max="16383" man="1"/>
   </rowBreaks>
   <customProperties>