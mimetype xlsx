--- v1 (2026-01-06)
+++ v2 (2026-07-07)
@@ -1,83 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{633FAD5B-91DB-40CE-A204-29A4A25D4ECF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C5775C53-7737-4177-B0A0-35D5FE1A20D3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3735" yWindow="150" windowWidth="21600" windowHeight="14445" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="IGS-P-TOU #1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="136">
   <si>
     <t>SUBJECT: Rate IGS-P-TOU Revisions</t>
   </si>
   <si>
     <t>RATE BULLETIN: Rate IGS-P-TOU #1</t>
   </si>
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>The following is a summary of Rate IGS-P-TOU revisions for general information and use.</t>
   </si>
   <si>
     <t>Original 1/</t>
   </si>
   <si>
     <t>1st Rev.  5/</t>
   </si>
   <si>
     <t>2nd Rev.  5/</t>
   </si>
   <si>
     <t>3rd Rev.  5/</t>
   </si>
   <si>
@@ -431,57 +431,60 @@
   <si>
     <t>Page 3 of  6</t>
   </si>
   <si>
     <t>Page 2 of  6</t>
   </si>
   <si>
     <t>Page 1 of  6</t>
   </si>
   <si>
     <t>55th Rev.</t>
   </si>
   <si>
     <t>Per kW  - December through February on-peak</t>
   </si>
   <si>
     <t xml:space="preserve">             - December through February shoulder</t>
   </si>
   <si>
     <t xml:space="preserve">             - December through February off-peak</t>
   </si>
   <si>
     <t>56th Rev.</t>
   </si>
   <si>
-    <t>DATE:  January 1, 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>57th Rev.</t>
+  </si>
+  <si>
+    <t>58th Rev.</t>
+  </si>
+  <si>
+    <t>(Supercedes Issue of  1/1/2026)</t>
+  </si>
+  <si>
+    <t>DATE:  July 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="0.00_)"/>
     <numFmt numFmtId="166" formatCode="0.000000_)"/>
     <numFmt numFmtId="167" formatCode="_(* #,##0.000000_);_(* \(#,##0.000000\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="#,##0.0000000_);\(#,##0.0000000\)"/>
     <numFmt numFmtId="169" formatCode="m/d/yy"/>
   </numFmts>
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -908,6285 +911,6325 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L403"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A331" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G344" sqref="G344"/>
+    <sheetView tabSelected="1" topLeftCell="A343" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="K354" sqref="K354"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.453125" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="34.7265625" style="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="13" max="16384" width="11.453125" style="1"/>
+    <col min="1" max="1" width="34.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="2.85546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="14.140625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="2.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="13.28515625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="2.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="2.140625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="11.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="2.85546875" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.85546875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="2.85546875" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="13"/>
       <c r="C1" s="13"/>
       <c r="D1" s="13"/>
       <c r="E1" s="13"/>
       <c r="F1" s="13"/>
       <c r="G1" s="13"/>
       <c r="I1" s="13"/>
       <c r="J1" s="13"/>
       <c r="K1" s="14" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="13"/>
     </row>
-    <row r="2" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A2" s="12"/>
       <c r="B2" s="13"/>
       <c r="C2" s="13"/>
       <c r="D2" s="13"/>
       <c r="E2" s="13"/>
       <c r="F2" s="13"/>
       <c r="G2" s="13"/>
       <c r="I2" s="13"/>
       <c r="J2" s="13"/>
       <c r="K2" s="26" t="s">
         <v>126</v>
       </c>
       <c r="L2" s="13"/>
     </row>
-    <row r="3" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A3" s="13"/>
       <c r="B3" s="13"/>
       <c r="C3" s="13"/>
       <c r="D3" s="13"/>
       <c r="E3" s="13"/>
       <c r="F3" s="13"/>
       <c r="G3" s="13"/>
       <c r="I3" s="13"/>
       <c r="J3" s="13"/>
       <c r="K3" s="26"/>
       <c r="L3" s="13"/>
     </row>
-    <row r="4" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A4" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13"/>
       <c r="C4" s="13"/>
       <c r="D4" s="13"/>
       <c r="E4" s="13"/>
       <c r="F4" s="13"/>
       <c r="G4" s="13"/>
       <c r="I4" s="13"/>
       <c r="J4" s="13"/>
       <c r="K4" s="26" t="s">
         <v>89</v>
       </c>
       <c r="L4" s="13"/>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A5" s="13"/>
       <c r="B5" s="13"/>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="13"/>
       <c r="G5" s="13"/>
       <c r="I5" s="13"/>
       <c r="J5" s="13"/>
       <c r="K5" s="26" t="s">
         <v>92</v>
       </c>
       <c r="L5" s="13"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A6" s="13"/>
       <c r="B6" s="13"/>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="13"/>
       <c r="G6" s="13"/>
       <c r="H6" s="13"/>
       <c r="I6" s="13"/>
       <c r="J6" s="13"/>
       <c r="K6" s="13"/>
       <c r="L6" s="13"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="13"/>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="13"/>
       <c r="I7" s="13"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A8" s="13"/>
       <c r="B8" s="13"/>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="13"/>
       <c r="I8" s="13"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A9" s="13"/>
       <c r="B9" s="13"/>
       <c r="C9" s="15" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="13"/>
       <c r="E9" s="15" t="s">
         <v>5</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="15" t="s">
         <v>6</v>
       </c>
       <c r="H9" s="13"/>
       <c r="I9" s="15" t="s">
         <v>7</v>
       </c>
       <c r="J9" s="13"/>
       <c r="K9" s="15" t="s">
         <v>8</v>
       </c>
       <c r="L9" s="13"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A10" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="17"/>
       <c r="C10" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="17"/>
       <c r="E10" s="18" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="13"/>
       <c r="G10" s="18" t="s">
         <v>12</v>
       </c>
       <c r="H10" s="13"/>
       <c r="I10" s="18" t="s">
         <v>13</v>
       </c>
       <c r="J10" s="13"/>
       <c r="K10" s="18" t="s">
         <v>14</v>
       </c>
       <c r="L10" s="13"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="3">
         <v>217.03</v>
       </c>
       <c r="E12" s="3">
         <v>229.76</v>
       </c>
       <c r="G12" s="3">
         <v>246.45</v>
       </c>
       <c r="I12" s="3">
         <v>261.75</v>
       </c>
       <c r="K12" s="3">
         <v>139.77000000000001</v>
       </c>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A13" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
         <v>6.8</v>
       </c>
       <c r="D13" s="4"/>
       <c r="E13" s="4">
         <v>7.01</v>
       </c>
       <c r="F13" s="4"/>
       <c r="G13" s="4">
         <v>7.26</v>
       </c>
       <c r="H13" s="4"/>
       <c r="I13" s="4">
         <v>7.49</v>
       </c>
       <c r="K13" s="4">
         <v>10.29</v>
       </c>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="4">
         <v>4.28</v>
       </c>
       <c r="D14" s="4"/>
       <c r="E14" s="4">
         <v>4.4800000000000004</v>
       </c>
       <c r="F14" s="4"/>
       <c r="G14" s="4">
         <v>4.7300000000000004</v>
       </c>
       <c r="H14" s="4"/>
       <c r="I14" s="4">
         <v>4.96</v>
       </c>
       <c r="K14" s="4">
         <v>2.82</v>
       </c>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="4">
         <v>3.29</v>
       </c>
       <c r="D15" s="4"/>
       <c r="E15" s="4">
         <v>3.5</v>
       </c>
       <c r="F15" s="4"/>
       <c r="G15" s="4">
         <v>3.79</v>
       </c>
       <c r="H15" s="4"/>
       <c r="I15" s="4">
         <v>4.05</v>
       </c>
       <c r="K15" s="4">
         <v>4.05</v>
       </c>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="4">
         <v>1.66</v>
       </c>
       <c r="D16" s="4"/>
       <c r="E16" s="4">
         <v>1.87</v>
       </c>
       <c r="F16" s="4"/>
       <c r="G16" s="4">
         <v>2.16</v>
       </c>
       <c r="H16" s="4"/>
       <c r="I16" s="4">
         <v>2.42</v>
       </c>
       <c r="K16" s="4">
         <v>1.79</v>
       </c>
     </row>
-    <row r="17" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A17" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C17" s="5">
         <v>4.7265000000000001E-2</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="5">
         <v>4.7774999999999998E-2</v>
       </c>
       <c r="F17" s="5"/>
       <c r="G17" s="5">
         <v>4.8382000000000001E-2</v>
       </c>
       <c r="H17" s="5"/>
       <c r="I17" s="5">
         <v>4.8938000000000002E-2</v>
       </c>
       <c r="K17" s="5">
         <v>5.8042000000000003E-2</v>
       </c>
     </row>
-    <row r="18" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="5">
         <v>4.582E-2</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="5">
         <v>4.6330000000000003E-2</v>
       </c>
       <c r="F18" s="5"/>
       <c r="G18" s="5">
         <v>4.6903E-2</v>
       </c>
       <c r="H18" s="5"/>
       <c r="I18" s="5">
         <v>4.7511999999999999E-2</v>
       </c>
       <c r="K18" s="5">
         <v>5.4085000000000001E-2</v>
       </c>
     </row>
-    <row r="19" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A19" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="5">
         <v>4.0604000000000001E-2</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="5">
         <v>4.1113999999999998E-2</v>
       </c>
       <c r="F19" s="5"/>
       <c r="G19" s="5">
         <v>4.1721000000000001E-2</v>
       </c>
       <c r="H19" s="5"/>
       <c r="I19" s="5">
         <v>4.2277000000000002E-2</v>
       </c>
       <c r="K19" s="5">
         <v>4.3346000000000003E-2</v>
       </c>
     </row>
-    <row r="20" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A20" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="5">
         <v>3.8195E-2</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="5">
         <v>3.8705000000000003E-2</v>
       </c>
       <c r="F20" s="5"/>
       <c r="G20" s="5">
         <v>3.9410000000000001E-2</v>
       </c>
       <c r="H20" s="5"/>
       <c r="I20" s="5">
         <v>4.0055E-2</v>
       </c>
       <c r="K20" s="5">
         <v>4.2802E-2</v>
       </c>
     </row>
-    <row r="21" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="5">
         <v>3.7127E-2</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="5">
         <v>3.7636999999999997E-2</v>
       </c>
       <c r="F21" s="5"/>
       <c r="G21" s="5">
         <v>3.8308000000000002E-2</v>
       </c>
       <c r="H21" s="5"/>
       <c r="I21" s="5">
         <v>3.9005999999999999E-2</v>
       </c>
       <c r="K21" s="5">
         <v>4.2140999999999998E-2</v>
       </c>
     </row>
-    <row r="22" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="5">
         <v>3.2912999999999998E-2</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="5">
         <v>3.3423000000000001E-2</v>
       </c>
       <c r="F22" s="5"/>
       <c r="G22" s="5">
         <v>3.4127999999999999E-2</v>
       </c>
       <c r="H22" s="5"/>
       <c r="I22" s="5">
         <v>3.4772999999999998E-2</v>
       </c>
       <c r="K22" s="5">
         <v>3.6214000000000003E-2</v>
       </c>
     </row>
-    <row r="23" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="4">
         <v>0.51</v>
       </c>
       <c r="D23" s="4"/>
       <c r="E23" s="4">
         <v>0.54</v>
       </c>
       <c r="F23" s="4"/>
       <c r="G23" s="4">
         <v>0.57999999999999996</v>
       </c>
       <c r="H23" s="4"/>
       <c r="I23" s="1">
         <v>0.62</v>
       </c>
       <c r="K23" s="1">
         <v>0.65</v>
       </c>
     </row>
-    <row r="26" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A26" s="13"/>
       <c r="B26" s="13"/>
       <c r="C26" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D26" s="13"/>
       <c r="E26" s="15" t="s">
         <v>26</v>
       </c>
       <c r="F26" s="13"/>
       <c r="G26" s="15" t="s">
         <v>27</v>
       </c>
       <c r="H26" s="13"/>
       <c r="I26" s="15" t="s">
         <v>28</v>
       </c>
       <c r="J26" s="13"/>
       <c r="K26" s="15" t="s">
         <v>29</v>
       </c>
       <c r="L26" s="13"/>
     </row>
-    <row r="27" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A27" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="18" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="13"/>
       <c r="E27" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F27" s="13"/>
       <c r="G27" s="18" t="s">
         <v>32</v>
       </c>
       <c r="H27" s="13"/>
       <c r="I27" s="18" t="s">
         <v>33</v>
       </c>
       <c r="J27" s="13"/>
       <c r="K27" s="18" t="s">
         <v>34</v>
       </c>
       <c r="L27" s="13"/>
     </row>
-    <row r="29" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C29" s="3">
         <v>139.77000000000001</v>
       </c>
       <c r="E29" s="3">
         <v>140.78</v>
       </c>
       <c r="G29" s="3">
         <v>140.78</v>
       </c>
       <c r="I29" s="3">
         <v>145.77000000000001</v>
       </c>
       <c r="K29" s="3">
         <v>146.46</v>
       </c>
     </row>
-    <row r="30" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A30" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C30" s="4">
         <v>10.29</v>
       </c>
       <c r="E30" s="1">
         <v>10.36</v>
       </c>
       <c r="G30" s="1">
         <v>10.36</v>
       </c>
       <c r="I30" s="1">
         <v>10.73</v>
       </c>
       <c r="K30" s="1">
         <v>10.78</v>
       </c>
     </row>
-    <row r="31" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="4">
         <v>2.82</v>
       </c>
       <c r="E31" s="1">
         <v>2.84</v>
       </c>
       <c r="G31" s="1">
         <v>2.84</v>
       </c>
       <c r="I31" s="1">
         <v>2.94</v>
       </c>
       <c r="K31" s="1">
         <v>2.95</v>
       </c>
     </row>
-    <row r="32" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="4">
         <v>4.05</v>
       </c>
       <c r="E32" s="1">
         <v>4.08</v>
       </c>
       <c r="G32" s="1">
         <v>4.08</v>
       </c>
       <c r="I32" s="1">
         <v>4.22</v>
       </c>
       <c r="K32" s="1">
         <v>4.24</v>
       </c>
     </row>
-    <row r="33" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="4">
         <v>1.79</v>
       </c>
       <c r="E33" s="6">
         <v>1.8</v>
       </c>
       <c r="G33" s="6">
         <v>1.8</v>
       </c>
       <c r="I33" s="6">
         <v>1.86</v>
       </c>
       <c r="K33" s="6">
         <v>1.87</v>
       </c>
     </row>
-    <row r="34" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C34" s="1">
         <v>5.8963000000000002E-2</v>
       </c>
       <c r="E34" s="1">
         <v>5.9491000000000002E-2</v>
       </c>
       <c r="G34" s="5">
         <v>6.1879999999999998E-2</v>
       </c>
       <c r="I34" s="5">
         <v>7.8562000000000007E-2</v>
       </c>
       <c r="K34" s="5">
         <v>7.8938999999999995E-2</v>
       </c>
     </row>
-    <row r="35" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="1">
         <v>5.5005999999999999E-2</v>
       </c>
       <c r="E35" s="1">
         <v>5.5555E-2</v>
       </c>
       <c r="G35" s="1">
         <v>5.7922000000000001E-2</v>
       </c>
       <c r="I35" s="1">
         <v>7.4485999999999997E-2</v>
       </c>
       <c r="K35" s="5">
         <v>7.4843999999999994E-2</v>
       </c>
     </row>
-    <row r="36" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C36" s="1">
         <v>4.4267000000000001E-2</v>
       </c>
       <c r="E36" s="1">
         <v>4.4689E-2</v>
       </c>
       <c r="G36" s="1">
         <v>4.6995000000000002E-2</v>
       </c>
       <c r="I36" s="1">
         <v>6.3235E-2</v>
       </c>
       <c r="K36" s="5">
         <v>6.3539999999999999E-2</v>
       </c>
     </row>
-    <row r="37" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A37" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C37" s="1">
         <v>4.3722999999999998E-2</v>
       </c>
       <c r="E37" s="1">
         <v>4.4141E-2</v>
       </c>
       <c r="G37" s="1">
         <v>4.6443999999999999E-2</v>
       </c>
       <c r="I37" s="1">
         <v>6.2668000000000001E-2</v>
       </c>
       <c r="K37" s="5">
         <v>6.2970999999999999E-2</v>
       </c>
     </row>
-    <row r="38" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A38" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C38" s="1">
         <v>4.3062000000000003E-2</v>
       </c>
       <c r="E38" s="1">
         <v>4.3525000000000001E-2</v>
       </c>
       <c r="G38" s="1">
         <v>4.5823000000000003E-2</v>
       </c>
       <c r="I38" s="1">
         <v>6.2163000000000003E-2</v>
       </c>
       <c r="K38" s="5">
         <v>6.2494000000000001E-2</v>
       </c>
     </row>
-    <row r="39" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C39" s="1">
         <v>3.7135000000000001E-2</v>
       </c>
       <c r="E39" s="1">
         <v>3.7504999999999997E-2</v>
       </c>
       <c r="G39" s="1">
         <v>3.9771000000000001E-2</v>
       </c>
       <c r="I39" s="1">
         <v>5.5796999999999999E-2</v>
       </c>
       <c r="K39" s="5">
         <v>5.6066999999999999E-2</v>
       </c>
     </row>
-    <row r="40" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C40" s="1">
         <v>0.65</v>
       </c>
       <c r="E40" s="1">
         <v>0.65</v>
       </c>
       <c r="G40" s="1">
         <v>0.65</v>
       </c>
       <c r="I40" s="1">
         <v>0.67</v>
       </c>
       <c r="K40" s="1">
         <v>0.67</v>
       </c>
     </row>
-    <row r="43" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A43" s="13"/>
       <c r="B43" s="13"/>
       <c r="C43" s="15" t="s">
         <v>35</v>
       </c>
       <c r="D43" s="13"/>
       <c r="E43" s="15" t="s">
         <v>36</v>
       </c>
       <c r="F43" s="13"/>
       <c r="G43" s="15" t="s">
         <v>37</v>
       </c>
       <c r="H43" s="13"/>
       <c r="I43" s="15" t="s">
         <v>38</v>
       </c>
       <c r="J43" s="13"/>
       <c r="K43" s="15" t="s">
         <v>39</v>
       </c>
       <c r="L43" s="13"/>
     </row>
-    <row r="44" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A44" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B44" s="13"/>
       <c r="C44" s="18" t="s">
         <v>40</v>
       </c>
       <c r="D44" s="13"/>
       <c r="E44" s="18" t="s">
         <v>41</v>
       </c>
       <c r="F44" s="13"/>
       <c r="G44" s="18" t="s">
         <v>42</v>
       </c>
       <c r="H44" s="13"/>
       <c r="I44" s="18" t="s">
         <v>43</v>
       </c>
       <c r="J44" s="13"/>
       <c r="K44" s="19">
         <v>35612</v>
       </c>
       <c r="L44" s="13"/>
     </row>
-    <row r="46" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C46" s="3">
         <v>142.6</v>
       </c>
       <c r="E46" s="3">
         <v>146.6</v>
       </c>
       <c r="G46" s="3">
         <v>150.16</v>
       </c>
       <c r="I46" s="3">
         <v>152.05000000000001</v>
       </c>
       <c r="K46" s="3">
         <v>153.72255000000001</v>
       </c>
     </row>
-    <row r="47" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C47" s="4">
         <v>10.79</v>
       </c>
       <c r="E47" s="4">
         <v>10.79</v>
       </c>
       <c r="G47" s="4">
         <v>11.05</v>
       </c>
       <c r="I47" s="7">
         <v>11.19</v>
       </c>
       <c r="K47" s="7">
         <v>11.313090000000001</v>
       </c>
     </row>
-    <row r="48" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C48" s="4">
         <v>2.95</v>
       </c>
       <c r="E48" s="4">
         <v>2.95</v>
       </c>
       <c r="G48" s="4">
         <v>3.02</v>
       </c>
       <c r="I48" s="7">
         <v>3.06</v>
       </c>
       <c r="K48" s="7">
         <v>3.0936599999999999</v>
       </c>
     </row>
-    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="4">
         <v>4.24</v>
       </c>
       <c r="E49" s="4">
         <v>4.24</v>
       </c>
       <c r="G49" s="4">
         <v>4.34</v>
       </c>
       <c r="I49" s="4">
         <v>4.3899999999999997</v>
       </c>
       <c r="K49" s="7">
         <v>4.4382900000000003</v>
       </c>
     </row>
-    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="4">
         <v>1.87</v>
       </c>
       <c r="E50" s="4">
         <v>1.87</v>
       </c>
       <c r="G50" s="4">
         <v>1.92</v>
       </c>
       <c r="I50" s="4">
         <v>1.94</v>
       </c>
       <c r="K50" s="7">
         <v>1.9613400000000001</v>
       </c>
     </row>
-    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A51" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C51" s="8">
         <v>7.9078999999999997E-2</v>
       </c>
       <c r="E51" s="8">
         <v>8.0751000000000003E-2</v>
       </c>
       <c r="G51" s="8">
         <v>8.4172999999999998E-2</v>
       </c>
       <c r="I51" s="8">
         <v>8.5234000000000004E-2</v>
       </c>
       <c r="K51" s="9">
         <v>8.6171999999999999E-2</v>
       </c>
     </row>
-    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C52" s="8">
         <v>7.4980000000000005E-2</v>
       </c>
       <c r="E52" s="8">
         <v>7.6688000000000006E-2</v>
       </c>
       <c r="G52" s="8">
         <v>8.0010999999999999E-2</v>
       </c>
       <c r="I52" s="8">
         <v>8.1018999999999994E-2</v>
       </c>
       <c r="K52" s="9">
         <v>8.1909999999999997E-2</v>
       </c>
     </row>
-    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C53" s="8">
         <v>6.3664999999999999E-2</v>
       </c>
       <c r="E53" s="8">
         <v>6.5473000000000003E-2</v>
       </c>
       <c r="G53" s="8">
         <v>6.8524000000000002E-2</v>
       </c>
       <c r="I53" s="8">
         <v>6.9387000000000004E-2</v>
       </c>
       <c r="K53" s="9">
         <v>7.0150000000000004E-2</v>
       </c>
     </row>
-    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="8">
         <v>6.3095999999999999E-2</v>
       </c>
       <c r="E54" s="8">
         <v>6.4908999999999994E-2</v>
       </c>
       <c r="G54" s="8">
         <v>6.7946000000000006E-2</v>
       </c>
       <c r="I54" s="8">
         <v>6.8802000000000002E-2</v>
       </c>
       <c r="K54" s="9">
         <v>6.9558999999999996E-2</v>
       </c>
     </row>
-    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="8">
         <v>6.2617999999999993E-2</v>
       </c>
       <c r="E55" s="8">
         <v>6.4435000000000006E-2</v>
       </c>
       <c r="G55" s="8">
         <v>6.7460000000000006E-2</v>
       </c>
       <c r="I55" s="8">
         <v>6.8309999999999996E-2</v>
       </c>
       <c r="K55" s="9">
         <v>6.9060999999999997E-2</v>
       </c>
     </row>
-    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C56" s="8">
         <v>5.6184999999999999E-2</v>
       </c>
       <c r="E56" s="8">
         <v>5.8058999999999999E-2</v>
       </c>
       <c r="G56" s="8">
         <v>6.0928999999999997E-2</v>
       </c>
       <c r="I56" s="8">
         <v>6.1697000000000002E-2</v>
       </c>
       <c r="K56" s="9">
         <v>6.2376000000000001E-2</v>
       </c>
     </row>
-    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A57" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C57" s="1">
         <v>0.67</v>
       </c>
       <c r="E57" s="1">
         <v>0.67</v>
       </c>
       <c r="G57" s="1">
         <v>0.69</v>
       </c>
       <c r="I57" s="4">
         <v>0.7</v>
       </c>
       <c r="K57" s="7">
         <v>0.7077</v>
       </c>
     </row>
-    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A58" s="2"/>
       <c r="I58" s="4"/>
       <c r="K58" s="7"/>
     </row>
-    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A59" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A60" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A61" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A62" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A64" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A65" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A66" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A68" s="2"/>
     </row>
-    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B69" s="13"/>
       <c r="C69" s="13"/>
       <c r="D69" s="13"/>
       <c r="E69" s="13"/>
       <c r="F69" s="13"/>
       <c r="G69" s="24"/>
       <c r="H69" s="25"/>
       <c r="I69" s="24"/>
       <c r="J69" s="24"/>
       <c r="K69" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A70" s="12"/>
       <c r="B70" s="13"/>
       <c r="C70" s="13"/>
       <c r="D70" s="13"/>
       <c r="E70" s="13"/>
       <c r="F70" s="13"/>
       <c r="G70" s="24"/>
       <c r="H70" s="25"/>
       <c r="I70" s="24"/>
       <c r="J70" s="24"/>
       <c r="K70" s="26" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A71" s="13"/>
       <c r="B71" s="13"/>
       <c r="C71" s="13"/>
       <c r="D71" s="13"/>
       <c r="E71" s="13"/>
       <c r="F71" s="13"/>
       <c r="G71" s="24"/>
       <c r="H71" s="25"/>
       <c r="I71" s="24"/>
       <c r="J71" s="24"/>
       <c r="K71" s="26"/>
     </row>
-    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A72" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B72" s="13"/>
       <c r="C72" s="13"/>
       <c r="D72" s="13"/>
       <c r="E72" s="13"/>
       <c r="F72" s="13"/>
       <c r="G72" s="24"/>
       <c r="H72" s="25"/>
       <c r="I72" s="24"/>
       <c r="J72" s="24"/>
       <c r="K72" s="26" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A73" s="13"/>
       <c r="B73" s="13"/>
       <c r="C73" s="13"/>
       <c r="D73" s="13"/>
       <c r="E73" s="13"/>
       <c r="F73" s="13"/>
       <c r="G73" s="24"/>
       <c r="H73" s="25"/>
       <c r="I73" s="24"/>
       <c r="J73" s="24"/>
       <c r="K73" s="26" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A74" s="13"/>
       <c r="B74" s="13"/>
       <c r="C74" s="13"/>
       <c r="D74" s="13"/>
       <c r="E74" s="13"/>
       <c r="F74" s="13"/>
       <c r="G74" s="13"/>
       <c r="H74" s="13"/>
       <c r="I74" s="13"/>
       <c r="J74" s="13"/>
       <c r="K74" s="13"/>
     </row>
-    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A75" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B75" s="13"/>
       <c r="C75" s="13"/>
       <c r="D75" s="13"/>
       <c r="E75" s="13"/>
       <c r="F75" s="13"/>
       <c r="G75" s="13"/>
       <c r="H75" s="13"/>
       <c r="I75" s="13"/>
       <c r="J75" s="13"/>
       <c r="K75" s="13"/>
     </row>
-    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A76" s="13"/>
       <c r="B76" s="13"/>
       <c r="C76" s="13"/>
       <c r="D76" s="13"/>
       <c r="E76" s="13"/>
       <c r="F76" s="13"/>
       <c r="G76" s="13"/>
       <c r="H76" s="13"/>
       <c r="I76" s="13"/>
       <c r="J76" s="13"/>
       <c r="K76" s="13"/>
     </row>
-    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A77" s="13"/>
       <c r="B77" s="13"/>
       <c r="C77" s="13"/>
       <c r="D77" s="13"/>
       <c r="E77" s="13"/>
       <c r="F77" s="13"/>
       <c r="G77" s="13"/>
       <c r="H77" s="13"/>
       <c r="I77" s="13"/>
       <c r="J77" s="13"/>
       <c r="K77" s="13"/>
     </row>
-    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A78" s="13"/>
       <c r="B78" s="13"/>
       <c r="C78" s="15" t="s">
         <v>62</v>
       </c>
       <c r="D78" s="13"/>
       <c r="E78" s="15" t="s">
         <v>63</v>
       </c>
       <c r="F78" s="13"/>
       <c r="G78" s="15" t="s">
         <v>64</v>
       </c>
       <c r="H78" s="13"/>
       <c r="I78" s="15" t="s">
         <v>65</v>
       </c>
       <c r="J78" s="13"/>
       <c r="K78" s="15" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A79" s="13"/>
       <c r="B79" s="13"/>
       <c r="C79" s="15" t="s">
         <v>59</v>
       </c>
       <c r="D79" s="13"/>
       <c r="E79" s="15" t="s">
         <v>60</v>
       </c>
       <c r="F79" s="13"/>
       <c r="G79" s="15" t="s">
         <v>60</v>
       </c>
       <c r="H79" s="13"/>
       <c r="I79" s="15" t="s">
         <v>61</v>
       </c>
       <c r="J79" s="13"/>
       <c r="K79" s="15" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A80" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B80" s="17"/>
       <c r="C80" s="20" t="s">
         <v>47</v>
       </c>
       <c r="D80" s="17"/>
       <c r="E80" s="20" t="s">
         <v>48</v>
       </c>
       <c r="F80" s="13"/>
       <c r="G80" s="20" t="s">
         <v>56</v>
       </c>
       <c r="H80" s="13"/>
       <c r="I80" s="20" t="s">
         <v>57</v>
       </c>
       <c r="J80" s="13"/>
       <c r="K80" s="20" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A82" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="3">
         <v>155.77000000000001</v>
       </c>
       <c r="E82" s="3">
         <v>140.47999999999999</v>
       </c>
       <c r="G82" s="3">
         <v>140.66999999999999</v>
       </c>
       <c r="I82" s="3">
         <v>140.66999999999999</v>
       </c>
       <c r="K82" s="3">
         <v>140.66999999999999</v>
       </c>
     </row>
-    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A83" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
         <v>11.46</v>
       </c>
       <c r="D83" s="4"/>
       <c r="E83" s="4">
         <v>10.72</v>
       </c>
       <c r="F83" s="4"/>
       <c r="G83" s="4">
         <v>11.2</v>
       </c>
       <c r="H83" s="4"/>
       <c r="I83" s="4">
         <v>11.2</v>
       </c>
       <c r="K83" s="4">
         <v>11.93</v>
       </c>
     </row>
-    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A84" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="4">
         <v>3.13</v>
       </c>
       <c r="D84" s="4"/>
       <c r="E84" s="4">
         <v>2.82</v>
       </c>
       <c r="F84" s="4"/>
       <c r="G84" s="4">
         <v>2.82</v>
       </c>
       <c r="H84" s="4"/>
       <c r="I84" s="4">
         <v>2.82</v>
       </c>
       <c r="K84" s="4">
         <v>2.82</v>
       </c>
     </row>
-    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C85" s="4">
         <v>4.5</v>
       </c>
       <c r="D85" s="4"/>
       <c r="E85" s="4">
         <v>4.26</v>
       </c>
       <c r="F85" s="4"/>
       <c r="G85" s="4">
         <v>4.7300000000000004</v>
       </c>
       <c r="H85" s="4"/>
       <c r="I85" s="4">
         <v>4.7300000000000004</v>
       </c>
       <c r="K85" s="4">
         <v>5.46</v>
       </c>
     </row>
-    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A86" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C86" s="4">
         <v>1.99</v>
       </c>
       <c r="D86" s="4"/>
       <c r="E86" s="10">
         <v>1.79</v>
       </c>
       <c r="F86" s="4"/>
       <c r="G86" s="10">
         <v>1.79</v>
       </c>
       <c r="H86" s="4"/>
       <c r="I86" s="10">
         <v>1.79</v>
       </c>
       <c r="K86" s="10">
         <v>1.79</v>
       </c>
     </row>
-    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A87" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C87" s="5">
         <v>8.7318000000000007E-2</v>
       </c>
       <c r="D87" s="5"/>
       <c r="E87" s="11">
         <v>3.4748000000000001E-2</v>
       </c>
       <c r="F87" s="5"/>
       <c r="G87" s="11">
         <v>3.4793999999999999E-2</v>
       </c>
       <c r="H87" s="5"/>
       <c r="I87" s="11">
         <v>2.6793999999999998E-2</v>
       </c>
       <c r="K87" s="11">
         <v>2.6793999999999998E-2</v>
       </c>
     </row>
-    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A88" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C88" s="5">
         <v>8.2999000000000003E-2</v>
       </c>
       <c r="D88" s="5"/>
       <c r="E88" s="5">
         <v>3.0852999999999998E-2</v>
       </c>
       <c r="F88" s="5"/>
       <c r="G88" s="5">
         <v>3.0894000000000001E-2</v>
       </c>
       <c r="H88" s="5"/>
       <c r="I88" s="5">
         <v>2.2894000000000001E-2</v>
       </c>
       <c r="K88" s="5">
         <v>2.2894000000000001E-2</v>
       </c>
     </row>
-    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A89" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C89" s="5">
         <v>7.1082999999999993E-2</v>
       </c>
       <c r="D89" s="5"/>
       <c r="E89" s="5">
         <v>2.0107E-2</v>
       </c>
       <c r="F89" s="5"/>
       <c r="G89" s="5">
         <v>2.0133999999999999E-2</v>
       </c>
       <c r="H89" s="5"/>
       <c r="I89" s="5">
         <v>1.2134000000000001E-2</v>
       </c>
       <c r="K89" s="5">
         <v>1.2134000000000001E-2</v>
       </c>
     </row>
-    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A90" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C90" s="5">
         <v>7.0484000000000005E-2</v>
       </c>
       <c r="D90" s="5"/>
       <c r="E90" s="5">
         <v>1.9567000000000001E-2</v>
       </c>
       <c r="F90" s="5"/>
       <c r="G90" s="5">
         <v>1.9592999999999999E-2</v>
       </c>
       <c r="H90" s="5"/>
       <c r="I90" s="5">
         <v>1.1592999999999999E-2</v>
       </c>
       <c r="K90" s="5">
         <v>1.1592999999999999E-2</v>
       </c>
     </row>
-    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A91" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C91" s="5">
         <v>6.9980000000000001E-2</v>
       </c>
       <c r="D91" s="5"/>
       <c r="E91" s="5">
         <v>1.9112000000000001E-2</v>
       </c>
       <c r="F91" s="5"/>
       <c r="G91" s="5">
         <v>1.9137000000000001E-2</v>
       </c>
       <c r="H91" s="5"/>
       <c r="I91" s="5">
         <v>1.1136999999999999E-2</v>
       </c>
       <c r="K91" s="5">
         <v>1.1136999999999999E-2</v>
       </c>
     </row>
-    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A92" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C92" s="5">
         <v>6.3205999999999998E-2</v>
       </c>
       <c r="D92" s="5"/>
       <c r="E92" s="5">
         <v>1.3003000000000001E-2</v>
       </c>
       <c r="F92" s="5"/>
       <c r="G92" s="5">
         <v>1.302E-2</v>
       </c>
       <c r="H92" s="5"/>
       <c r="I92" s="5">
         <v>5.0200000000000002E-3</v>
       </c>
       <c r="K92" s="5">
         <v>5.0200000000000002E-3</v>
       </c>
     </row>
-    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C93" s="4">
         <v>0.72</v>
       </c>
       <c r="D93" s="4"/>
       <c r="E93" s="4">
         <v>0.65</v>
       </c>
       <c r="F93" s="4"/>
       <c r="G93" s="4">
         <v>0.65</v>
       </c>
       <c r="H93" s="4"/>
       <c r="I93" s="4">
         <v>0.65</v>
       </c>
       <c r="K93" s="4">
         <v>0.65</v>
       </c>
     </row>
-    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A95" s="13"/>
       <c r="B95" s="13"/>
       <c r="C95" s="15" t="s">
         <v>67</v>
       </c>
       <c r="D95" s="13"/>
       <c r="E95" s="21" t="s">
         <v>69</v>
       </c>
       <c r="F95" s="13"/>
       <c r="G95" s="21" t="s">
         <v>71</v>
       </c>
       <c r="H95" s="13"/>
       <c r="I95" s="21" t="s">
         <v>73</v>
       </c>
       <c r="J95" s="13"/>
       <c r="K95" s="21" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A96" s="13"/>
       <c r="B96" s="13"/>
       <c r="C96" s="15" t="s">
         <v>61</v>
       </c>
       <c r="D96" s="13"/>
       <c r="E96" s="21" t="s">
         <v>61</v>
       </c>
       <c r="F96" s="13"/>
       <c r="G96" s="21" t="s">
         <v>61</v>
       </c>
       <c r="H96" s="13"/>
       <c r="I96" s="21" t="s">
         <v>77</v>
       </c>
       <c r="J96" s="13"/>
       <c r="K96" s="21" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A97" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="20" t="s">
         <v>68</v>
       </c>
       <c r="E97" s="22" t="s">
         <v>70</v>
       </c>
       <c r="G97" s="22" t="s">
         <v>72</v>
       </c>
       <c r="I97" s="22" t="s">
         <v>74</v>
       </c>
       <c r="K97" s="32">
         <v>38412</v>
       </c>
     </row>
-    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:11" x14ac:dyDescent="0.2">
       <c r="G98" s="25"/>
       <c r="I98" s="25"/>
       <c r="K98" s="25"/>
     </row>
-    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A99" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C99" s="3">
         <v>140.66999999999999</v>
       </c>
       <c r="E99" s="3">
         <v>134.27000000000001</v>
       </c>
       <c r="G99" s="27">
         <v>134.27000000000001</v>
       </c>
       <c r="I99" s="27">
         <v>134.27000000000001</v>
       </c>
       <c r="K99" s="27">
         <v>134.27000000000001</v>
       </c>
     </row>
-    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A100" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C100" s="4">
         <v>11.32</v>
       </c>
       <c r="E100" s="4">
         <v>10.97</v>
       </c>
       <c r="G100" s="28">
         <v>9.66</v>
       </c>
       <c r="I100" s="28">
         <v>9.07</v>
       </c>
       <c r="K100" s="28">
         <v>9.0500000000000007</v>
       </c>
     </row>
-    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C101" s="4">
         <v>2.74</v>
       </c>
       <c r="E101" s="4">
         <v>2.66</v>
       </c>
       <c r="G101" s="28">
         <v>2.2599999999999998</v>
       </c>
       <c r="I101" s="28">
         <v>2.23</v>
       </c>
       <c r="K101" s="28">
         <v>2.2200000000000002</v>
       </c>
     </row>
-    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C102" s="4">
         <v>5.05</v>
       </c>
       <c r="E102" s="4">
         <v>4.8899999999999997</v>
       </c>
       <c r="G102" s="28">
         <v>4.8600000000000003</v>
       </c>
       <c r="I102" s="28">
         <v>4.38</v>
       </c>
       <c r="K102" s="28">
         <v>4.38</v>
       </c>
     </row>
-    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A103" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C103" s="10">
         <v>1.74</v>
       </c>
       <c r="E103" s="10">
         <v>1.69</v>
       </c>
       <c r="G103" s="29">
         <v>1.69</v>
       </c>
       <c r="I103" s="29">
         <v>1.69</v>
       </c>
       <c r="K103" s="29">
         <v>1.69</v>
       </c>
     </row>
-    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A104" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C104" s="11">
         <v>3.3750000000000002E-2</v>
       </c>
       <c r="E104" s="11">
         <v>3.3399999999999999E-2</v>
       </c>
       <c r="G104" s="30">
         <v>2.5481E-2</v>
       </c>
       <c r="I104" s="30">
         <v>2.5427000000000002E-2</v>
       </c>
       <c r="K104" s="30">
         <v>2.5305000000000001E-2</v>
       </c>
     </row>
-    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A105" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C105" s="5">
         <v>2.9967000000000001E-2</v>
       </c>
       <c r="E105" s="5">
         <v>2.9655999999999998E-2</v>
       </c>
       <c r="G105" s="31">
         <v>2.2287999999999999E-2</v>
       </c>
       <c r="I105" s="31">
         <v>2.2245999999999998E-2</v>
       </c>
       <c r="K105" s="31">
         <v>2.214E-2</v>
       </c>
     </row>
-    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A106" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C106" s="5">
         <v>1.9529999999999999E-2</v>
       </c>
       <c r="E106" s="5">
         <v>1.9328000000000001E-2</v>
       </c>
       <c r="G106" s="31">
         <v>1.3481E-2</v>
       </c>
       <c r="I106" s="31">
         <v>1.3475000000000001E-2</v>
       </c>
       <c r="K106" s="31">
         <v>1.3412E-2</v>
       </c>
     </row>
-    <row r="107" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A107" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B107" s="13"/>
       <c r="C107" s="5">
         <v>1.9005000000000001E-2</v>
       </c>
       <c r="D107" s="13"/>
       <c r="E107" s="5">
         <v>1.8807999999999998E-2</v>
       </c>
       <c r="F107" s="13"/>
       <c r="G107" s="31">
         <v>1.5807999999999999E-2</v>
       </c>
       <c r="H107" s="13"/>
       <c r="I107" s="31">
         <v>1.5807999999999999E-2</v>
       </c>
       <c r="J107" s="13"/>
       <c r="K107" s="31">
         <v>1.5807999999999999E-2</v>
       </c>
     </row>
-    <row r="108" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A108" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="13"/>
       <c r="C108" s="5">
         <v>1.8563E-2</v>
       </c>
       <c r="D108" s="13"/>
       <c r="E108" s="5">
         <v>1.8370999999999998E-2</v>
       </c>
       <c r="F108" s="13"/>
       <c r="G108" s="31">
         <v>1.5370999999999999E-2</v>
       </c>
       <c r="H108" s="13"/>
       <c r="I108" s="31">
         <v>1.5370999999999999E-2</v>
       </c>
       <c r="J108" s="13"/>
       <c r="K108" s="31">
         <v>1.5370999999999999E-2</v>
       </c>
     </row>
-    <row r="109" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A109" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C109" s="5">
         <v>1.2629E-2</v>
       </c>
       <c r="E109" s="5">
         <v>1.2498E-2</v>
       </c>
       <c r="G109" s="31">
         <v>9.4979999999999995E-3</v>
       </c>
       <c r="I109" s="31">
         <v>9.4979999999999995E-3</v>
       </c>
       <c r="K109" s="31">
         <v>9.4979999999999995E-3</v>
       </c>
     </row>
-    <row r="110" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C110" s="4">
         <v>0.65</v>
       </c>
       <c r="E110" s="4">
         <v>0.62</v>
       </c>
       <c r="G110" s="28">
         <v>0.62</v>
       </c>
       <c r="I110" s="28">
         <v>0.62</v>
       </c>
       <c r="K110" s="28">
         <v>0.62</v>
       </c>
     </row>
-    <row r="111" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A111" s="2"/>
       <c r="C111" s="4"/>
       <c r="E111" s="23"/>
       <c r="G111" s="4"/>
       <c r="I111" s="7"/>
       <c r="K111" s="7"/>
     </row>
-    <row r="112" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A112" s="2"/>
       <c r="C112" s="4"/>
       <c r="E112" s="4"/>
       <c r="G112" s="4"/>
       <c r="I112" s="7"/>
       <c r="K112" s="7"/>
     </row>
-    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A113" s="2"/>
       <c r="C113" s="4"/>
       <c r="E113" s="4"/>
       <c r="G113" s="4"/>
       <c r="I113" s="4"/>
       <c r="K113" s="7"/>
     </row>
-    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A114" s="2"/>
       <c r="C114" s="4"/>
       <c r="E114" s="4"/>
       <c r="G114" s="4"/>
       <c r="I114" s="4"/>
       <c r="K114" s="7"/>
     </row>
-    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A115" s="2"/>
       <c r="C115" s="8"/>
       <c r="E115" s="8"/>
       <c r="G115" s="8"/>
       <c r="I115" s="8"/>
       <c r="K115" s="9"/>
     </row>
-    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A116" s="2"/>
       <c r="C116" s="8"/>
       <c r="E116" s="8"/>
       <c r="G116" s="8"/>
       <c r="I116" s="8"/>
       <c r="K116" s="9"/>
     </row>
-    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A117" s="2"/>
       <c r="C117" s="8"/>
       <c r="E117" s="8"/>
       <c r="G117" s="8"/>
       <c r="I117" s="8"/>
       <c r="K117" s="9"/>
     </row>
-    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C118" s="8"/>
       <c r="E118" s="8"/>
       <c r="G118" s="8"/>
       <c r="I118" s="8"/>
       <c r="K118" s="9"/>
     </row>
-    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C119" s="8"/>
       <c r="E119" s="8"/>
       <c r="G119" s="8"/>
       <c r="I119" s="8"/>
       <c r="K119" s="9"/>
     </row>
-    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:11" x14ac:dyDescent="0.2">
       <c r="I120" s="4"/>
       <c r="K120" s="7"/>
     </row>
-    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:11" x14ac:dyDescent="0.2">
       <c r="I121" s="4"/>
       <c r="K121" s="7"/>
     </row>
-    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:11" x14ac:dyDescent="0.2">
       <c r="I122" s="4"/>
       <c r="K122" s="7"/>
     </row>
-    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A123" s="2"/>
       <c r="I123" s="4"/>
       <c r="K123" s="7"/>
     </row>
-    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A124" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A125" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A126" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A127" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A128" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A129" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A130" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A132" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A133" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A134" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A135" s="25" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A136" s="25"/>
     </row>
-    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A137" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B137" s="13"/>
       <c r="C137" s="13"/>
       <c r="D137" s="13"/>
       <c r="E137" s="13"/>
       <c r="F137" s="13"/>
       <c r="G137" s="24"/>
       <c r="H137" s="25"/>
       <c r="I137" s="24"/>
       <c r="J137" s="24"/>
       <c r="K137" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A138" s="12"/>
       <c r="B138" s="13"/>
       <c r="C138" s="13"/>
       <c r="D138" s="13"/>
       <c r="E138" s="13"/>
       <c r="F138" s="13"/>
       <c r="G138" s="24"/>
       <c r="H138" s="25"/>
       <c r="I138" s="24"/>
       <c r="J138" s="24"/>
       <c r="K138" s="26" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A139" s="13"/>
       <c r="B139" s="13"/>
       <c r="C139" s="13"/>
       <c r="D139" s="13"/>
       <c r="E139" s="13"/>
       <c r="F139" s="13"/>
       <c r="G139" s="24"/>
       <c r="H139" s="25"/>
       <c r="I139" s="24"/>
       <c r="J139" s="24"/>
       <c r="K139" s="26"/>
     </row>
-    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
         <v>2</v>
       </c>
       <c r="B140" s="13"/>
       <c r="C140" s="13"/>
       <c r="D140" s="13"/>
       <c r="E140" s="13"/>
       <c r="F140" s="13"/>
       <c r="G140" s="24"/>
       <c r="H140" s="25"/>
       <c r="I140" s="24"/>
       <c r="J140" s="24"/>
       <c r="K140" s="26" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A141" s="13"/>
       <c r="B141" s="13"/>
       <c r="C141" s="13"/>
       <c r="D141" s="13"/>
       <c r="E141" s="13"/>
       <c r="F141" s="13"/>
       <c r="G141" s="24"/>
       <c r="H141" s="25"/>
       <c r="I141" s="24"/>
       <c r="J141" s="24"/>
       <c r="K141" s="26" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="142" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A142" s="13"/>
       <c r="B142" s="13"/>
       <c r="C142" s="13"/>
       <c r="D142" s="13"/>
       <c r="E142" s="13"/>
       <c r="F142" s="13"/>
       <c r="G142" s="13"/>
       <c r="H142" s="13"/>
       <c r="I142" s="13"/>
       <c r="J142" s="13"/>
       <c r="K142" s="13"/>
     </row>
-    <row r="143" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B143" s="13"/>
       <c r="C143" s="13"/>
       <c r="D143" s="13"/>
       <c r="E143" s="13"/>
       <c r="F143" s="13"/>
       <c r="G143" s="13"/>
       <c r="H143" s="13"/>
       <c r="I143" s="13"/>
       <c r="J143" s="13"/>
       <c r="K143" s="13"/>
     </row>
-    <row r="144" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A144" s="13"/>
       <c r="B144" s="13"/>
       <c r="C144" s="13"/>
       <c r="D144" s="13"/>
       <c r="E144" s="13"/>
       <c r="F144" s="13"/>
       <c r="G144" s="13"/>
       <c r="H144" s="13"/>
       <c r="I144" s="13"/>
       <c r="J144" s="13"/>
       <c r="K144" s="13"/>
     </row>
-    <row r="145" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A145" s="13"/>
       <c r="B145" s="13"/>
       <c r="C145" s="13"/>
       <c r="D145" s="13"/>
       <c r="E145" s="13"/>
       <c r="F145" s="13"/>
       <c r="G145" s="13"/>
       <c r="H145" s="13"/>
       <c r="I145" s="13"/>
       <c r="J145" s="13"/>
       <c r="K145" s="13"/>
     </row>
-    <row r="146" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A146" s="13"/>
       <c r="B146" s="13"/>
       <c r="C146" s="21" t="s">
         <v>79</v>
       </c>
       <c r="D146" s="13"/>
       <c r="E146" s="21" t="s">
         <v>80</v>
       </c>
       <c r="F146" s="13"/>
       <c r="G146" s="21" t="s">
         <v>81</v>
       </c>
       <c r="H146" s="13"/>
       <c r="I146" s="21" t="s">
         <v>82</v>
       </c>
       <c r="J146" s="13"/>
       <c r="K146" s="21" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="147" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A147" s="13"/>
       <c r="B147" s="13"/>
       <c r="C147" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D147" s="13"/>
       <c r="E147" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F147" s="13"/>
       <c r="G147" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H147" s="13"/>
       <c r="I147" s="21" t="s">
         <v>77</v>
       </c>
       <c r="J147" s="13"/>
       <c r="K147" s="21" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="148" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A148" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C148" s="32">
         <v>38534</v>
       </c>
       <c r="D148" s="17"/>
       <c r="E148" s="32">
         <v>38777</v>
       </c>
       <c r="F148" s="13"/>
       <c r="G148" s="32">
         <v>38899</v>
       </c>
       <c r="H148" s="13"/>
       <c r="I148" s="32">
         <v>39142</v>
       </c>
       <c r="J148" s="13"/>
       <c r="K148" s="32">
         <v>39264</v>
       </c>
     </row>
-    <row r="149" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C149" s="25"/>
       <c r="E149" s="25"/>
       <c r="G149" s="25"/>
       <c r="I149" s="25"/>
       <c r="K149" s="25"/>
     </row>
-    <row r="150" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A150" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C150" s="27">
         <v>134.27000000000001</v>
       </c>
       <c r="E150" s="27">
         <v>134.27000000000001</v>
       </c>
       <c r="G150" s="27">
         <v>134.27000000000001</v>
       </c>
       <c r="I150" s="27">
         <v>134.27000000000001</v>
       </c>
       <c r="K150" s="27">
         <v>136.94999999999999</v>
       </c>
     </row>
-    <row r="151" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A151" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C151" s="28">
         <v>9.6999999999999993</v>
       </c>
       <c r="D151" s="4"/>
       <c r="E151" s="28">
         <v>9.01</v>
       </c>
       <c r="F151" s="4"/>
       <c r="G151" s="28">
         <v>9.74</v>
       </c>
       <c r="H151" s="4"/>
       <c r="I151" s="28">
         <v>9.26</v>
       </c>
       <c r="K151" s="28">
         <v>8.73</v>
       </c>
     </row>
-    <row r="152" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A152" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C152" s="28">
         <v>2.2000000000000002</v>
       </c>
       <c r="D152" s="4"/>
       <c r="E152" s="28">
         <v>1.96</v>
       </c>
       <c r="F152" s="4"/>
       <c r="G152" s="28">
         <v>1.96</v>
       </c>
       <c r="H152" s="4"/>
       <c r="I152" s="28">
         <v>1.96</v>
       </c>
       <c r="K152" s="28">
         <v>1.98</v>
       </c>
     </row>
-    <row r="153" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A153" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C153" s="28">
         <v>5.08</v>
       </c>
       <c r="D153" s="4"/>
       <c r="E153" s="28">
         <v>5.08</v>
       </c>
       <c r="F153" s="4"/>
       <c r="G153" s="28">
         <v>5.92</v>
       </c>
       <c r="H153" s="4"/>
       <c r="I153" s="28">
         <v>5.92</v>
       </c>
       <c r="K153" s="28">
         <v>5.58</v>
       </c>
     </row>
-    <row r="154" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A154" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C154" s="29">
         <v>1.69</v>
       </c>
       <c r="D154" s="4"/>
       <c r="E154" s="29">
         <v>1.69</v>
       </c>
       <c r="F154" s="4"/>
       <c r="G154" s="29">
         <v>1.69</v>
       </c>
       <c r="H154" s="4"/>
       <c r="I154" s="29">
         <v>1.69</v>
       </c>
       <c r="K154" s="29">
         <v>1.71</v>
       </c>
     </row>
-    <row r="155" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A155" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C155" s="30">
         <v>2.5257999999999999E-2</v>
       </c>
       <c r="D155" s="5"/>
       <c r="E155" s="30">
         <v>2.0420000000000001E-2</v>
       </c>
       <c r="F155" s="5"/>
       <c r="G155" s="30">
         <v>2.0428000000000002E-2</v>
       </c>
       <c r="H155" s="5"/>
       <c r="I155" s="30">
         <v>1.9182999999999999E-2</v>
       </c>
       <c r="K155" s="30">
         <v>1.8675000000000001E-2</v>
       </c>
     </row>
-    <row r="156" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A156" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C156" s="31">
         <v>2.2100000000000002E-2</v>
       </c>
       <c r="D156" s="5"/>
       <c r="E156" s="31">
         <v>1.789E-2</v>
       </c>
       <c r="F156" s="5"/>
       <c r="G156" s="31">
         <v>1.7897E-2</v>
       </c>
       <c r="H156" s="5"/>
       <c r="I156" s="31">
         <v>1.6813000000000002E-2</v>
       </c>
       <c r="K156" s="31">
         <v>1.6369999999999999E-2</v>
       </c>
     </row>
-    <row r="157" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A157" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C157" s="31">
         <v>1.3391E-2</v>
       </c>
       <c r="D157" s="5"/>
       <c r="E157" s="31">
         <v>1.0914999999999999E-2</v>
       </c>
       <c r="F157" s="5"/>
       <c r="G157" s="31">
         <v>1.0918000000000001E-2</v>
       </c>
       <c r="H157" s="5"/>
       <c r="I157" s="31">
         <v>1.0279E-2</v>
       </c>
       <c r="K157" s="31">
         <v>1.0015E-2</v>
       </c>
     </row>
-    <row r="158" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A158" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B158" s="13"/>
       <c r="C158" s="31">
         <v>1.5807999999999999E-2</v>
       </c>
       <c r="D158" s="5"/>
       <c r="E158" s="31">
         <v>1.5807999999999999E-2</v>
       </c>
       <c r="F158" s="5"/>
       <c r="G158" s="31">
         <v>1.8733E-2</v>
       </c>
       <c r="H158" s="5"/>
       <c r="I158" s="31">
         <v>1.7488E-2</v>
       </c>
       <c r="K158" s="31">
         <v>1.6986999999999999E-2</v>
       </c>
     </row>
-    <row r="159" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A159" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B159" s="13"/>
       <c r="C159" s="31">
         <v>1.5370999999999999E-2</v>
       </c>
       <c r="D159" s="5"/>
       <c r="E159" s="31">
         <v>1.5370999999999999E-2</v>
       </c>
       <c r="F159" s="5"/>
       <c r="G159" s="31">
         <v>1.6719000000000001E-2</v>
       </c>
       <c r="H159" s="5"/>
       <c r="I159" s="31">
         <v>1.5635E-2</v>
       </c>
       <c r="K159" s="31">
         <v>1.5204000000000001E-2</v>
       </c>
     </row>
-    <row r="160" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A160" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C160" s="31">
         <v>9.4979999999999995E-3</v>
       </c>
       <c r="D160" s="5"/>
       <c r="E160" s="31">
         <v>9.4979999999999995E-3</v>
       </c>
       <c r="F160" s="5"/>
       <c r="G160" s="31">
         <v>1.0219000000000001E-2</v>
       </c>
       <c r="H160" s="5"/>
       <c r="I160" s="31">
         <v>9.58E-3</v>
       </c>
       <c r="K160" s="31">
         <v>9.325E-3</v>
       </c>
     </row>
-    <row r="161" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A161" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C161" s="28">
         <v>0.62</v>
       </c>
       <c r="D161" s="4"/>
       <c r="E161" s="28">
         <v>0.62</v>
       </c>
       <c r="F161" s="4"/>
       <c r="G161" s="28">
         <v>0.62</v>
       </c>
       <c r="H161" s="4"/>
       <c r="I161" s="28">
         <v>0.62</v>
       </c>
       <c r="K161" s="28">
         <v>0.62</v>
       </c>
     </row>
-    <row r="163" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:11" x14ac:dyDescent="0.2">
       <c r="D163" s="13"/>
       <c r="E163" s="21"/>
       <c r="F163" s="13"/>
       <c r="G163" s="21"/>
       <c r="H163" s="13"/>
       <c r="I163" s="21"/>
       <c r="J163" s="13"/>
     </row>
-    <row r="164" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A164" s="13"/>
       <c r="B164" s="13"/>
       <c r="C164" s="21" t="s">
         <v>84</v>
       </c>
       <c r="D164" s="13"/>
       <c r="E164" s="21" t="s">
         <v>85</v>
       </c>
       <c r="F164" s="13"/>
       <c r="G164" s="21" t="s">
         <v>86</v>
       </c>
       <c r="H164" s="13"/>
       <c r="I164" s="21" t="s">
         <v>87</v>
       </c>
       <c r="J164" s="13"/>
       <c r="K164" s="21" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="165" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A165" s="13"/>
       <c r="B165" s="13"/>
       <c r="C165" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D165" s="13"/>
       <c r="E165" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F165" s="13"/>
       <c r="G165" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H165" s="13"/>
       <c r="I165" s="21" t="s">
         <v>77</v>
       </c>
       <c r="J165" s="13"/>
       <c r="K165" s="21" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="166" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A166" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="32">
         <v>39508</v>
       </c>
       <c r="D166" s="17"/>
       <c r="E166" s="32">
         <v>39630</v>
       </c>
       <c r="F166" s="13"/>
       <c r="G166" s="32">
         <v>39873</v>
       </c>
       <c r="H166" s="13"/>
       <c r="I166" s="32">
         <v>39995</v>
       </c>
       <c r="J166" s="13"/>
       <c r="K166" s="32">
         <v>40360</v>
       </c>
     </row>
-    <row r="167" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C167" s="25"/>
       <c r="E167" s="25"/>
       <c r="G167" s="25"/>
       <c r="I167" s="25"/>
       <c r="K167" s="25"/>
     </row>
-    <row r="168" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A168" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C168" s="27">
         <v>136.94999999999999</v>
       </c>
       <c r="E168" s="27">
         <v>136.47</v>
       </c>
       <c r="G168" s="27">
         <v>136.47</v>
       </c>
       <c r="I168" s="27">
         <v>144.36000000000001</v>
       </c>
       <c r="K168" s="27">
         <v>140.31</v>
       </c>
     </row>
-    <row r="169" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A169" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C169" s="28">
         <v>7.85</v>
       </c>
       <c r="D169" s="4"/>
       <c r="E169" s="28">
         <v>7.92</v>
       </c>
       <c r="F169" s="4"/>
       <c r="G169" s="28">
         <v>7.93</v>
       </c>
       <c r="H169" s="4"/>
       <c r="I169" s="28">
         <v>9.5399999999999991</v>
       </c>
       <c r="K169" s="28">
         <v>9.8800000000000008</v>
       </c>
     </row>
-    <row r="170" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A170" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C170" s="28">
         <v>1.7</v>
       </c>
       <c r="D170" s="4"/>
       <c r="E170" s="28">
         <v>1.42</v>
       </c>
       <c r="F170" s="4"/>
       <c r="G170" s="28">
         <v>1.43</v>
       </c>
       <c r="H170" s="4"/>
       <c r="I170" s="28">
         <v>1.41</v>
       </c>
       <c r="K170" s="28">
         <v>1.37</v>
       </c>
     </row>
-    <row r="171" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A171" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C171" s="28">
         <v>4.99</v>
       </c>
       <c r="D171" s="4"/>
       <c r="E171" s="28">
         <v>5.99</v>
       </c>
       <c r="F171" s="4"/>
       <c r="G171" s="28">
         <v>6</v>
       </c>
       <c r="H171" s="4"/>
       <c r="I171" s="28">
         <v>7.44</v>
       </c>
       <c r="K171" s="28">
         <v>7.84</v>
       </c>
     </row>
-    <row r="172" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A172" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C172" s="29">
         <v>1.43</v>
       </c>
       <c r="D172" s="4"/>
       <c r="E172" s="29">
         <v>1.42</v>
       </c>
       <c r="F172" s="4"/>
       <c r="G172" s="29">
         <v>1.43</v>
       </c>
       <c r="H172" s="4"/>
       <c r="I172" s="29">
         <v>1.41</v>
       </c>
       <c r="K172" s="29">
         <v>1.37</v>
       </c>
     </row>
-    <row r="173" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A173" s="2" t="s">
         <v>20</v>
       </c>
       <c r="C173" s="30">
         <v>9.3019999999999995E-3</v>
       </c>
       <c r="D173" s="5"/>
       <c r="E173" s="30">
         <v>8.6499999999999997E-3</v>
       </c>
       <c r="F173" s="5"/>
       <c r="G173" s="30">
         <v>8.6890000000000005E-3</v>
       </c>
       <c r="H173" s="5"/>
       <c r="I173" s="30">
         <v>7.9629999999999996E-3</v>
       </c>
       <c r="K173" s="30">
         <v>7.7419999999999998E-3</v>
       </c>
     </row>
-    <row r="174" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A174" s="2" t="s">
         <v>17</v>
       </c>
       <c r="C174" s="31">
         <v>8.6899999999999998E-3</v>
       </c>
       <c r="D174" s="5"/>
       <c r="E174" s="31">
         <v>8.1530000000000005E-3</v>
       </c>
       <c r="F174" s="5"/>
       <c r="G174" s="31">
         <v>8.1919999999999996E-3</v>
       </c>
       <c r="H174" s="5"/>
       <c r="I174" s="31">
         <v>7.4320000000000002E-3</v>
       </c>
       <c r="K174" s="31">
         <v>7.2249999999999997E-3</v>
       </c>
     </row>
-    <row r="175" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A175" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C175" s="31">
         <v>7.0099999999999997E-3</v>
       </c>
       <c r="D175" s="5"/>
       <c r="E175" s="31">
         <v>6.79E-3</v>
       </c>
       <c r="F175" s="5"/>
       <c r="G175" s="31">
         <v>6.829E-3</v>
       </c>
       <c r="H175" s="5"/>
       <c r="I175" s="31">
         <v>5.9779999999999998E-3</v>
       </c>
       <c r="K175" s="31">
         <v>5.8129999999999996E-3</v>
       </c>
     </row>
-    <row r="176" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A176" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B176" s="13"/>
       <c r="C176" s="31">
         <v>7.6140000000000001E-3</v>
       </c>
       <c r="D176" s="5"/>
       <c r="E176" s="31">
         <v>7.5940000000000001E-3</v>
       </c>
       <c r="F176" s="5"/>
       <c r="G176" s="31">
         <v>7.633E-3</v>
       </c>
       <c r="H176" s="5"/>
       <c r="I176" s="31">
         <v>6.79E-3</v>
       </c>
       <c r="K176" s="31">
         <v>6.6010000000000001E-3</v>
       </c>
     </row>
-    <row r="177" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A177" s="2" t="s">
         <v>19</v>
       </c>
       <c r="B177" s="13"/>
       <c r="C177" s="31">
         <v>7.5240000000000003E-3</v>
       </c>
       <c r="D177" s="5"/>
       <c r="E177" s="31">
         <v>7.5030000000000001E-3</v>
       </c>
       <c r="F177" s="5"/>
       <c r="G177" s="31">
         <v>7.5420000000000001E-3</v>
       </c>
       <c r="H177" s="5"/>
       <c r="I177" s="31">
         <v>6.6959999999999997E-3</v>
       </c>
       <c r="K177" s="31">
         <v>6.5110000000000003E-3</v>
       </c>
     </row>
-    <row r="178" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A178" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C178" s="31">
         <v>6.3200000000000001E-3</v>
       </c>
       <c r="D178" s="5"/>
       <c r="E178" s="31">
         <v>6.2830000000000004E-3</v>
       </c>
       <c r="F178" s="5"/>
       <c r="G178" s="31">
         <v>6.3220000000000004E-3</v>
       </c>
       <c r="H178" s="5"/>
       <c r="I178" s="31">
         <v>5.4270000000000004E-3</v>
       </c>
       <c r="K178" s="31">
         <v>5.2769999999999996E-3</v>
       </c>
     </row>
-    <row r="179" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A179" s="2" t="s">
         <v>24</v>
       </c>
       <c r="C179" s="28">
         <v>0.62</v>
       </c>
       <c r="D179" s="4"/>
       <c r="E179" s="28">
         <v>0.62</v>
       </c>
       <c r="F179" s="4"/>
       <c r="G179" s="28">
         <v>0.62</v>
       </c>
       <c r="H179" s="4"/>
       <c r="I179" s="28">
         <v>0.66</v>
       </c>
       <c r="K179" s="28">
         <v>0.65</v>
       </c>
     </row>
-    <row r="180" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A180" s="2"/>
       <c r="C180" s="4"/>
       <c r="E180" s="4"/>
       <c r="G180" s="4"/>
       <c r="I180" s="7"/>
       <c r="K180" s="7"/>
     </row>
-    <row r="181" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A181" s="2"/>
       <c r="C181" s="4"/>
       <c r="E181" s="4"/>
       <c r="G181" s="4"/>
       <c r="I181" s="4"/>
       <c r="K181" s="7"/>
     </row>
-    <row r="182" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A182" s="2"/>
       <c r="C182" s="4"/>
       <c r="E182" s="4"/>
       <c r="G182" s="4"/>
       <c r="I182" s="4"/>
       <c r="K182" s="7"/>
     </row>
-    <row r="183" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A183" s="2"/>
       <c r="C183" s="8"/>
       <c r="E183" s="8"/>
       <c r="G183" s="8"/>
       <c r="I183" s="8"/>
       <c r="K183" s="9"/>
     </row>
-    <row r="184" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A184" s="2"/>
       <c r="C184" s="8"/>
       <c r="E184" s="8"/>
       <c r="G184" s="8"/>
       <c r="I184" s="8"/>
       <c r="K184" s="9"/>
     </row>
-    <row r="185" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A185" s="2"/>
       <c r="C185" s="8"/>
       <c r="E185" s="8"/>
       <c r="G185" s="8"/>
       <c r="I185" s="8"/>
       <c r="K185" s="9"/>
     </row>
-    <row r="186" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C186" s="8"/>
       <c r="E186" s="8"/>
       <c r="G186" s="8"/>
       <c r="I186" s="8"/>
       <c r="K186" s="9"/>
     </row>
-    <row r="187" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C187" s="8"/>
       <c r="E187" s="8"/>
       <c r="G187" s="8"/>
       <c r="I187" s="8"/>
       <c r="K187" s="9"/>
     </row>
-    <row r="188" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C188" s="8"/>
       <c r="E188" s="8"/>
       <c r="G188" s="8"/>
       <c r="I188" s="8"/>
       <c r="K188" s="9"/>
     </row>
-    <row r="189" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:11" x14ac:dyDescent="0.2">
       <c r="C189" s="8"/>
       <c r="E189" s="8"/>
       <c r="G189" s="8"/>
       <c r="I189" s="8"/>
       <c r="K189" s="9"/>
     </row>
-    <row r="190" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:11" x14ac:dyDescent="0.2">
       <c r="I190" s="4"/>
       <c r="K190" s="7"/>
     </row>
-    <row r="191" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A191" s="2"/>
       <c r="I191" s="4"/>
       <c r="K191" s="7"/>
     </row>
-    <row r="192" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A192" s="2" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="193" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A193" s="2" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="194" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A194" s="2" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="195" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A195" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="196" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A196" s="2" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="197" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A197" s="2" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="198" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A198" s="2" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="199" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A199" s="2" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="200" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A200" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="201" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A201" s="2" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="202" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A202" s="1" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="203" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A203" s="25" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="204" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A204" s="25"/>
     </row>
-    <row r="205" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A205" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B205" s="24"/>
       <c r="C205" s="24"/>
       <c r="D205" s="24"/>
       <c r="E205" s="24"/>
       <c r="F205" s="24"/>
       <c r="G205" s="24"/>
       <c r="I205" s="24"/>
       <c r="J205" s="24"/>
       <c r="K205" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="206" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A206" s="39"/>
       <c r="B206" s="24"/>
       <c r="C206" s="24"/>
       <c r="D206" s="24"/>
       <c r="E206" s="24"/>
       <c r="F206" s="24"/>
       <c r="G206" s="24"/>
       <c r="I206" s="24"/>
       <c r="J206" s="24"/>
       <c r="K206" s="26" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="207" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A207" s="24"/>
       <c r="B207" s="24"/>
       <c r="C207" s="24"/>
       <c r="D207" s="24"/>
       <c r="E207" s="24"/>
       <c r="F207" s="24"/>
       <c r="G207" s="24"/>
       <c r="I207" s="24"/>
       <c r="J207" s="24"/>
       <c r="K207" s="26" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="208" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A208" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B208" s="24"/>
       <c r="C208" s="24"/>
       <c r="D208" s="24"/>
       <c r="E208" s="24"/>
       <c r="F208" s="24"/>
       <c r="G208" s="24"/>
       <c r="H208" s="25"/>
       <c r="I208" s="24"/>
       <c r="J208" s="24"/>
       <c r="K208" s="26" t="s">
         <v>106</v>
       </c>
       <c r="L208" s="26"/>
     </row>
-    <row r="209" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A209" s="24"/>
       <c r="B209" s="24"/>
       <c r="C209" s="24"/>
       <c r="D209" s="24"/>
       <c r="E209" s="24"/>
       <c r="F209" s="24"/>
       <c r="G209" s="24"/>
       <c r="H209" s="25"/>
       <c r="I209" s="24"/>
       <c r="J209" s="24"/>
       <c r="K209" s="26"/>
       <c r="L209" s="26"/>
     </row>
-    <row r="210" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A210" s="24"/>
       <c r="B210" s="24"/>
       <c r="C210" s="24"/>
       <c r="D210" s="24"/>
       <c r="E210" s="24"/>
       <c r="F210" s="24"/>
       <c r="G210" s="24"/>
       <c r="H210" s="24"/>
       <c r="I210" s="24"/>
       <c r="J210" s="24"/>
       <c r="K210" s="24"/>
     </row>
-    <row r="211" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A211" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B211" s="24"/>
       <c r="C211" s="24"/>
       <c r="D211" s="24"/>
       <c r="E211" s="24"/>
       <c r="F211" s="24"/>
       <c r="G211" s="24"/>
       <c r="H211" s="24"/>
       <c r="I211" s="24"/>
       <c r="J211" s="24"/>
       <c r="K211" s="24"/>
     </row>
-    <row r="212" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A212" s="24"/>
       <c r="B212" s="24"/>
       <c r="C212" s="24"/>
       <c r="D212" s="24"/>
       <c r="E212" s="24"/>
       <c r="F212" s="24"/>
       <c r="G212" s="24"/>
       <c r="H212" s="24"/>
       <c r="I212" s="24"/>
       <c r="J212" s="24"/>
       <c r="K212" s="24"/>
     </row>
-    <row r="213" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:12" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A213" s="24"/>
       <c r="B213" s="24"/>
       <c r="C213" s="24"/>
       <c r="D213" s="24"/>
       <c r="E213" s="24"/>
       <c r="F213" s="24"/>
       <c r="G213" s="24"/>
       <c r="H213" s="24"/>
       <c r="I213" s="24"/>
       <c r="J213" s="24"/>
       <c r="K213" s="24"/>
     </row>
-    <row r="214" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A214" s="24"/>
       <c r="B214" s="24"/>
       <c r="C214" s="21" t="s">
         <v>90</v>
       </c>
       <c r="D214" s="24"/>
       <c r="E214" s="21" t="s">
         <v>91</v>
       </c>
       <c r="F214" s="24"/>
       <c r="G214" s="21" t="s">
         <v>95</v>
       </c>
       <c r="H214" s="24"/>
       <c r="I214" s="21" t="s">
         <v>96</v>
       </c>
       <c r="J214" s="24"/>
       <c r="K214" s="21" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="215" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A215" s="24"/>
       <c r="B215" s="24"/>
       <c r="C215" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D215" s="24"/>
       <c r="E215" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F215" s="24"/>
       <c r="G215" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H215" s="24"/>
       <c r="I215" s="21" t="s">
         <v>77</v>
       </c>
       <c r="J215" s="24"/>
       <c r="K215" s="21" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="216" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A216" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B216" s="25"/>
       <c r="C216" s="32">
         <v>40725</v>
       </c>
       <c r="D216" s="34"/>
       <c r="E216" s="32">
         <v>40969</v>
       </c>
       <c r="F216" s="24"/>
       <c r="G216" s="32">
         <v>41091</v>
       </c>
       <c r="H216" s="24"/>
       <c r="I216" s="32">
         <v>41456</v>
       </c>
       <c r="J216" s="24"/>
       <c r="K216" s="32">
         <v>41883</v>
       </c>
     </row>
-    <row r="217" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A217" s="25"/>
       <c r="B217" s="25"/>
       <c r="C217" s="25"/>
       <c r="D217" s="25"/>
       <c r="E217" s="25"/>
       <c r="F217" s="25"/>
       <c r="G217" s="25"/>
       <c r="H217" s="25"/>
       <c r="I217" s="25"/>
       <c r="J217" s="25"/>
       <c r="K217" s="25"/>
     </row>
-    <row r="218" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A218" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B218" s="25"/>
       <c r="C218" s="27">
         <v>146.47999999999999</v>
       </c>
       <c r="D218" s="25"/>
       <c r="E218" s="27">
         <v>146.47999999999999</v>
       </c>
       <c r="F218" s="25"/>
       <c r="G218" s="27">
         <v>149.77000000000001</v>
       </c>
       <c r="H218" s="25"/>
       <c r="I218" s="27">
         <v>159.47</v>
       </c>
       <c r="J218" s="25"/>
       <c r="K218" s="27">
         <v>159.47</v>
       </c>
     </row>
-    <row r="219" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A219" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B219" s="25"/>
       <c r="C219" s="28">
         <v>10.15</v>
       </c>
       <c r="D219" s="28"/>
       <c r="E219" s="28">
         <v>10.210000000000001</v>
       </c>
       <c r="F219" s="28"/>
       <c r="G219" s="28">
         <v>10.51</v>
       </c>
       <c r="H219" s="28"/>
       <c r="I219" s="28">
         <v>11.98</v>
       </c>
       <c r="J219" s="25"/>
       <c r="K219" s="28">
         <v>10.38</v>
       </c>
     </row>
-    <row r="220" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A220" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B220" s="25"/>
       <c r="C220" s="28">
         <v>1.44</v>
       </c>
       <c r="D220" s="28"/>
       <c r="E220" s="28">
         <v>1.5</v>
       </c>
       <c r="F220" s="28"/>
       <c r="G220" s="28">
         <v>1.52</v>
       </c>
       <c r="H220" s="28"/>
       <c r="I220" s="28">
         <v>1.53</v>
       </c>
       <c r="J220" s="25"/>
       <c r="K220" s="28">
         <v>2.3199999999999998</v>
       </c>
     </row>
-    <row r="221" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A221" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B221" s="25"/>
       <c r="C221" s="28">
         <v>8.02</v>
       </c>
       <c r="D221" s="28"/>
       <c r="E221" s="28">
         <v>8.08</v>
       </c>
       <c r="F221" s="28"/>
       <c r="G221" s="28">
         <v>8.34</v>
       </c>
       <c r="H221" s="28"/>
       <c r="I221" s="28">
         <v>9.67</v>
       </c>
       <c r="J221" s="25"/>
       <c r="K221" s="28">
         <v>10.86</v>
       </c>
     </row>
-    <row r="222" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A222" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B222" s="25"/>
       <c r="C222" s="29">
         <v>1.44</v>
       </c>
       <c r="D222" s="28"/>
       <c r="E222" s="29">
         <v>1.5</v>
       </c>
       <c r="F222" s="28"/>
       <c r="G222" s="29">
         <v>1.52</v>
       </c>
       <c r="H222" s="28"/>
       <c r="I222" s="29">
         <v>1.53</v>
       </c>
       <c r="J222" s="25"/>
       <c r="K222" s="29">
         <v>2.8</v>
       </c>
     </row>
-    <row r="223" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A223" s="35" t="s">
         <v>20</v>
       </c>
       <c r="B223" s="25"/>
       <c r="C223" s="30">
         <v>8.0450000000000001E-3</v>
       </c>
       <c r="D223" s="31"/>
       <c r="E223" s="30">
         <v>8.7449999999999993E-3</v>
       </c>
       <c r="F223" s="31"/>
       <c r="G223" s="30">
         <v>8.6789999999999992E-3</v>
       </c>
       <c r="H223" s="31"/>
       <c r="I223" s="30">
         <v>7.8549999999999991E-3</v>
       </c>
       <c r="J223" s="25"/>
       <c r="K223" s="30">
         <v>1.1249999999999999E-3</v>
       </c>
     </row>
-    <row r="224" spans="1:12" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A224" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B224" s="25"/>
       <c r="C224" s="31">
         <v>7.5050000000000004E-3</v>
       </c>
       <c r="D224" s="31"/>
       <c r="E224" s="31">
         <v>8.2050000000000005E-3</v>
       </c>
       <c r="F224" s="31"/>
       <c r="G224" s="31">
         <v>8.1290000000000008E-3</v>
       </c>
       <c r="H224" s="31"/>
       <c r="I224" s="31">
         <v>7.2709999999999997E-3</v>
       </c>
       <c r="J224" s="25"/>
       <c r="K224" s="31">
         <v>1.1249999999999999E-3</v>
       </c>
     </row>
-    <row r="225" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A225" s="35" t="s">
         <v>21</v>
       </c>
       <c r="B225" s="25"/>
       <c r="C225" s="31">
         <v>6.032E-3</v>
       </c>
       <c r="D225" s="31"/>
       <c r="E225" s="31">
         <v>6.7320000000000001E-3</v>
       </c>
       <c r="F225" s="31"/>
       <c r="G225" s="31">
         <v>6.6259999999999999E-3</v>
       </c>
       <c r="H225" s="31"/>
       <c r="I225" s="31">
         <v>5.6769999999999998E-3</v>
       </c>
       <c r="J225" s="25"/>
       <c r="K225" s="31">
         <v>1.1249999999999999E-3</v>
       </c>
     </row>
-    <row r="226" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A226" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B226" s="24"/>
       <c r="C226" s="31">
         <v>6.8539999999999998E-3</v>
       </c>
       <c r="D226" s="31"/>
       <c r="E226" s="31">
         <v>7.554E-3</v>
       </c>
       <c r="F226" s="31"/>
       <c r="G226" s="31">
         <v>7.4640000000000001E-3</v>
       </c>
       <c r="H226" s="31"/>
       <c r="I226" s="31">
         <v>6.5649999999999997E-3</v>
       </c>
       <c r="J226" s="25"/>
       <c r="K226" s="31">
         <v>1.1249999999999999E-3</v>
       </c>
     </row>
-    <row r="227" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A227" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B227" s="24"/>
       <c r="C227" s="31">
         <v>6.7600000000000004E-3</v>
       </c>
       <c r="D227" s="31"/>
       <c r="E227" s="31">
         <v>7.4599999999999996E-3</v>
       </c>
       <c r="F227" s="31"/>
       <c r="G227" s="31">
         <v>7.3680000000000004E-3</v>
       </c>
       <c r="H227" s="31"/>
       <c r="I227" s="31">
         <v>6.4640000000000001E-3</v>
       </c>
       <c r="J227" s="25"/>
       <c r="K227" s="31">
         <v>1.1249999999999999E-3</v>
       </c>
     </row>
-    <row r="228" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A228" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B228" s="25"/>
       <c r="C228" s="31">
         <v>5.4710000000000002E-3</v>
       </c>
       <c r="D228" s="31"/>
       <c r="E228" s="31">
         <v>6.1710000000000003E-3</v>
       </c>
       <c r="F228" s="31"/>
       <c r="G228" s="31">
         <v>6.0530000000000002E-3</v>
       </c>
       <c r="H228" s="31"/>
       <c r="I228" s="31">
         <v>5.0689999999999997E-3</v>
       </c>
       <c r="J228" s="25"/>
       <c r="K228" s="31">
         <v>1.1249999999999999E-3</v>
       </c>
     </row>
-    <row r="229" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A229" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B229" s="25"/>
       <c r="C229" s="28">
         <v>0.68</v>
       </c>
       <c r="D229" s="28"/>
       <c r="E229" s="28">
         <v>0.68</v>
       </c>
       <c r="F229" s="28"/>
       <c r="G229" s="28">
         <v>0.7</v>
       </c>
       <c r="H229" s="28"/>
       <c r="I229" s="28">
         <v>0.74</v>
       </c>
       <c r="J229" s="25"/>
       <c r="K229" s="28">
         <v>0.78</v>
       </c>
     </row>
-    <row r="230" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3"/>
-    <row r="231" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="231" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="D231" s="24"/>
       <c r="E231" s="21"/>
       <c r="F231" s="24"/>
       <c r="G231" s="21"/>
       <c r="H231" s="24"/>
       <c r="I231" s="21"/>
       <c r="J231" s="24"/>
     </row>
-    <row r="232" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A232" s="24"/>
       <c r="B232" s="24"/>
       <c r="C232" s="21" t="s">
         <v>102</v>
       </c>
       <c r="D232" s="24"/>
       <c r="E232" s="21" t="s">
         <v>103</v>
       </c>
       <c r="F232" s="24"/>
       <c r="G232" s="21" t="s">
         <v>104</v>
       </c>
       <c r="H232" s="24"/>
       <c r="I232" s="21" t="s">
         <v>107</v>
       </c>
       <c r="J232" s="24"/>
       <c r="K232" s="21" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="233" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A233" s="24"/>
       <c r="B233" s="24"/>
       <c r="C233" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D233" s="24"/>
       <c r="E233" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F233" s="24"/>
       <c r="G233" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H233" s="24"/>
       <c r="I233" s="21" t="s">
         <v>77</v>
       </c>
       <c r="J233" s="24"/>
       <c r="K233" s="21" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="234" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A234" s="33" t="s">
         <v>9</v>
       </c>
       <c r="C234" s="32">
         <v>42186</v>
       </c>
       <c r="D234" s="24"/>
       <c r="E234" s="32">
         <v>42552</v>
       </c>
       <c r="F234" s="24"/>
       <c r="G234" s="32">
         <v>42917</v>
       </c>
       <c r="H234" s="24"/>
       <c r="I234" s="32">
         <v>43282</v>
       </c>
       <c r="J234" s="24"/>
       <c r="K234" s="32">
         <v>43647</v>
       </c>
     </row>
-    <row r="235" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3"/>
-    <row r="236" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="236" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A236" s="35" t="s">
         <v>15</v>
       </c>
       <c r="C236" s="27">
         <v>159.47</v>
       </c>
       <c r="E236" s="27">
         <v>159.47</v>
       </c>
       <c r="G236" s="27">
         <v>160.25</v>
       </c>
       <c r="I236" s="27">
         <v>162.26</v>
       </c>
       <c r="K236" s="27">
         <v>162.94</v>
       </c>
     </row>
-    <row r="237" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A237" s="35" t="s">
         <v>18</v>
       </c>
       <c r="C237" s="28">
         <v>10.48</v>
       </c>
       <c r="D237" s="28"/>
       <c r="E237" s="28">
         <v>12.18</v>
       </c>
       <c r="F237" s="28"/>
       <c r="G237" s="28">
         <v>13.93</v>
       </c>
       <c r="I237" s="28">
         <v>12.74</v>
       </c>
       <c r="K237" s="28">
         <v>12.41</v>
       </c>
     </row>
-    <row r="238" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A238" s="35" t="s">
         <v>19</v>
       </c>
       <c r="C238" s="28">
         <v>2.44</v>
       </c>
       <c r="D238" s="28"/>
       <c r="E238" s="28">
         <v>2.46</v>
       </c>
       <c r="F238" s="28"/>
       <c r="G238" s="28">
         <v>2.02</v>
       </c>
       <c r="I238" s="28">
         <v>2.17</v>
       </c>
       <c r="K238" s="28">
         <v>2.1800000000000002</v>
       </c>
     </row>
-    <row r="239" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A239" s="35" t="s">
         <v>98</v>
       </c>
       <c r="C239" s="28">
         <v>10.96</v>
       </c>
       <c r="D239" s="28"/>
       <c r="E239" s="28">
         <v>12.62</v>
       </c>
       <c r="F239" s="28"/>
       <c r="G239" s="28">
         <v>14.38</v>
       </c>
       <c r="I239" s="28">
         <v>13.2</v>
       </c>
       <c r="K239" s="28">
         <v>12.83</v>
       </c>
     </row>
-    <row r="240" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A240" s="35" t="s">
         <v>99</v>
       </c>
       <c r="C240" s="29">
         <v>2.92</v>
       </c>
       <c r="D240" s="28"/>
       <c r="E240" s="29">
         <v>2.9</v>
       </c>
       <c r="F240" s="28"/>
       <c r="G240" s="29">
         <v>2.4700000000000002</v>
       </c>
       <c r="I240" s="28">
         <v>2.63</v>
       </c>
       <c r="K240" s="28">
         <v>2.5999999999999996</v>
       </c>
     </row>
-    <row r="241" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A241" s="35" t="s">
         <v>22</v>
       </c>
       <c r="C241" s="30">
         <v>2.9260000000000002E-3</v>
       </c>
       <c r="D241" s="31"/>
       <c r="E241" s="30">
         <v>7.3049999999999999E-3</v>
       </c>
       <c r="F241" s="31"/>
       <c r="G241" s="30">
         <v>5.6499999999999996E-4</v>
       </c>
       <c r="I241" s="31">
         <v>1.4120000000000001E-3</v>
       </c>
       <c r="K241" s="31">
         <v>3.8300000000000001E-3</v>
       </c>
     </row>
-    <row r="242" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="242" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A242" s="35" t="s">
         <v>19</v>
       </c>
       <c r="C242" s="30">
         <v>2.9260000000000002E-3</v>
       </c>
       <c r="D242" s="31"/>
       <c r="E242" s="30">
         <v>7.3049999999999999E-3</v>
       </c>
       <c r="F242" s="31"/>
       <c r="G242" s="30">
         <v>5.6499999999999996E-4</v>
       </c>
       <c r="I242" s="31">
         <v>1.4120000000000001E-3</v>
       </c>
       <c r="K242" s="31">
         <v>3.8300000000000001E-3</v>
       </c>
     </row>
-    <row r="243" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A243" s="35" t="s">
         <v>23</v>
       </c>
       <c r="C243" s="30">
         <v>2.9260000000000002E-3</v>
       </c>
       <c r="D243" s="31"/>
       <c r="E243" s="30">
         <v>7.3049999999999999E-3</v>
       </c>
       <c r="F243" s="31"/>
       <c r="G243" s="30">
         <v>5.6499999999999996E-4</v>
       </c>
       <c r="I243" s="31">
         <v>1.4120000000000001E-3</v>
       </c>
       <c r="K243" s="31">
         <v>3.8300000000000001E-3</v>
       </c>
     </row>
-    <row r="244" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A244" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B244" s="24"/>
       <c r="C244" s="30">
         <v>2.9260000000000002E-3</v>
       </c>
       <c r="D244" s="31"/>
       <c r="E244" s="30">
         <v>7.3049999999999999E-3</v>
       </c>
       <c r="F244" s="31"/>
       <c r="G244" s="30">
         <v>5.6499999999999996E-4</v>
       </c>
       <c r="I244" s="31">
         <v>1.4120000000000001E-3</v>
       </c>
       <c r="K244" s="31">
         <v>3.8300000000000001E-3</v>
       </c>
     </row>
-    <row r="245" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A245" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B245" s="24"/>
       <c r="C245" s="30">
         <v>2.9260000000000002E-3</v>
       </c>
       <c r="D245" s="31"/>
       <c r="E245" s="30">
         <v>7.3049999999999999E-3</v>
       </c>
       <c r="F245" s="31"/>
       <c r="G245" s="30">
         <v>5.6499999999999996E-4</v>
       </c>
       <c r="I245" s="31">
         <v>1.4120000000000001E-3</v>
       </c>
       <c r="K245" s="31">
         <v>3.8300000000000001E-3</v>
       </c>
     </row>
-    <row r="246" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A246" s="35" t="s">
         <v>101</v>
       </c>
       <c r="C246" s="30">
         <v>2.9260000000000002E-3</v>
       </c>
       <c r="D246" s="31"/>
       <c r="E246" s="30">
         <v>7.3049999999999999E-3</v>
       </c>
       <c r="F246" s="31"/>
       <c r="G246" s="30">
         <v>5.6499999999999996E-4</v>
       </c>
       <c r="I246" s="31">
         <v>1.4120000000000001E-3</v>
       </c>
       <c r="K246" s="31">
         <v>3.8300000000000001E-3</v>
       </c>
     </row>
-    <row r="247" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A247" s="35" t="s">
         <v>24</v>
       </c>
       <c r="C247" s="28">
         <v>0.84</v>
       </c>
       <c r="D247" s="28"/>
       <c r="E247" s="28">
         <v>0.78</v>
       </c>
       <c r="F247" s="28"/>
       <c r="G247" s="28">
         <v>0.8</v>
       </c>
       <c r="I247" s="28">
         <v>0.79</v>
       </c>
       <c r="K247" s="28">
         <v>0.82</v>
       </c>
     </row>
-    <row r="248" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A248" s="35"/>
       <c r="C248" s="28"/>
       <c r="E248" s="28"/>
       <c r="G248" s="36"/>
       <c r="I248" s="36"/>
       <c r="K248" s="36"/>
     </row>
-    <row r="249" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A249" s="35"/>
       <c r="C249" s="28"/>
       <c r="E249" s="28"/>
       <c r="G249" s="28"/>
       <c r="I249" s="28"/>
       <c r="K249" s="36"/>
     </row>
-    <row r="250" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A250" s="35"/>
       <c r="C250" s="37"/>
       <c r="E250" s="37"/>
       <c r="G250" s="37"/>
       <c r="I250" s="37"/>
       <c r="K250" s="38"/>
     </row>
-    <row r="251" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C251" s="37"/>
       <c r="E251" s="37"/>
       <c r="G251" s="37"/>
       <c r="I251" s="37"/>
       <c r="K251" s="38"/>
     </row>
-    <row r="252" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="C252" s="37"/>
       <c r="E252" s="37"/>
       <c r="G252" s="37"/>
       <c r="I252" s="37"/>
       <c r="K252" s="38"/>
     </row>
-    <row r="253" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="I253" s="28"/>
       <c r="K253" s="36"/>
     </row>
-    <row r="254" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="I254" s="28"/>
       <c r="K254" s="36"/>
     </row>
-    <row r="255" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="I255" s="28"/>
       <c r="K255" s="36"/>
     </row>
-    <row r="256" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A256" s="35"/>
       <c r="I256" s="28"/>
       <c r="K256" s="36"/>
     </row>
-    <row r="257" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A257" s="35" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="258" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A258" s="35" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="259" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A259" s="35" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="260" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A260" s="35" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="261" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A261" s="35" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="262" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A262" s="35" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="263" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A263" s="35" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="264" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A264" s="35" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="265" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A265" s="35" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="266" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A266" s="35" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="267" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A267" s="25" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="268" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A268" s="25" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="269" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3"/>
-    <row r="270" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2"/>
+    <row r="270" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A270" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B270" s="24"/>
       <c r="C270" s="24"/>
       <c r="D270" s="24"/>
       <c r="E270" s="24"/>
       <c r="F270" s="24"/>
       <c r="G270" s="24"/>
       <c r="I270" s="24"/>
       <c r="J270" s="24"/>
       <c r="K270" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="271" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A271" s="39"/>
       <c r="B271" s="24"/>
       <c r="C271" s="24"/>
       <c r="D271" s="24"/>
       <c r="E271" s="24"/>
       <c r="F271" s="24"/>
       <c r="G271" s="24"/>
       <c r="I271" s="24"/>
       <c r="J271" s="24"/>
       <c r="K271" s="26" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="272" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A272" s="24"/>
       <c r="B272" s="24"/>
       <c r="C272" s="24"/>
       <c r="D272" s="24"/>
       <c r="E272" s="24"/>
       <c r="F272" s="24"/>
       <c r="G272" s="24"/>
       <c r="H272" s="25"/>
       <c r="I272" s="24"/>
       <c r="J272" s="24"/>
       <c r="K272" s="26" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="273" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A273" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B273" s="24"/>
       <c r="C273" s="24"/>
       <c r="D273" s="24"/>
       <c r="E273" s="24"/>
       <c r="F273" s="24"/>
       <c r="G273" s="24"/>
       <c r="H273" s="25"/>
       <c r="I273" s="24"/>
       <c r="J273" s="24"/>
       <c r="K273" s="26" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="274" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A274" s="24"/>
       <c r="B274" s="24"/>
       <c r="C274" s="24"/>
       <c r="D274" s="24"/>
       <c r="E274" s="24"/>
       <c r="F274" s="24"/>
       <c r="G274" s="24"/>
       <c r="H274" s="25"/>
       <c r="I274" s="24"/>
       <c r="J274" s="24"/>
       <c r="K274" s="26"/>
     </row>
-    <row r="275" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A275" s="24"/>
       <c r="B275" s="24"/>
       <c r="C275" s="24"/>
       <c r="D275" s="24"/>
       <c r="E275" s="24"/>
       <c r="F275" s="24"/>
       <c r="G275" s="24"/>
       <c r="H275" s="24"/>
       <c r="I275" s="24"/>
       <c r="J275" s="24"/>
       <c r="K275" s="24"/>
     </row>
-    <row r="276" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A276" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B276" s="24"/>
       <c r="C276" s="24"/>
       <c r="D276" s="24"/>
       <c r="E276" s="24"/>
       <c r="F276" s="24"/>
       <c r="G276" s="24"/>
       <c r="H276" s="24"/>
       <c r="I276" s="24"/>
       <c r="J276" s="24"/>
       <c r="K276" s="24"/>
     </row>
-    <row r="277" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A277" s="24"/>
       <c r="B277" s="24"/>
       <c r="C277" s="24"/>
       <c r="D277" s="24"/>
       <c r="E277" s="24"/>
       <c r="F277" s="24"/>
       <c r="G277" s="24"/>
       <c r="H277" s="24"/>
       <c r="I277" s="24"/>
       <c r="J277" s="24"/>
       <c r="K277" s="24"/>
     </row>
-    <row r="278" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A278" s="24"/>
       <c r="B278" s="24"/>
       <c r="C278" s="24"/>
       <c r="D278" s="24"/>
       <c r="E278" s="24"/>
       <c r="F278" s="24"/>
       <c r="G278" s="24"/>
       <c r="H278" s="24"/>
       <c r="I278" s="24"/>
       <c r="J278" s="24"/>
       <c r="K278" s="24"/>
     </row>
-    <row r="279" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A279" s="24"/>
       <c r="B279" s="24"/>
       <c r="C279" s="21" t="s">
         <v>109</v>
       </c>
       <c r="D279" s="24"/>
       <c r="E279" s="21" t="s">
         <v>110</v>
       </c>
       <c r="F279" s="24"/>
       <c r="G279" s="21" t="s">
         <v>111</v>
       </c>
       <c r="H279" s="24"/>
       <c r="I279" s="21" t="s">
         <v>112</v>
       </c>
       <c r="K279" s="15" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="280" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A280" s="24"/>
       <c r="B280" s="24"/>
       <c r="C280" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D280" s="24"/>
       <c r="E280" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F280" s="24"/>
       <c r="G280" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H280" s="24"/>
       <c r="I280" s="21" t="s">
         <v>77</v>
       </c>
       <c r="K280" s="15" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="281" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A281" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B281" s="25"/>
       <c r="C281" s="32">
         <v>43891</v>
       </c>
       <c r="D281" s="24"/>
       <c r="E281" s="32">
         <v>44013</v>
       </c>
       <c r="F281" s="24"/>
       <c r="G281" s="32">
         <v>44409</v>
       </c>
       <c r="H281" s="24"/>
       <c r="I281" s="32">
         <v>44743</v>
       </c>
       <c r="K281" s="40">
         <v>44927</v>
       </c>
     </row>
-    <row r="282" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A282" s="25"/>
       <c r="B282" s="25"/>
       <c r="C282" s="25"/>
       <c r="D282" s="25"/>
       <c r="E282" s="25"/>
       <c r="F282" s="25"/>
       <c r="G282" s="25"/>
       <c r="H282" s="25"/>
       <c r="I282" s="25"/>
     </row>
-    <row r="283" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A283" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B283" s="25"/>
       <c r="C283" s="27">
         <v>167.08</v>
       </c>
       <c r="D283" s="25"/>
       <c r="E283" s="27">
         <v>173.31</v>
       </c>
       <c r="F283" s="25"/>
       <c r="G283" s="27">
         <v>179.18</v>
       </c>
       <c r="H283" s="25"/>
       <c r="I283" s="27">
         <v>214.24</v>
       </c>
       <c r="K283" s="41">
         <v>214.24</v>
       </c>
     </row>
-    <row r="284" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A284" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B284" s="25"/>
       <c r="C284" s="28">
         <v>12.57</v>
       </c>
       <c r="D284" s="28"/>
       <c r="E284" s="28">
         <v>12.379999999999999</v>
       </c>
       <c r="F284" s="28"/>
       <c r="G284" s="28">
         <v>16.25</v>
       </c>
       <c r="H284" s="25"/>
       <c r="I284" s="28">
         <v>16.600000000000001</v>
       </c>
       <c r="K284" s="42">
         <v>15.63</v>
       </c>
     </row>
-    <row r="285" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A285" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B285" s="25"/>
       <c r="C285" s="28">
         <v>2.3400000000000003</v>
       </c>
       <c r="D285" s="28"/>
       <c r="E285" s="29">
         <v>2.46</v>
       </c>
       <c r="F285" s="28"/>
       <c r="G285" s="29">
         <v>2.5</v>
       </c>
       <c r="H285" s="25"/>
       <c r="I285" s="28">
         <v>2.9</v>
       </c>
       <c r="K285" s="42">
         <v>2.9</v>
       </c>
     </row>
-    <row r="286" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A286" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B286" s="25"/>
       <c r="C286" s="28">
         <v>13.02</v>
       </c>
       <c r="D286" s="28"/>
       <c r="E286" s="28">
         <v>12.86</v>
       </c>
       <c r="F286" s="28"/>
       <c r="G286" s="28">
         <v>16.740000000000002</v>
       </c>
       <c r="H286" s="25"/>
       <c r="I286" s="28">
         <v>17.18</v>
       </c>
       <c r="K286" s="42">
         <v>16.21</v>
       </c>
     </row>
-    <row r="287" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A287" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B287" s="25"/>
       <c r="C287" s="28">
         <v>2.79</v>
       </c>
       <c r="D287" s="28"/>
       <c r="E287" s="28">
         <v>2.94</v>
       </c>
       <c r="F287" s="28"/>
       <c r="G287" s="28">
         <v>2.99</v>
       </c>
       <c r="H287" s="25"/>
       <c r="I287" s="29">
         <v>3.48</v>
       </c>
       <c r="K287" s="42">
         <v>3.48</v>
       </c>
     </row>
-    <row r="288" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A288" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B288" s="25"/>
       <c r="C288" s="31">
         <v>5.3179999999999998E-3</v>
       </c>
       <c r="D288" s="31"/>
       <c r="E288" s="30">
         <v>5.561E-3</v>
       </c>
       <c r="F288" s="31"/>
       <c r="G288" s="30">
         <v>7.2370000000000004E-3</v>
       </c>
       <c r="H288" s="25"/>
       <c r="I288" s="30">
         <v>-1.9170000000000001E-3</v>
       </c>
       <c r="K288" s="43">
         <v>-1.3309999999999999E-3</v>
       </c>
     </row>
-    <row r="289" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A289" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B289" s="25"/>
       <c r="C289" s="31">
         <v>5.3179999999999998E-3</v>
       </c>
       <c r="D289" s="31"/>
       <c r="E289" s="31">
         <v>5.561E-3</v>
       </c>
       <c r="F289" s="31"/>
       <c r="G289" s="31">
         <v>7.2370000000000004E-3</v>
       </c>
       <c r="H289" s="25"/>
       <c r="I289" s="30">
         <v>-1.9170000000000001E-3</v>
       </c>
       <c r="K289" s="43">
         <v>-1.3309999999999999E-3</v>
       </c>
     </row>
-    <row r="290" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A290" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B290" s="25"/>
       <c r="C290" s="31">
         <v>5.3179999999999998E-3</v>
       </c>
       <c r="D290" s="31"/>
       <c r="E290" s="31">
         <v>5.561E-3</v>
       </c>
       <c r="F290" s="31"/>
       <c r="G290" s="31">
         <v>7.2370000000000004E-3</v>
       </c>
       <c r="H290" s="25"/>
       <c r="I290" s="30">
         <v>-1.9170000000000001E-3</v>
       </c>
       <c r="K290" s="43">
         <v>-1.3309999999999999E-3</v>
       </c>
     </row>
-    <row r="291" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A291" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B291" s="24"/>
       <c r="C291" s="31">
         <v>5.3179999999999998E-3</v>
       </c>
       <c r="D291" s="31"/>
       <c r="E291" s="31">
         <v>5.561E-3</v>
       </c>
       <c r="F291" s="31"/>
       <c r="G291" s="31">
         <v>7.2370000000000004E-3</v>
       </c>
       <c r="H291" s="25"/>
       <c r="I291" s="30">
         <v>-1.9170000000000001E-3</v>
       </c>
       <c r="K291" s="43">
         <v>-1.3309999999999999E-3</v>
       </c>
     </row>
-    <row r="292" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A292" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B292" s="24"/>
       <c r="C292" s="31">
         <v>5.3179999999999998E-3</v>
       </c>
       <c r="D292" s="31"/>
       <c r="E292" s="31">
         <v>5.561E-3</v>
       </c>
       <c r="F292" s="31"/>
       <c r="G292" s="31">
         <v>7.2370000000000004E-3</v>
       </c>
       <c r="H292" s="25"/>
       <c r="I292" s="30">
         <v>-1.9170000000000001E-3</v>
       </c>
       <c r="K292" s="43">
         <v>-1.3309999999999999E-3</v>
       </c>
     </row>
-    <row r="293" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A293" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B293" s="25"/>
       <c r="C293" s="31">
         <v>5.3179999999999998E-3</v>
       </c>
       <c r="D293" s="31"/>
       <c r="E293" s="31">
         <v>5.561E-3</v>
       </c>
       <c r="F293" s="31"/>
       <c r="G293" s="31">
         <v>7.2370000000000004E-3</v>
       </c>
       <c r="H293" s="25"/>
       <c r="I293" s="30">
         <v>-1.9170000000000001E-3</v>
       </c>
       <c r="K293" s="43">
         <v>-1.3309999999999999E-3</v>
       </c>
     </row>
-    <row r="294" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A294" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B294" s="25"/>
       <c r="C294" s="28">
         <v>0.88</v>
       </c>
       <c r="D294" s="28"/>
       <c r="E294" s="28">
         <v>0.82</v>
       </c>
       <c r="F294" s="28"/>
       <c r="G294" s="28">
         <v>0.87999999999999989</v>
       </c>
       <c r="H294" s="25"/>
       <c r="I294" s="28">
         <v>1.1200000000000001</v>
       </c>
       <c r="K294" s="42">
         <v>1.1200000000000001</v>
       </c>
     </row>
-    <row r="295" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A295" s="25"/>
       <c r="B295" s="25"/>
       <c r="C295" s="31"/>
       <c r="D295" s="25"/>
       <c r="E295" s="25"/>
       <c r="F295" s="25"/>
       <c r="G295" s="25"/>
       <c r="H295" s="25"/>
       <c r="I295" s="25"/>
       <c r="J295" s="25"/>
       <c r="K295" s="25"/>
     </row>
-    <row r="296" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A296" s="25"/>
       <c r="B296" s="25"/>
       <c r="C296" s="25"/>
       <c r="D296" s="24"/>
       <c r="E296" s="21"/>
       <c r="F296" s="24"/>
       <c r="G296" s="21"/>
       <c r="H296" s="24"/>
       <c r="I296" s="21"/>
       <c r="J296" s="24"/>
       <c r="K296" s="25"/>
     </row>
-    <row r="297" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A297" s="24"/>
       <c r="B297" s="24"/>
       <c r="C297" s="21" t="s">
         <v>114</v>
       </c>
       <c r="D297" s="24"/>
       <c r="E297" s="21" t="s">
         <v>115</v>
       </c>
       <c r="F297" s="24"/>
       <c r="G297" s="21" t="s">
         <v>116</v>
       </c>
       <c r="H297" s="24"/>
       <c r="I297" s="21" t="s">
         <v>117</v>
       </c>
       <c r="K297" s="21" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="298" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A298" s="24"/>
       <c r="B298" s="24"/>
       <c r="C298" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D298" s="24"/>
       <c r="E298" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F298" s="24"/>
       <c r="G298" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H298" s="24"/>
       <c r="I298" s="21" t="s">
         <v>77</v>
       </c>
       <c r="K298" s="21" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="299" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A299" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B299" s="25"/>
       <c r="C299" s="32">
         <v>45108</v>
       </c>
       <c r="D299" s="24"/>
       <c r="E299" s="32">
         <v>45292</v>
       </c>
       <c r="F299" s="24"/>
       <c r="G299" s="32">
         <v>45474</v>
       </c>
       <c r="H299" s="24"/>
       <c r="I299" s="32">
         <v>45505</v>
       </c>
       <c r="K299" s="32">
         <v>45658</v>
       </c>
     </row>
-    <row r="300" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A300" s="25"/>
       <c r="B300" s="25"/>
       <c r="C300" s="25"/>
       <c r="D300" s="25"/>
       <c r="E300" s="25"/>
       <c r="F300" s="25"/>
       <c r="G300" s="25"/>
       <c r="H300" s="25"/>
       <c r="I300" s="25"/>
       <c r="K300" s="25"/>
     </row>
-    <row r="301" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A301" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B301" s="25"/>
       <c r="C301" s="27">
         <v>2303.79</v>
       </c>
       <c r="D301" s="25"/>
       <c r="E301" s="27">
         <v>2312.9100000000003</v>
       </c>
       <c r="F301" s="25"/>
       <c r="G301" s="27">
         <v>3047.94</v>
       </c>
       <c r="H301" s="25"/>
       <c r="I301" s="27">
         <v>3215.51</v>
       </c>
       <c r="K301" s="27">
         <v>3222.93</v>
       </c>
     </row>
-    <row r="302" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A302" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B302" s="25"/>
       <c r="C302" s="28">
         <v>15.82</v>
       </c>
       <c r="D302" s="28"/>
       <c r="E302" s="28">
         <v>12.89</v>
       </c>
       <c r="F302" s="28"/>
       <c r="G302" s="28">
         <v>13.69</v>
       </c>
       <c r="H302" s="25"/>
       <c r="I302" s="28">
         <v>13.690000000000001</v>
       </c>
       <c r="K302" s="28">
         <v>18.63</v>
       </c>
     </row>
-    <row r="303" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A303" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B303" s="25"/>
       <c r="C303" s="28">
         <v>3.09</v>
       </c>
       <c r="D303" s="28"/>
       <c r="E303" s="28">
         <v>3.2199999999999998</v>
       </c>
       <c r="F303" s="28"/>
       <c r="G303" s="28">
         <v>4.1100000000000003</v>
       </c>
       <c r="H303" s="25"/>
       <c r="I303" s="28">
         <v>4.1100000000000003</v>
       </c>
       <c r="K303" s="28">
         <v>4.22</v>
       </c>
     </row>
-    <row r="304" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A304" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B304" s="25"/>
       <c r="C304" s="28">
         <v>16.45</v>
       </c>
       <c r="D304" s="28"/>
       <c r="E304" s="28">
         <v>13.54</v>
       </c>
       <c r="F304" s="28"/>
       <c r="G304" s="28">
         <v>14.51</v>
       </c>
       <c r="H304" s="25"/>
       <c r="I304" s="28">
         <v>14.510000000000002</v>
       </c>
       <c r="K304" s="28">
         <v>19.48</v>
       </c>
     </row>
-    <row r="305" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A305" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B305" s="25"/>
       <c r="C305" s="28">
         <v>3.7199999999999998</v>
       </c>
       <c r="D305" s="28"/>
       <c r="E305" s="28">
         <v>3.8699999999999997</v>
       </c>
       <c r="F305" s="28"/>
       <c r="G305" s="28">
         <v>4.93</v>
       </c>
       <c r="H305" s="25"/>
       <c r="I305" s="28">
         <v>4.9300000000000006</v>
       </c>
       <c r="K305" s="28">
         <v>5.07</v>
       </c>
     </row>
-    <row r="306" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A306" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B306" s="25"/>
       <c r="C306" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D306" s="31"/>
       <c r="E306" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F306" s="31"/>
       <c r="G306" s="31">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H306" s="25"/>
       <c r="I306" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="K306" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="307" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A307" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B307" s="25"/>
       <c r="C307" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D307" s="31"/>
       <c r="E307" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F307" s="31"/>
       <c r="G307" s="31">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H307" s="25"/>
       <c r="I307" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="K307" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="308" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A308" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B308" s="25"/>
       <c r="C308" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D308" s="31"/>
       <c r="E308" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F308" s="31"/>
       <c r="G308" s="31">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H308" s="25"/>
       <c r="I308" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="K308" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="309" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A309" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B309" s="24"/>
       <c r="C309" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D309" s="31"/>
       <c r="E309" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F309" s="31"/>
       <c r="G309" s="31">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H309" s="25"/>
       <c r="I309" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="K309" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="310" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A310" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B310" s="24"/>
       <c r="C310" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D310" s="31"/>
       <c r="E310" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F310" s="31"/>
       <c r="G310" s="31">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H310" s="25"/>
       <c r="I310" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="K310" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="311" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A311" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B311" s="25"/>
       <c r="C311" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="D311" s="31"/>
       <c r="E311" s="31">
         <v>4.3169999999999997E-3</v>
       </c>
       <c r="F311" s="31"/>
       <c r="G311" s="31">
         <v>1.2293999999999999E-2</v>
       </c>
       <c r="H311" s="25"/>
       <c r="I311" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
       <c r="K311" s="31">
         <v>1.1418000000000001E-2</v>
       </c>
     </row>
-    <row r="312" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A312" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B312" s="25"/>
       <c r="C312" s="28">
         <v>1.04</v>
       </c>
       <c r="D312" s="28"/>
       <c r="E312" s="28">
         <v>1.0799999999999998</v>
       </c>
       <c r="F312" s="28"/>
       <c r="G312" s="28">
         <v>1.42</v>
       </c>
       <c r="H312" s="25"/>
       <c r="I312" s="28">
         <v>1.42</v>
       </c>
       <c r="K312" s="28">
         <v>1.39</v>
       </c>
     </row>
-    <row r="313" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A313" s="35"/>
       <c r="B313" s="25"/>
       <c r="C313" s="28"/>
       <c r="D313" s="25"/>
       <c r="E313" s="28"/>
       <c r="F313" s="25"/>
       <c r="G313" s="28"/>
       <c r="H313" s="25"/>
       <c r="I313" s="36"/>
       <c r="J313" s="25"/>
       <c r="K313" s="36"/>
     </row>
-    <row r="314" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A314" s="35"/>
       <c r="B314" s="25"/>
       <c r="C314" s="28"/>
       <c r="D314" s="25"/>
       <c r="E314" s="28"/>
       <c r="F314" s="25"/>
       <c r="G314" s="28"/>
       <c r="H314" s="25"/>
       <c r="I314" s="28"/>
       <c r="J314" s="25"/>
       <c r="K314" s="36"/>
     </row>
-    <row r="315" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A315" s="35"/>
       <c r="B315" s="25"/>
       <c r="C315" s="37"/>
       <c r="D315" s="25"/>
       <c r="E315" s="37"/>
       <c r="F315" s="25"/>
       <c r="G315" s="37"/>
       <c r="H315" s="25"/>
       <c r="I315" s="37"/>
       <c r="J315" s="25"/>
       <c r="K315" s="38"/>
     </row>
-    <row r="316" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A316" s="25"/>
       <c r="B316" s="25"/>
       <c r="C316" s="37"/>
       <c r="D316" s="25"/>
       <c r="E316" s="37"/>
       <c r="F316" s="25"/>
       <c r="G316" s="37"/>
       <c r="H316" s="25"/>
       <c r="I316" s="37"/>
       <c r="J316" s="25"/>
       <c r="K316" s="38"/>
     </row>
-    <row r="317" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A317" s="25"/>
       <c r="B317" s="25"/>
       <c r="C317" s="37"/>
       <c r="D317" s="25"/>
       <c r="E317" s="37"/>
       <c r="F317" s="25"/>
       <c r="G317" s="37"/>
       <c r="H317" s="25"/>
       <c r="I317" s="37"/>
       <c r="J317" s="25"/>
       <c r="K317" s="38"/>
     </row>
-    <row r="318" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="318" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A318" s="25"/>
       <c r="B318" s="25"/>
       <c r="C318" s="25"/>
       <c r="D318" s="25"/>
       <c r="E318" s="25"/>
       <c r="F318" s="25"/>
       <c r="G318" s="25"/>
       <c r="H318" s="25"/>
       <c r="I318" s="28"/>
       <c r="J318" s="25"/>
       <c r="K318" s="36"/>
     </row>
-    <row r="319" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A319" s="25"/>
       <c r="B319" s="25"/>
       <c r="C319" s="25"/>
       <c r="D319" s="25"/>
       <c r="E319" s="25"/>
       <c r="F319" s="25"/>
       <c r="G319" s="25"/>
       <c r="H319" s="25"/>
       <c r="I319" s="28"/>
       <c r="J319" s="25"/>
       <c r="K319" s="36"/>
     </row>
-    <row r="320" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A320" s="25"/>
       <c r="B320" s="25"/>
       <c r="C320" s="25"/>
       <c r="D320" s="25"/>
       <c r="E320" s="25"/>
       <c r="F320" s="25"/>
       <c r="G320" s="25"/>
       <c r="H320" s="25"/>
       <c r="I320" s="28"/>
       <c r="J320" s="25"/>
       <c r="K320" s="36"/>
     </row>
-    <row r="321" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A321" s="35"/>
       <c r="B321" s="25"/>
       <c r="C321" s="25"/>
       <c r="D321" s="25"/>
       <c r="E321" s="25"/>
       <c r="F321" s="25"/>
       <c r="G321" s="25"/>
       <c r="H321" s="25"/>
       <c r="I321" s="28"/>
       <c r="J321" s="25"/>
       <c r="K321" s="36"/>
     </row>
-    <row r="322" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A322" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B322" s="25"/>
       <c r="C322" s="25"/>
       <c r="D322" s="25"/>
       <c r="E322" s="25"/>
       <c r="F322" s="25"/>
       <c r="G322" s="25"/>
       <c r="H322" s="25"/>
       <c r="I322" s="25"/>
       <c r="J322" s="25"/>
       <c r="K322" s="25"/>
     </row>
-    <row r="323" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A323" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B323" s="25"/>
       <c r="C323" s="25"/>
       <c r="D323" s="25"/>
       <c r="E323" s="25"/>
       <c r="F323" s="25"/>
       <c r="G323" s="25"/>
       <c r="H323" s="25"/>
       <c r="I323" s="25"/>
       <c r="J323" s="25"/>
       <c r="K323" s="25"/>
     </row>
-    <row r="324" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A324" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B324" s="25"/>
       <c r="C324" s="25"/>
       <c r="D324" s="25"/>
       <c r="E324" s="25"/>
       <c r="F324" s="25"/>
       <c r="G324" s="25"/>
       <c r="H324" s="25"/>
       <c r="I324" s="25"/>
       <c r="J324" s="25"/>
       <c r="K324" s="25"/>
     </row>
-    <row r="325" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A325" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B325" s="25"/>
       <c r="C325" s="25"/>
       <c r="D325" s="25"/>
       <c r="E325" s="25"/>
       <c r="F325" s="25"/>
       <c r="G325" s="25"/>
       <c r="H325" s="25"/>
       <c r="I325" s="25"/>
       <c r="J325" s="25"/>
       <c r="K325" s="25"/>
     </row>
-    <row r="326" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A326" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B326" s="25"/>
       <c r="C326" s="25"/>
       <c r="D326" s="25"/>
       <c r="E326" s="25"/>
       <c r="F326" s="25"/>
       <c r="G326" s="25"/>
       <c r="H326" s="25"/>
       <c r="I326" s="25"/>
       <c r="J326" s="25"/>
       <c r="K326" s="25"/>
     </row>
-    <row r="327" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A327" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B327" s="25"/>
       <c r="C327" s="25"/>
       <c r="D327" s="25"/>
       <c r="E327" s="25"/>
       <c r="F327" s="25"/>
       <c r="G327" s="25"/>
       <c r="H327" s="25"/>
       <c r="I327" s="25"/>
       <c r="J327" s="25"/>
       <c r="K327" s="25"/>
     </row>
-    <row r="328" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A328" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B328" s="25"/>
       <c r="C328" s="25"/>
       <c r="D328" s="25"/>
       <c r="E328" s="25"/>
       <c r="F328" s="25"/>
       <c r="G328" s="25"/>
       <c r="H328" s="25"/>
       <c r="I328" s="25"/>
       <c r="J328" s="25"/>
       <c r="K328" s="25"/>
     </row>
-    <row r="329" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A329" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B329" s="25"/>
       <c r="C329" s="25"/>
       <c r="D329" s="25"/>
       <c r="E329" s="25"/>
       <c r="F329" s="25"/>
       <c r="G329" s="25"/>
       <c r="H329" s="25"/>
       <c r="I329" s="25"/>
       <c r="J329" s="25"/>
       <c r="K329" s="25"/>
     </row>
-    <row r="330" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A330" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B330" s="25"/>
       <c r="C330" s="25"/>
       <c r="D330" s="25"/>
       <c r="E330" s="25"/>
       <c r="F330" s="25"/>
       <c r="G330" s="25"/>
       <c r="H330" s="25"/>
       <c r="I330" s="25"/>
       <c r="J330" s="25"/>
       <c r="K330" s="25"/>
     </row>
-    <row r="331" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A331" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B331" s="25"/>
       <c r="C331" s="25"/>
       <c r="D331" s="25"/>
       <c r="E331" s="25"/>
       <c r="F331" s="25"/>
       <c r="G331" s="25"/>
       <c r="H331" s="25"/>
       <c r="I331" s="25"/>
       <c r="J331" s="25"/>
       <c r="K331" s="25"/>
     </row>
-    <row r="332" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A332" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B332" s="25"/>
       <c r="C332" s="25"/>
       <c r="D332" s="25"/>
       <c r="E332" s="25"/>
       <c r="F332" s="25"/>
       <c r="G332" s="25"/>
       <c r="H332" s="25"/>
       <c r="I332" s="25"/>
       <c r="J332" s="25"/>
       <c r="K332" s="25"/>
     </row>
-    <row r="333" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="333" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A333" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B333" s="25"/>
       <c r="C333" s="25"/>
       <c r="D333" s="25"/>
       <c r="E333" s="25"/>
       <c r="F333" s="25"/>
       <c r="G333" s="25"/>
       <c r="H333" s="25"/>
       <c r="I333" s="25"/>
       <c r="J333" s="25"/>
       <c r="K333" s="25"/>
     </row>
-    <row r="335" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A335" s="39" t="s">
         <v>0</v>
       </c>
       <c r="B335" s="24"/>
       <c r="C335" s="24"/>
       <c r="D335" s="24"/>
       <c r="E335" s="24"/>
       <c r="F335" s="24"/>
       <c r="G335" s="24"/>
       <c r="I335" s="24"/>
       <c r="J335" s="24"/>
       <c r="K335" s="26" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="336" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:11" s="25" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A336" s="39"/>
       <c r="B336" s="24"/>
       <c r="C336" s="24"/>
       <c r="D336" s="24"/>
       <c r="E336" s="24"/>
       <c r="F336" s="24"/>
       <c r="G336" s="24"/>
       <c r="I336" s="24"/>
       <c r="J336" s="24"/>
       <c r="K336" s="26" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="337" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A337" s="24"/>
       <c r="B337" s="24"/>
       <c r="C337" s="24"/>
       <c r="D337" s="24"/>
       <c r="E337" s="24"/>
       <c r="F337" s="24"/>
       <c r="G337" s="24"/>
       <c r="H337" s="25"/>
       <c r="I337" s="24"/>
       <c r="J337" s="24"/>
       <c r="K337" s="26" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:11" x14ac:dyDescent="0.3">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="338" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A338" s="39" t="s">
         <v>2</v>
       </c>
       <c r="B338" s="24"/>
       <c r="C338" s="24"/>
       <c r="D338" s="24"/>
       <c r="E338" s="24"/>
       <c r="F338" s="24"/>
       <c r="G338" s="24"/>
       <c r="H338" s="25"/>
       <c r="I338" s="24"/>
       <c r="J338" s="24"/>
       <c r="K338" s="26" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="339" spans="1:11" x14ac:dyDescent="0.3">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="339" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A339" s="24"/>
       <c r="B339" s="24"/>
       <c r="C339" s="24"/>
       <c r="D339" s="24"/>
       <c r="E339" s="24"/>
       <c r="F339" s="24"/>
       <c r="G339" s="24"/>
       <c r="H339" s="25"/>
       <c r="I339" s="24"/>
       <c r="J339" s="24"/>
       <c r="K339" s="26"/>
     </row>
-    <row r="340" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A340" s="24"/>
       <c r="B340" s="24"/>
       <c r="C340" s="24"/>
       <c r="D340" s="24"/>
       <c r="E340" s="24"/>
       <c r="F340" s="24"/>
       <c r="G340" s="24"/>
       <c r="H340" s="24"/>
       <c r="I340" s="24"/>
       <c r="J340" s="24"/>
       <c r="K340" s="24"/>
     </row>
-    <row r="341" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A341" s="39" t="s">
         <v>3</v>
       </c>
       <c r="B341" s="24"/>
       <c r="C341" s="24"/>
       <c r="D341" s="24"/>
       <c r="E341" s="24"/>
       <c r="F341" s="24"/>
       <c r="G341" s="24"/>
       <c r="H341" s="24"/>
       <c r="I341" s="24"/>
       <c r="J341" s="24"/>
       <c r="K341" s="24"/>
     </row>
-    <row r="342" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A342" s="24"/>
       <c r="B342" s="24"/>
       <c r="C342" s="24"/>
       <c r="D342" s="24"/>
       <c r="E342" s="24"/>
       <c r="F342" s="24"/>
       <c r="G342" s="24"/>
       <c r="H342" s="24"/>
       <c r="I342" s="24"/>
       <c r="J342" s="24"/>
       <c r="K342" s="24"/>
     </row>
-    <row r="343" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A343" s="24"/>
       <c r="B343" s="24"/>
       <c r="C343" s="24"/>
       <c r="D343" s="24"/>
       <c r="E343" s="24"/>
       <c r="F343" s="24"/>
       <c r="G343" s="24"/>
       <c r="H343" s="24"/>
       <c r="I343" s="24"/>
       <c r="J343" s="24"/>
       <c r="K343" s="24"/>
     </row>
-    <row r="344" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A344" s="24"/>
       <c r="B344" s="24"/>
       <c r="C344" s="21" t="s">
         <v>127</v>
       </c>
       <c r="D344" s="24"/>
       <c r="E344" s="21" t="s">
         <v>131</v>
       </c>
       <c r="F344" s="24"/>
       <c r="G344" s="21" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="H344" s="24"/>
-      <c r="I344" s="21"/>
+      <c r="I344" s="21" t="s">
+        <v>133</v>
+      </c>
       <c r="K344" s="15"/>
     </row>
-    <row r="345" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="345" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A345" s="24"/>
       <c r="B345" s="24"/>
       <c r="C345" s="21" t="s">
         <v>77</v>
       </c>
       <c r="D345" s="24"/>
       <c r="E345" s="21" t="s">
         <v>77</v>
       </c>
       <c r="F345" s="24"/>
       <c r="G345" s="21" t="s">
         <v>77</v>
       </c>
       <c r="H345" s="24"/>
-      <c r="I345" s="21"/>
+      <c r="I345" s="21" t="s">
+        <v>77</v>
+      </c>
       <c r="K345" s="15"/>
     </row>
-    <row r="346" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="346" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A346" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B346" s="25"/>
       <c r="C346" s="32">
         <v>45839</v>
       </c>
       <c r="D346" s="24"/>
       <c r="E346" s="32">
         <v>45931</v>
       </c>
       <c r="F346" s="24"/>
       <c r="G346" s="32">
         <v>46023</v>
       </c>
       <c r="H346" s="24"/>
-      <c r="I346" s="32"/>
+      <c r="I346" s="32">
+        <v>46204</v>
+      </c>
       <c r="K346" s="40"/>
     </row>
-    <row r="347" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="347" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A347" s="25"/>
       <c r="B347" s="25"/>
       <c r="C347" s="25"/>
       <c r="D347" s="25"/>
       <c r="E347" s="25"/>
       <c r="F347" s="25"/>
       <c r="G347" s="25"/>
       <c r="H347" s="25"/>
       <c r="I347" s="25"/>
     </row>
-    <row r="348" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="348" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A348" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B348" s="25"/>
       <c r="C348" s="27">
         <v>2852.52</v>
       </c>
       <c r="D348" s="25"/>
       <c r="E348" s="27">
         <v>4338.75</v>
       </c>
       <c r="F348" s="25"/>
       <c r="G348" s="27">
         <v>4341.8100000000004</v>
       </c>
       <c r="H348" s="25"/>
-      <c r="I348" s="27"/>
+      <c r="I348" s="27">
+        <v>4042.44</v>
+      </c>
       <c r="K348" s="41"/>
     </row>
-    <row r="349" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A349" s="35" t="s">
         <v>98</v>
       </c>
       <c r="B349" s="25"/>
       <c r="C349" s="28">
         <v>45.53</v>
       </c>
       <c r="D349" s="28"/>
       <c r="E349" s="28">
         <v>45.53</v>
       </c>
       <c r="F349" s="28"/>
       <c r="G349" s="28">
         <v>46.38</v>
       </c>
       <c r="H349" s="25"/>
-      <c r="I349" s="28"/>
+      <c r="I349" s="28">
+        <v>41.519999999999996</v>
+      </c>
       <c r="K349" s="42"/>
     </row>
-    <row r="350" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A350" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B350" s="25"/>
       <c r="C350" s="28">
         <v>0</v>
       </c>
       <c r="D350" s="28"/>
       <c r="E350" s="28">
         <v>0</v>
       </c>
       <c r="F350" s="28"/>
       <c r="G350" s="28">
         <v>0</v>
       </c>
       <c r="H350" s="25"/>
-      <c r="I350" s="29"/>
+      <c r="I350" s="28">
+        <v>0</v>
+      </c>
       <c r="K350" s="42"/>
     </row>
-    <row r="351" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="351" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A351" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B351" s="25"/>
       <c r="C351" s="28">
         <v>1.45</v>
       </c>
       <c r="D351" s="28"/>
       <c r="E351" s="28">
         <v>1.45</v>
       </c>
       <c r="F351" s="28"/>
       <c r="G351" s="28">
         <v>1.45</v>
       </c>
       <c r="H351" s="25"/>
-      <c r="I351" s="29"/>
+      <c r="I351" s="28">
+        <v>1.23</v>
+      </c>
       <c r="K351" s="42"/>
     </row>
-    <row r="352" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="352" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A352" s="35" t="s">
         <v>128</v>
       </c>
       <c r="B352" s="25"/>
       <c r="C352" s="28">
         <v>20.59</v>
       </c>
       <c r="D352" s="28"/>
       <c r="E352" s="28">
         <v>20.59</v>
       </c>
       <c r="F352" s="28"/>
       <c r="G352" s="28">
         <v>21.38</v>
       </c>
       <c r="H352" s="25"/>
-      <c r="I352" s="29"/>
+      <c r="I352" s="28">
+        <v>20.950000000000003</v>
+      </c>
       <c r="K352" s="42"/>
     </row>
-    <row r="353" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="353" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A353" s="35" t="s">
         <v>129</v>
       </c>
       <c r="B353" s="25"/>
       <c r="C353" s="28">
         <v>0</v>
       </c>
       <c r="D353" s="28"/>
       <c r="E353" s="28">
         <v>0</v>
       </c>
       <c r="F353" s="28"/>
       <c r="G353" s="28">
         <v>0</v>
       </c>
       <c r="H353" s="25"/>
-      <c r="I353" s="29"/>
+      <c r="I353" s="28">
+        <v>0</v>
+      </c>
       <c r="K353" s="42"/>
     </row>
-    <row r="354" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A354" s="35" t="s">
         <v>130</v>
       </c>
       <c r="B354" s="25"/>
       <c r="C354" s="28">
         <v>0</v>
       </c>
       <c r="D354" s="28"/>
       <c r="E354" s="28">
         <v>0</v>
       </c>
       <c r="F354" s="28"/>
       <c r="G354" s="28">
         <v>0</v>
       </c>
       <c r="H354" s="25"/>
-      <c r="I354" s="29"/>
+      <c r="I354" s="28">
+        <v>0</v>
+      </c>
       <c r="K354" s="42"/>
     </row>
-    <row r="355" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="355" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A355" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B355" s="25"/>
       <c r="C355" s="28">
         <v>19.66</v>
       </c>
       <c r="D355" s="28"/>
       <c r="E355" s="28">
         <v>19.66</v>
       </c>
       <c r="F355" s="28"/>
       <c r="G355" s="28">
         <v>20.45</v>
       </c>
       <c r="H355" s="25"/>
-      <c r="I355" s="28"/>
+      <c r="I355" s="28">
+        <v>20.310000000000002</v>
+      </c>
       <c r="K355" s="42"/>
     </row>
-    <row r="356" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A356" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B356" s="25"/>
       <c r="C356" s="28">
         <v>0</v>
       </c>
       <c r="D356" s="28"/>
       <c r="E356" s="28">
         <v>0</v>
       </c>
       <c r="F356" s="28"/>
       <c r="G356" s="28">
         <v>0</v>
       </c>
       <c r="H356" s="25"/>
-      <c r="I356" s="28"/>
+      <c r="I356" s="28">
+        <v>0</v>
+      </c>
       <c r="K356" s="42"/>
     </row>
-    <row r="357" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="357" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A357" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B357" s="25"/>
       <c r="C357" s="28">
         <v>0</v>
       </c>
       <c r="D357" s="28"/>
       <c r="E357" s="28">
         <v>0</v>
       </c>
       <c r="F357" s="28"/>
       <c r="G357" s="28">
         <v>0</v>
       </c>
       <c r="H357" s="25"/>
-      <c r="I357" s="28"/>
+      <c r="I357" s="28">
+        <v>0</v>
+      </c>
       <c r="K357" s="42"/>
     </row>
-    <row r="358" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="358" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A358" s="35" t="s">
         <v>100</v>
       </c>
       <c r="B358" s="24"/>
       <c r="C358" s="31">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="D358" s="31"/>
       <c r="E358" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="F358" s="31"/>
       <c r="G358" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="H358" s="25"/>
-      <c r="I358" s="30"/>
+      <c r="I358" s="31">
+        <v>5.2699999999999995E-3</v>
+      </c>
       <c r="K358" s="43"/>
     </row>
-    <row r="359" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A359" s="35" t="s">
         <v>99</v>
       </c>
       <c r="B359" s="24"/>
       <c r="C359" s="31">
         <v>0</v>
       </c>
       <c r="D359" s="31"/>
       <c r="E359" s="31">
         <v>0</v>
       </c>
       <c r="F359" s="31"/>
       <c r="G359" s="31">
         <v>0</v>
       </c>
       <c r="H359" s="25"/>
-      <c r="I359" s="30"/>
+      <c r="I359" s="31">
+        <v>0</v>
+      </c>
       <c r="K359" s="43"/>
     </row>
-    <row r="360" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A360" s="35" t="s">
         <v>101</v>
       </c>
       <c r="B360" s="25"/>
       <c r="C360" s="31">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="D360" s="31"/>
       <c r="E360" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="F360" s="31"/>
       <c r="G360" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="H360" s="25"/>
-      <c r="I360" s="30"/>
+      <c r="I360" s="31">
+        <v>5.2699999999999995E-3</v>
+      </c>
       <c r="K360" s="43"/>
     </row>
-    <row r="361" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="361" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A361" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B361" s="25"/>
       <c r="C361" s="31">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="D361" s="31"/>
       <c r="E361" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="F361" s="31"/>
       <c r="G361" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="H361" s="25"/>
-      <c r="I361" s="30"/>
+      <c r="I361" s="31">
+        <v>5.2699999999999995E-3</v>
+      </c>
       <c r="K361" s="43"/>
     </row>
-    <row r="362" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="362" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A362" s="35" t="s">
         <v>19</v>
       </c>
       <c r="B362" s="25"/>
       <c r="C362" s="31">
         <v>0</v>
       </c>
       <c r="D362" s="31"/>
       <c r="E362" s="31">
         <v>0</v>
       </c>
       <c r="F362" s="31"/>
       <c r="G362" s="31">
         <v>0</v>
       </c>
       <c r="H362" s="25"/>
-      <c r="I362" s="30"/>
+      <c r="I362" s="31">
+        <v>0</v>
+      </c>
       <c r="K362" s="43"/>
     </row>
-    <row r="363" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="363" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A363" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B363" s="25"/>
       <c r="C363" s="31">
         <v>2.1656000000000002E-2</v>
       </c>
       <c r="D363" s="31"/>
       <c r="E363" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="F363" s="31"/>
       <c r="G363" s="31">
         <v>1.0315E-2</v>
       </c>
       <c r="H363" s="25"/>
-      <c r="I363" s="30"/>
+      <c r="I363" s="31">
+        <v>5.2699999999999995E-3</v>
+      </c>
       <c r="K363" s="43"/>
     </row>
-    <row r="364" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="364" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A364" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B364" s="25"/>
       <c r="C364" s="28">
         <v>1.7</v>
       </c>
       <c r="D364" s="28"/>
       <c r="E364" s="28">
         <v>1.7</v>
       </c>
       <c r="F364" s="28"/>
       <c r="G364" s="28">
         <v>1.7</v>
       </c>
       <c r="H364" s="25"/>
-      <c r="I364" s="28"/>
+      <c r="I364" s="28">
+        <v>1.43</v>
+      </c>
       <c r="K364" s="42"/>
     </row>
-    <row r="365" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="365" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A365" s="25"/>
       <c r="B365" s="25"/>
       <c r="C365" s="31"/>
       <c r="D365" s="25"/>
       <c r="E365" s="25"/>
       <c r="F365" s="25"/>
       <c r="G365" s="25"/>
       <c r="H365" s="25"/>
       <c r="I365" s="25"/>
       <c r="J365" s="25"/>
       <c r="K365" s="25"/>
     </row>
-    <row r="366" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="366" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A366" s="25"/>
       <c r="B366" s="25"/>
       <c r="C366" s="25"/>
       <c r="D366" s="24"/>
       <c r="E366" s="21"/>
       <c r="F366" s="24"/>
       <c r="G366" s="21"/>
       <c r="H366" s="24"/>
       <c r="I366" s="21"/>
       <c r="J366" s="24"/>
       <c r="K366" s="25"/>
     </row>
-    <row r="367" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A367" s="24"/>
       <c r="B367" s="24"/>
       <c r="C367" s="21"/>
       <c r="D367" s="24"/>
       <c r="E367" s="21"/>
       <c r="F367" s="24"/>
       <c r="G367" s="21"/>
       <c r="H367" s="24"/>
       <c r="I367" s="21"/>
       <c r="K367" s="21"/>
     </row>
-    <row r="368" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="368" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A368" s="24"/>
       <c r="B368" s="24"/>
       <c r="C368" s="21"/>
       <c r="D368" s="24"/>
       <c r="E368" s="21"/>
       <c r="F368" s="24"/>
       <c r="G368" s="21"/>
       <c r="H368" s="24"/>
       <c r="I368" s="21"/>
       <c r="K368" s="21"/>
     </row>
-    <row r="369" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="369" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A369" s="33"/>
       <c r="B369" s="25"/>
       <c r="C369" s="32"/>
       <c r="D369" s="24"/>
       <c r="E369" s="32"/>
       <c r="F369" s="24"/>
       <c r="G369" s="32"/>
       <c r="H369" s="24"/>
       <c r="I369" s="32"/>
       <c r="K369" s="32"/>
     </row>
-    <row r="370" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="370" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A370" s="25"/>
       <c r="B370" s="25"/>
       <c r="C370" s="25"/>
       <c r="D370" s="25"/>
       <c r="E370" s="25"/>
       <c r="F370" s="25"/>
       <c r="G370" s="25"/>
       <c r="H370" s="25"/>
       <c r="I370" s="25"/>
       <c r="K370" s="25"/>
     </row>
-    <row r="371" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="371" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A371" s="35"/>
       <c r="B371" s="25"/>
       <c r="C371" s="27"/>
       <c r="D371" s="25"/>
       <c r="E371" s="27"/>
       <c r="F371" s="25"/>
       <c r="G371" s="27"/>
       <c r="H371" s="25"/>
       <c r="I371" s="27"/>
       <c r="K371" s="27"/>
     </row>
-    <row r="372" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="372" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A372" s="35"/>
       <c r="B372" s="25"/>
       <c r="C372" s="28"/>
       <c r="D372" s="28"/>
       <c r="E372" s="28"/>
       <c r="F372" s="28"/>
       <c r="G372" s="28"/>
       <c r="H372" s="25"/>
       <c r="I372" s="28"/>
       <c r="K372" s="28"/>
     </row>
-    <row r="373" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A373" s="35"/>
       <c r="B373" s="25"/>
       <c r="C373" s="28"/>
       <c r="D373" s="28"/>
       <c r="E373" s="28"/>
       <c r="F373" s="28"/>
       <c r="G373" s="28"/>
       <c r="H373" s="25"/>
       <c r="I373" s="28"/>
       <c r="K373" s="28"/>
     </row>
-    <row r="374" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="374" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A374" s="35"/>
       <c r="B374" s="25"/>
       <c r="C374" s="28"/>
       <c r="D374" s="28"/>
       <c r="E374" s="28"/>
       <c r="F374" s="28"/>
       <c r="G374" s="28"/>
       <c r="H374" s="25"/>
       <c r="I374" s="28"/>
       <c r="K374" s="28"/>
     </row>
-    <row r="375" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="375" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A375" s="35"/>
       <c r="B375" s="25"/>
       <c r="C375" s="28"/>
       <c r="D375" s="28"/>
       <c r="E375" s="28"/>
       <c r="F375" s="28"/>
       <c r="G375" s="28"/>
       <c r="H375" s="25"/>
       <c r="I375" s="28"/>
       <c r="K375" s="28"/>
     </row>
-    <row r="376" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="376" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A376" s="35"/>
       <c r="B376" s="25"/>
       <c r="C376" s="31"/>
       <c r="D376" s="31"/>
       <c r="E376" s="31"/>
       <c r="F376" s="31"/>
       <c r="G376" s="31"/>
       <c r="H376" s="25"/>
       <c r="I376" s="31"/>
       <c r="K376" s="31"/>
     </row>
-    <row r="377" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="377" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A377" s="35"/>
       <c r="B377" s="25"/>
       <c r="C377" s="31"/>
       <c r="D377" s="31"/>
       <c r="E377" s="31"/>
       <c r="F377" s="31"/>
       <c r="G377" s="31"/>
       <c r="H377" s="25"/>
       <c r="I377" s="31"/>
       <c r="K377" s="31"/>
     </row>
-    <row r="378" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="378" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A378" s="35"/>
       <c r="B378" s="25"/>
       <c r="C378" s="31"/>
       <c r="D378" s="31"/>
       <c r="E378" s="31"/>
       <c r="F378" s="31"/>
       <c r="G378" s="31"/>
       <c r="H378" s="25"/>
       <c r="I378" s="31"/>
       <c r="K378" s="31"/>
     </row>
-    <row r="379" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="379" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A379" s="35"/>
       <c r="B379" s="24"/>
       <c r="C379" s="31"/>
       <c r="D379" s="31"/>
       <c r="E379" s="31"/>
       <c r="F379" s="31"/>
       <c r="G379" s="31"/>
       <c r="H379" s="25"/>
       <c r="I379" s="31"/>
       <c r="K379" s="31"/>
     </row>
-    <row r="380" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="380" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A380" s="35"/>
       <c r="B380" s="24"/>
       <c r="C380" s="31"/>
       <c r="D380" s="31"/>
       <c r="E380" s="31"/>
       <c r="F380" s="31"/>
       <c r="G380" s="31"/>
       <c r="H380" s="25"/>
       <c r="I380" s="31"/>
       <c r="K380" s="31"/>
     </row>
-    <row r="381" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="381" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A381" s="35"/>
       <c r="B381" s="25"/>
       <c r="C381" s="31"/>
       <c r="D381" s="31"/>
       <c r="E381" s="31"/>
       <c r="F381" s="31"/>
       <c r="G381" s="31"/>
       <c r="H381" s="25"/>
       <c r="I381" s="31"/>
       <c r="K381" s="31"/>
     </row>
-    <row r="382" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="382" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A382" s="35"/>
       <c r="B382" s="25"/>
       <c r="C382" s="28"/>
       <c r="D382" s="28"/>
       <c r="E382" s="28"/>
       <c r="F382" s="28"/>
       <c r="G382" s="28"/>
       <c r="H382" s="25"/>
       <c r="I382" s="28"/>
       <c r="K382" s="28"/>
     </row>
-    <row r="383" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="383" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A383" s="35"/>
       <c r="B383" s="25"/>
       <c r="C383" s="28"/>
       <c r="D383" s="25"/>
       <c r="E383" s="28"/>
       <c r="F383" s="25"/>
       <c r="G383" s="28"/>
       <c r="H383" s="25"/>
       <c r="I383" s="36"/>
       <c r="J383" s="25"/>
       <c r="K383" s="36"/>
     </row>
-    <row r="384" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="384" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A384" s="35"/>
       <c r="B384" s="25"/>
       <c r="C384" s="28"/>
       <c r="D384" s="25"/>
       <c r="E384" s="28"/>
       <c r="F384" s="25"/>
       <c r="G384" s="28"/>
       <c r="H384" s="25"/>
       <c r="I384" s="28"/>
       <c r="J384" s="25"/>
       <c r="K384" s="36"/>
     </row>
-    <row r="385" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="385" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A385" s="35"/>
       <c r="B385" s="25"/>
       <c r="C385" s="37"/>
       <c r="D385" s="25"/>
       <c r="E385" s="37"/>
       <c r="F385" s="25"/>
       <c r="G385" s="37"/>
       <c r="H385" s="25"/>
       <c r="I385" s="37"/>
       <c r="J385" s="25"/>
       <c r="K385" s="38"/>
     </row>
-    <row r="386" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A386" s="25"/>
       <c r="B386" s="25"/>
       <c r="C386" s="37"/>
       <c r="D386" s="25"/>
       <c r="E386" s="37"/>
       <c r="F386" s="25"/>
       <c r="G386" s="37"/>
       <c r="H386" s="25"/>
       <c r="I386" s="37"/>
       <c r="J386" s="25"/>
       <c r="K386" s="38"/>
     </row>
-    <row r="387" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="387" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A387" s="25"/>
       <c r="B387" s="25"/>
       <c r="C387" s="37"/>
       <c r="D387" s="25"/>
       <c r="E387" s="37"/>
       <c r="F387" s="25"/>
       <c r="G387" s="37"/>
       <c r="H387" s="25"/>
       <c r="I387" s="37"/>
       <c r="J387" s="25"/>
       <c r="K387" s="38"/>
     </row>
-    <row r="388" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="388" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A388" s="25"/>
       <c r="B388" s="25"/>
       <c r="C388" s="25"/>
       <c r="D388" s="25"/>
       <c r="E388" s="25"/>
       <c r="F388" s="25"/>
       <c r="G388" s="25"/>
       <c r="H388" s="25"/>
       <c r="I388" s="28"/>
       <c r="J388" s="25"/>
       <c r="K388" s="36"/>
     </row>
-    <row r="389" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="389" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A389" s="25"/>
       <c r="B389" s="25"/>
       <c r="C389" s="25"/>
       <c r="D389" s="25"/>
       <c r="E389" s="25"/>
       <c r="F389" s="25"/>
       <c r="G389" s="25"/>
       <c r="H389" s="25"/>
       <c r="I389" s="28"/>
       <c r="J389" s="25"/>
       <c r="K389" s="36"/>
     </row>
-    <row r="390" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A390" s="25"/>
       <c r="B390" s="25"/>
       <c r="C390" s="25"/>
       <c r="D390" s="25"/>
       <c r="E390" s="25"/>
       <c r="F390" s="25"/>
       <c r="G390" s="25"/>
       <c r="H390" s="25"/>
       <c r="I390" s="28"/>
       <c r="J390" s="25"/>
       <c r="K390" s="36"/>
     </row>
-    <row r="391" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="391" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A391" s="35"/>
       <c r="B391" s="25"/>
       <c r="C391" s="25"/>
       <c r="D391" s="25"/>
       <c r="E391" s="25"/>
       <c r="F391" s="25"/>
       <c r="G391" s="25"/>
       <c r="H391" s="25"/>
       <c r="I391" s="28"/>
       <c r="J391" s="25"/>
       <c r="K391" s="36"/>
     </row>
-    <row r="392" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="392" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A392" s="35" t="s">
         <v>44</v>
       </c>
       <c r="B392" s="25"/>
       <c r="C392" s="25"/>
       <c r="D392" s="25"/>
       <c r="E392" s="25"/>
       <c r="F392" s="25"/>
       <c r="G392" s="25"/>
       <c r="H392" s="25"/>
       <c r="I392" s="25"/>
       <c r="J392" s="25"/>
       <c r="K392" s="25"/>
     </row>
-    <row r="393" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A393" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B393" s="25"/>
       <c r="C393" s="25"/>
       <c r="D393" s="25"/>
       <c r="E393" s="25"/>
       <c r="F393" s="25"/>
       <c r="G393" s="25"/>
       <c r="H393" s="25"/>
       <c r="I393" s="25"/>
       <c r="J393" s="25"/>
       <c r="K393" s="25"/>
     </row>
-    <row r="394" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="394" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A394" s="35" t="s">
         <v>55</v>
       </c>
       <c r="B394" s="25"/>
       <c r="C394" s="25"/>
       <c r="D394" s="25"/>
       <c r="E394" s="25"/>
       <c r="F394" s="25"/>
       <c r="G394" s="25"/>
       <c r="H394" s="25"/>
       <c r="I394" s="25"/>
       <c r="J394" s="25"/>
       <c r="K394" s="25"/>
     </row>
-    <row r="395" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="395" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A395" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B395" s="25"/>
       <c r="C395" s="25"/>
       <c r="D395" s="25"/>
       <c r="E395" s="25"/>
       <c r="F395" s="25"/>
       <c r="G395" s="25"/>
       <c r="H395" s="25"/>
       <c r="I395" s="25"/>
       <c r="J395" s="25"/>
       <c r="K395" s="25"/>
     </row>
-    <row r="396" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="396" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A396" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B396" s="25"/>
       <c r="C396" s="25"/>
       <c r="D396" s="25"/>
       <c r="E396" s="25"/>
       <c r="F396" s="25"/>
       <c r="G396" s="25"/>
       <c r="H396" s="25"/>
       <c r="I396" s="25"/>
       <c r="J396" s="25"/>
       <c r="K396" s="25"/>
     </row>
-    <row r="397" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="397" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A397" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B397" s="25"/>
       <c r="C397" s="25"/>
       <c r="D397" s="25"/>
       <c r="E397" s="25"/>
       <c r="F397" s="25"/>
       <c r="G397" s="25"/>
       <c r="H397" s="25"/>
       <c r="I397" s="25"/>
       <c r="J397" s="25"/>
       <c r="K397" s="25"/>
     </row>
-    <row r="398" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A398" s="35" t="s">
         <v>53</v>
       </c>
       <c r="B398" s="25"/>
       <c r="C398" s="25"/>
       <c r="D398" s="25"/>
       <c r="E398" s="25"/>
       <c r="F398" s="25"/>
       <c r="G398" s="25"/>
       <c r="H398" s="25"/>
       <c r="I398" s="25"/>
       <c r="J398" s="25"/>
       <c r="K398" s="25"/>
     </row>
-    <row r="399" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="399" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A399" s="35" t="s">
         <v>45</v>
       </c>
       <c r="B399" s="25"/>
       <c r="C399" s="25"/>
       <c r="D399" s="25"/>
       <c r="E399" s="25"/>
       <c r="F399" s="25"/>
       <c r="G399" s="25"/>
       <c r="H399" s="25"/>
       <c r="I399" s="25"/>
       <c r="J399" s="25"/>
       <c r="K399" s="25"/>
     </row>
-    <row r="400" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="400" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A400" s="35" t="s">
         <v>46</v>
       </c>
       <c r="B400" s="25"/>
       <c r="C400" s="25"/>
       <c r="D400" s="25"/>
       <c r="E400" s="25"/>
       <c r="F400" s="25"/>
       <c r="G400" s="25"/>
       <c r="H400" s="25"/>
       <c r="I400" s="25"/>
       <c r="J400" s="25"/>
       <c r="K400" s="25"/>
     </row>
-    <row r="401" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="401" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A401" s="35" t="s">
         <v>49</v>
       </c>
       <c r="B401" s="25"/>
       <c r="C401" s="25"/>
       <c r="D401" s="25"/>
       <c r="E401" s="25"/>
       <c r="F401" s="25"/>
       <c r="G401" s="25"/>
       <c r="H401" s="25"/>
       <c r="I401" s="25"/>
       <c r="J401" s="25"/>
       <c r="K401" s="25"/>
     </row>
-    <row r="402" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="402" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A402" s="25" t="s">
         <v>75</v>
       </c>
       <c r="B402" s="25"/>
       <c r="C402" s="25"/>
       <c r="D402" s="25"/>
       <c r="E402" s="25"/>
       <c r="F402" s="25"/>
       <c r="G402" s="25"/>
       <c r="H402" s="25"/>
       <c r="I402" s="25"/>
       <c r="J402" s="25"/>
       <c r="K402" s="25"/>
     </row>
-    <row r="403" spans="1:11" x14ac:dyDescent="0.3">
+    <row r="403" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A403" s="25" t="s">
         <v>76</v>
       </c>
       <c r="B403" s="25"/>
       <c r="C403" s="25"/>
       <c r="D403" s="25"/>
       <c r="E403" s="25"/>
       <c r="F403" s="25"/>
       <c r="G403" s="25"/>
       <c r="H403" s="25"/>
       <c r="I403" s="25"/>
       <c r="J403" s="25"/>
       <c r="K403" s="25"/>
     </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="85" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="68" max="16383" man="1"/>
     <brk id="136" max="16383" man="1"/>