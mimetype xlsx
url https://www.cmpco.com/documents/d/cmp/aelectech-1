--- v1 (2026-01-06)
+++ v2 (2026-07-07)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\July 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FAA81827-84B3-405D-A89C-3A6022838DD1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8A8C185B-2B6E-4C9D-A932-116ABD211C12}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CCA159E9-8375-4F74-85BF-E3AA569078C6}"/>
+    <workbookView xWindow="5175" yWindow="270" windowWidth="21600" windowHeight="14445" xr2:uid="{CCA159E9-8375-4F74-85BF-E3AA569078C6}"/>
   </bookViews>
   <sheets>
     <sheet name="A-ELEC-TECH" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'A-ELEC-TECH'!$A$1:$J$160</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="23">
   <si>
     <t>TO: RATE DISTRIBUTION LIST</t>
   </si>
   <si>
     <t>1/</t>
   </si>
   <si>
     <t>Basic Rate</t>
   </si>
   <si>
     <t>Per Customer</t>
   </si>
   <si>
     <t>1/ For service rendered on and after the effective date shown.</t>
   </si>
   <si>
     <t>A-ELEC-TECH</t>
   </si>
   <si>
     <t xml:space="preserve">Per kWh </t>
   </si>
   <si>
     <t>Page 1 of 1</t>
   </si>
   <si>
@@ -96,57 +96,60 @@
   <si>
     <t>Original</t>
   </si>
   <si>
     <t>1st Rev.</t>
   </si>
   <si>
     <t>2nd Rev.</t>
   </si>
   <si>
     <t>3rd Rev.</t>
   </si>
   <si>
     <t>4th Rev.</t>
   </si>
   <si>
     <t>5th Rev.</t>
   </si>
   <si>
     <t>6th Rev.</t>
   </si>
   <si>
     <t>7th Rev.</t>
   </si>
   <si>
-    <t>DATE:  January 1, 2026</t>
+    <t>8th Rev.</t>
   </si>
   <si>
-    <t>(Supersedes Issue of  10/1/2025)</t>
+    <t>9th Rev.</t>
   </si>
   <si>
-    <t>8th Rev.</t>
+    <t>(Supersedes Issue of  1/1/2026)</t>
+  </si>
+  <si>
+    <t>DATE:  July 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
     <numFmt numFmtId="165" formatCode="0.000000"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0.000000_);\(&quot;$&quot;#,##0.000000\)"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -542,1852 +545,1864 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1D55D85E-217E-4442-8B51-2538C1375E12}">
   <dimension ref="A1:J159"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="Q20" sqref="Q20"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="7.1796875" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="7.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.1796875" style="3" customWidth="1"/>
-[...766 lines deleted...]
-    <col min="16140" max="16384" width="7.1796875" style="3"/>
+    <col min="1" max="1" width="21.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3" max="3" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5" max="5" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7" max="7" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8" max="8" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9" max="9" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10" max="10" width="16.28515625" style="3" customWidth="1"/>
+    <col min="11" max="11" width="3.85546875" style="3" customWidth="1"/>
+    <col min="12" max="256" width="7.140625" style="3"/>
+    <col min="257" max="257" width="21.140625" style="3" customWidth="1"/>
+    <col min="258" max="258" width="12.7109375" style="3" customWidth="1"/>
+    <col min="259" max="259" width="2.85546875" style="3" customWidth="1"/>
+    <col min="260" max="260" width="12.7109375" style="3" customWidth="1"/>
+    <col min="261" max="261" width="2.85546875" style="3" customWidth="1"/>
+    <col min="262" max="262" width="12.7109375" style="3" customWidth="1"/>
+    <col min="263" max="263" width="2.85546875" style="3" customWidth="1"/>
+    <col min="264" max="264" width="12.7109375" style="3" customWidth="1"/>
+    <col min="265" max="265" width="2.85546875" style="3" customWidth="1"/>
+    <col min="266" max="266" width="16.28515625" style="3" customWidth="1"/>
+    <col min="267" max="267" width="3.85546875" style="3" customWidth="1"/>
+    <col min="268" max="512" width="7.140625" style="3"/>
+    <col min="513" max="513" width="21.140625" style="3" customWidth="1"/>
+    <col min="514" max="514" width="12.7109375" style="3" customWidth="1"/>
+    <col min="515" max="515" width="2.85546875" style="3" customWidth="1"/>
+    <col min="516" max="516" width="12.7109375" style="3" customWidth="1"/>
+    <col min="517" max="517" width="2.85546875" style="3" customWidth="1"/>
+    <col min="518" max="518" width="12.7109375" style="3" customWidth="1"/>
+    <col min="519" max="519" width="2.85546875" style="3" customWidth="1"/>
+    <col min="520" max="520" width="12.7109375" style="3" customWidth="1"/>
+    <col min="521" max="521" width="2.85546875" style="3" customWidth="1"/>
+    <col min="522" max="522" width="16.28515625" style="3" customWidth="1"/>
+    <col min="523" max="523" width="3.85546875" style="3" customWidth="1"/>
+    <col min="524" max="768" width="7.140625" style="3"/>
+    <col min="769" max="769" width="21.140625" style="3" customWidth="1"/>
+    <col min="770" max="770" width="12.7109375" style="3" customWidth="1"/>
+    <col min="771" max="771" width="2.85546875" style="3" customWidth="1"/>
+    <col min="772" max="772" width="12.7109375" style="3" customWidth="1"/>
+    <col min="773" max="773" width="2.85546875" style="3" customWidth="1"/>
+    <col min="774" max="774" width="12.7109375" style="3" customWidth="1"/>
+    <col min="775" max="775" width="2.85546875" style="3" customWidth="1"/>
+    <col min="776" max="776" width="12.7109375" style="3" customWidth="1"/>
+    <col min="777" max="777" width="2.85546875" style="3" customWidth="1"/>
+    <col min="778" max="778" width="16.28515625" style="3" customWidth="1"/>
+    <col min="779" max="779" width="3.85546875" style="3" customWidth="1"/>
+    <col min="780" max="1024" width="7.140625" style="3"/>
+    <col min="1025" max="1025" width="21.140625" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1028" max="1028" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1029" max="1029" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1030" max="1030" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1031" max="1031" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1032" max="1032" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1033" max="1033" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1034" max="1034" width="16.28515625" style="3" customWidth="1"/>
+    <col min="1035" max="1035" width="3.85546875" style="3" customWidth="1"/>
+    <col min="1036" max="1280" width="7.140625" style="3"/>
+    <col min="1281" max="1281" width="21.140625" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1284" max="1284" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1285" max="1285" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1286" max="1286" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1287" max="1287" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1288" max="1288" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1289" max="1289" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1290" max="1290" width="16.28515625" style="3" customWidth="1"/>
+    <col min="1291" max="1291" width="3.85546875" style="3" customWidth="1"/>
+    <col min="1292" max="1536" width="7.140625" style="3"/>
+    <col min="1537" max="1537" width="21.140625" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1540" max="1540" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1541" max="1541" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1542" max="1542" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1543" max="1543" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1544" max="1544" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1545" max="1545" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1546" max="1546" width="16.28515625" style="3" customWidth="1"/>
+    <col min="1547" max="1547" width="3.85546875" style="3" customWidth="1"/>
+    <col min="1548" max="1792" width="7.140625" style="3"/>
+    <col min="1793" max="1793" width="21.140625" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1796" max="1796" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1797" max="1797" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1798" max="1798" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1799" max="1799" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1800" max="1800" width="12.7109375" style="3" customWidth="1"/>
+    <col min="1801" max="1801" width="2.85546875" style="3" customWidth="1"/>
+    <col min="1802" max="1802" width="16.28515625" style="3" customWidth="1"/>
+    <col min="1803" max="1803" width="3.85546875" style="3" customWidth="1"/>
+    <col min="1804" max="2048" width="7.140625" style="3"/>
+    <col min="2049" max="2049" width="21.140625" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2052" max="2052" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2053" max="2053" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2054" max="2054" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2055" max="2055" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2056" max="2056" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2057" max="2057" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2058" max="2058" width="16.28515625" style="3" customWidth="1"/>
+    <col min="2059" max="2059" width="3.85546875" style="3" customWidth="1"/>
+    <col min="2060" max="2304" width="7.140625" style="3"/>
+    <col min="2305" max="2305" width="21.140625" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2308" max="2308" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2309" max="2309" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2310" max="2310" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2311" max="2311" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2312" max="2312" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2313" max="2313" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2314" max="2314" width="16.28515625" style="3" customWidth="1"/>
+    <col min="2315" max="2315" width="3.85546875" style="3" customWidth="1"/>
+    <col min="2316" max="2560" width="7.140625" style="3"/>
+    <col min="2561" max="2561" width="21.140625" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2564" max="2564" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2565" max="2565" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2566" max="2566" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2567" max="2567" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2568" max="2568" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2569" max="2569" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2570" max="2570" width="16.28515625" style="3" customWidth="1"/>
+    <col min="2571" max="2571" width="3.85546875" style="3" customWidth="1"/>
+    <col min="2572" max="2816" width="7.140625" style="3"/>
+    <col min="2817" max="2817" width="21.140625" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2820" max="2820" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2821" max="2821" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2822" max="2822" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2823" max="2823" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2824" max="2824" width="12.7109375" style="3" customWidth="1"/>
+    <col min="2825" max="2825" width="2.85546875" style="3" customWidth="1"/>
+    <col min="2826" max="2826" width="16.28515625" style="3" customWidth="1"/>
+    <col min="2827" max="2827" width="3.85546875" style="3" customWidth="1"/>
+    <col min="2828" max="3072" width="7.140625" style="3"/>
+    <col min="3073" max="3073" width="21.140625" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3076" max="3076" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3077" max="3077" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3078" max="3078" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3079" max="3079" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3080" max="3080" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3081" max="3081" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3082" max="3082" width="16.28515625" style="3" customWidth="1"/>
+    <col min="3083" max="3083" width="3.85546875" style="3" customWidth="1"/>
+    <col min="3084" max="3328" width="7.140625" style="3"/>
+    <col min="3329" max="3329" width="21.140625" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3332" max="3332" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3333" max="3333" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3334" max="3334" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3335" max="3335" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3336" max="3336" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3337" max="3337" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3338" max="3338" width="16.28515625" style="3" customWidth="1"/>
+    <col min="3339" max="3339" width="3.85546875" style="3" customWidth="1"/>
+    <col min="3340" max="3584" width="7.140625" style="3"/>
+    <col min="3585" max="3585" width="21.140625" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3588" max="3588" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3589" max="3589" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3590" max="3590" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3591" max="3591" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3592" max="3592" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3593" max="3593" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3594" max="3594" width="16.28515625" style="3" customWidth="1"/>
+    <col min="3595" max="3595" width="3.85546875" style="3" customWidth="1"/>
+    <col min="3596" max="3840" width="7.140625" style="3"/>
+    <col min="3841" max="3841" width="21.140625" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3844" max="3844" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3845" max="3845" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3846" max="3846" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3847" max="3847" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3848" max="3848" width="12.7109375" style="3" customWidth="1"/>
+    <col min="3849" max="3849" width="2.85546875" style="3" customWidth="1"/>
+    <col min="3850" max="3850" width="16.28515625" style="3" customWidth="1"/>
+    <col min="3851" max="3851" width="3.85546875" style="3" customWidth="1"/>
+    <col min="3852" max="4096" width="7.140625" style="3"/>
+    <col min="4097" max="4097" width="21.140625" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4100" max="4100" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4101" max="4101" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4102" max="4102" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4103" max="4103" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4104" max="4104" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4105" max="4105" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4106" max="4106" width="16.28515625" style="3" customWidth="1"/>
+    <col min="4107" max="4107" width="3.85546875" style="3" customWidth="1"/>
+    <col min="4108" max="4352" width="7.140625" style="3"/>
+    <col min="4353" max="4353" width="21.140625" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4356" max="4356" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4357" max="4357" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4358" max="4358" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4359" max="4359" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4360" max="4360" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4361" max="4361" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4362" max="4362" width="16.28515625" style="3" customWidth="1"/>
+    <col min="4363" max="4363" width="3.85546875" style="3" customWidth="1"/>
+    <col min="4364" max="4608" width="7.140625" style="3"/>
+    <col min="4609" max="4609" width="21.140625" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4612" max="4612" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4613" max="4613" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4614" max="4614" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4615" max="4615" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4616" max="4616" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4617" max="4617" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4618" max="4618" width="16.28515625" style="3" customWidth="1"/>
+    <col min="4619" max="4619" width="3.85546875" style="3" customWidth="1"/>
+    <col min="4620" max="4864" width="7.140625" style="3"/>
+    <col min="4865" max="4865" width="21.140625" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4868" max="4868" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4869" max="4869" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4870" max="4870" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4871" max="4871" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4872" max="4872" width="12.7109375" style="3" customWidth="1"/>
+    <col min="4873" max="4873" width="2.85546875" style="3" customWidth="1"/>
+    <col min="4874" max="4874" width="16.28515625" style="3" customWidth="1"/>
+    <col min="4875" max="4875" width="3.85546875" style="3" customWidth="1"/>
+    <col min="4876" max="5120" width="7.140625" style="3"/>
+    <col min="5121" max="5121" width="21.140625" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5124" max="5124" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5125" max="5125" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5126" max="5126" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5127" max="5127" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5128" max="5128" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5129" max="5129" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5130" max="5130" width="16.28515625" style="3" customWidth="1"/>
+    <col min="5131" max="5131" width="3.85546875" style="3" customWidth="1"/>
+    <col min="5132" max="5376" width="7.140625" style="3"/>
+    <col min="5377" max="5377" width="21.140625" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5380" max="5380" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5381" max="5381" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5382" max="5382" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5383" max="5383" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5384" max="5384" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5385" max="5385" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5386" max="5386" width="16.28515625" style="3" customWidth="1"/>
+    <col min="5387" max="5387" width="3.85546875" style="3" customWidth="1"/>
+    <col min="5388" max="5632" width="7.140625" style="3"/>
+    <col min="5633" max="5633" width="21.140625" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5636" max="5636" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5637" max="5637" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5638" max="5638" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5639" max="5639" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5640" max="5640" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5641" max="5641" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5642" max="5642" width="16.28515625" style="3" customWidth="1"/>
+    <col min="5643" max="5643" width="3.85546875" style="3" customWidth="1"/>
+    <col min="5644" max="5888" width="7.140625" style="3"/>
+    <col min="5889" max="5889" width="21.140625" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5892" max="5892" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5893" max="5893" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5894" max="5894" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5895" max="5895" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5896" max="5896" width="12.7109375" style="3" customWidth="1"/>
+    <col min="5897" max="5897" width="2.85546875" style="3" customWidth="1"/>
+    <col min="5898" max="5898" width="16.28515625" style="3" customWidth="1"/>
+    <col min="5899" max="5899" width="3.85546875" style="3" customWidth="1"/>
+    <col min="5900" max="6144" width="7.140625" style="3"/>
+    <col min="6145" max="6145" width="21.140625" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6148" max="6148" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6149" max="6149" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6150" max="6150" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6151" max="6151" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6152" max="6152" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6153" max="6153" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6154" max="6154" width="16.28515625" style="3" customWidth="1"/>
+    <col min="6155" max="6155" width="3.85546875" style="3" customWidth="1"/>
+    <col min="6156" max="6400" width="7.140625" style="3"/>
+    <col min="6401" max="6401" width="21.140625" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6404" max="6404" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6405" max="6405" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6406" max="6406" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6407" max="6407" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6408" max="6408" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6409" max="6409" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6410" max="6410" width="16.28515625" style="3" customWidth="1"/>
+    <col min="6411" max="6411" width="3.85546875" style="3" customWidth="1"/>
+    <col min="6412" max="6656" width="7.140625" style="3"/>
+    <col min="6657" max="6657" width="21.140625" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6660" max="6660" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6661" max="6661" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6662" max="6662" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6663" max="6663" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6664" max="6664" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6665" max="6665" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6666" max="6666" width="16.28515625" style="3" customWidth="1"/>
+    <col min="6667" max="6667" width="3.85546875" style="3" customWidth="1"/>
+    <col min="6668" max="6912" width="7.140625" style="3"/>
+    <col min="6913" max="6913" width="21.140625" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6916" max="6916" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6917" max="6917" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6918" max="6918" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6919" max="6919" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6920" max="6920" width="12.7109375" style="3" customWidth="1"/>
+    <col min="6921" max="6921" width="2.85546875" style="3" customWidth="1"/>
+    <col min="6922" max="6922" width="16.28515625" style="3" customWidth="1"/>
+    <col min="6923" max="6923" width="3.85546875" style="3" customWidth="1"/>
+    <col min="6924" max="7168" width="7.140625" style="3"/>
+    <col min="7169" max="7169" width="21.140625" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7172" max="7172" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7173" max="7173" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7174" max="7174" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7175" max="7175" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7176" max="7176" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7177" max="7177" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7178" max="7178" width="16.28515625" style="3" customWidth="1"/>
+    <col min="7179" max="7179" width="3.85546875" style="3" customWidth="1"/>
+    <col min="7180" max="7424" width="7.140625" style="3"/>
+    <col min="7425" max="7425" width="21.140625" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7428" max="7428" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7429" max="7429" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7430" max="7430" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7431" max="7431" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7432" max="7432" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7433" max="7433" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7434" max="7434" width="16.28515625" style="3" customWidth="1"/>
+    <col min="7435" max="7435" width="3.85546875" style="3" customWidth="1"/>
+    <col min="7436" max="7680" width="7.140625" style="3"/>
+    <col min="7681" max="7681" width="21.140625" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7684" max="7684" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7685" max="7685" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7686" max="7686" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7687" max="7687" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7688" max="7688" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7689" max="7689" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7690" max="7690" width="16.28515625" style="3" customWidth="1"/>
+    <col min="7691" max="7691" width="3.85546875" style="3" customWidth="1"/>
+    <col min="7692" max="7936" width="7.140625" style="3"/>
+    <col min="7937" max="7937" width="21.140625" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7940" max="7940" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7941" max="7941" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7942" max="7942" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7943" max="7943" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7944" max="7944" width="12.7109375" style="3" customWidth="1"/>
+    <col min="7945" max="7945" width="2.85546875" style="3" customWidth="1"/>
+    <col min="7946" max="7946" width="16.28515625" style="3" customWidth="1"/>
+    <col min="7947" max="7947" width="3.85546875" style="3" customWidth="1"/>
+    <col min="7948" max="8192" width="7.140625" style="3"/>
+    <col min="8193" max="8193" width="21.140625" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8196" max="8196" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8197" max="8197" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8198" max="8198" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8199" max="8199" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8200" max="8200" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8201" max="8201" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8202" max="8202" width="16.28515625" style="3" customWidth="1"/>
+    <col min="8203" max="8203" width="3.85546875" style="3" customWidth="1"/>
+    <col min="8204" max="8448" width="7.140625" style="3"/>
+    <col min="8449" max="8449" width="21.140625" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8452" max="8452" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8453" max="8453" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8454" max="8454" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8455" max="8455" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8456" max="8456" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8457" max="8457" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8458" max="8458" width="16.28515625" style="3" customWidth="1"/>
+    <col min="8459" max="8459" width="3.85546875" style="3" customWidth="1"/>
+    <col min="8460" max="8704" width="7.140625" style="3"/>
+    <col min="8705" max="8705" width="21.140625" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8708" max="8708" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8709" max="8709" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8710" max="8710" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8711" max="8711" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8712" max="8712" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8713" max="8713" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8714" max="8714" width="16.28515625" style="3" customWidth="1"/>
+    <col min="8715" max="8715" width="3.85546875" style="3" customWidth="1"/>
+    <col min="8716" max="8960" width="7.140625" style="3"/>
+    <col min="8961" max="8961" width="21.140625" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8964" max="8964" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8965" max="8965" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8966" max="8966" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8967" max="8967" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8968" max="8968" width="12.7109375" style="3" customWidth="1"/>
+    <col min="8969" max="8969" width="2.85546875" style="3" customWidth="1"/>
+    <col min="8970" max="8970" width="16.28515625" style="3" customWidth="1"/>
+    <col min="8971" max="8971" width="3.85546875" style="3" customWidth="1"/>
+    <col min="8972" max="9216" width="7.140625" style="3"/>
+    <col min="9217" max="9217" width="21.140625" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9220" max="9220" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9221" max="9221" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9222" max="9222" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9223" max="9223" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9224" max="9224" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9225" max="9225" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9226" max="9226" width="16.28515625" style="3" customWidth="1"/>
+    <col min="9227" max="9227" width="3.85546875" style="3" customWidth="1"/>
+    <col min="9228" max="9472" width="7.140625" style="3"/>
+    <col min="9473" max="9473" width="21.140625" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9476" max="9476" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9477" max="9477" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9478" max="9478" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9479" max="9479" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9480" max="9480" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9481" max="9481" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9482" max="9482" width="16.28515625" style="3" customWidth="1"/>
+    <col min="9483" max="9483" width="3.85546875" style="3" customWidth="1"/>
+    <col min="9484" max="9728" width="7.140625" style="3"/>
+    <col min="9729" max="9729" width="21.140625" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9732" max="9732" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9733" max="9733" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9734" max="9734" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9735" max="9735" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9736" max="9736" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9737" max="9737" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9738" max="9738" width="16.28515625" style="3" customWidth="1"/>
+    <col min="9739" max="9739" width="3.85546875" style="3" customWidth="1"/>
+    <col min="9740" max="9984" width="7.140625" style="3"/>
+    <col min="9985" max="9985" width="21.140625" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9988" max="9988" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9989" max="9989" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9990" max="9990" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9991" max="9991" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9992" max="9992" width="12.7109375" style="3" customWidth="1"/>
+    <col min="9993" max="9993" width="2.85546875" style="3" customWidth="1"/>
+    <col min="9994" max="9994" width="16.28515625" style="3" customWidth="1"/>
+    <col min="9995" max="9995" width="3.85546875" style="3" customWidth="1"/>
+    <col min="9996" max="10240" width="7.140625" style="3"/>
+    <col min="10241" max="10241" width="21.140625" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10244" max="10244" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10245" max="10245" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10246" max="10246" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10247" max="10247" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10248" max="10248" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10249" max="10249" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10250" max="10250" width="16.28515625" style="3" customWidth="1"/>
+    <col min="10251" max="10251" width="3.85546875" style="3" customWidth="1"/>
+    <col min="10252" max="10496" width="7.140625" style="3"/>
+    <col min="10497" max="10497" width="21.140625" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10500" max="10500" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10501" max="10501" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10502" max="10502" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10503" max="10503" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10504" max="10504" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10505" max="10505" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10506" max="10506" width="16.28515625" style="3" customWidth="1"/>
+    <col min="10507" max="10507" width="3.85546875" style="3" customWidth="1"/>
+    <col min="10508" max="10752" width="7.140625" style="3"/>
+    <col min="10753" max="10753" width="21.140625" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10756" max="10756" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10757" max="10757" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10758" max="10758" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10759" max="10759" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10760" max="10760" width="12.7109375" style="3" customWidth="1"/>
+    <col min="10761" max="10761" width="2.85546875" style="3" customWidth="1"/>
+    <col min="10762" max="10762" width="16.28515625" style="3" customWidth="1"/>
+    <col min="10763" max="10763" width="3.85546875" style="3" customWidth="1"/>
+    <col min="10764" max="11008" width="7.140625" style="3"/>
+    <col min="11009" max="11009" width="21.140625" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11012" max="11012" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11013" max="11013" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11014" max="11014" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11015" max="11015" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11016" max="11016" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11017" max="11017" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11018" max="11018" width="16.28515625" style="3" customWidth="1"/>
+    <col min="11019" max="11019" width="3.85546875" style="3" customWidth="1"/>
+    <col min="11020" max="11264" width="7.140625" style="3"/>
+    <col min="11265" max="11265" width="21.140625" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11268" max="11268" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11269" max="11269" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11270" max="11270" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11271" max="11271" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11272" max="11272" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11273" max="11273" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11274" max="11274" width="16.28515625" style="3" customWidth="1"/>
+    <col min="11275" max="11275" width="3.85546875" style="3" customWidth="1"/>
+    <col min="11276" max="11520" width="7.140625" style="3"/>
+    <col min="11521" max="11521" width="21.140625" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11524" max="11524" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11525" max="11525" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11526" max="11526" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11527" max="11527" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11528" max="11528" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11529" max="11529" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11530" max="11530" width="16.28515625" style="3" customWidth="1"/>
+    <col min="11531" max="11531" width="3.85546875" style="3" customWidth="1"/>
+    <col min="11532" max="11776" width="7.140625" style="3"/>
+    <col min="11777" max="11777" width="21.140625" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11780" max="11780" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11781" max="11781" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11782" max="11782" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11783" max="11783" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11784" max="11784" width="12.7109375" style="3" customWidth="1"/>
+    <col min="11785" max="11785" width="2.85546875" style="3" customWidth="1"/>
+    <col min="11786" max="11786" width="16.28515625" style="3" customWidth="1"/>
+    <col min="11787" max="11787" width="3.85546875" style="3" customWidth="1"/>
+    <col min="11788" max="12032" width="7.140625" style="3"/>
+    <col min="12033" max="12033" width="21.140625" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12036" max="12036" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12037" max="12037" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12038" max="12038" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12039" max="12039" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12040" max="12040" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12041" max="12041" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12042" max="12042" width="16.28515625" style="3" customWidth="1"/>
+    <col min="12043" max="12043" width="3.85546875" style="3" customWidth="1"/>
+    <col min="12044" max="12288" width="7.140625" style="3"/>
+    <col min="12289" max="12289" width="21.140625" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12292" max="12292" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12293" max="12293" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12294" max="12294" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12295" max="12295" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12296" max="12296" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12297" max="12297" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12298" max="12298" width="16.28515625" style="3" customWidth="1"/>
+    <col min="12299" max="12299" width="3.85546875" style="3" customWidth="1"/>
+    <col min="12300" max="12544" width="7.140625" style="3"/>
+    <col min="12545" max="12545" width="21.140625" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12548" max="12548" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12549" max="12549" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12550" max="12550" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12551" max="12551" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12552" max="12552" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12553" max="12553" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12554" max="12554" width="16.28515625" style="3" customWidth="1"/>
+    <col min="12555" max="12555" width="3.85546875" style="3" customWidth="1"/>
+    <col min="12556" max="12800" width="7.140625" style="3"/>
+    <col min="12801" max="12801" width="21.140625" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12804" max="12804" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12805" max="12805" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12806" max="12806" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12807" max="12807" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12808" max="12808" width="12.7109375" style="3" customWidth="1"/>
+    <col min="12809" max="12809" width="2.85546875" style="3" customWidth="1"/>
+    <col min="12810" max="12810" width="16.28515625" style="3" customWidth="1"/>
+    <col min="12811" max="12811" width="3.85546875" style="3" customWidth="1"/>
+    <col min="12812" max="13056" width="7.140625" style="3"/>
+    <col min="13057" max="13057" width="21.140625" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13060" max="13060" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13061" max="13061" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13062" max="13062" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13063" max="13063" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13064" max="13064" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13065" max="13065" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13066" max="13066" width="16.28515625" style="3" customWidth="1"/>
+    <col min="13067" max="13067" width="3.85546875" style="3" customWidth="1"/>
+    <col min="13068" max="13312" width="7.140625" style="3"/>
+    <col min="13313" max="13313" width="21.140625" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13316" max="13316" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13317" max="13317" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13318" max="13318" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13319" max="13319" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13320" max="13320" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13321" max="13321" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13322" max="13322" width="16.28515625" style="3" customWidth="1"/>
+    <col min="13323" max="13323" width="3.85546875" style="3" customWidth="1"/>
+    <col min="13324" max="13568" width="7.140625" style="3"/>
+    <col min="13569" max="13569" width="21.140625" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13572" max="13572" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13573" max="13573" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13574" max="13574" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13575" max="13575" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13576" max="13576" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13577" max="13577" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13578" max="13578" width="16.28515625" style="3" customWidth="1"/>
+    <col min="13579" max="13579" width="3.85546875" style="3" customWidth="1"/>
+    <col min="13580" max="13824" width="7.140625" style="3"/>
+    <col min="13825" max="13825" width="21.140625" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13828" max="13828" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13829" max="13829" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13830" max="13830" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13831" max="13831" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13832" max="13832" width="12.7109375" style="3" customWidth="1"/>
+    <col min="13833" max="13833" width="2.85546875" style="3" customWidth="1"/>
+    <col min="13834" max="13834" width="16.28515625" style="3" customWidth="1"/>
+    <col min="13835" max="13835" width="3.85546875" style="3" customWidth="1"/>
+    <col min="13836" max="14080" width="7.140625" style="3"/>
+    <col min="14081" max="14081" width="21.140625" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14084" max="14084" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14085" max="14085" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14086" max="14086" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14087" max="14087" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14088" max="14088" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14089" max="14089" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14090" max="14090" width="16.28515625" style="3" customWidth="1"/>
+    <col min="14091" max="14091" width="3.85546875" style="3" customWidth="1"/>
+    <col min="14092" max="14336" width="7.140625" style="3"/>
+    <col min="14337" max="14337" width="21.140625" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14340" max="14340" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14341" max="14341" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14342" max="14342" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14343" max="14343" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14344" max="14344" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14345" max="14345" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14346" max="14346" width="16.28515625" style="3" customWidth="1"/>
+    <col min="14347" max="14347" width="3.85546875" style="3" customWidth="1"/>
+    <col min="14348" max="14592" width="7.140625" style="3"/>
+    <col min="14593" max="14593" width="21.140625" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14596" max="14596" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14597" max="14597" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14598" max="14598" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14599" max="14599" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14600" max="14600" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14601" max="14601" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14602" max="14602" width="16.28515625" style="3" customWidth="1"/>
+    <col min="14603" max="14603" width="3.85546875" style="3" customWidth="1"/>
+    <col min="14604" max="14848" width="7.140625" style="3"/>
+    <col min="14849" max="14849" width="21.140625" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14852" max="14852" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14853" max="14853" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14854" max="14854" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14855" max="14855" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14856" max="14856" width="12.7109375" style="3" customWidth="1"/>
+    <col min="14857" max="14857" width="2.85546875" style="3" customWidth="1"/>
+    <col min="14858" max="14858" width="16.28515625" style="3" customWidth="1"/>
+    <col min="14859" max="14859" width="3.85546875" style="3" customWidth="1"/>
+    <col min="14860" max="15104" width="7.140625" style="3"/>
+    <col min="15105" max="15105" width="21.140625" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15108" max="15108" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15109" max="15109" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15110" max="15110" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15111" max="15111" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15112" max="15112" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15113" max="15113" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15114" max="15114" width="16.28515625" style="3" customWidth="1"/>
+    <col min="15115" max="15115" width="3.85546875" style="3" customWidth="1"/>
+    <col min="15116" max="15360" width="7.140625" style="3"/>
+    <col min="15361" max="15361" width="21.140625" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15364" max="15364" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15365" max="15365" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15366" max="15366" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15367" max="15367" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15368" max="15368" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15369" max="15369" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15370" max="15370" width="16.28515625" style="3" customWidth="1"/>
+    <col min="15371" max="15371" width="3.85546875" style="3" customWidth="1"/>
+    <col min="15372" max="15616" width="7.140625" style="3"/>
+    <col min="15617" max="15617" width="21.140625" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15620" max="15620" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15621" max="15621" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15622" max="15622" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15623" max="15623" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15624" max="15624" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15625" max="15625" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15626" max="15626" width="16.28515625" style="3" customWidth="1"/>
+    <col min="15627" max="15627" width="3.85546875" style="3" customWidth="1"/>
+    <col min="15628" max="15872" width="7.140625" style="3"/>
+    <col min="15873" max="15873" width="21.140625" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15876" max="15876" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15877" max="15877" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15878" max="15878" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15879" max="15879" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15880" max="15880" width="12.7109375" style="3" customWidth="1"/>
+    <col min="15881" max="15881" width="2.85546875" style="3" customWidth="1"/>
+    <col min="15882" max="15882" width="16.28515625" style="3" customWidth="1"/>
+    <col min="15883" max="15883" width="3.85546875" style="3" customWidth="1"/>
+    <col min="15884" max="16128" width="7.140625" style="3"/>
+    <col min="16129" max="16129" width="21.140625" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="12.7109375" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="2.85546875" style="3" customWidth="1"/>
+    <col min="16132" max="16132" width="12.7109375" style="3" customWidth="1"/>
+    <col min="16133" max="16133" width="2.85546875" style="3" customWidth="1"/>
+    <col min="16134" max="16134" width="12.7109375" style="3" customWidth="1"/>
+    <col min="16135" max="16135" width="2.85546875" style="3" customWidth="1"/>
+    <col min="16136" max="16136" width="12.7109375" style="3" customWidth="1"/>
+    <col min="16137" max="16137" width="2.85546875" style="3" customWidth="1"/>
+    <col min="16138" max="16138" width="16.28515625" style="3" customWidth="1"/>
+    <col min="16139" max="16139" width="3.85546875" style="3" customWidth="1"/>
+    <col min="16140" max="16384" width="7.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="4" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A2" s="1"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="4" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="4"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="2"/>
       <c r="C4" s="2"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A5" s="2"/>
       <c r="B5" s="2"/>
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="2"/>
       <c r="C6" s="2"/>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="5"/>
       <c r="E7" s="2"/>
       <c r="F7" s="6"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A8" s="2"/>
       <c r="B8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="C8" s="7"/>
       <c r="D8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="7"/>
       <c r="F8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>14</v>
       </c>
       <c r="I8" s="7"/>
       <c r="J8" s="8" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A9" s="2"/>
       <c r="B9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="7"/>
       <c r="D9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E9" s="7"/>
       <c r="F9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>1</v>
       </c>
       <c r="I9" s="7"/>
       <c r="J9" s="5" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A10" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="10">
         <v>44927</v>
       </c>
       <c r="C10" s="11"/>
       <c r="D10" s="10">
         <v>45108</v>
       </c>
       <c r="E10" s="11"/>
       <c r="F10" s="10">
         <v>45292</v>
       </c>
       <c r="H10" s="10">
         <v>45474</v>
       </c>
       <c r="I10" s="11"/>
       <c r="J10" s="10">
         <v>45505</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A12" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="12"/>
       <c r="D12" s="12"/>
       <c r="F12" s="12"/>
       <c r="H12" s="12"/>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B13" s="14">
         <v>31.67</v>
       </c>
       <c r="C13" s="14"/>
       <c r="D13" s="14">
         <v>37.71</v>
       </c>
       <c r="F13" s="14">
         <v>37.71</v>
       </c>
       <c r="H13" s="14">
         <v>40.21</v>
       </c>
       <c r="J13" s="14">
         <v>40.67</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A14" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="23">
         <v>5.2506999999999998E-2</v>
       </c>
       <c r="C14" s="15"/>
       <c r="D14" s="23">
         <v>5.2560000000000003E-2</v>
       </c>
       <c r="F14" s="23">
         <v>5.0735999999999996E-2</v>
       </c>
       <c r="H14" s="23">
         <v>7.8502000000000002E-2</v>
       </c>
       <c r="J14" s="23">
         <v>7.7626000000000001E-2</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A15" s="13"/>
       <c r="B15" s="23"/>
       <c r="C15" s="15"/>
       <c r="D15" s="23"/>
       <c r="F15" s="23"/>
       <c r="H15" s="23"/>
       <c r="J15" s="23"/>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A16" s="13"/>
       <c r="B16" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="8" t="s">
         <v>17</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>18</v>
       </c>
       <c r="H16" s="8" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+        <v>19</v>
+      </c>
+      <c r="J16" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A17" s="13"/>
       <c r="B17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="J17" s="23"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="J17" s="5" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A18" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B18" s="10">
         <v>45658</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="10">
         <v>45839</v>
       </c>
       <c r="F18" s="10">
         <v>45931</v>
       </c>
       <c r="H18" s="10">
         <v>46023</v>
       </c>
-      <c r="J18" s="23"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="J18" s="10">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A19" s="13"/>
       <c r="C19" s="15"/>
       <c r="J19" s="23"/>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C20" s="15"/>
       <c r="J20" s="23"/>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A21" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="14">
         <v>40.67</v>
       </c>
       <c r="C21" s="15"/>
       <c r="D21" s="14">
         <v>40.549999999999997</v>
       </c>
       <c r="F21" s="14">
         <v>41.24</v>
       </c>
       <c r="H21" s="14">
         <v>41.24</v>
       </c>
-      <c r="J21" s="23"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="J21" s="14">
+        <v>41.24</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A22" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="23">
         <v>9.6364000000000005E-2</v>
       </c>
       <c r="C22" s="15"/>
       <c r="D22" s="23">
         <v>0.104406</v>
       </c>
       <c r="F22" s="23">
         <v>0.101424</v>
       </c>
       <c r="H22" s="23">
         <v>0.10555</v>
       </c>
-      <c r="J22" s="15"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="J22" s="23">
+        <v>8.8637999999999995E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A23" s="13"/>
       <c r="B23" s="23"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="F23" s="15"/>
       <c r="H23" s="15"/>
       <c r="J23" s="15"/>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A24" s="13" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A25" s="2"/>
       <c r="B25" s="12"/>
       <c r="D25" s="12"/>
       <c r="F25" s="12"/>
       <c r="H25" s="12"/>
       <c r="J25" s="12"/>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A26" s="13"/>
       <c r="B26" s="14"/>
       <c r="C26" s="16"/>
       <c r="D26" s="14"/>
       <c r="F26" s="14"/>
       <c r="H26" s="14"/>
       <c r="J26" s="14"/>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A27" s="13"/>
       <c r="B27" s="15"/>
       <c r="D27" s="15"/>
       <c r="F27" s="15"/>
       <c r="H27" s="15"/>
       <c r="J27" s="15"/>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A28" s="13"/>
       <c r="B28" s="15"/>
       <c r="D28" s="15"/>
       <c r="F28" s="15"/>
       <c r="H28" s="15"/>
       <c r="J28" s="15"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A29" s="13"/>
       <c r="B29" s="15"/>
       <c r="D29" s="15"/>
       <c r="F29" s="15"/>
       <c r="H29" s="15"/>
       <c r="J29" s="15"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A30" s="2"/>
       <c r="B30" s="5"/>
       <c r="D30" s="5"/>
       <c r="F30" s="5"/>
       <c r="H30" s="5"/>
       <c r="J30" s="5"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A31" s="2"/>
       <c r="B31" s="5"/>
       <c r="D31" s="5"/>
       <c r="F31" s="5"/>
       <c r="H31" s="5"/>
       <c r="J31" s="5"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A32" s="9"/>
       <c r="B32" s="10"/>
       <c r="C32" s="15"/>
       <c r="D32" s="10"/>
       <c r="E32" s="15"/>
       <c r="F32" s="10"/>
       <c r="H32" s="10"/>
       <c r="J32" s="10"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.2">
       <c r="C33" s="17"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A34" s="1"/>
       <c r="C34" s="17"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A35" s="13"/>
       <c r="B35" s="18"/>
       <c r="C35" s="17"/>
       <c r="D35" s="18"/>
       <c r="F35" s="18"/>
       <c r="H35" s="18"/>
       <c r="J35" s="18"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A36" s="13"/>
       <c r="B36" s="15"/>
       <c r="C36" s="17"/>
       <c r="D36" s="15"/>
       <c r="F36" s="15"/>
       <c r="H36" s="15"/>
       <c r="J36" s="15"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="13"/>
       <c r="B37" s="15"/>
       <c r="C37" s="17"/>
       <c r="D37" s="15"/>
       <c r="F37" s="15"/>
       <c r="H37" s="15"/>
       <c r="J37" s="15"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.2">
       <c r="C38" s="17"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="2"/>
       <c r="B39" s="12"/>
       <c r="C39" s="17"/>
       <c r="D39" s="12"/>
       <c r="F39" s="12"/>
       <c r="H39" s="12"/>
       <c r="J39" s="12"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A40" s="13"/>
       <c r="B40" s="18"/>
       <c r="C40" s="17"/>
       <c r="D40" s="18"/>
       <c r="F40" s="18"/>
       <c r="H40" s="18"/>
       <c r="J40" s="18"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A41" s="13"/>
       <c r="B41" s="15"/>
       <c r="C41" s="17"/>
       <c r="D41" s="15"/>
       <c r="F41" s="15"/>
       <c r="H41" s="15"/>
       <c r="J41" s="15"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A42" s="13"/>
       <c r="B42" s="15"/>
       <c r="C42" s="17"/>
       <c r="D42" s="15"/>
       <c r="F42" s="15"/>
       <c r="H42" s="15"/>
       <c r="J42" s="15"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="9"/>
       <c r="B43" s="19"/>
       <c r="D43" s="19"/>
       <c r="F43" s="19"/>
       <c r="H43" s="19"/>
       <c r="J43" s="19"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A44" s="2"/>
       <c r="B44" s="5"/>
       <c r="D44" s="5"/>
       <c r="F44" s="5"/>
       <c r="H44" s="5"/>
       <c r="J44" s="5"/>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A45" s="2"/>
       <c r="B45" s="5"/>
       <c r="D45" s="5"/>
       <c r="F45" s="5"/>
       <c r="H45" s="5"/>
       <c r="J45" s="5"/>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A46" s="9"/>
       <c r="B46" s="10"/>
       <c r="D46" s="10"/>
       <c r="F46" s="10"/>
       <c r="H46" s="10"/>
       <c r="J46" s="10"/>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A48" s="1"/>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A49" s="13"/>
       <c r="B49" s="18"/>
       <c r="D49" s="18"/>
       <c r="F49" s="18"/>
       <c r="H49" s="18"/>
       <c r="J49" s="18"/>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A50" s="13"/>
       <c r="B50" s="15"/>
       <c r="D50" s="15"/>
       <c r="F50" s="15"/>
       <c r="H50" s="15"/>
       <c r="J50" s="15"/>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A51" s="13"/>
       <c r="B51" s="15"/>
       <c r="D51" s="15"/>
       <c r="F51" s="15"/>
       <c r="H51" s="15"/>
       <c r="J51" s="15"/>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A53" s="2"/>
       <c r="B53" s="12"/>
       <c r="D53" s="12"/>
       <c r="F53" s="12"/>
       <c r="H53" s="12"/>
       <c r="J53" s="12"/>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A54" s="13"/>
       <c r="B54" s="18"/>
       <c r="D54" s="18"/>
       <c r="F54" s="18"/>
       <c r="H54" s="18"/>
       <c r="J54" s="18"/>
     </row>
-    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A55" s="13"/>
       <c r="B55" s="15"/>
       <c r="D55" s="15"/>
       <c r="F55" s="15"/>
       <c r="H55" s="15"/>
       <c r="J55" s="15"/>
     </row>
-    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A56" s="13"/>
       <c r="B56" s="15"/>
       <c r="D56" s="15"/>
       <c r="F56" s="15"/>
       <c r="H56" s="15"/>
       <c r="J56" s="15"/>
     </row>
-    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A57" s="13"/>
     </row>
-    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A58" s="20"/>
       <c r="B58" s="15"/>
     </row>
-    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B66" s="13"/>
       <c r="C66" s="13"/>
     </row>
-    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A69" s="1"/>
       <c r="B69" s="2"/>
       <c r="C69" s="2"/>
       <c r="D69" s="2"/>
       <c r="E69" s="2"/>
       <c r="H69" s="2"/>
       <c r="I69" s="2"/>
       <c r="J69" s="4"/>
     </row>
-    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A70" s="1"/>
       <c r="B70" s="2"/>
       <c r="C70" s="2"/>
       <c r="D70" s="2"/>
       <c r="E70" s="2"/>
       <c r="H70" s="2"/>
       <c r="I70" s="2"/>
       <c r="J70" s="4"/>
     </row>
-    <row r="71" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A71" s="2"/>
       <c r="B71" s="2"/>
       <c r="C71" s="2"/>
       <c r="D71" s="2"/>
       <c r="E71" s="2"/>
       <c r="H71" s="2"/>
       <c r="I71" s="2"/>
       <c r="J71" s="4"/>
     </row>
-    <row r="72" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A72" s="1"/>
       <c r="B72" s="2"/>
       <c r="C72" s="2"/>
       <c r="D72" s="2"/>
       <c r="E72" s="2"/>
       <c r="H72" s="2"/>
       <c r="I72" s="2"/>
       <c r="J72" s="4"/>
     </row>
-    <row r="73" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A73" s="2"/>
       <c r="B73" s="2"/>
       <c r="C73" s="2"/>
       <c r="D73" s="2"/>
       <c r="E73" s="2"/>
       <c r="H73" s="2"/>
       <c r="I73" s="2"/>
       <c r="J73" s="4"/>
     </row>
-    <row r="74" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="1"/>
       <c r="B74" s="2"/>
       <c r="C74" s="2"/>
       <c r="D74" s="2"/>
       <c r="E74" s="2"/>
       <c r="F74" s="2"/>
       <c r="G74" s="2"/>
       <c r="H74" s="2"/>
       <c r="I74" s="2"/>
     </row>
-    <row r="76" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B76" s="5"/>
       <c r="D76" s="5"/>
       <c r="F76" s="5"/>
       <c r="H76" s="5"/>
       <c r="J76" s="5"/>
     </row>
-    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B77" s="5"/>
       <c r="D77" s="5"/>
       <c r="F77" s="5"/>
       <c r="H77" s="5"/>
       <c r="J77" s="5"/>
     </row>
-    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="9"/>
       <c r="B78" s="10"/>
       <c r="D78" s="10"/>
       <c r="F78" s="10"/>
       <c r="H78" s="10"/>
       <c r="J78" s="10"/>
     </row>
-    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A80" s="1"/>
     </row>
-    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A81" s="13"/>
       <c r="B81" s="18"/>
       <c r="D81" s="18"/>
       <c r="F81" s="18"/>
       <c r="H81" s="18"/>
       <c r="J81" s="18"/>
     </row>
-    <row r="82" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A82" s="13"/>
       <c r="B82" s="15"/>
       <c r="D82" s="15"/>
       <c r="F82" s="15"/>
       <c r="H82" s="15"/>
       <c r="J82" s="15"/>
     </row>
-    <row r="83" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A83" s="13"/>
       <c r="B83" s="15"/>
       <c r="D83" s="15"/>
       <c r="F83" s="15"/>
       <c r="H83" s="15"/>
       <c r="J83" s="15"/>
     </row>
-    <row r="85" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A85" s="2"/>
       <c r="B85" s="12"/>
       <c r="D85" s="12"/>
       <c r="F85" s="12"/>
       <c r="H85" s="12"/>
       <c r="J85" s="12"/>
     </row>
-    <row r="86" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A86" s="13"/>
       <c r="B86" s="18"/>
       <c r="D86" s="18"/>
       <c r="F86" s="18"/>
       <c r="H86" s="18"/>
       <c r="J86" s="18"/>
     </row>
-    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A87" s="13"/>
       <c r="B87" s="15"/>
       <c r="D87" s="15"/>
       <c r="F87" s="15"/>
       <c r="H87" s="15"/>
       <c r="J87" s="15"/>
     </row>
-    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A88" s="13"/>
       <c r="B88" s="15"/>
       <c r="D88" s="15"/>
       <c r="F88" s="15"/>
       <c r="H88" s="15"/>
       <c r="J88" s="15"/>
     </row>
-    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B90" s="5"/>
       <c r="D90" s="5"/>
       <c r="F90" s="5"/>
       <c r="H90" s="5"/>
       <c r="J90" s="5"/>
     </row>
-    <row r="91" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B91" s="5"/>
       <c r="D91" s="5"/>
       <c r="F91" s="5"/>
       <c r="H91" s="5"/>
       <c r="J91" s="5"/>
     </row>
-    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A92" s="9"/>
       <c r="B92" s="10"/>
       <c r="D92" s="10"/>
       <c r="F92" s="10"/>
       <c r="H92" s="10"/>
       <c r="J92" s="10"/>
     </row>
-    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:10" x14ac:dyDescent="0.2">
       <c r="D93" s="21"/>
       <c r="F93" s="21"/>
       <c r="H93" s="21"/>
       <c r="J93" s="21"/>
     </row>
-    <row r="94" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A94" s="1"/>
     </row>
-    <row r="95" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A95" s="13"/>
       <c r="B95" s="18"/>
       <c r="D95" s="18"/>
       <c r="F95" s="18"/>
       <c r="H95" s="18"/>
       <c r="J95" s="18"/>
     </row>
-    <row r="96" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A96" s="13"/>
       <c r="B96" s="15"/>
       <c r="D96" s="15"/>
       <c r="F96" s="15"/>
       <c r="H96" s="15"/>
       <c r="J96" s="15"/>
     </row>
-    <row r="97" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A97" s="13"/>
       <c r="B97" s="15"/>
       <c r="D97" s="15"/>
       <c r="F97" s="15"/>
       <c r="H97" s="15"/>
       <c r="J97" s="15"/>
     </row>
-    <row r="99" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A99" s="2"/>
       <c r="B99" s="12"/>
       <c r="D99" s="12"/>
       <c r="F99" s="12"/>
       <c r="H99" s="12"/>
       <c r="J99" s="12"/>
     </row>
-    <row r="100" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A100" s="13"/>
       <c r="B100" s="18"/>
       <c r="D100" s="18"/>
       <c r="F100" s="18"/>
       <c r="H100" s="18"/>
       <c r="J100" s="18"/>
     </row>
-    <row r="101" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A101" s="13"/>
       <c r="B101" s="15"/>
       <c r="D101" s="15"/>
       <c r="F101" s="15"/>
       <c r="H101" s="15"/>
       <c r="J101" s="15"/>
     </row>
-    <row r="102" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A102" s="13"/>
       <c r="B102" s="15"/>
       <c r="D102" s="15"/>
       <c r="F102" s="15"/>
       <c r="H102" s="15"/>
       <c r="J102" s="15"/>
     </row>
-    <row r="104" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B104" s="5"/>
       <c r="D104" s="5"/>
       <c r="F104" s="5"/>
       <c r="H104" s="5"/>
       <c r="J104" s="5"/>
     </row>
-    <row r="105" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B105" s="5"/>
       <c r="D105" s="5"/>
       <c r="F105" s="5"/>
       <c r="H105" s="5"/>
       <c r="J105" s="5"/>
     </row>
-    <row r="106" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A106" s="9"/>
       <c r="B106" s="10"/>
       <c r="D106" s="10"/>
       <c r="F106" s="10"/>
       <c r="H106" s="10"/>
       <c r="J106" s="10"/>
     </row>
-    <row r="107" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B107" s="21"/>
     </row>
-    <row r="108" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A108" s="1"/>
     </row>
-    <row r="109" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A109" s="13"/>
       <c r="B109" s="18"/>
       <c r="D109" s="18"/>
     </row>
-    <row r="110" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A110" s="13"/>
       <c r="B110" s="15"/>
     </row>
-    <row r="111" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A111" s="13"/>
       <c r="B111" s="15"/>
     </row>
-    <row r="112" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A112" s="13"/>
       <c r="B112" s="15"/>
     </row>
-    <row r="113" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A113" s="2"/>
       <c r="B113" s="12"/>
     </row>
-    <row r="114" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A114" s="13"/>
       <c r="B114" s="18"/>
       <c r="F114" s="18"/>
     </row>
-    <row r="115" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A115" s="13"/>
       <c r="B115" s="18"/>
       <c r="F115" s="18"/>
     </row>
-    <row r="116" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A116" s="13"/>
       <c r="B116" s="18"/>
       <c r="F116" s="18"/>
     </row>
-    <row r="117" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A117" s="13"/>
     </row>
-    <row r="118" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A118" s="20"/>
       <c r="B118" s="15"/>
     </row>
-    <row r="126" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B126" s="13"/>
       <c r="C126" s="13"/>
     </row>
-    <row r="128" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A128" s="13"/>
       <c r="B128" s="18"/>
       <c r="F128" s="18"/>
     </row>
-    <row r="129" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A129" s="1"/>
       <c r="B129" s="2"/>
       <c r="C129" s="2"/>
       <c r="D129" s="2"/>
       <c r="E129" s="2"/>
       <c r="H129" s="2"/>
       <c r="I129" s="2"/>
       <c r="J129" s="4"/>
     </row>
-    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A130" s="1"/>
       <c r="B130" s="2"/>
       <c r="C130" s="2"/>
       <c r="D130" s="2"/>
       <c r="E130" s="2"/>
       <c r="H130" s="2"/>
       <c r="I130" s="2"/>
       <c r="J130" s="4"/>
     </row>
-    <row r="131" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A131" s="2"/>
       <c r="B131" s="2"/>
       <c r="C131" s="2"/>
       <c r="D131" s="2"/>
       <c r="E131" s="2"/>
       <c r="H131" s="2"/>
       <c r="I131" s="2"/>
       <c r="J131" s="4"/>
     </row>
-    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A132" s="1"/>
       <c r="B132" s="2"/>
       <c r="C132" s="2"/>
       <c r="D132" s="2"/>
       <c r="E132" s="2"/>
       <c r="H132" s="2"/>
       <c r="I132" s="2"/>
       <c r="J132" s="4"/>
     </row>
-    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A133" s="2"/>
       <c r="B133" s="2"/>
       <c r="C133" s="2"/>
       <c r="D133" s="2"/>
       <c r="E133" s="2"/>
       <c r="H133" s="2"/>
       <c r="I133" s="2"/>
       <c r="J133" s="4"/>
     </row>
-    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="134" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A134" s="1"/>
       <c r="B134" s="2"/>
       <c r="C134" s="2"/>
       <c r="D134" s="2"/>
       <c r="E134" s="2"/>
       <c r="F134" s="2"/>
       <c r="G134" s="2"/>
       <c r="H134" s="2"/>
       <c r="I134" s="2"/>
     </row>
-    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A135" s="1"/>
       <c r="B135" s="2"/>
       <c r="C135" s="2"/>
       <c r="D135" s="2"/>
       <c r="E135" s="2"/>
       <c r="F135" s="2"/>
       <c r="G135" s="2"/>
       <c r="H135" s="2"/>
       <c r="I135" s="2"/>
     </row>
-    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A136" s="13"/>
       <c r="B136" s="5"/>
       <c r="D136" s="5"/>
       <c r="F136" s="5"/>
       <c r="H136" s="5"/>
     </row>
-    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A137" s="13"/>
       <c r="B137" s="5"/>
       <c r="D137" s="5"/>
       <c r="F137" s="5"/>
       <c r="H137" s="5"/>
     </row>
-    <row r="138" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A138" s="13"/>
       <c r="B138" s="10"/>
       <c r="D138" s="10"/>
       <c r="F138" s="10"/>
       <c r="H138" s="10"/>
     </row>
-    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A139" s="13"/>
       <c r="B139" s="10"/>
     </row>
-    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A140" s="13"/>
       <c r="B140" s="15"/>
     </row>
-    <row r="141" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A141" s="1"/>
     </row>
-    <row r="142" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A142" s="13"/>
       <c r="D142" s="22"/>
       <c r="F142" s="22"/>
     </row>
-    <row r="143" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A143" s="13"/>
       <c r="F143" s="22"/>
     </row>
-    <row r="144" spans="1:10" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A144" s="13"/>
     </row>
-    <row r="145" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A145" s="13"/>
     </row>
-    <row r="146" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A146" s="2"/>
       <c r="B146" s="12"/>
     </row>
-    <row r="147" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A147" s="13"/>
       <c r="B147" s="18"/>
       <c r="D147" s="18"/>
       <c r="F147" s="18"/>
     </row>
-    <row r="148" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A148" s="13"/>
       <c r="B148" s="18"/>
       <c r="D148" s="18"/>
       <c r="F148" s="18"/>
     </row>
-    <row r="149" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A149" s="13"/>
       <c r="B149" s="18"/>
       <c r="D149" s="18"/>
       <c r="F149" s="18"/>
     </row>
-    <row r="150" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A150" s="13"/>
     </row>
-    <row r="151" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A151" s="20"/>
       <c r="B151" s="15"/>
     </row>
-    <row r="159" spans="1:6" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:6" x14ac:dyDescent="0.2">
       <c r="B159" s="13"/>
       <c r="C159" s="13"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup scale="96" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;C&amp;1#&amp;"Calibri"&amp;12&amp;K008000Internal Use</oddFooter>
   </headerFooter>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="67" max="9" man="1"/>
     <brk id="199" max="10" man="1"/>
   </rowBreaks>
   <customProperties>
     <customPr name="_pios_id" r:id="rId2"/>
   </customProperties>
 </worksheet>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{019c027e-33b7-45fc-a572-8ffa5d09ec36}" enabled="1" method="Standard" siteId="{031a09bc-a2bf-44df-888e-4e09355b7a24}" contentBits="2" removed="0"/>
 </clbl:labelList>
 </file>