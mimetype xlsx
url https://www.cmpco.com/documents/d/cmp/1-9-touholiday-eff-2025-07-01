--- v0 (2025-11-04)
+++ v1 (2026-04-02)
@@ -3,56 +3,56 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2025\October 1, 2025 Price Change\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Q:\P&amp;A\Master Rate Book\Rate Bulletins\Rb2026\January 1, 2026 Price Change\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87BB0200-38F6-4A24-AD06-8F41F531E8AB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{063B09EC-F055-4697-B263-414E539CAA47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-5220" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-5250" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="1.9 TOU Holiday" sheetId="5" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1.9 TOU Holiday'!$A$1:$G$55</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="37">
   <si>
@@ -97,96 +97,96 @@
   <si>
     <t>Independence Day</t>
   </si>
   <si>
     <t>Labor Day</t>
   </si>
   <si>
     <t>Columbus Day</t>
   </si>
   <si>
     <t xml:space="preserve">Veterans' Day </t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>Thanksgiving Day</t>
   </si>
   <si>
     <t>Christmas</t>
   </si>
   <si>
     <t>December 25</t>
   </si>
   <si>
+    <t>January 1</t>
+  </si>
+  <si>
+    <t>November 11</t>
+  </si>
+  <si>
+    <t>Wednesday</t>
+  </si>
+  <si>
+    <t>Friday</t>
+  </si>
+  <si>
+    <t>DATE: January 1, 2026</t>
+  </si>
+  <si>
+    <t>34th Revision</t>
+  </si>
+  <si>
+    <t>January 19</t>
+  </si>
+  <si>
+    <t>February 16</t>
+  </si>
+  <si>
+    <t>April 20</t>
+  </si>
+  <si>
+    <t>May 25</t>
+  </si>
+  <si>
+    <t>2026 HOLIDAYS</t>
+  </si>
+  <si>
+    <t>September 7</t>
+  </si>
+  <si>
+    <t>October 12</t>
+  </si>
+  <si>
+    <t>November 26</t>
+  </si>
+  <si>
     <t>July 4</t>
   </si>
   <si>
-    <t>January 1</t>
-[...41 lines deleted...]
-    <t>33rd Revision</t>
+    <t>Saturday</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.000000_);\(#,##0.000000\)"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="8"/>
       <name val="Tms Rmn"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Tms Rmn"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Tms Rmn"/>
     </font>
     <font>
       <b/>
@@ -672,360 +672,360 @@
     <row r="2" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="E2" s="7" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A3" s="8"/>
       <c r="B3" s="8"/>
       <c r="E3" s="7" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A4" s="8"/>
       <c r="B4" s="8"/>
       <c r="E4" s="8"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="8"/>
       <c r="E5" s="7" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A6" s="8"/>
       <c r="B6" s="8"/>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="8"/>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="9" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="8"/>
       <c r="B11" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="11" t="s">
         <v>6</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A15" s="8"/>
       <c r="B15" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C15" s="3"/>
       <c r="D15" s="13" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A16" s="8"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A17" s="8"/>
       <c r="B17" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C17" s="3"/>
       <c r="D17" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A18" s="8"/>
       <c r="B18" s="5"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A19" s="8"/>
       <c r="B19" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="3"/>
       <c r="D19" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E19" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="C20" s="3"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="3"/>
       <c r="D21" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A22" s="8"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A23" s="8"/>
       <c r="B23" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C23" s="3"/>
       <c r="D23" s="4" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E23" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A24" s="8"/>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A25" s="8"/>
       <c r="B25" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="3"/>
       <c r="D25" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A26" s="8"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A27" s="8"/>
       <c r="B27" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C27" s="3"/>
       <c r="D27" s="4" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A28" s="8"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A29" s="8"/>
       <c r="B29" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="3"/>
       <c r="D29" s="4" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E29" s="6" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A30" s="8"/>
       <c r="C30" s="3"/>
       <c r="D30" s="3"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A31" s="8"/>
       <c r="B31" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="3"/>
       <c r="D31" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="6" t="s">
         <v>34</v>
       </c>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A32" s="8"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A33" s="15"/>
       <c r="B33" s="13" t="s">
         <v>19</v>
       </c>
       <c r="C33" s="16"/>
       <c r="D33" s="17" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E33" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A34" s="8"/>
       <c r="C34" s="3"/>
       <c r="D34" s="3"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A35" s="8"/>
       <c r="C35" s="3"/>
       <c r="D35" s="3"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A36" s="8"/>